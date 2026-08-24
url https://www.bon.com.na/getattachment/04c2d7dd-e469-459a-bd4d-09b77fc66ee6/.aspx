--- v0 (2026-05-30)
+++ v1 (2026-08-24)
@@ -1,62 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Supervison\Reg&amp;anal\WEBSITE DATA\Excel document 2019\Aggregated industry\Excel Documents 2026\Website upload\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Supervison\Reg&amp;anal\WEBSITE DATA\Excel document 2019\Aggregated industry\Excel Documents 2026\Website upload\June 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DE53A76B-6BEC-4514-983B-ECCBB835208A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5B302B37-1AA8-4781-BF63-1D6E47488BDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{AF11FBA7-0601-4C72-BFD5-3525EC828E8B}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{AF11FBA7-0601-4C72-BFD5-3525EC828E8B}"/>
   </bookViews>
   <sheets>
-    <sheet name="Industry_DSIBS" sheetId="1" r:id="rId1"/>
+    <sheet name="March 2026" sheetId="1" r:id="rId1"/>
+    <sheet name="June 2026" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author/>
@@ -409,51 +411,51 @@
             <scheme val="minor"/>
           </rPr>
           <t>The formula for this cell will not be run in the Excel sheet. This formula will run when the workbook is uploaded.</t>
         </r>
       </text>
     </comment>
     <comment ref="E85" authorId="0" shapeId="0" xr:uid="{5CB9B3A4-41B7-45DB-BB37-667C0777DB9B}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Aptos Narrow"/>
             <family val="2"/>
             <scheme val="minor"/>
           </rPr>
           <t>The formula for this cell will not be run in the Excel sheet. This formula will run when the workbook is uploaded.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="456" uniqueCount="184">
   <si>
     <t>Consolidated Return on Capital Adequacy Ratio</t>
   </si>
   <si>
     <t>(All amounts to be rounded off to the nearest N$'000)</t>
   </si>
   <si>
     <t>Type of Organization</t>
   </si>
   <si>
     <t>Individual Bank</t>
   </si>
   <si>
     <t>Basel II / Basel III</t>
   </si>
   <si>
     <t>Basel III</t>
   </si>
   <si>
     <t>Item No.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -875,157 +877,338 @@
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Capital conservation buffer (Line item 105 divided by line item 119) (Commence at 0.625% to reach
 final level of 2.5%)</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Counter cyclical buffer (2.5% of aggregated risk-weighted assets)</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Gross assets (total assets plus general and specific provisions and off-balance sheet exposures)</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Tier 1 leverage ratio (line item 54 divided by line item 129) (Minimum of 6%) - Basel III</t>
+  </si>
+  <si>
+    <t>Retained earnings after deducting any interim audited loss or final dividend which have been declared by</t>
+  </si>
+  <si>
+    <t>the board of the bank on any class of shares</t>
+  </si>
+  <si>
+    <t>Accumulated other comprehensive income and other disclosed reserves , excluding revaluation of surplus</t>
+  </si>
+  <si>
+    <t>on land and building assets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-   </t>
+  </si>
+  <si>
+    <t>Ordinary shares issued by consolidated subsidiaries of the bank and held by the third  parties that meet</t>
+  </si>
+  <si>
+    <t>the criteria for inclusion in the CET 1 Capital</t>
+  </si>
+  <si>
+    <t>Regulatory adjustments applied in the calculation of CET 1 Capital due to capital shortfall on AT1 and Tier</t>
+  </si>
+  <si>
+    <t>2 capital</t>
+  </si>
+  <si>
+    <t>Deduct: Gain on sale related to securitization transactions (derecognize any increase in equity capital</t>
+  </si>
+  <si>
+    <t>resulting from securitization transaction, such as that associated with expected future margin income</t>
+  </si>
+  <si>
+    <t>resulting in a gain on sale)</t>
+  </si>
+  <si>
+    <t>Deduct: Investment in the capital of banking, financial and insurance entities that are outside the scope of</t>
+  </si>
+  <si>
+    <t>regulatory consolidation and where the bank does not own 20% or more of the issued common share</t>
+  </si>
+  <si>
+    <t>capital of the entity</t>
+  </si>
+  <si>
+    <t>Deduct: Significant investment in the capital of banking, financial and insurance that are outside the scope</t>
+  </si>
+  <si>
+    <t>of regulatory consolidation</t>
+  </si>
+  <si>
+    <t>Instrument issued by the bank that meets the criteria for inclusion in Additional Tier 1 Capital (and are not</t>
+  </si>
+  <si>
+    <t>included in Common Equity Tier 1 Capital)</t>
+  </si>
+  <si>
+    <t>Instrument issued by consolidated subsidiaries of</t>
+  </si>
+  <si>
+    <t>the bank and held by the third parties that meets the criteria for inclusion in Additional Tier 1 Capital and</t>
+  </si>
+  <si>
+    <t>are not included in Common Equity Tier 1 Capital</t>
+  </si>
+  <si>
+    <t>Deduct: Investment in the capital of banking, financial and insurance entities that are out side the scope of</t>
+  </si>
+  <si>
+    <t>regulatory consolidation and where the bank does not own 20% or more of issued common capital of the</t>
+  </si>
+  <si>
+    <t>entity (that does not meet criteria CET 1 capital)</t>
+  </si>
+  <si>
+    <t>Instruments issued by the bank that meet the criteria for inclusion in Tier 2 Capital  and (are not included</t>
+  </si>
+  <si>
+    <t>in Tier 1 capital)</t>
+  </si>
+  <si>
+    <t>Instrument issued by consolidated subsidiaries of the bank and held by the third parties that meets the</t>
+  </si>
+  <si>
+    <t>criteria for inclusion in tier 2 capital and are not included in tier 1 capital</t>
+  </si>
+  <si>
+    <t>Unaudited interim profits (will be phased out over a period of five years from the implementation date of</t>
+  </si>
+  <si>
+    <t>Basel III starting early 2019)</t>
+  </si>
+  <si>
+    <t>Regulatory adjustments applied in the calculation of Tier 2 capital (further clarity is given in Section 11 &amp;</t>
+  </si>
+  <si>
+    <t>12 of BID-5A)</t>
+  </si>
+  <si>
+    <t>Capital conservation buffer (Line item 105 divided by line item 119) (Commence at 0.625% to reach</t>
+  </si>
+  <si>
+    <t>final level of 2.5%)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="21"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1310,52 +1493,52 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FDF6C12-933B-4E4A-8FF0-02EBD5D6FA9A}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:E85"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="E1" sqref="E1:E1048576"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.54296875" customWidth="1"/>
     <col min="2" max="2" width="19.54296875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="96.1796875" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="19.54296875" bestFit="1" customWidth="1"/>
     <col min="6" max="15" width="19.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="27" x14ac:dyDescent="0.6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>2</v>
       </c>
@@ -2693,70 +2876,1233 @@
       </c>
       <c r="B85" t="s">
         <v>7</v>
       </c>
       <c r="C85" t="s">
         <v>148</v>
       </c>
       <c r="D85" t="s">
         <v>7</v>
       </c>
       <c r="E85" s="5">
         <v>9.7240669010213984E-2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="C44:D44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51A218A1-7694-4A16-B99B-F9595BC92952}">
+  <dimension ref="A1:D104"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A73" workbookViewId="0">
+      <selection activeCell="F96" sqref="F96"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="2" max="2" width="94.7265625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.54296875" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="27" x14ac:dyDescent="0.6">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A2" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A3" s="9"/>
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A4" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A5" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A6" s="9"/>
+      <c r="B6" s="9"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A7" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="9"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A8" s="9"/>
+      <c r="B8" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A9" s="9">
+        <v>1</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="12">
+        <v>20861</v>
+      </c>
+      <c r="D9" s="9"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A10" s="9">
+        <v>2</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="12">
+        <v>2263642</v>
+      </c>
+      <c r="D10" s="9"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A11" s="14">
+        <v>3</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="C11" s="15">
+        <v>12725436.779999999</v>
+      </c>
+      <c r="D11" s="17"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A12" s="14"/>
+      <c r="B12" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="C12" s="16"/>
+      <c r="D12" s="17"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A13" s="14">
+        <v>4</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="C13" s="15">
+        <v>8533043</v>
+      </c>
+      <c r="D13" s="17"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A14" s="14"/>
+      <c r="B14" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="C14" s="16"/>
+      <c r="D14" s="17"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A15" s="9">
+        <v>5</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D15" s="9"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A16" s="14">
+        <v>6</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="C16" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="D16" s="17"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A17" s="14"/>
+      <c r="B17" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="17"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A18" s="14">
+        <v>7</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="D18" s="17"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A19" s="14"/>
+      <c r="B19" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="17"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A20" s="9">
+        <v>8</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="12">
+        <v>23542982.780000001</v>
+      </c>
+      <c r="D20" s="9"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A21" s="9"/>
+      <c r="B21" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="10"/>
+      <c r="D21" s="9"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A22" s="9">
+        <v>9</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="12">
+        <v>999666</v>
+      </c>
+      <c r="D22" s="9"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A23" s="9">
+        <v>10</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="12">
+        <v>98905</v>
+      </c>
+      <c r="D23" s="9"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A24" s="9">
+        <v>11</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D24" s="9"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A25" s="14">
+        <v>12</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C25" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="D25" s="17"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A26" s="14"/>
+      <c r="B26" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="C26" s="20"/>
+      <c r="D26" s="17"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A27" s="14"/>
+      <c r="B27" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="C27" s="19"/>
+      <c r="D27" s="17"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A28" s="9">
+        <v>13</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D28" s="9"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A29" s="9">
+        <v>14</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C29" s="12">
+        <v>165055</v>
+      </c>
+      <c r="D29" s="9"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A30" s="9">
+        <v>15</v>
+      </c>
+      <c r="B30" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D30" s="9"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A31" s="9">
+        <v>16</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D31" s="9"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A32" s="14">
+        <v>17</v>
+      </c>
+      <c r="B32" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="C32" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="D32" s="17"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A33" s="14"/>
+      <c r="B33" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="C33" s="20"/>
+      <c r="D33" s="17"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A34" s="14"/>
+      <c r="B34" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="C34" s="19"/>
+      <c r="D34" s="17"/>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A35" s="14">
+        <v>18</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="C35" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="D35" s="17"/>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A36" s="14"/>
+      <c r="B36" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="C36" s="19"/>
+      <c r="D36" s="17"/>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A37" s="9">
+        <v>19</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D37" s="9"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A38" s="9">
+        <v>20</v>
+      </c>
+      <c r="B38" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C38" s="12">
+        <v>1263626</v>
+      </c>
+      <c r="D38" s="9"/>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A39" s="9">
+        <v>21</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C39" s="12">
+        <v>22279356.780000001</v>
+      </c>
+      <c r="D39" s="9"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A40" s="9"/>
+      <c r="B40" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="C40" s="10"/>
+      <c r="D40" s="9"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A41" s="14">
+        <v>44</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="C41" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="D41" s="17"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A42" s="14"/>
+      <c r="B42" s="11" t="s">
+        <v>167</v>
+      </c>
+      <c r="C42" s="19"/>
+      <c r="D42" s="17"/>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A43" s="9">
+        <v>45</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="C43" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D43" s="9"/>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A44" s="14">
+        <v>46</v>
+      </c>
+      <c r="B44" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="C44" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="D44" s="17"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A45" s="14"/>
+      <c r="B45" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="C45" s="20"/>
+      <c r="D45" s="17"/>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A46" s="14"/>
+      <c r="B46" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="C46" s="19"/>
+      <c r="D46" s="17"/>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A47" s="9">
+        <v>47</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C47" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D47" s="9"/>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A48" s="9">
+        <v>48</v>
+      </c>
+      <c r="B48" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C48" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D48" s="9"/>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A49" s="9"/>
+      <c r="B49" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C49" s="10"/>
+      <c r="D49" s="9"/>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A50" s="9">
+        <v>49</v>
+      </c>
+      <c r="B50" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C50" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D50" s="9"/>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A51" s="14">
+        <v>50</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="C51" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="D51" s="17"/>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A52" s="14"/>
+      <c r="B52" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="C52" s="20"/>
+      <c r="D52" s="17"/>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A53" s="14"/>
+      <c r="B53" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="C53" s="19"/>
+      <c r="D53" s="17"/>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A54" s="9">
+        <v>51</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="C54" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D54" s="9"/>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A55" s="9">
+        <v>52</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C55" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D55" s="9"/>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A56" s="9">
+        <v>53</v>
+      </c>
+      <c r="B56" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C56" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D56" s="9"/>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A57" s="9">
+        <v>54</v>
+      </c>
+      <c r="B57" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C57" s="12">
+        <v>22279356.780000001</v>
+      </c>
+      <c r="D57" s="9"/>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A58" s="9"/>
+      <c r="B58" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C58" s="10"/>
+      <c r="D58" s="9"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A59" s="14">
+        <v>69</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="C59" s="15">
+        <v>1004747</v>
+      </c>
+      <c r="D59" s="17"/>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A60" s="14"/>
+      <c r="B60" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="C60" s="16"/>
+      <c r="D60" s="17"/>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A61" s="9">
+        <v>70</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C61" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D61" s="9"/>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A62" s="14">
+        <v>71</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="C62" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="D62" s="17"/>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A63" s="14"/>
+      <c r="B63" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="C63" s="19"/>
+      <c r="D63" s="17"/>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A64" s="9">
+        <v>72</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="C64" s="12">
+        <v>1069649</v>
+      </c>
+      <c r="D64" s="9"/>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A65" s="14">
+        <v>73</v>
+      </c>
+      <c r="B65" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="C65" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="D65" s="17"/>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A66" s="14"/>
+      <c r="B66" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="C66" s="19"/>
+      <c r="D66" s="17"/>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A67" s="9">
+        <v>74</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="C67" s="12">
+        <v>8285</v>
+      </c>
+      <c r="D67" s="9"/>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A68" s="14">
+        <v>75</v>
+      </c>
+      <c r="B68" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="C68" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="D68" s="17"/>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A69" s="14"/>
+      <c r="B69" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="C69" s="19"/>
+      <c r="D69" s="17"/>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A70" s="9">
+        <v>76</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="C70" s="12">
+        <v>2082681</v>
+      </c>
+      <c r="D70" s="9"/>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A71" s="9"/>
+      <c r="B71" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C71" s="10"/>
+      <c r="D71" s="9"/>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A72" s="9">
+        <v>77</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="C72" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D72" s="9"/>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A73" s="9">
+        <v>78</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="C73" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D73" s="9"/>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A74" s="9">
+        <v>79</v>
+      </c>
+      <c r="B74" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="C74" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D74" s="9"/>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A75" s="9">
+        <v>80</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="C75" s="12">
+        <v>2082681</v>
+      </c>
+      <c r="D75" s="9"/>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A76" s="9">
+        <v>94</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="C76" s="12">
+        <v>24362037.780000001</v>
+      </c>
+      <c r="D76" s="9"/>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A77" s="9">
+        <v>95</v>
+      </c>
+      <c r="B77" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="C77" s="12">
+        <v>3281627.46</v>
+      </c>
+      <c r="D77" s="9"/>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A78" s="9"/>
+      <c r="B78" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="C78" s="10"/>
+      <c r="D78" s="9"/>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A79" s="9"/>
+      <c r="B79" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="C79" s="10"/>
+      <c r="D79" s="9"/>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A80" s="9">
+        <v>97</v>
+      </c>
+      <c r="B80" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="C80" s="12">
+        <v>109632454.69</v>
+      </c>
+      <c r="D80" s="9"/>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A81" s="9"/>
+      <c r="B81" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="C81" s="10"/>
+      <c r="D81" s="9"/>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A82" s="9">
+        <v>98</v>
+      </c>
+      <c r="B82" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="C82" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D82" s="9"/>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A83" s="9">
+        <v>99</v>
+      </c>
+      <c r="B83" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="C83" s="12">
+        <v>20994039.899999999</v>
+      </c>
+      <c r="D83" s="9"/>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A84" s="9">
+        <v>101</v>
+      </c>
+      <c r="B84" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="C84" s="12">
+        <v>20994039.899999999</v>
+      </c>
+      <c r="D84" s="9"/>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A85" s="9"/>
+      <c r="B85" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="C85" s="10"/>
+      <c r="D85" s="9"/>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A86" s="9">
+        <v>103</v>
+      </c>
+      <c r="B86" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="C86" s="12">
+        <v>638603.85</v>
+      </c>
+      <c r="D86" s="9"/>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A87" s="9">
+        <v>105</v>
+      </c>
+      <c r="B87" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="C87" s="12">
+        <v>131265098.44</v>
+      </c>
+      <c r="D87" s="9"/>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A88" s="9"/>
+      <c r="B88" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="C88" s="10"/>
+      <c r="D88" s="9"/>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A89" s="9">
+        <v>118</v>
+      </c>
+      <c r="B89" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="C89" s="12">
+        <v>24362037.780000001</v>
+      </c>
+      <c r="D89" s="9"/>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A90" s="9">
+        <v>119</v>
+      </c>
+      <c r="B90" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="C90" s="12">
+        <v>18997729.32</v>
+      </c>
+      <c r="D90" s="9"/>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A91" s="9">
+        <v>120</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="C91" s="13">
+        <v>0.186</v>
+      </c>
+      <c r="D91" s="9"/>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A92" s="9"/>
+      <c r="B92" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="C92" s="10"/>
+      <c r="D92" s="9"/>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A93" s="9">
+        <v>121</v>
+      </c>
+      <c r="B93" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="C93" s="13">
+        <v>0.17</v>
+      </c>
+      <c r="D93" s="9"/>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A94" s="9">
+        <v>122</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="C94" s="13">
+        <v>0</v>
+      </c>
+      <c r="D94" s="9"/>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A95" s="9">
+        <v>123</v>
+      </c>
+      <c r="B95" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="C95" s="13">
+        <v>0.17</v>
+      </c>
+      <c r="D95" s="9"/>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A96" s="9">
+        <v>124</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C96" s="13">
+        <v>1.6E-2</v>
+      </c>
+      <c r="D96" s="9"/>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A97" s="9">
+        <v>125</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="C97" s="13">
+        <v>0</v>
+      </c>
+      <c r="D97" s="9"/>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A98" s="9">
+        <v>126</v>
+      </c>
+      <c r="B98" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="C98" s="13">
+        <v>0.186</v>
+      </c>
+      <c r="D98" s="9"/>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A99" s="14">
+        <v>127</v>
+      </c>
+      <c r="B99" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="C99" s="21">
+        <v>0.14499999999999999</v>
+      </c>
+      <c r="D99" s="17"/>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A100" s="14"/>
+      <c r="B100" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="C100" s="22"/>
+      <c r="D100" s="17"/>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A101" s="9">
+        <v>128</v>
+      </c>
+      <c r="B101" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="C101" s="12">
+        <v>3281627.46</v>
+      </c>
+      <c r="D101" s="9"/>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A102" s="9"/>
+      <c r="B102" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="C102" s="10"/>
+      <c r="D102" s="9"/>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A103" s="9">
+        <v>129</v>
+      </c>
+      <c r="B103" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="C103" s="12">
+        <v>215024884</v>
+      </c>
+      <c r="D103" s="9"/>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A104" s="9">
+        <v>130</v>
+      </c>
+      <c r="B104" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="C104" s="13">
+        <v>0.104</v>
+      </c>
+      <c r="D104" s="9"/>
+    </row>
+  </sheetData>
+  <mergeCells count="45">
+    <mergeCell ref="A99:A100"/>
+    <mergeCell ref="C99:C100"/>
+    <mergeCell ref="D99:D100"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="C65:C66"/>
+    <mergeCell ref="D65:D66"/>
+    <mergeCell ref="A68:A69"/>
+    <mergeCell ref="C68:C69"/>
+    <mergeCell ref="D68:D69"/>
+    <mergeCell ref="A59:A60"/>
+    <mergeCell ref="C59:C60"/>
+    <mergeCell ref="D59:D60"/>
+    <mergeCell ref="A62:A63"/>
+    <mergeCell ref="C62:C63"/>
+    <mergeCell ref="D62:D63"/>
+    <mergeCell ref="A44:A46"/>
+    <mergeCell ref="C44:C46"/>
+    <mergeCell ref="D44:D46"/>
+    <mergeCell ref="A51:A53"/>
+    <mergeCell ref="C51:C53"/>
+    <mergeCell ref="D51:D53"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="C41:C42"/>
+    <mergeCell ref="D41:D42"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="C25:C27"/>
+    <mergeCell ref="D25:D27"/>
+    <mergeCell ref="A32:A34"/>
+    <mergeCell ref="C32:C34"/>
+    <mergeCell ref="D32:D34"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82f1ab62-2277-4c0d-aa3e-21682a26c75c}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Industry_DSIBS</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>March 2026</vt:lpstr>
+      <vt:lpstr>June 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Renatu, Tereza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>