--- v0 (2026-05-30)
+++ v1 (2026-08-24)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Supervison\Reg&amp;anal\WEBSITE DATA\Excel document 2019\Aggregated industry\Excel Documents 2026\Output tables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/lis1229_bon_com_na/Documents/Documents/Banks/Website Data/2026/June 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C2E7FC8-F8C8-4332-B53B-EDF4E6C5A16C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{8C2E7FC8-F8C8-4332-B53B-EDF4E6C5A16C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{513A39F6-7EA1-4B39-AC85-FE30B9F84D9C}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BIR 610.xlsx" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="39">
@@ -912,51 +912,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:N28"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9:E27"/>
+      <selection activeCell="F9" sqref="F9:H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="83.81640625" customWidth="1"/>
     <col min="2" max="2" width="0" hidden="1" customWidth="1"/>
     <col min="3" max="8" width="17.453125" customWidth="1"/>
     <col min="9" max="9" width="11.7265625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.81640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.7265625" customWidth="1"/>
     <col min="12" max="12" width="11.26953125" customWidth="1"/>
     <col min="13" max="13" width="11.81640625" customWidth="1"/>
     <col min="14" max="14" width="12.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="52.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="23"/>
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
@@ -1125,521 +1125,635 @@
         <v>10</v>
       </c>
       <c r="M8" s="19" t="s">
         <v>10</v>
       </c>
       <c r="N8" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="10">
         <v>1</v>
       </c>
       <c r="C9" s="11">
         <v>1841060</v>
       </c>
       <c r="D9" s="11">
         <v>1955320</v>
       </c>
       <c r="E9" s="11">
         <v>1984733</v>
       </c>
-      <c r="F9" s="11"/>
-[...1 lines deleted...]
-      <c r="H9" s="11"/>
+      <c r="F9" s="11">
+        <v>1942012</v>
+      </c>
+      <c r="G9" s="11">
+        <v>2048676</v>
+      </c>
+      <c r="H9" s="11">
+        <v>2052281</v>
+      </c>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="11"/>
     </row>
     <row r="10" spans="1:14" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="6">
         <v>2</v>
       </c>
       <c r="C10" s="8">
         <v>1549470</v>
       </c>
       <c r="D10" s="8">
         <v>1508277</v>
       </c>
       <c r="E10" s="8">
         <v>1485141</v>
       </c>
-      <c r="F10" s="8"/>
-[...1 lines deleted...]
-      <c r="H10" s="8"/>
+      <c r="F10" s="8">
+        <v>1468957</v>
+      </c>
+      <c r="G10" s="8">
+        <v>1437633</v>
+      </c>
+      <c r="H10" s="8">
+        <v>1428419</v>
+      </c>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
     </row>
     <row r="11" spans="1:14" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="4">
         <v>3</v>
       </c>
       <c r="C11" s="7">
         <v>360447</v>
       </c>
       <c r="D11" s="7">
         <v>316488</v>
       </c>
       <c r="E11" s="7">
         <v>388334</v>
       </c>
-      <c r="F11" s="7"/>
-[...1 lines deleted...]
-      <c r="H11" s="7"/>
+      <c r="F11" s="7">
+        <v>385612</v>
+      </c>
+      <c r="G11" s="7">
+        <v>397369</v>
+      </c>
+      <c r="H11" s="7">
+        <v>276074</v>
+      </c>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="6">
         <v>4</v>
       </c>
       <c r="C12" s="8">
         <v>3750977</v>
       </c>
       <c r="D12" s="8">
         <v>3780085</v>
       </c>
       <c r="E12" s="8">
         <v>3858208</v>
       </c>
-      <c r="F12" s="8"/>
-[...1 lines deleted...]
-      <c r="H12" s="8"/>
+      <c r="F12" s="8">
+        <v>3796581</v>
+      </c>
+      <c r="G12" s="8">
+        <v>3883678</v>
+      </c>
+      <c r="H12" s="8">
+        <v>3756774</v>
+      </c>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="4">
         <v>5</v>
       </c>
       <c r="C13" s="7">
         <v>375097.7</v>
       </c>
       <c r="D13" s="7">
         <v>378008.5</v>
       </c>
       <c r="E13" s="7">
         <v>385820.8</v>
       </c>
-      <c r="F13" s="7"/>
-[...1 lines deleted...]
-      <c r="H13" s="7"/>
+      <c r="F13" s="7">
+        <v>379658.1</v>
+      </c>
+      <c r="G13" s="7">
+        <v>388367.8</v>
+      </c>
+      <c r="H13" s="7">
+        <v>375677.4</v>
+      </c>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="6">
         <v>6</v>
       </c>
       <c r="C14" s="7">
         <v>891719</v>
       </c>
       <c r="D14" s="7">
         <v>958913</v>
       </c>
       <c r="E14" s="7">
         <v>984843</v>
       </c>
-      <c r="F14" s="7"/>
-[...1 lines deleted...]
-      <c r="H14" s="7"/>
+      <c r="F14" s="7">
+        <v>945669</v>
+      </c>
+      <c r="G14" s="7">
+        <v>999555</v>
+      </c>
+      <c r="H14" s="7">
+        <v>919746</v>
+      </c>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="4">
         <v>7</v>
       </c>
       <c r="C15" s="7">
         <v>89480</v>
       </c>
       <c r="D15" s="7">
         <v>101798</v>
       </c>
       <c r="E15" s="7">
         <v>150164</v>
       </c>
-      <c r="F15" s="7"/>
-[...1 lines deleted...]
-      <c r="H15" s="7"/>
+      <c r="F15" s="7">
+        <v>119833</v>
+      </c>
+      <c r="G15" s="7">
+        <v>128926</v>
+      </c>
+      <c r="H15" s="7">
+        <v>88439</v>
+      </c>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="6">
         <v>8</v>
       </c>
       <c r="C16" s="8">
         <v>226031</v>
       </c>
       <c r="D16" s="8">
         <v>287512</v>
       </c>
       <c r="E16" s="8">
         <v>230845</v>
       </c>
-      <c r="F16" s="8"/>
-[...1 lines deleted...]
-      <c r="H16" s="8"/>
+      <c r="F16" s="8">
+        <v>271535</v>
+      </c>
+      <c r="G16" s="8">
+        <v>307893</v>
+      </c>
+      <c r="H16" s="8">
+        <v>206469</v>
+      </c>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="4">
         <v>9</v>
       </c>
       <c r="C17" s="7">
         <v>32077</v>
       </c>
       <c r="D17" s="7">
         <v>32366</v>
       </c>
       <c r="E17" s="7">
         <v>32876</v>
       </c>
-      <c r="F17" s="7"/>
-[...1 lines deleted...]
-      <c r="H17" s="7"/>
+      <c r="F17" s="7">
+        <v>32557</v>
+      </c>
+      <c r="G17" s="7">
+        <v>32626</v>
+      </c>
+      <c r="H17" s="7">
+        <v>31822</v>
+      </c>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="6">
         <v>10</v>
       </c>
       <c r="C18" s="8">
         <v>0</v>
       </c>
       <c r="D18" s="8">
         <v>0</v>
       </c>
       <c r="E18" s="8">
         <v>0</v>
       </c>
-      <c r="F18" s="8"/>
-[...1 lines deleted...]
-      <c r="H18" s="8"/>
+      <c r="F18" s="8">
+        <v>0</v>
+      </c>
+      <c r="G18" s="8">
+        <v>0</v>
+      </c>
+      <c r="H18" s="8">
+        <v>0</v>
+      </c>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="4">
         <v>11</v>
       </c>
       <c r="C19" s="7">
         <v>0</v>
       </c>
       <c r="D19" s="7">
         <v>0</v>
       </c>
       <c r="E19" s="7">
         <v>0</v>
       </c>
-      <c r="F19" s="7"/>
-[...1 lines deleted...]
-      <c r="H19" s="7"/>
+      <c r="F19" s="7">
+        <v>0</v>
+      </c>
+      <c r="G19" s="7">
+        <v>0</v>
+      </c>
+      <c r="H19" s="7">
+        <v>0</v>
+      </c>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="6">
         <v>12</v>
       </c>
       <c r="C20" s="8">
         <v>467819</v>
       </c>
       <c r="D20" s="8">
         <v>460518</v>
       </c>
       <c r="E20" s="8">
         <v>498630</v>
       </c>
-      <c r="F20" s="8"/>
-[...1 lines deleted...]
-      <c r="H20" s="8"/>
+      <c r="F20" s="8">
+        <v>503793</v>
+      </c>
+      <c r="G20" s="8">
+        <v>510966</v>
+      </c>
+      <c r="H20" s="8">
+        <v>561807</v>
+      </c>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
     </row>
     <row r="21" spans="1:14" ht="24" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="4">
         <v>13</v>
       </c>
       <c r="C21" s="7">
         <v>0</v>
       </c>
       <c r="D21" s="7">
         <v>0</v>
       </c>
       <c r="E21" s="7">
         <v>0</v>
       </c>
-      <c r="F21" s="7"/>
-[...1 lines deleted...]
-      <c r="H21" s="7"/>
+      <c r="F21" s="7">
+        <v>0</v>
+      </c>
+      <c r="G21" s="7">
+        <v>0</v>
+      </c>
+      <c r="H21" s="7">
+        <v>0</v>
+      </c>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="6">
         <v>14</v>
       </c>
       <c r="C22" s="8">
         <v>51091</v>
       </c>
       <c r="D22" s="8">
         <v>51432</v>
       </c>
       <c r="E22" s="8">
         <v>51784</v>
       </c>
-      <c r="F22" s="8"/>
-[...1 lines deleted...]
-      <c r="H22" s="8"/>
+      <c r="F22" s="8">
+        <v>-102</v>
+      </c>
+      <c r="G22" s="8">
+        <v>0</v>
+      </c>
+      <c r="H22" s="8">
+        <v>0</v>
+      </c>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="4">
         <v>15</v>
       </c>
       <c r="C23" s="7">
         <v>0</v>
       </c>
       <c r="D23" s="7">
         <v>0</v>
       </c>
       <c r="E23" s="7">
         <v>0</v>
       </c>
-      <c r="F23" s="7"/>
-[...1 lines deleted...]
-      <c r="H23" s="7"/>
+      <c r="F23" s="7">
+        <v>0</v>
+      </c>
+      <c r="G23" s="7">
+        <v>0</v>
+      </c>
+      <c r="H23" s="7">
+        <v>0</v>
+      </c>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="6">
         <v>16</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
-      <c r="F24" s="8"/>
-[...1 lines deleted...]
-      <c r="H24" s="8"/>
+      <c r="F24" s="8">
+        <v>0</v>
+      </c>
+      <c r="G24" s="8">
+        <v>0</v>
+      </c>
+      <c r="H24" s="8">
+        <v>0</v>
+      </c>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:14" ht="24" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="4">
         <v>17</v>
       </c>
       <c r="C25" s="7">
         <v>0</v>
       </c>
       <c r="D25" s="7">
         <v>1354</v>
       </c>
       <c r="E25" s="7">
         <v>1059</v>
       </c>
-      <c r="F25" s="7"/>
-[...1 lines deleted...]
-      <c r="H25" s="7"/>
+      <c r="F25" s="7">
+        <v>1085</v>
+      </c>
+      <c r="G25" s="7">
+        <v>3472</v>
+      </c>
+      <c r="H25" s="7">
+        <v>0</v>
+      </c>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
     </row>
     <row r="26" spans="1:14" ht="60" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="6">
         <v>18</v>
       </c>
       <c r="C26" s="8">
         <v>25221</v>
       </c>
       <c r="D26" s="8">
         <v>23933</v>
       </c>
       <c r="E26" s="8">
         <v>19485</v>
       </c>
-      <c r="F26" s="8"/>
-[...1 lines deleted...]
-      <c r="H26" s="8"/>
+      <c r="F26" s="8">
+        <v>16968</v>
+      </c>
+      <c r="G26" s="8">
+        <v>15672</v>
+      </c>
+      <c r="H26" s="8">
+        <v>31209</v>
+      </c>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
     </row>
     <row r="27" spans="1:14" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A27" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="9">
         <v>19</v>
       </c>
       <c r="C27" s="5">
         <v>516621.3</v>
       </c>
       <c r="D27" s="5">
         <v>580904.5</v>
       </c>
       <c r="E27" s="5">
         <v>599022.19999999995</v>
       </c>
-      <c r="F27" s="5"/>
-[...1 lines deleted...]
-      <c r="H27" s="5"/>
+      <c r="F27" s="5">
+        <v>566010.9</v>
+      </c>
+      <c r="G27" s="5">
+        <v>611187.19999999995</v>
+      </c>
+      <c r="H27" s="5">
+        <v>544068.6</v>
+      </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="6">
         <v>20</v>
       </c>
       <c r="C28" s="8">
         <v>0</v>
       </c>
       <c r="D28" s="8">
         <v>0</v>
       </c>
       <c r="E28" s="8">
         <v>0</v>
       </c>
       <c r="F28" s="8">
         <v>0</v>