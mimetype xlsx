--- v4 (2026-02-26)
+++ v5 (2026-05-07)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia.sharepoint.com/sites/ResearchandFinancialSectorDevelopment/Shared Documents/General/Statistics and Publications Division/Monetary and Financial Statistics/Set of Tables/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="772" documentId="8_{880E03E3-A288-4975-A314-7D796359F86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E2D21AB5-F207-4C9A-ACCF-160556F08452}"/>
+  <xr:revisionPtr revIDLastSave="775" documentId="8_{880E03E3-A288-4975-A314-7D796359F86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2E5E64CF-7ACC-4CB6-ACAD-80D9174E0D40}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="table ii.1(a)" sheetId="1" r:id="rId1"/>
     <sheet name="table ii.1 (b)" sheetId="7" r:id="rId2"/>
     <sheet name="table ii.2(a)" sheetId="13" r:id="rId3"/>
     <sheet name="table ii.2(b)" sheetId="5" r:id="rId4"/>
     <sheet name="table ii. 3" sheetId="4" r:id="rId5"/>
     <sheet name="table ii. 4" sheetId="2" r:id="rId6"/>
     <sheet name="table ii.5" sheetId="3" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'table ii. 3'!$B$1:$B$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'table ii.1 (b)'!$B$1:$B$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'table ii.5'!$B$1:$B$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -5678,51 +5678,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N38"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="D5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="N1" sqref="N1:N1048576"/>
+      <selection pane="bottomRight" activeCell="H6" sqref="H6:N34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="11.4"/>
   <cols>
     <col min="1" max="1" width="13.109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="42.88671875" style="7" customWidth="1"/>
     <col min="3" max="14" width="11.33203125" style="7" customWidth="1"/>
     <col min="15" max="16384" width="8.88671875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="13.8">
       <c r="B1" s="24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="13.8">
       <c r="B3" s="27"/>
     </row>
     <row r="4" spans="1:14" ht="13.8">
       <c r="A4" s="12"/>
@@ -7072,51 +7072,51 @@
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="32532" divId="Set of Tables_32532" sourceType="range" sourceRef="B1:B34" destinationFile="I:\internet\StatisticalTables\Monetary Data\BoN DAC Assets.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N59"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="3" topLeftCell="F4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="N1" sqref="N1:N1048576"/>
+      <selection pane="bottomRight" activeCell="H5" sqref="H5:N30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" customWidth="1"/>
     <col min="2" max="2" width="60" style="9" customWidth="1"/>
     <col min="3" max="14" width="11" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="13.8">
       <c r="B1" s="37" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="13.8">
       <c r="B2" s="60" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="13.8">
       <c r="A3" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>29</v>
@@ -7571,113 +7571,113 @@
       </c>
     </row>
     <row r="14" spans="1:14" s="2" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>121</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="76">
         <v>0.76091947999999998</v>
       </c>
       <c r="D14" s="76">
         <v>1.8370117699999999</v>
       </c>
       <c r="E14" s="76">
         <v>1.83970761</v>
       </c>
       <c r="F14" s="76">
         <v>0.45699780000000001</v>
       </c>
       <c r="G14" s="76">
         <v>0.36317715</v>
       </c>
       <c r="H14" s="76">
-        <v>-3.8702319999999998E-2</v>
+        <v>0</v>
       </c>
       <c r="I14" s="76">
-        <v>-8.846627E-2</v>
+        <v>0</v>
       </c>
       <c r="J14" s="76">
-        <v>-0.26110157000000001</v>
+        <v>0</v>
       </c>
       <c r="K14" s="76">
-        <v>-0.33182855999999999</v>
+        <v>0</v>
       </c>
       <c r="L14" s="76">
-        <v>-0.51145127000000001</v>
+        <v>0</v>
       </c>
       <c r="M14" s="76">
-        <v>-0.67216197999999994</v>
+        <v>0</v>
       </c>
       <c r="N14" s="76">
-        <v>-7.4819306699999997</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>122</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="76">
         <v>0.76091947999999998</v>
       </c>
       <c r="D15" s="76">
         <v>1.8370117699999999</v>
       </c>
       <c r="E15" s="76">
         <v>1.83970761</v>
       </c>
       <c r="F15" s="76">
         <v>0.45699780000000001</v>
       </c>
       <c r="G15" s="76">
         <v>0.36317715</v>
       </c>
       <c r="H15" s="76">
-        <v>-3.8702319999999998E-2</v>
+        <v>0</v>
       </c>
       <c r="I15" s="76">
-        <v>-8.846627E-2</v>
+        <v>0</v>
       </c>
       <c r="J15" s="76">
-        <v>-0.26110157000000001</v>
+        <v>0</v>
       </c>
       <c r="K15" s="76">
-        <v>-0.33182855999999999</v>
+        <v>0</v>
       </c>
       <c r="L15" s="76">
-        <v>-0.51145127000000001</v>
+        <v>0</v>
       </c>
       <c r="M15" s="76">
-        <v>-0.67216197999999994</v>
+        <v>0</v>
       </c>
       <c r="N15" s="76">
-        <v>-7.4819306699999997</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" s="2" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>124</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="75">
         <v>20943.414832049999</v>
       </c>
       <c r="D16" s="75">
         <v>21117.914188660001</v>
       </c>
       <c r="E16" s="75">
         <v>21034.135325359999</v>
       </c>
       <c r="F16" s="75">
         <v>20920.985849879999</v>
       </c>
       <c r="G16" s="75">
         <v>20986.393240960002</v>
       </c>
       <c r="H16" s="75">
@@ -8202,98 +8202,98 @@
       <c r="E28" s="75">
         <v>307.32808333766729</v>
       </c>
       <c r="F28" s="75">
         <v>373.32424314641128</v>
       </c>
       <c r="G28" s="75">
         <v>429.41614984268119</v>
       </c>
       <c r="H28" s="75">
         <v>393.86144953964777</v>
       </c>
       <c r="I28" s="75">
         <v>563.92792730931797</v>
       </c>
       <c r="J28" s="75">
         <v>634.80500575592816</v>
       </c>
       <c r="K28" s="75">
         <v>826.39303157886741</v>
       </c>
       <c r="L28" s="75">
         <v>908.84680611873216</v>
       </c>
       <c r="M28" s="75">
-        <v>912.0997556784838</v>
+        <v>911.42759369848375</v>
       </c>
       <c r="N28" s="75">
-        <v>1035.539305964689</v>
+        <v>1028.0573752946889</v>
       </c>
     </row>
     <row r="29" spans="1:14" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B29" s="87" t="s">
         <v>315</v>
       </c>
       <c r="C29" s="76">
         <v>1480.5200313800001</v>
       </c>
       <c r="D29" s="76">
         <v>1038.0359060399999</v>
       </c>
       <c r="E29" s="76">
         <v>1067.59147988</v>
       </c>
       <c r="F29" s="76">
         <v>1104.60197494</v>
       </c>
       <c r="G29" s="76">
         <v>1193.80193031</v>
       </c>
       <c r="H29" s="76">
         <v>1197.0682786599998</v>
       </c>
       <c r="I29" s="76">
         <v>1228.2650457899999</v>
       </c>
       <c r="J29" s="76">
         <v>1262.20635423</v>
       </c>
       <c r="K29" s="76">
         <v>1432.8244060899999</v>
       </c>
       <c r="L29" s="76">
         <v>1490.0120519700001</v>
       </c>
       <c r="M29" s="76">
-        <v>1507.7139714800001</v>
+        <v>1507.0418095</v>
       </c>
       <c r="N29" s="76">
-        <v>1543.35452575</v>
+        <v>1535.8725950799999</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="13.8">
       <c r="A30" s="18" t="s">
         <v>138</v>
       </c>
       <c r="B30" s="88" t="s">
         <v>320</v>
       </c>
       <c r="C30" s="78">
         <v>480.44701121235312</v>
       </c>
       <c r="D30" s="78">
         <v>548.01889884956415</v>
       </c>
       <c r="E30" s="78">
         <v>760.26339654233266</v>
       </c>
       <c r="F30" s="78">
         <v>731.27773179358871</v>
       </c>
       <c r="G30" s="78">
         <v>764.3857804673188</v>
       </c>
       <c r="H30" s="78">
@@ -11632,51 +11632,51 @@
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="27592" divId="Set of Tables_27592" sourceType="range" sourceRef="B1:B36" destinationFile="I:\internet\StatisticalTables\Monetary Data\DMB DAC Liabilities.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N188"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
-      <selection pane="bottomRight" activeCell="X26" sqref="X26"/>
+      <selection pane="bottomRight" activeCell="H6" sqref="H6:N45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.88671875" customWidth="1"/>
     <col min="2" max="2" width="47.33203125" style="8" customWidth="1"/>
     <col min="3" max="14" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="13.8">
       <c r="B1" s="37" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="13.8">
       <c r="B3" s="27"/>
     </row>
     <row r="4" spans="1:14" ht="13.8">
       <c r="A4" s="22" t="s">
         <v>97</v>
@@ -11885,139 +11885,139 @@
       <c r="E9" s="75">
         <v>160715.86464035109</v>
       </c>
       <c r="F9" s="75">
         <v>158058.48629120615</v>
       </c>
       <c r="G9" s="75">
         <v>158655.18551961627</v>
       </c>
       <c r="H9" s="75">
         <v>157707.13475940051</v>
       </c>
       <c r="I9" s="75">
         <v>159560.01989943214</v>
       </c>
       <c r="J9" s="75">
         <v>161197.45340299024</v>
       </c>
       <c r="K9" s="75">
         <v>165076.38315259715</v>
       </c>
       <c r="L9" s="75">
         <v>176356.12407078792</v>
       </c>
       <c r="M9" s="75">
-        <v>179504.77886922337</v>
+        <v>179483.89198628336</v>
       </c>
       <c r="N9" s="75">
         <v>179554.14446951036</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="2" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>216</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="75">
         <v>33368.773339629995</v>
       </c>
       <c r="D10" s="75">
         <v>38518.215819810001</v>
       </c>
       <c r="E10" s="75">
         <v>35147.995281049996</v>
       </c>
       <c r="F10" s="75">
         <v>32054.787446059992</v>
       </c>
       <c r="G10" s="75">
         <v>32482.947107569998</v>
       </c>
       <c r="H10" s="75">
         <v>30483.43343564</v>
       </c>
       <c r="I10" s="75">
         <v>32585.963359180008</v>
       </c>
       <c r="J10" s="75">
         <v>33683.44318106</v>
       </c>
       <c r="K10" s="75">
         <v>35824.141409100004</v>
       </c>
       <c r="L10" s="75">
         <v>47538.255410340003</v>
       </c>
       <c r="M10" s="75">
-        <v>49810.536989079992</v>
+        <v>49789.65010613999</v>
       </c>
       <c r="N10" s="75">
         <v>48950.329572079994</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>217</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="76">
         <v>40865.683819009995</v>
       </c>
       <c r="D11" s="76">
         <v>42429.96686298</v>
       </c>
       <c r="E11" s="76">
         <v>46320.073926450001</v>
       </c>
       <c r="F11" s="76">
         <v>44655.826444409991</v>
       </c>
       <c r="G11" s="76">
         <v>44922.881896049999</v>
       </c>
       <c r="H11" s="76">
         <v>43524.170912720001</v>
       </c>
       <c r="I11" s="76">
         <v>46623.443230990008</v>
       </c>
       <c r="J11" s="76">
         <v>45754.861533470001</v>
       </c>
       <c r="K11" s="76">
         <v>47639.778700760005</v>
       </c>
       <c r="L11" s="76">
         <v>52394.597133110001</v>
       </c>
       <c r="M11" s="76">
-        <v>54182.564831249991</v>
+        <v>54161.677948309989</v>
       </c>
       <c r="N11" s="76">
         <v>53301.848336819996</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="8" customFormat="1" ht="14.4">
       <c r="A12" s="17" t="s">
         <v>218</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="76">
         <v>7496.9104793799997</v>
       </c>
       <c r="D12" s="76">
         <v>3911.7510431700011</v>
       </c>
       <c r="E12" s="76">
         <v>11172.078645400001</v>
       </c>
       <c r="F12" s="76">
         <v>12601.038998350001</v>
       </c>
       <c r="G12" s="76">
@@ -12325,51 +12325,51 @@
       <c r="E19" s="75">
         <v>161262.18250523665</v>
       </c>
       <c r="F19" s="75">
         <v>163825.9515960507</v>
       </c>
       <c r="G19" s="75">
         <v>160956.12272478139</v>
       </c>
       <c r="H19" s="75">
         <v>159956.14980810968</v>
       </c>
       <c r="I19" s="75">
         <v>166256.94681606884</v>
       </c>
       <c r="J19" s="75">
         <v>166688.6711379773</v>
       </c>
       <c r="K19" s="75">
         <v>167655.27424115609</v>
       </c>
       <c r="L19" s="75">
         <v>167633.52729466581</v>
       </c>
       <c r="M19" s="75">
-        <v>170258.37458147921</v>
+        <v>170196.26229498922</v>
       </c>
       <c r="N19" s="75">
         <v>167975.69592199946</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="2" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>226</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="75">
         <v>3742.7240187488833</v>
       </c>
       <c r="D20" s="75">
         <v>3658.8612484504674</v>
       </c>
       <c r="E20" s="75">
         <v>3730.9002309672678</v>
       </c>
       <c r="F20" s="75">
         <v>3671.3349760310766</v>
       </c>
       <c r="G20" s="75">
@@ -12721,95 +12721,95 @@
       <c r="E28" s="75">
         <v>70705.1882586336</v>
       </c>
       <c r="F28" s="75">
         <v>72069.374515983596</v>
       </c>
       <c r="G28" s="75">
         <v>71643.241949172021</v>
       </c>
       <c r="H28" s="75">
         <v>71533.284460868716</v>
       </c>
       <c r="I28" s="75">
         <v>73871.452318107986</v>
       </c>
       <c r="J28" s="75">
         <v>74873.946335629269</v>
       </c>
       <c r="K28" s="75">
         <v>75698.284204346433</v>
       </c>
       <c r="L28" s="75">
         <v>75440.879208858183</v>
       </c>
       <c r="M28" s="75">
-        <v>75869.772948239697</v>
+        <v>75807.660661749716</v>
       </c>
       <c r="N28" s="75">
         <v>75471.12744917383</v>
       </c>
     </row>
     <row r="29" spans="1:14" s="8" customFormat="1" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>235</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="76">
         <v>6102.9990580995009</v>
       </c>
       <c r="D29" s="76">
         <v>6164.3114689769</v>
       </c>
       <c r="E29" s="76">
         <v>6156.3351391872002</v>
       </c>
       <c r="F29" s="76">
         <v>6494.2515857871995</v>
       </c>
       <c r="G29" s="76">
         <v>6941.4410847137997</v>
       </c>
       <c r="H29" s="76">
         <v>7460.7787846018</v>
       </c>
       <c r="I29" s="76">
         <v>8200.1480176641999</v>
       </c>
       <c r="J29" s="76">
         <v>7884.6753866407007</v>
       </c>
       <c r="K29" s="76">
         <v>8283.6422790124998</v>
       </c>
       <c r="L29" s="76">
         <v>8369.2638716907004</v>
       </c>
       <c r="M29" s="76">
-        <v>8349.9444206807002</v>
+        <v>8287.837081760701</v>
       </c>
       <c r="N29" s="76">
         <v>8364.1653258088991</v>
       </c>
     </row>
     <row r="30" spans="1:14" s="8" customFormat="1" ht="13.8">
       <c r="A30" s="17" t="s">
         <v>236</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C30" s="76">
         <v>857.63558400239992</v>
       </c>
       <c r="D30" s="76">
         <v>891.78113405900001</v>
       </c>
       <c r="E30" s="76">
         <v>910.98820074529999</v>
       </c>
       <c r="F30" s="76">
         <v>1035.4558872652999</v>
       </c>
       <c r="G30" s="76">
@@ -12941,51 +12941,51 @@
       <c r="E33" s="76">
         <v>30040.908639685887</v>
       </c>
       <c r="F33" s="76">
         <v>30469.565829071718</v>
       </c>
       <c r="G33" s="76">
         <v>30682.642035835615</v>
       </c>
       <c r="H33" s="76">
         <v>30792.912637257512</v>
       </c>
       <c r="I33" s="76">
         <v>31523.627187091217</v>
       </c>
       <c r="J33" s="76">
         <v>32148.136802165151</v>
       </c>
       <c r="K33" s="76">
         <v>32372.413888329374</v>
       </c>
       <c r="L33" s="76">
         <v>31957.868067668631</v>
       </c>
       <c r="M33" s="76">
-        <v>32342.434724566883</v>
+        <v>32342.429776996883</v>
       </c>
       <c r="N33" s="76">
         <v>31992.572608848845</v>
       </c>
     </row>
     <row r="34" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A34" s="17" t="s">
         <v>240</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="75">
         <v>0</v>
       </c>
       <c r="D34" s="75">
         <v>0</v>
       </c>
       <c r="E34" s="75">
         <v>0</v>
       </c>
       <c r="F34" s="75">
         <v>0</v>
       </c>
       <c r="G34" s="75">
@@ -13014,69 +13014,69 @@
       </c>
     </row>
     <row r="35" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A35" s="17" t="s">
         <v>241</v>
       </c>
       <c r="B35" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="75">
         <v>8843.2621185477692</v>
       </c>
       <c r="D35" s="75">
         <v>9552.4249051543393</v>
       </c>
       <c r="E35" s="75">
         <v>8267.4806478985029</v>
       </c>
       <c r="F35" s="75">
         <v>7982.5745370839777</v>
       </c>
       <c r="G35" s="75">
         <v>8813.640199888805</v>
       </c>
       <c r="H35" s="75">
-        <v>8942.371293093207</v>
+        <v>8942.4099954132071</v>
       </c>
       <c r="I35" s="75">
-        <v>7811.5406047201386</v>
+        <v>7811.6290709901386</v>
       </c>
       <c r="J35" s="75">
-        <v>8161.0738855850268</v>
+        <v>8161.3349871550272</v>
       </c>
       <c r="K35" s="75">
-        <v>9288.7369485662202</v>
+        <v>9289.0687771262201</v>
       </c>
       <c r="L35" s="75">
-        <v>10527.732637283169</v>
+        <v>10528.244088553169</v>
       </c>
       <c r="M35" s="75">
-        <v>9518.0732359268859</v>
+        <v>9518.745397906885</v>
       </c>
       <c r="N35" s="75">
-        <v>9848.9675479324305</v>
+        <v>9856.4494786024297</v>
       </c>
     </row>
     <row r="36" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A36" s="17" t="s">
         <v>306</v>
       </c>
       <c r="B36" s="30" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="75">
         <v>38616.512782226724</v>
       </c>
       <c r="D36" s="75">
         <v>38907.916049041582</v>
       </c>
       <c r="E36" s="75">
         <v>38586.821818660217</v>
       </c>
       <c r="F36" s="75">
         <v>38588.031157347854</v>
       </c>
       <c r="G36" s="75">
         <v>37614.089117895361</v>
       </c>
       <c r="H36" s="75">
@@ -13249,54 +13249,54 @@
       <c r="E40" s="75">
         <v>-1037.936368986816</v>
       </c>
       <c r="F40" s="75">
         <v>-4408.5820566837228</v>
       </c>
       <c r="G40" s="75">
         <v>-6243.597354716916</v>
       </c>
       <c r="H40" s="75">
         <v>-7336.8139178239489</v>
       </c>
       <c r="I40" s="75">
         <v>-5654.1884292341956</v>
       </c>
       <c r="J40" s="75">
         <v>-6559.9879750974405</v>
       </c>
       <c r="K40" s="75">
         <v>-5484.4826880147166</v>
       </c>
       <c r="L40" s="75">
         <v>-8740.1565728027781</v>
       </c>
       <c r="M40" s="75">
-        <v>-9025.3094387658566</v>
+        <v>-8984.7561971958567</v>
       </c>
       <c r="N40" s="75">
-        <v>-9155.6189075626498</v>
+        <v>-9163.1008382326509</v>
       </c>
     </row>
     <row r="41" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A41" s="17"/>
       <c r="B41" s="57" t="s">
         <v>316</v>
       </c>
       <c r="C41" s="75">
         <v>-5334.2619305900025</v>
       </c>
       <c r="D41" s="75">
         <v>-5378.1851700299985</v>
       </c>
       <c r="E41" s="75">
         <v>1376.6536065060011</v>
       </c>
       <c r="F41" s="75">
         <v>957.94503431999874</v>
       </c>
       <c r="G41" s="75">
         <v>353.25197571000183</v>
       </c>
       <c r="H41" s="75">
         <v>109.60919879999349</v>
       </c>
@@ -13333,156 +13333,156 @@
       <c r="E42" s="75">
         <v>695.15734188233273</v>
       </c>
       <c r="F42" s="75">
         <v>236.40646757358863</v>
       </c>
       <c r="G42" s="75">
         <v>-316.87689978268111</v>
       </c>
       <c r="H42" s="75">
         <v>-285.85559677964761</v>
       </c>
       <c r="I42" s="75">
         <v>-456.29249307931809</v>
       </c>
       <c r="J42" s="75">
         <v>-529.13593910592829</v>
       </c>
       <c r="K42" s="75">
         <v>-704.05345412886743</v>
       </c>
       <c r="L42" s="75">
         <v>-801.97631740873192</v>
       </c>
       <c r="M42" s="75">
-        <v>-836.43738373848385</v>
+        <v>-837.1095457184839</v>
       </c>
       <c r="N42" s="75">
-        <v>-525.19602051468894</v>
+        <v>-532.67795118468882</v>
       </c>
     </row>
     <row r="43" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A43" s="17" t="s">
         <v>246</v>
       </c>
       <c r="B43" s="57" t="s">
         <v>317</v>
       </c>
       <c r="C43" s="75">
         <v>-3712.2246666794272</v>
       </c>
       <c r="D43" s="75">
         <v>-1681.4206862410065</v>
       </c>
       <c r="E43" s="75">
         <v>-3109.7473173751496</v>
       </c>
       <c r="F43" s="75">
         <v>-5602.9335585773097</v>
       </c>
       <c r="G43" s="75">
         <v>-6279.9724306442367</v>
       </c>
       <c r="H43" s="75">
         <v>-7160.567519844295</v>
       </c>
       <c r="I43" s="75">
         <v>-5841.1697769348848</v>
       </c>
       <c r="J43" s="75">
         <v>-6116.8101124415189</v>
       </c>
       <c r="K43" s="75">
         <v>-4820.817377584739</v>
       </c>
       <c r="L43" s="75">
         <v>-7557.8503079210568</v>
       </c>
       <c r="M43" s="75">
-        <v>-7841.9008114944218</v>
+        <v>-7800.6754079444227</v>
       </c>
       <c r="N43" s="75">
         <v>-8615.2817039579695</v>
       </c>
     </row>
     <row r="44" spans="1:14" ht="13.8">
       <c r="A44" s="17"/>
       <c r="B44" s="31"/>
       <c r="C44" s="72"/>
       <c r="D44" s="72"/>
       <c r="E44" s="72"/>
       <c r="F44" s="72"/>
       <c r="G44" s="72"/>
       <c r="H44" s="72"/>
       <c r="I44" s="72"/>
       <c r="J44" s="72"/>
       <c r="K44" s="72"/>
       <c r="L44" s="72"/>
       <c r="M44" s="72"/>
       <c r="N44" s="72"/>
     </row>
     <row r="45" spans="1:14" s="4" customFormat="1" ht="13.8">
       <c r="A45" s="17"/>
       <c r="B45" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="72">
         <v>-0.5025056611848413</v>
       </c>
       <c r="D45" s="72">
         <v>-1.1861698329821593</v>
       </c>
       <c r="E45" s="72">
         <v>-1.2579588153266741</v>
       </c>
       <c r="F45" s="72">
         <v>-0.58010742581791419</v>
       </c>
       <c r="G45" s="72">
         <v>0.88312529391623684</v>
       </c>
       <c r="H45" s="72">
-        <v>-1.8602083351343026</v>
+        <v>-1.8989106551398436</v>
       </c>
       <c r="I45" s="72">
-        <v>1.5206598484282949</v>
+        <v>1.4321935784055313</v>
       </c>
       <c r="J45" s="72">
-        <v>1.0503503487207126</v>
+        <v>0.78924877870758792</v>
       </c>
       <c r="K45" s="72">
-        <v>1.1000000000000001</v>
+        <v>0.7877254900022308</v>
       </c>
       <c r="L45" s="72">
-        <v>1.0523482253629481</v>
+        <v>0.54089695536822546</v>
       </c>
       <c r="M45" s="72">
         <v>0.93893273267167388</v>
       </c>
       <c r="N45" s="72">
-        <v>0.92875305338748149</v>
+        <v>0.92875305339475744</v>
       </c>
     </row>
     <row r="46" spans="1:14" ht="13.8">
       <c r="A46" s="18"/>
       <c r="B46" s="38"/>
       <c r="C46" s="69"/>
       <c r="D46" s="69"/>
       <c r="E46" s="69"/>
       <c r="F46" s="69"/>
       <c r="G46" s="69"/>
       <c r="H46" s="69"/>
       <c r="I46" s="69"/>
       <c r="J46" s="69"/>
       <c r="K46" s="69"/>
       <c r="L46" s="69"/>
       <c r="M46" s="69"/>
       <c r="N46" s="69"/>
     </row>
     <row r="47" spans="1:14" ht="13.8">
       <c r="A47" s="8"/>
       <c r="B47" s="27"/>
     </row>
     <row r="48" spans="1:14" ht="13.8">
       <c r="A48" s="8"/>
       <c r="B48" s="27"/>
@@ -41887,51 +41887,51 @@
       <c r="B457" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="8486" divId="Set of Tables_8486" sourceType="range" sourceRef="B1:B39" destinationFile="I:\internet\StatisticalTables\Monetary Data\DMB Claims on Private Sector.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="topRight" activeCell="N1" sqref="N1:N1048576"/>
+      <selection pane="topRight" activeCell="U13" sqref="U13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="38.33203125" style="9" customWidth="1"/>
     <col min="3" max="14" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="13.8">
       <c r="B1" s="25" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="13.8">
       <c r="B2" s="26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="13.8">
       <c r="B3" s="27"/>
     </row>
     <row r="4" spans="1:14" ht="13.8">
       <c r="A4" s="23"/>
       <c r="B4" s="28" t="s">
@@ -42008,51 +42008,51 @@
       <c r="E6" s="86">
         <v>181745.41097035402</v>
       </c>
       <c r="F6" s="86">
         <v>183771.18861256423</v>
       </c>
       <c r="G6" s="86">
         <v>182940.64800582218</v>
       </c>
       <c r="H6" s="86">
         <v>181215.09301044187</v>
       </c>
       <c r="I6" s="86">
         <v>186774.19397070204</v>
       </c>
       <c r="J6" s="86">
         <v>187508.22749235007</v>
       </c>
       <c r="K6" s="86">
         <v>188593.15270604551</v>
       </c>
       <c r="L6" s="86">
         <v>190300.92584686691</v>
       </c>
       <c r="M6" s="86">
-        <v>193366.07276043712</v>
+        <v>193303.96047394714</v>
       </c>
       <c r="N6" s="86">
         <v>191007.97645747624</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="13.8" hidden="1">
       <c r="A7" s="17"/>
       <c r="B7" s="30"/>
       <c r="C7" s="77">
         <v>0</v>
       </c>
       <c r="D7" s="77">
         <v>0</v>
       </c>
       <c r="E7" s="77">
         <v>0</v>
       </c>
       <c r="F7" s="77">
         <v>0</v>
       </c>
       <c r="G7" s="77">
         <v>0</v>
       </c>
       <c r="H7" s="77">
         <v>0</v>
@@ -42092,51 +42092,51 @@
       <c r="E8" s="75">
         <v>157531.28225287941</v>
       </c>
       <c r="F8" s="75">
         <v>160154.61659862963</v>
       </c>
       <c r="G8" s="75">
         <v>157027.34980193549</v>
       </c>
       <c r="H8" s="75">
         <v>156031.86764614185</v>
       </c>
       <c r="I8" s="75">
         <v>162404.47502017173</v>
       </c>
       <c r="J8" s="75">
         <v>162639.8764647959</v>
       </c>
       <c r="K8" s="75">
         <v>163688.47687155195</v>
       </c>
       <c r="L8" s="75">
         <v>163635.16382725566</v>
       </c>
       <c r="M8" s="75">
-        <v>165955.61658957961</v>
+        <v>165893.50430308963</v>
       </c>
       <c r="N8" s="75">
         <v>163933.00254928117</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="2" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>282</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="75">
         <v>86233.117493956001</v>
       </c>
       <c r="D9" s="75">
         <v>86178.223547210742</v>
       </c>
       <c r="E9" s="75">
         <v>86826.093994245792</v>
       </c>
       <c r="F9" s="75">
         <v>88085.242082646029</v>
       </c>
       <c r="G9" s="75">
@@ -42488,139 +42488,139 @@
       <c r="E17" s="75">
         <v>70705.1882586336</v>
       </c>
       <c r="F17" s="75">
         <v>72069.374515983596</v>
       </c>
       <c r="G17" s="75">
         <v>71643.241949172021</v>
       </c>
       <c r="H17" s="75">
         <v>71533.284460868716</v>
       </c>
       <c r="I17" s="75">
         <v>73871.452318107986</v>
       </c>
       <c r="J17" s="75">
         <v>74873.946335629269</v>
       </c>
       <c r="K17" s="75">
         <v>75698.284204346433</v>
       </c>
       <c r="L17" s="75">
         <v>75440.879208858183</v>
       </c>
       <c r="M17" s="75">
-        <v>75869.772948239697</v>
+        <v>75807.660661749716</v>
       </c>
       <c r="N17" s="75">
         <v>75471.127449173815</v>
       </c>
     </row>
     <row r="18" spans="1:14" s="2" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>291</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="75">
         <v>58341.611704422612</v>
       </c>
       <c r="D18" s="75">
         <v>58661.869026469401</v>
       </c>
       <c r="E18" s="75">
         <v>60185.984108633595</v>
       </c>
       <c r="F18" s="75">
         <v>61160.457827973602</v>
       </c>
       <c r="G18" s="75">
         <v>60766.354070342015</v>
       </c>
       <c r="H18" s="75">
         <v>60612.968752248715</v>
       </c>
       <c r="I18" s="75">
         <v>73871.452318107986</v>
       </c>
       <c r="J18" s="75">
         <v>74873.946335629269</v>
       </c>
       <c r="K18" s="75">
         <v>75698.284204346433</v>
       </c>
       <c r="L18" s="75">
         <v>75420.865408858182</v>
       </c>
       <c r="M18" s="75">
-        <v>75849.886948239699</v>
+        <v>75787.774661749718</v>
       </c>
       <c r="N18" s="75">
         <v>75451.123249173819</v>
       </c>
     </row>
     <row r="19" spans="1:14" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="17" t="s">
         <v>292</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="76">
         <v>6102.9990580995009</v>
       </c>
       <c r="D19" s="76">
         <v>6164.3114689769</v>
       </c>
       <c r="E19" s="76">
         <v>6156.3351391872002</v>
       </c>
       <c r="F19" s="76">
         <v>6494.2515857871995</v>
       </c>
       <c r="G19" s="76">
         <v>6941.4410847137997</v>
       </c>
       <c r="H19" s="76">
         <v>7460.7787846018</v>
       </c>
       <c r="I19" s="76">
         <v>8200.1480176641999</v>
       </c>
       <c r="J19" s="76">
         <v>7884.6753866407007</v>
       </c>
       <c r="K19" s="76">
         <v>8283.6422790124998</v>
       </c>
       <c r="L19" s="76">
         <v>8349.2500716906998</v>
       </c>
       <c r="M19" s="76">
-        <v>8330.0584206806998</v>
+        <v>8267.9510817607006</v>
       </c>
       <c r="N19" s="76">
         <v>8344.1611258088997</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="8" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>293</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="76">
         <v>857.63558400239992</v>
       </c>
       <c r="D20" s="76">
         <v>891.78113405900001</v>
       </c>
       <c r="E20" s="76">
         <v>910.98820074529999</v>
       </c>
       <c r="F20" s="76">
         <v>1035.4558872652999</v>
       </c>
       <c r="G20" s="76">
@@ -42752,51 +42752,51 @@
       <c r="E23" s="76">
         <v>26948.262619685887</v>
       </c>
       <c r="F23" s="76">
         <v>27262.344322796776</v>
       </c>
       <c r="G23" s="76">
         <v>27484.836999459596</v>
       </c>
       <c r="H23" s="76">
         <v>27209.957053259292</v>
       </c>
       <c r="I23" s="76">
         <v>31523.627187091217</v>
       </c>
       <c r="J23" s="76">
         <v>32148.136802165151</v>
       </c>
       <c r="K23" s="76">
         <v>32372.413888329374</v>
       </c>
       <c r="L23" s="76">
         <v>31957.868067668631</v>
       </c>
       <c r="M23" s="76">
-        <v>32342.434724566883</v>
+        <v>32342.429776996883</v>
       </c>
       <c r="N23" s="76">
         <v>31992.572608848845</v>
       </c>
     </row>
     <row r="24" spans="1:14" s="2" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>297</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="75">
         <v>10102.852280000001</v>
       </c>
       <c r="D24" s="75">
         <v>9993.8904941499986</v>
       </c>
       <c r="E24" s="75">
         <v>10519.20415</v>
       </c>
       <c r="F24" s="75">
         <v>10908.91668801</v>
       </c>
       <c r="G24" s="75">
@@ -43208,50 +43208,59 @@
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="27513" divId="Set of Tables_27513" sourceType="range" sourceRef="B1:B31" destinationFile="I:\internet\StatisticalTables\Monetary Data\Banking Survey.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005A5C19C3C43D934B93D2A323AFC1241B" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="23cc97882b7680b629782d6f41d7542e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="12570f71-645b-41be-b316-af6cb6d3d1b1" xmlns:ns3="89e6558f-5113-49e0-8f98-ced932a8e8dc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="31ef9691cfc004a447e85e06047e2d43" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <xsd:import namespace="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -43479,80 +43488,87 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="12570f71-645b-41be-b316-af6cb6d3d1b1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="89e6558f-5113-49e0-8f98-ced932a8e8dc" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06838A53-5BB0-4E89-A9B3-188F6E921C13}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEFB179D-2BCE-447A-ACB9-CA8B6C9042C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEFB179D-2BCE-447A-ACB9-CA8B6C9042C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06838A53-5BB0-4E89-A9B3-188F6E921C13}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
+    <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9851E06-BE89-4331-BF61-D369D1ACFCC2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82f1ab62-2277-4c0d-aa3e-21682a26c75c}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>