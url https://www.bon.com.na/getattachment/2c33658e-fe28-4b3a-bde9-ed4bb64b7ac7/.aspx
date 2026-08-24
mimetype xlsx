--- v0 (2026-05-30)
+++ v1 (2026-08-24)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Supervison\Reg&amp;anal\WEBSITE DATA\Excel document 2019\Aggregated industry\Excel Documents 2026\Output tables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/lis1229_bon_com_na/Documents/Documents/Banks/Website Data/2026/June 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D4CCFDC-9CD3-4D4D-9E9C-3390153B33D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="13_ncr:1_{3D4CCFDC-9CD3-4D4D-9E9C-3390153B33D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BCD09311-B95C-4210-AA3B-EC8000CCFB1F}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BIR 201.xlsx" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="93">
@@ -321,102 +321,96 @@
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>QUARTERLY FIGURES FOR THE YEAR 2025 (N$ '000)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0_);\(#,##0\)"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="8"/>
-[...11 lines deleted...]
-    <font>
       <sz val="10"/>
-      <name val="Arial"/>
-[...17 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <color rgb="FF35383A"/>
-      <name val="Open Sans"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF35383A"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF9F9F9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -660,258 +654,261 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...64 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="37" fontId="2" fillId="3" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="6" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="37" fontId="2" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="37" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="3" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{57FCF84F-6AB5-4D78-9278-0FEC6BD40B4D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>812165</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>512445</xdr:rowOff>
+      <xdr:rowOff>486410</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Return to Homepage">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6F31873-F882-4A64-9A3F-44895BCECF90}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -1228,2156 +1225,2632 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:N87"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="125" zoomScaleNormal="82" workbookViewId="0">
-      <selection activeCell="F9" sqref="F9:F87"/>
+      <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="44.90625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13" max="13" width="9.90625" customWidth="1"/>
+    <col min="1" max="1" width="44.90625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="32.08984375" style="1" customWidth="1"/>
+    <col min="3" max="4" width="16" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.1796875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.6328125" style="1" customWidth="1"/>
+    <col min="7" max="8" width="11.36328125" style="2" customWidth="1"/>
+    <col min="9" max="10" width="12" style="2" customWidth="1"/>
+    <col min="11" max="11" width="9.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="8.7265625" style="1"/>
+    <col min="13" max="13" width="9.90625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" ht="52.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" ht="52.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="3" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
-      <c r="B3" s="8"/>
+      <c r="B3" s="4"/>
       <c r="C3" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="D3" s="8"/>
-[...14 lines deleted...]
-      <c r="C4" s="5" t="s">
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="7"/>
+    </row>
+    <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="8"/>
+      <c r="B4" s="9"/>
+      <c r="C4" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="D4" s="26"/>
-[...14 lines deleted...]
-      <c r="C5" s="6" t="s">
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="11"/>
+      <c r="H4" s="11"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="11"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+      <c r="N4" s="9"/>
+    </row>
+    <row r="5" spans="1:14" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="12"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="12" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="7"/>
-[...15 lines deleted...]
-      <c r="B6" s="50" t="s">
+      <c r="D5" s="14"/>
+      <c r="E5" s="14"/>
+      <c r="F5" s="14"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="15"/>
+      <c r="J5" s="15"/>
+      <c r="K5" s="14"/>
+      <c r="L5" s="14"/>
+      <c r="M5" s="14"/>
+      <c r="N5" s="13"/>
+    </row>
+    <row r="6" spans="1:14" ht="16.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="42">
+      <c r="C6" s="19">
         <v>2026</v>
       </c>
-      <c r="D6" s="42">
+      <c r="D6" s="19">
         <v>2026</v>
       </c>
-      <c r="E6" s="42">
+      <c r="E6" s="19">
         <v>2026</v>
       </c>
-      <c r="F6" s="42">
+      <c r="F6" s="19">
         <v>2026</v>
       </c>
-      <c r="G6" s="42">
+      <c r="G6" s="19">
         <v>2026</v>
       </c>
-      <c r="H6" s="42">
+      <c r="H6" s="19">
         <v>2026</v>
       </c>
-      <c r="I6" s="42">
+      <c r="I6" s="19">
         <v>2026</v>
       </c>
-      <c r="J6" s="42">
+      <c r="J6" s="19">
         <v>2026</v>
       </c>
-      <c r="K6" s="42">
+      <c r="K6" s="19">
         <v>2026</v>
       </c>
-      <c r="L6" s="42">
+      <c r="L6" s="19">
         <v>2026</v>
       </c>
-      <c r="M6" s="42">
+      <c r="M6" s="19">
         <v>2026</v>
       </c>
-      <c r="N6" s="42">
+      <c r="N6" s="19">
         <v>2026</v>
       </c>
     </row>
-    <row r="7" spans="1:14" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C7" s="42" t="s">
+    <row r="7" spans="1:14" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="20"/>
+      <c r="B7" s="21"/>
+      <c r="C7" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="38" t="s">
+      <c r="D7" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="38" t="s">
+      <c r="E7" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="37" t="s">
+      <c r="F7" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="38" t="s">
+      <c r="H7" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="38" t="s">
+      <c r="I7" s="22" t="s">
         <v>86</v>
       </c>
-      <c r="J7" s="38" t="s">
+      <c r="J7" s="22" t="s">
         <v>87</v>
       </c>
-      <c r="K7" s="38" t="s">
+      <c r="K7" s="22" t="s">
         <v>88</v>
       </c>
-      <c r="L7" s="38" t="s">
+      <c r="L7" s="22" t="s">
         <v>89</v>
       </c>
-      <c r="M7" s="38" t="s">
+      <c r="M7" s="22" t="s">
         <v>90</v>
       </c>
-      <c r="N7" s="38" t="s">
+      <c r="N7" s="22" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="13" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C8" s="42" t="s">
+    <row r="8" spans="1:14" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="24"/>
+      <c r="B8" s="25"/>
+      <c r="C8" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="D8" s="38" t="s">
+      <c r="D8" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="E8" s="38" t="s">
+      <c r="E8" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="37" t="s">
+      <c r="F8" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="G8" s="38" t="s">
+      <c r="G8" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="H8" s="38" t="s">
+      <c r="H8" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="I8" s="38" t="s">
+      <c r="I8" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="J8" s="38" t="s">
+      <c r="J8" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="K8" s="38" t="s">
+      <c r="K8" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="38" t="s">
+      <c r="L8" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="M8" s="38" t="s">
+      <c r="M8" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="N8" s="38" t="s">
+      <c r="N8" s="22" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:14" s="1" customFormat="1" ht="24" x14ac:dyDescent="0.3">
-      <c r="A9" s="29" t="s">
+    <row r="9" spans="1:14" s="16" customFormat="1" ht="28" x14ac:dyDescent="0.3">
+      <c r="A9" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="13"/>
-      <c r="C9" s="39">
+      <c r="B9" s="27"/>
+      <c r="C9" s="28">
         <v>1398866</v>
       </c>
-      <c r="D9" s="39">
+      <c r="D9" s="28">
         <v>1278107</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="28">
         <v>1424307</v>
       </c>
-      <c r="F9" s="40"/>
-[...11 lines deleted...]
-      <c r="B10" s="11" t="s">
+      <c r="F9" s="29">
+        <v>1384450</v>
+      </c>
+      <c r="G9" s="30">
+        <v>1445835</v>
+      </c>
+      <c r="H9" s="30">
+        <v>1418057</v>
+      </c>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="30"/>
+      <c r="N9" s="30"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A10" s="31"/>
+      <c r="B10" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="12">
+      <c r="C10" s="33">
         <v>11508</v>
       </c>
-      <c r="D10" s="12">
+      <c r="D10" s="33">
         <v>9723</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="33">
         <v>13892</v>
       </c>
-      <c r="F10" s="40"/>
-[...11 lines deleted...]
-      <c r="B11" s="9" t="s">
+      <c r="F10" s="34">
+        <v>14445</v>
+      </c>
+      <c r="G10" s="35">
+        <v>23049</v>
+      </c>
+      <c r="H10" s="35">
+        <v>20473</v>
+      </c>
+      <c r="I10" s="35"/>
+      <c r="J10" s="35"/>
+      <c r="K10" s="35"/>
+      <c r="L10" s="35"/>
+      <c r="M10" s="35"/>
+      <c r="N10" s="35"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A11" s="31"/>
+      <c r="B11" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="37">
         <v>50487</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="37">
         <v>44792</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="37">
         <v>47488</v>
       </c>
-      <c r="F11" s="40"/>
-[...11 lines deleted...]
-      <c r="B12" s="11" t="s">
+      <c r="F11" s="34">
+        <v>47116</v>
+      </c>
+      <c r="G11" s="38">
+        <v>48922</v>
+      </c>
+      <c r="H11" s="38">
+        <v>46924</v>
+      </c>
+      <c r="I11" s="38"/>
+      <c r="J11" s="38"/>
+      <c r="K11" s="38"/>
+      <c r="L11" s="38"/>
+      <c r="M11" s="38"/>
+      <c r="N11" s="38"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A12" s="31"/>
+      <c r="B12" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="12">
+      <c r="C12" s="33">
         <v>177761</v>
       </c>
-      <c r="D12" s="12">
+      <c r="D12" s="33">
         <v>163828</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="33">
         <v>187640</v>
       </c>
-      <c r="F12" s="40"/>
-[...11 lines deleted...]
-      <c r="B13" s="9" t="s">
+      <c r="F12" s="34">
+        <v>187797</v>
+      </c>
+      <c r="G12" s="35">
+        <v>206961</v>
+      </c>
+      <c r="H12" s="35">
+        <v>210520</v>
+      </c>
+      <c r="I12" s="35"/>
+      <c r="J12" s="35"/>
+      <c r="K12" s="35"/>
+      <c r="L12" s="35"/>
+      <c r="M12" s="35"/>
+      <c r="N12" s="35"/>
+    </row>
+    <row r="13" spans="1:14" ht="28" x14ac:dyDescent="0.3">
+      <c r="A13" s="31"/>
+      <c r="B13" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="37">
         <v>2304</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="37">
         <v>4521</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="37">
         <v>8313</v>
       </c>
-      <c r="F13" s="40"/>
-[...11 lines deleted...]
-      <c r="B14" s="11" t="s">
+      <c r="F13" s="34">
+        <v>6123</v>
+      </c>
+      <c r="G13" s="38">
+        <v>12747</v>
+      </c>
+      <c r="H13" s="38">
+        <v>15219</v>
+      </c>
+      <c r="I13" s="38"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="38"/>
+      <c r="N13" s="38"/>
+    </row>
+    <row r="14" spans="1:14" ht="28" x14ac:dyDescent="0.3">
+      <c r="A14" s="31"/>
+      <c r="B14" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="12">
-[...20 lines deleted...]
-      <c r="B15" s="9" t="s">
+      <c r="C14" s="33">
+        <v>0</v>
+      </c>
+      <c r="D14" s="33">
+        <v>0</v>
+      </c>
+      <c r="E14" s="33">
+        <v>0</v>
+      </c>
+      <c r="F14" s="34">
+        <v>0</v>
+      </c>
+      <c r="G14" s="35">
+        <v>0</v>
+      </c>
+      <c r="H14" s="35">
+        <v>0</v>
+      </c>
+      <c r="I14" s="35"/>
+      <c r="J14" s="35"/>
+      <c r="K14" s="35"/>
+      <c r="L14" s="35"/>
+      <c r="M14" s="35"/>
+      <c r="N14" s="35"/>
+    </row>
+    <row r="15" spans="1:14" ht="28" x14ac:dyDescent="0.3">
+      <c r="A15" s="31"/>
+      <c r="B15" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="37">
         <v>6806</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="37">
         <v>3894</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="37">
         <v>5336</v>
       </c>
-      <c r="F15" s="40"/>
-[...11 lines deleted...]
-      <c r="B16" s="11" t="s">
+      <c r="F15" s="34">
+        <v>7266</v>
+      </c>
+      <c r="G15" s="38">
+        <v>4133</v>
+      </c>
+      <c r="H15" s="38">
+        <v>5043</v>
+      </c>
+      <c r="I15" s="38"/>
+      <c r="J15" s="38"/>
+      <c r="K15" s="38"/>
+      <c r="L15" s="38"/>
+      <c r="M15" s="38"/>
+      <c r="N15" s="38"/>
+    </row>
+    <row r="16" spans="1:14" ht="28" x14ac:dyDescent="0.3">
+      <c r="A16" s="31"/>
+      <c r="B16" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="12">
+      <c r="C16" s="33">
         <v>148468</v>
       </c>
-      <c r="D16" s="12">
+      <c r="D16" s="33">
         <v>133345</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E16" s="33">
         <v>177540</v>
       </c>
-      <c r="F16" s="40"/>
-[...11 lines deleted...]
-      <c r="B17" s="9" t="s">
+      <c r="F16" s="34">
+        <v>158718</v>
+      </c>
+      <c r="G16" s="35">
+        <v>156400</v>
+      </c>
+      <c r="H16" s="35">
+        <v>161687</v>
+      </c>
+      <c r="I16" s="35"/>
+      <c r="J16" s="35"/>
+      <c r="K16" s="35"/>
+      <c r="L16" s="35"/>
+      <c r="M16" s="35"/>
+      <c r="N16" s="35"/>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A17" s="31"/>
+      <c r="B17" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="37">
         <v>401405</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="37">
         <v>357802</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="37">
         <v>392846</v>
       </c>
-      <c r="F17" s="40"/>
-[...11 lines deleted...]
-      <c r="B18" s="11" t="s">
+      <c r="F17" s="34">
+        <v>382480</v>
+      </c>
+      <c r="G17" s="38">
+        <v>396309</v>
+      </c>
+      <c r="H17" s="38">
+        <v>370763</v>
+      </c>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="38"/>
+      <c r="N17" s="38"/>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A18" s="31"/>
+      <c r="B18" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="C18" s="12">
+      <c r="C18" s="33">
         <v>103223</v>
       </c>
-      <c r="D18" s="12">
+      <c r="D18" s="33">
         <v>90927</v>
       </c>
-      <c r="E18" s="12">
+      <c r="E18" s="33">
         <v>110203</v>
       </c>
-      <c r="F18" s="40"/>
-[...11 lines deleted...]
-      <c r="B19" s="9" t="s">
+      <c r="F18" s="34">
+        <v>104720</v>
+      </c>
+      <c r="G18" s="35">
+        <v>105406</v>
+      </c>
+      <c r="H18" s="35">
+        <v>104954</v>
+      </c>
+      <c r="I18" s="35"/>
+      <c r="J18" s="35"/>
+      <c r="K18" s="35"/>
+      <c r="L18" s="35"/>
+      <c r="M18" s="35"/>
+      <c r="N18" s="35"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A19" s="31"/>
+      <c r="B19" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="37">
         <v>137910</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="37">
         <v>128209</v>
       </c>
-      <c r="E19" s="10">
+      <c r="E19" s="37">
         <v>115731</v>
       </c>
-      <c r="F19" s="40"/>
-[...11 lines deleted...]
-      <c r="B20" s="11" t="s">
+      <c r="F19" s="34">
+        <v>128291</v>
+      </c>
+      <c r="G19" s="38">
+        <v>133496</v>
+      </c>
+      <c r="H19" s="38">
+        <v>128577</v>
+      </c>
+      <c r="I19" s="38"/>
+      <c r="J19" s="38"/>
+      <c r="K19" s="38"/>
+      <c r="L19" s="38"/>
+      <c r="M19" s="38"/>
+      <c r="N19" s="38"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A20" s="31"/>
+      <c r="B20" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="C20" s="12">
+      <c r="C20" s="33">
         <v>244156</v>
       </c>
-      <c r="D20" s="12">
+      <c r="D20" s="33">
         <v>222964</v>
       </c>
-      <c r="E20" s="12">
+      <c r="E20" s="33">
         <v>249843</v>
       </c>
-      <c r="F20" s="40"/>
-[...11 lines deleted...]
-      <c r="B21" s="9" t="s">
+      <c r="F20" s="34">
+        <v>221926</v>
+      </c>
+      <c r="G20" s="35">
+        <v>243344</v>
+      </c>
+      <c r="H20" s="35">
+        <v>218117</v>
+      </c>
+      <c r="I20" s="35"/>
+      <c r="J20" s="35"/>
+      <c r="K20" s="35"/>
+      <c r="L20" s="35"/>
+      <c r="M20" s="35"/>
+      <c r="N20" s="35"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A21" s="31"/>
+      <c r="B21" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="37">
         <v>108337</v>
       </c>
-      <c r="D21" s="10">
+      <c r="D21" s="37">
         <v>95565</v>
       </c>
-      <c r="E21" s="10">
+      <c r="E21" s="37">
         <v>104639</v>
       </c>
-      <c r="F21" s="40"/>
-[...11 lines deleted...]
-      <c r="B22" s="11" t="s">
+      <c r="F21" s="34">
+        <v>114267</v>
+      </c>
+      <c r="G21" s="38">
+        <v>103678</v>
+      </c>
+      <c r="H21" s="38">
+        <v>110075</v>
+      </c>
+      <c r="I21" s="38"/>
+      <c r="J21" s="38"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="38"/>
+      <c r="N21" s="38"/>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A22" s="31"/>
+      <c r="B22" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="C22" s="12">
+      <c r="C22" s="33">
         <v>10143</v>
       </c>
-      <c r="D22" s="12">
+      <c r="D22" s="33">
         <v>9568</v>
       </c>
-      <c r="E22" s="12">
+      <c r="E22" s="33">
         <v>9971</v>
       </c>
-      <c r="F22" s="40"/>
-[...11 lines deleted...]
-      <c r="B23" s="9" t="s">
+      <c r="F22" s="34">
+        <v>9873</v>
+      </c>
+      <c r="G22" s="35">
+        <v>9972</v>
+      </c>
+      <c r="H22" s="35">
+        <v>10521</v>
+      </c>
+      <c r="I22" s="35"/>
+      <c r="J22" s="35"/>
+      <c r="K22" s="35"/>
+      <c r="L22" s="35"/>
+      <c r="M22" s="35"/>
+      <c r="N22" s="35"/>
+    </row>
+    <row r="23" spans="1:14" ht="28" x14ac:dyDescent="0.3">
+      <c r="A23" s="31"/>
+      <c r="B23" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="37">
         <v>763</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="37">
         <v>305</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="37">
         <v>191</v>
       </c>
-      <c r="F23" s="40"/>
-[...11 lines deleted...]
-      <c r="B24" s="11" t="s">
+      <c r="F23" s="34">
+        <v>6</v>
+      </c>
+      <c r="G23" s="38">
+        <v>0</v>
+      </c>
+      <c r="H23" s="38">
+        <v>0</v>
+      </c>
+      <c r="I23" s="38"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="38"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="38"/>
+      <c r="N23" s="38"/>
+    </row>
+    <row r="24" spans="1:14" ht="28" x14ac:dyDescent="0.3">
+      <c r="A24" s="31"/>
+      <c r="B24" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="C24" s="12">
+      <c r="C24" s="33">
         <v>450</v>
       </c>
-      <c r="D24" s="12">
+      <c r="D24" s="33">
         <v>2</v>
       </c>
-      <c r="E24" s="12">
-[...14 lines deleted...]
-      <c r="B25" s="9" t="s">
+      <c r="E24" s="33">
+        <v>0</v>
+      </c>
+      <c r="F24" s="34">
+        <v>0</v>
+      </c>
+      <c r="G24" s="35">
+        <v>0</v>
+      </c>
+      <c r="H24" s="35">
+        <v>0</v>
+      </c>
+      <c r="I24" s="35"/>
+      <c r="J24" s="35"/>
+      <c r="K24" s="35"/>
+      <c r="L24" s="35"/>
+      <c r="M24" s="35"/>
+      <c r="N24" s="35"/>
+    </row>
+    <row r="25" spans="1:14" ht="28" x14ac:dyDescent="0.3">
+      <c r="A25" s="31"/>
+      <c r="B25" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="37">
         <v>8666</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="37">
         <v>7839</v>
       </c>
-      <c r="E25" s="10">
+      <c r="E25" s="37">
         <v>8568</v>
       </c>
-      <c r="F25" s="40"/>
-[...11 lines deleted...]
-      <c r="B26" s="11" t="s">
+      <c r="F25" s="34">
+        <v>8320</v>
+      </c>
+      <c r="G25" s="38">
+        <v>8228</v>
+      </c>
+      <c r="H25" s="38">
+        <v>8194</v>
+      </c>
+      <c r="I25" s="38"/>
+      <c r="J25" s="38"/>
+      <c r="K25" s="38"/>
+      <c r="L25" s="38"/>
+      <c r="M25" s="38"/>
+      <c r="N25" s="38"/>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A26" s="31"/>
+      <c r="B26" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="C26" s="12">
+      <c r="C26" s="33">
         <v>3842</v>
       </c>
-      <c r="D26" s="12">
+      <c r="D26" s="33">
         <v>2430</v>
       </c>
-      <c r="E26" s="12">
+      <c r="E26" s="33">
         <v>2178</v>
       </c>
-      <c r="F26" s="40"/>
-[...10 lines deleted...]
-      <c r="A27" s="29" t="s">
+      <c r="F26" s="34">
+        <v>1671</v>
+      </c>
+      <c r="G26" s="35">
+        <v>2273</v>
+      </c>
+      <c r="H26" s="35">
+        <v>7864</v>
+      </c>
+      <c r="I26" s="35"/>
+      <c r="J26" s="35"/>
+      <c r="K26" s="35"/>
+      <c r="L26" s="35"/>
+      <c r="M26" s="35"/>
+      <c r="N26" s="35"/>
+    </row>
+    <row r="27" spans="1:14" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="13" t="s">
+      <c r="B27" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="C27" s="14">
+      <c r="C27" s="37">
         <v>17363</v>
       </c>
-      <c r="D27" s="14">
+      <c r="D27" s="37">
         <v>-2393</v>
       </c>
-      <c r="E27" s="14">
+      <c r="E27" s="37">
         <v>10072</v>
       </c>
-      <c r="F27" s="40"/>
-[...10 lines deleted...]
-      <c r="A28" s="31" t="s">
+      <c r="F27" s="34">
+        <v>8569</v>
+      </c>
+      <c r="G27" s="38">
+        <v>9083</v>
+      </c>
+      <c r="H27" s="38">
+        <v>874</v>
+      </c>
+      <c r="I27" s="39"/>
+      <c r="J27" s="39"/>
+      <c r="K27" s="39"/>
+      <c r="L27" s="39"/>
+      <c r="M27" s="39"/>
+      <c r="N27" s="39"/>
+    </row>
+    <row r="28" spans="1:14" s="16" customFormat="1" ht="28" x14ac:dyDescent="0.3">
+      <c r="A28" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="B28" s="15"/>
-      <c r="C28" s="16">
+      <c r="B28" s="41"/>
+      <c r="C28" s="42">
         <v>582484</v>
       </c>
-      <c r="D28" s="16">
+      <c r="D28" s="42">
         <v>545858</v>
       </c>
-      <c r="E28" s="16">
+      <c r="E28" s="42">
         <v>597061</v>
       </c>
-      <c r="F28" s="40"/>
-[...11 lines deleted...]
-      <c r="B29" s="9" t="s">
+      <c r="F28" s="29">
+        <v>599529</v>
+      </c>
+      <c r="G28" s="43">
+        <v>628946</v>
+      </c>
+      <c r="H28" s="43">
+        <v>638210</v>
+      </c>
+      <c r="I28" s="43"/>
+      <c r="J28" s="43"/>
+      <c r="K28" s="43"/>
+      <c r="L28" s="43"/>
+      <c r="M28" s="43"/>
+      <c r="N28" s="43"/>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A29" s="44"/>
+      <c r="B29" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C29" s="37">
         <v>9136</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D29" s="37">
         <v>7922</v>
       </c>
-      <c r="E29" s="10">
+      <c r="E29" s="37">
         <v>8027</v>
       </c>
-      <c r="F29" s="40"/>
-[...11 lines deleted...]
-      <c r="B30" s="11" t="s">
+      <c r="F29" s="34">
+        <v>8470</v>
+      </c>
+      <c r="G29" s="38">
+        <v>9108</v>
+      </c>
+      <c r="H29" s="38">
+        <v>8586</v>
+      </c>
+      <c r="I29" s="38"/>
+      <c r="J29" s="38"/>
+      <c r="K29" s="38"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="38"/>
+      <c r="N29" s="38"/>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A30" s="44"/>
+      <c r="B30" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="C30" s="12">
+      <c r="C30" s="33">
         <v>3135</v>
       </c>
-      <c r="D30" s="12">
+      <c r="D30" s="33">
         <v>1861</v>
       </c>
-      <c r="E30" s="12">
+      <c r="E30" s="33">
         <v>2762</v>
       </c>
-      <c r="F30" s="40"/>
-[...11 lines deleted...]
-      <c r="B31" s="9" t="s">
+      <c r="F30" s="34">
+        <v>2480</v>
+      </c>
+      <c r="G30" s="35">
+        <v>1086</v>
+      </c>
+      <c r="H30" s="35">
+        <v>1692</v>
+      </c>
+      <c r="I30" s="35"/>
+      <c r="J30" s="35"/>
+      <c r="K30" s="35"/>
+      <c r="L30" s="35"/>
+      <c r="M30" s="35"/>
+      <c r="N30" s="35"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A31" s="44"/>
+      <c r="B31" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="C31" s="10">
+      <c r="C31" s="37">
         <v>2458</v>
       </c>
-      <c r="D31" s="10">
+      <c r="D31" s="37">
         <v>2425</v>
       </c>
-      <c r="E31" s="10">
+      <c r="E31" s="37">
         <v>2683</v>
       </c>
-      <c r="F31" s="40"/>
-[...11 lines deleted...]
-      <c r="B32" s="11" t="s">
+      <c r="F31" s="34">
+        <v>2597</v>
+      </c>
+      <c r="G31" s="38">
+        <v>2909</v>
+      </c>
+      <c r="H31" s="38">
+        <v>2611</v>
+      </c>
+      <c r="I31" s="38"/>
+      <c r="J31" s="38"/>
+      <c r="K31" s="38"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="38"/>
+      <c r="N31" s="38"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A32" s="44"/>
+      <c r="B32" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="C32" s="12">
+      <c r="C32" s="33">
         <v>1</v>
       </c>
-      <c r="D32" s="12">
+      <c r="D32" s="33">
         <v>2</v>
       </c>
-      <c r="E32" s="12">
+      <c r="E32" s="33">
         <v>5</v>
       </c>
-      <c r="F32" s="40"/>
-[...11 lines deleted...]
-      <c r="B33" s="9" t="s">
+      <c r="F32" s="34">
+        <v>1</v>
+      </c>
+      <c r="G32" s="35">
+        <v>3</v>
+      </c>
+      <c r="H32" s="35">
+        <v>1</v>
+      </c>
+      <c r="I32" s="35"/>
+      <c r="J32" s="35"/>
+      <c r="K32" s="35"/>
+      <c r="L32" s="35"/>
+      <c r="M32" s="35"/>
+      <c r="N32" s="35"/>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A33" s="44"/>
+      <c r="B33" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="C33" s="10">
+      <c r="C33" s="37">
         <v>2957</v>
       </c>
-      <c r="D33" s="10">
+      <c r="D33" s="37">
         <v>1159</v>
       </c>
-      <c r="E33" s="10">
+      <c r="E33" s="37">
         <v>7391</v>
       </c>
-      <c r="F33" s="40"/>
-[...11 lines deleted...]
-      <c r="B34" s="11" t="s">
+      <c r="F33" s="34">
+        <v>2790</v>
+      </c>
+      <c r="G33" s="38">
+        <v>2261</v>
+      </c>
+      <c r="H33" s="38">
+        <v>1664</v>
+      </c>
+      <c r="I33" s="38"/>
+      <c r="J33" s="38"/>
+      <c r="K33" s="38"/>
+      <c r="L33" s="38"/>
+      <c r="M33" s="38"/>
+      <c r="N33" s="38"/>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A34" s="44"/>
+      <c r="B34" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="C34" s="12">
+      <c r="C34" s="33">
         <v>72650</v>
       </c>
-      <c r="D34" s="12">
+      <c r="D34" s="33">
         <v>65453</v>
       </c>
-      <c r="E34" s="12">
+      <c r="E34" s="33">
         <v>74486</v>
       </c>
-      <c r="F34" s="40"/>
-[...11 lines deleted...]
-      <c r="B35" s="9" t="s">
+      <c r="F34" s="34">
+        <v>79382</v>
+      </c>
+      <c r="G34" s="35">
+        <v>95961</v>
+      </c>
+      <c r="H34" s="35">
+        <v>94793</v>
+      </c>
+      <c r="I34" s="35"/>
+      <c r="J34" s="35"/>
+      <c r="K34" s="35"/>
+      <c r="L34" s="35"/>
+      <c r="M34" s="35"/>
+      <c r="N34" s="35"/>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A35" s="44"/>
+      <c r="B35" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="C35" s="10">
+      <c r="C35" s="37">
         <v>174116</v>
       </c>
-      <c r="D35" s="10">
+      <c r="D35" s="37">
         <v>164635</v>
       </c>
-      <c r="E35" s="10">
+      <c r="E35" s="37">
         <v>178272</v>
       </c>
-      <c r="F35" s="40"/>
-[...11 lines deleted...]
-      <c r="B36" s="11" t="s">
+      <c r="F35" s="34">
+        <v>175742</v>
+      </c>
+      <c r="G35" s="38">
+        <v>174316</v>
+      </c>
+      <c r="H35" s="38">
+        <v>200998</v>
+      </c>
+      <c r="I35" s="38"/>
+      <c r="J35" s="38"/>
+      <c r="K35" s="38"/>
+      <c r="L35" s="38"/>
+      <c r="M35" s="38"/>
+      <c r="N35" s="38"/>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A36" s="44"/>
+      <c r="B36" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="C36" s="12">
+      <c r="C36" s="33">
         <v>11438</v>
       </c>
-      <c r="D36" s="12">
+      <c r="D36" s="33">
         <v>9964</v>
       </c>
-      <c r="E36" s="12">
+      <c r="E36" s="33">
         <v>11281</v>
       </c>
-      <c r="F36" s="40"/>
-[...11 lines deleted...]
-      <c r="B37" s="9" t="s">
+      <c r="F36" s="34">
+        <v>11211</v>
+      </c>
+      <c r="G36" s="35">
+        <v>11800</v>
+      </c>
+      <c r="H36" s="35">
+        <v>11808</v>
+      </c>
+      <c r="I36" s="35"/>
+      <c r="J36" s="35"/>
+      <c r="K36" s="35"/>
+      <c r="L36" s="35"/>
+      <c r="M36" s="35"/>
+      <c r="N36" s="35"/>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A37" s="44"/>
+      <c r="B37" s="36" t="s">
         <v>38</v>
       </c>
-      <c r="C37" s="10">
+      <c r="C37" s="37">
         <v>136822</v>
       </c>
-      <c r="D37" s="10">
+      <c r="D37" s="37">
         <v>129667</v>
       </c>
-      <c r="E37" s="10">
+      <c r="E37" s="37">
         <v>147123</v>
       </c>
-      <c r="F37" s="40"/>
-[...11 lines deleted...]
-      <c r="B38" s="11" t="s">
+      <c r="F37" s="34">
+        <v>145700</v>
+      </c>
+      <c r="G37" s="38">
+        <v>154516</v>
+      </c>
+      <c r="H37" s="38">
+        <v>146522</v>
+      </c>
+      <c r="I37" s="38"/>
+      <c r="J37" s="38"/>
+      <c r="K37" s="38"/>
+      <c r="L37" s="38"/>
+      <c r="M37" s="38"/>
+      <c r="N37" s="38"/>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A38" s="44"/>
+      <c r="B38" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="C38" s="12">
+      <c r="C38" s="33">
         <v>112721</v>
       </c>
-      <c r="D38" s="12">
+      <c r="D38" s="33">
         <v>111600</v>
       </c>
-      <c r="E38" s="12">
+      <c r="E38" s="33">
         <v>115393</v>
       </c>
-      <c r="F38" s="40"/>
-[...11 lines deleted...]
-      <c r="B39" s="9" t="s">
+      <c r="F38" s="34">
+        <v>115933</v>
+      </c>
+      <c r="G38" s="35">
+        <v>118542</v>
+      </c>
+      <c r="H38" s="35">
+        <v>118254</v>
+      </c>
+      <c r="I38" s="35"/>
+      <c r="J38" s="35"/>
+      <c r="K38" s="35"/>
+      <c r="L38" s="35"/>
+      <c r="M38" s="35"/>
+      <c r="N38" s="35"/>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A39" s="44"/>
+      <c r="B39" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="C39" s="10">
+      <c r="C39" s="37">
         <v>8218</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="37">
         <v>7594</v>
       </c>
-      <c r="E39" s="10">
+      <c r="E39" s="37">
         <v>8763</v>
       </c>
-      <c r="F39" s="40"/>
-[...11 lines deleted...]
-      <c r="B40" s="11" t="s">
+      <c r="F39" s="34">
+        <v>9662</v>
+      </c>
+      <c r="G39" s="38">
+        <v>10171</v>
+      </c>
+      <c r="H39" s="38">
+        <v>9700</v>
+      </c>
+      <c r="I39" s="38"/>
+      <c r="J39" s="38"/>
+      <c r="K39" s="38"/>
+      <c r="L39" s="38"/>
+      <c r="M39" s="38"/>
+      <c r="N39" s="38"/>
+    </row>
+    <row r="40" spans="1:14" ht="28" x14ac:dyDescent="0.3">
+      <c r="A40" s="44"/>
+      <c r="B40" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="C40" s="12">
-[...20 lines deleted...]
-      <c r="B41" s="9" t="s">
+      <c r="C40" s="33">
+        <v>0</v>
+      </c>
+      <c r="D40" s="33">
+        <v>0</v>
+      </c>
+      <c r="E40" s="33">
+        <v>0</v>
+      </c>
+      <c r="F40" s="34">
+        <v>0</v>
+      </c>
+      <c r="G40" s="35">
+        <v>0</v>
+      </c>
+      <c r="H40" s="35">
+        <v>0</v>
+      </c>
+      <c r="I40" s="35"/>
+      <c r="J40" s="35"/>
+      <c r="K40" s="35"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="35"/>
+      <c r="N40" s="35"/>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A41" s="44"/>
+      <c r="B41" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="C41" s="10">
+      <c r="C41" s="37">
         <v>29502</v>
       </c>
-      <c r="D41" s="10">
+      <c r="D41" s="37">
         <v>26355</v>
       </c>
-      <c r="E41" s="10">
+      <c r="E41" s="37">
         <v>29107</v>
       </c>
-      <c r="F41" s="40"/>
-[...11 lines deleted...]
-      <c r="B42" s="11" t="s">
+      <c r="F41" s="34">
+        <v>28762</v>
+      </c>
+      <c r="G41" s="38">
+        <v>31457</v>
+      </c>
+      <c r="H41" s="38">
+        <v>25810</v>
+      </c>
+      <c r="I41" s="38"/>
+      <c r="J41" s="38"/>
+      <c r="K41" s="38"/>
+      <c r="L41" s="38"/>
+      <c r="M41" s="38"/>
+      <c r="N41" s="38"/>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A42" s="44"/>
+      <c r="B42" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="C42" s="12">
-[...20 lines deleted...]
-      <c r="B43" s="9" t="s">
+      <c r="C42" s="33">
+        <v>0</v>
+      </c>
+      <c r="D42" s="33">
+        <v>0</v>
+      </c>
+      <c r="E42" s="33">
+        <v>0</v>
+      </c>
+      <c r="F42" s="34">
+        <v>0</v>
+      </c>
+      <c r="G42" s="35">
+        <v>0</v>
+      </c>
+      <c r="H42" s="35">
+        <v>0</v>
+      </c>
+      <c r="I42" s="35"/>
+      <c r="J42" s="35"/>
+      <c r="K42" s="35"/>
+      <c r="L42" s="35"/>
+      <c r="M42" s="35"/>
+      <c r="N42" s="35"/>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A43" s="44"/>
+      <c r="B43" s="36" t="s">
         <v>44</v>
       </c>
-      <c r="C43" s="10">
+      <c r="C43" s="37">
         <v>19330</v>
       </c>
-      <c r="D43" s="10">
+      <c r="D43" s="37">
         <v>17221</v>
       </c>
-      <c r="E43" s="10">
+      <c r="E43" s="37">
         <v>11768</v>
       </c>
-      <c r="F43" s="40"/>
-[...10 lines deleted...]
-      <c r="A44" s="31" t="s">
+      <c r="F43" s="34">
+        <v>16799</v>
+      </c>
+      <c r="G43" s="38">
+        <v>16816</v>
+      </c>
+      <c r="H43" s="38">
+        <v>15771</v>
+      </c>
+      <c r="I43" s="38"/>
+      <c r="J43" s="38"/>
+      <c r="K43" s="38"/>
+      <c r="L43" s="38"/>
+      <c r="M43" s="38"/>
+      <c r="N43" s="38"/>
+    </row>
+    <row r="44" spans="1:14" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="B44" s="15"/>
-      <c r="C44" s="16">
+      <c r="B44" s="41"/>
+      <c r="C44" s="42">
         <v>816382</v>
       </c>
-      <c r="D44" s="16">
+      <c r="D44" s="42">
         <v>732249</v>
       </c>
-      <c r="E44" s="16">
+      <c r="E44" s="42">
         <v>827246</v>
       </c>
-      <c r="F44" s="40"/>
-[...10 lines deleted...]
-      <c r="A45" s="29" t="s">
+      <c r="F44" s="29">
+        <v>784921</v>
+      </c>
+      <c r="G44" s="43">
+        <v>816889</v>
+      </c>
+      <c r="H44" s="43">
+        <v>779847</v>
+      </c>
+      <c r="I44" s="43"/>
+      <c r="J44" s="43"/>
+      <c r="K44" s="43"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="43"/>
+      <c r="N44" s="43"/>
+    </row>
+    <row r="45" spans="1:14" s="16" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B45" s="13"/>
-      <c r="C45" s="14">
+      <c r="B45" s="27"/>
+      <c r="C45" s="45">
         <v>115055</v>
       </c>
-      <c r="D45" s="14">
+      <c r="D45" s="45">
         <v>9761</v>
       </c>
-      <c r="E45" s="14">
+      <c r="E45" s="45">
         <v>90369</v>
       </c>
-      <c r="F45" s="40"/>
-[...11 lines deleted...]
-      <c r="B46" s="11" t="s">
+      <c r="F45" s="29">
+        <v>1256</v>
+      </c>
+      <c r="G45" s="46">
+        <v>33719</v>
+      </c>
+      <c r="H45" s="46">
+        <v>-1518</v>
+      </c>
+      <c r="I45" s="46"/>
+      <c r="J45" s="46"/>
+      <c r="K45" s="46"/>
+      <c r="L45" s="46"/>
+      <c r="M45" s="46"/>
+      <c r="N45" s="46"/>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A46" s="31"/>
+      <c r="B46" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="C46" s="12">
+      <c r="C46" s="33">
         <v>56143</v>
       </c>
-      <c r="D46" s="12">
+      <c r="D46" s="33">
         <v>56460</v>
       </c>
-      <c r="E46" s="12">
+      <c r="E46" s="33">
         <v>29553</v>
       </c>
-      <c r="F46" s="40"/>
-[...11 lines deleted...]
-      <c r="B47" s="9" t="s">
+      <c r="F46" s="34">
+        <v>39136</v>
+      </c>
+      <c r="G46" s="35">
+        <v>81312</v>
+      </c>
+      <c r="H46" s="35">
+        <v>59489</v>
+      </c>
+      <c r="I46" s="35"/>
+      <c r="J46" s="35"/>
+      <c r="K46" s="35"/>
+      <c r="L46" s="35"/>
+      <c r="M46" s="35"/>
+      <c r="N46" s="35"/>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A47" s="31"/>
+      <c r="B47" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C47" s="10">
+      <c r="C47" s="37">
         <v>8183</v>
       </c>
-      <c r="D47" s="10">
+      <c r="D47" s="37">
         <v>5183</v>
       </c>
-      <c r="E47" s="10">
+      <c r="E47" s="37">
         <v>5348</v>
       </c>
-      <c r="F47" s="40"/>
-[...11 lines deleted...]
-      <c r="B48" s="11" t="s">
+      <c r="F47" s="34">
+        <v>2888</v>
+      </c>
+      <c r="G47" s="38">
+        <v>3670</v>
+      </c>
+      <c r="H47" s="38">
+        <v>8668</v>
+      </c>
+      <c r="I47" s="38"/>
+      <c r="J47" s="38"/>
+      <c r="K47" s="38"/>
+      <c r="L47" s="38"/>
+      <c r="M47" s="38"/>
+      <c r="N47" s="38"/>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A48" s="31"/>
+      <c r="B48" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="C48" s="12">
+      <c r="C48" s="33">
         <v>58246</v>
       </c>
-      <c r="D48" s="12">
+      <c r="D48" s="33">
         <v>-44501</v>
       </c>
-      <c r="E48" s="12">
+      <c r="E48" s="33">
         <v>60098</v>
       </c>
-      <c r="F48" s="40"/>
-[...11 lines deleted...]
-      <c r="B49" s="9" t="s">
+      <c r="F48" s="34">
+        <v>-39776</v>
+      </c>
+      <c r="G48" s="35">
+        <v>-46456</v>
+      </c>
+      <c r="H48" s="35">
+        <v>-62207</v>
+      </c>
+      <c r="I48" s="35"/>
+      <c r="J48" s="35"/>
+      <c r="K48" s="35"/>
+      <c r="L48" s="35"/>
+      <c r="M48" s="35"/>
+      <c r="N48" s="35"/>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A49" s="31"/>
+      <c r="B49" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C49" s="10">
+      <c r="C49" s="37">
         <v>-7517</v>
       </c>
-      <c r="D49" s="10">
+      <c r="D49" s="37">
         <v>-7381</v>
       </c>
-      <c r="E49" s="10">
+      <c r="E49" s="37">
         <v>-4630</v>
       </c>
-      <c r="F49" s="40"/>
-[...10 lines deleted...]
-      <c r="A50" s="31" t="s">
+      <c r="F49" s="34">
+        <v>-992</v>
+      </c>
+      <c r="G49" s="38">
+        <v>-4807</v>
+      </c>
+      <c r="H49" s="38">
+        <v>-7468</v>
+      </c>
+      <c r="I49" s="38"/>
+      <c r="J49" s="38"/>
+      <c r="K49" s="38"/>
+      <c r="L49" s="38"/>
+      <c r="M49" s="38"/>
+      <c r="N49" s="38"/>
+    </row>
+    <row r="50" spans="1:14" s="16" customFormat="1" ht="28" x14ac:dyDescent="0.3">
+      <c r="A50" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="B50" s="15"/>
-      <c r="C50" s="16">
+      <c r="B50" s="41"/>
+      <c r="C50" s="42">
         <v>460657</v>
       </c>
-      <c r="D50" s="16">
+      <c r="D50" s="42">
         <v>442434</v>
       </c>
-      <c r="E50" s="16">
+      <c r="E50" s="42">
         <v>456695</v>
       </c>
-      <c r="F50" s="40"/>
-[...11 lines deleted...]
-      <c r="B51" s="44" t="s">
+      <c r="F50" s="29">
+        <v>486423</v>
+      </c>
+      <c r="G50" s="43">
+        <v>463635</v>
+      </c>
+      <c r="H50" s="43">
+        <v>480955</v>
+      </c>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="43"/>
+      <c r="N50" s="43"/>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A51" s="44"/>
+      <c r="B51" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="C51" s="10">
+      <c r="C51" s="37">
         <v>427681</v>
       </c>
-      <c r="D51" s="10">
+      <c r="D51" s="37">
         <v>411777</v>
       </c>
-      <c r="E51" s="10">
+      <c r="E51" s="37">
         <v>424910</v>
       </c>
-      <c r="F51" s="40"/>
-[...12 lines deleted...]
-      <c r="C52" s="12">
+      <c r="F51" s="34">
+        <v>439801</v>
+      </c>
+      <c r="G51" s="38">
+        <v>419713</v>
+      </c>
+      <c r="H51" s="38">
+        <v>449543</v>
+      </c>
+      <c r="I51" s="38"/>
+      <c r="J51" s="38"/>
+      <c r="K51" s="38"/>
+      <c r="L51" s="38"/>
+      <c r="M51" s="38"/>
+      <c r="N51" s="38"/>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A52" s="44"/>
+      <c r="B52" s="47"/>
+      <c r="C52" s="33">
         <v>402549</v>
       </c>
-      <c r="D52" s="12">
+      <c r="D52" s="33">
         <v>387027</v>
       </c>
-      <c r="E52" s="12">
+      <c r="E52" s="33">
         <v>396239</v>
       </c>
-      <c r="F52" s="40"/>
-[...12 lines deleted...]
-      <c r="C53" s="10">
+      <c r="F52" s="34">
+        <v>412434</v>
+      </c>
+      <c r="G52" s="35">
+        <v>391974</v>
+      </c>
+      <c r="H52" s="35">
+        <v>422237</v>
+      </c>
+      <c r="I52" s="35"/>
+      <c r="J52" s="35"/>
+      <c r="K52" s="35"/>
+      <c r="L52" s="35"/>
+      <c r="M52" s="35"/>
+      <c r="N52" s="35"/>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A53" s="44"/>
+      <c r="B53" s="47"/>
+      <c r="C53" s="37">
         <v>25132</v>
       </c>
-      <c r="D53" s="10">
+      <c r="D53" s="37">
         <v>24750</v>
       </c>
-      <c r="E53" s="10">
+      <c r="E53" s="37">
         <v>28671</v>
       </c>
-      <c r="F53" s="40"/>
-[...11 lines deleted...]
-      <c r="B54" s="11" t="s">
+      <c r="F53" s="34">
+        <v>27367</v>
+      </c>
+      <c r="G53" s="38">
+        <v>27739</v>
+      </c>
+      <c r="H53" s="38">
+        <v>27306</v>
+      </c>
+      <c r="I53" s="38"/>
+      <c r="J53" s="38"/>
+      <c r="K53" s="38"/>
+      <c r="L53" s="38"/>
+      <c r="M53" s="38"/>
+      <c r="N53" s="38"/>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A54" s="44"/>
+      <c r="B54" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="C54" s="12">
+      <c r="C54" s="33">
         <v>32976</v>
       </c>
-      <c r="D54" s="12">
+      <c r="D54" s="33">
         <v>30657</v>
       </c>
-      <c r="E54" s="12">
+      <c r="E54" s="33">
         <v>31785</v>
       </c>
-      <c r="F54" s="40"/>
-[...10 lines deleted...]
-      <c r="A55" s="29" t="s">
+      <c r="F54" s="34">
+        <v>46622</v>
+      </c>
+      <c r="G54" s="35">
+        <v>43922</v>
+      </c>
+      <c r="H54" s="35">
+        <v>31412</v>
+      </c>
+      <c r="I54" s="35"/>
+      <c r="J54" s="35"/>
+      <c r="K54" s="35"/>
+      <c r="L54" s="35"/>
+      <c r="M54" s="35"/>
+      <c r="N54" s="35"/>
+    </row>
+    <row r="55" spans="1:14" s="16" customFormat="1" ht="28" x14ac:dyDescent="0.3">
+      <c r="A55" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B55" s="13"/>
-      <c r="C55" s="14">
+      <c r="B55" s="27"/>
+      <c r="C55" s="45">
         <v>81392</v>
       </c>
-      <c r="D55" s="14">
+      <c r="D55" s="45">
         <v>88967</v>
       </c>
-      <c r="E55" s="14">
+      <c r="E55" s="45">
         <v>103687</v>
       </c>
-      <c r="F55" s="40"/>
-[...11 lines deleted...]
-      <c r="B56" s="11" t="s">
+      <c r="F55" s="29">
+        <v>132197</v>
+      </c>
+      <c r="G55" s="46">
+        <v>145941</v>
+      </c>
+      <c r="H55" s="46">
+        <v>114981</v>
+      </c>
+      <c r="I55" s="46"/>
+      <c r="J55" s="46"/>
+      <c r="K55" s="46"/>
+      <c r="L55" s="46"/>
+      <c r="M55" s="46"/>
+      <c r="N55" s="46"/>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A56" s="31"/>
+      <c r="B56" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="C56" s="12">
+      <c r="C56" s="33">
         <v>50188</v>
       </c>
-      <c r="D56" s="12">
+      <c r="D56" s="33">
         <v>39435</v>
       </c>
-      <c r="E56" s="12">
+      <c r="E56" s="33">
         <v>66753</v>
       </c>
-      <c r="F56" s="40"/>
-[...11 lines deleted...]
-      <c r="B57" s="9" t="s">
+      <c r="F56" s="34">
+        <v>48898</v>
+      </c>
+      <c r="G56" s="35">
+        <v>68194</v>
+      </c>
+      <c r="H56" s="35">
+        <v>46799</v>
+      </c>
+      <c r="I56" s="35"/>
+      <c r="J56" s="35"/>
+      <c r="K56" s="35"/>
+      <c r="L56" s="35"/>
+      <c r="M56" s="35"/>
+      <c r="N56" s="35"/>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A57" s="31"/>
+      <c r="B57" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="C57" s="10">
-[...20 lines deleted...]
-      <c r="B58" s="11" t="s">
+      <c r="C57" s="37">
+        <v>0</v>
+      </c>
+      <c r="D57" s="37">
+        <v>0</v>
+      </c>
+      <c r="E57" s="37">
+        <v>0</v>
+      </c>
+      <c r="F57" s="34">
+        <v>0</v>
+      </c>
+      <c r="G57" s="38">
+        <v>0</v>
+      </c>
+      <c r="H57" s="38">
+        <v>0</v>
+      </c>
+      <c r="I57" s="38"/>
+      <c r="J57" s="38"/>
+      <c r="K57" s="38"/>
+      <c r="L57" s="38"/>
+      <c r="M57" s="38"/>
+      <c r="N57" s="38"/>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A58" s="31"/>
+      <c r="B58" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="C58" s="12">
+      <c r="C58" s="33">
         <v>-9146</v>
       </c>
-      <c r="D58" s="12">
+      <c r="D58" s="33">
         <v>-1924</v>
       </c>
-      <c r="E58" s="12">
+      <c r="E58" s="33">
         <v>-5009</v>
       </c>
-      <c r="F58" s="40"/>
-[...11 lines deleted...]
-      <c r="B59" s="9" t="s">
+      <c r="F58" s="34">
+        <v>2595</v>
+      </c>
+      <c r="G58" s="35">
+        <v>-1244</v>
+      </c>
+      <c r="H58" s="35">
+        <v>-3969</v>
+      </c>
+      <c r="I58" s="35"/>
+      <c r="J58" s="35"/>
+      <c r="K58" s="35"/>
+      <c r="L58" s="35"/>
+      <c r="M58" s="35"/>
+      <c r="N58" s="35"/>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A59" s="31"/>
+      <c r="B59" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="C59" s="10">
+      <c r="C59" s="37">
         <v>40350</v>
       </c>
-      <c r="D59" s="10">
+      <c r="D59" s="37">
         <v>51456</v>
       </c>
-      <c r="E59" s="10">
+      <c r="E59" s="37">
         <v>41943</v>
       </c>
-      <c r="F59" s="40"/>
-[...10 lines deleted...]
-      <c r="A60" s="31" t="s">
+      <c r="F59" s="34">
+        <v>80704</v>
+      </c>
+      <c r="G59" s="38">
+        <v>78991</v>
+      </c>
+      <c r="H59" s="38">
+        <v>72151</v>
+      </c>
+      <c r="I59" s="38"/>
+      <c r="J59" s="38"/>
+      <c r="K59" s="38"/>
+      <c r="L59" s="38"/>
+      <c r="M59" s="38"/>
+      <c r="N59" s="38"/>
+    </row>
+    <row r="60" spans="1:14" s="16" customFormat="1" ht="28" x14ac:dyDescent="0.3">
+      <c r="A60" s="40" t="s">
         <v>59</v>
       </c>
-      <c r="B60" s="15"/>
-      <c r="C60" s="16">
+      <c r="B60" s="41"/>
+      <c r="C60" s="42">
         <v>11290</v>
       </c>
-      <c r="D60" s="16">
+      <c r="D60" s="42">
         <v>8534</v>
       </c>
-      <c r="E60" s="16">
+      <c r="E60" s="42">
         <v>9770</v>
       </c>
-      <c r="F60" s="40"/>
-[...11 lines deleted...]
-      <c r="B61" s="9" t="s">
+      <c r="F60" s="29">
+        <v>14339</v>
+      </c>
+      <c r="G60" s="43">
+        <v>9084</v>
+      </c>
+      <c r="H60" s="43">
+        <v>9991</v>
+      </c>
+      <c r="I60" s="43"/>
+      <c r="J60" s="43"/>
+      <c r="K60" s="43"/>
+      <c r="L60" s="43"/>
+      <c r="M60" s="43"/>
+      <c r="N60" s="43"/>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A61" s="44"/>
+      <c r="B61" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="C61" s="10">
+      <c r="C61" s="37">
         <v>689</v>
       </c>
-      <c r="D61" s="10">
+      <c r="D61" s="37">
         <v>624</v>
       </c>
-      <c r="E61" s="10">
+      <c r="E61" s="37">
         <v>693</v>
       </c>
-      <c r="F61" s="40"/>
-[...11 lines deleted...]
-      <c r="B62" s="11" t="s">
+      <c r="F61" s="34">
+        <v>467</v>
+      </c>
+      <c r="G61" s="38">
+        <v>348</v>
+      </c>
+      <c r="H61" s="38">
+        <v>407</v>
+      </c>
+      <c r="I61" s="38"/>
+      <c r="J61" s="38"/>
+      <c r="K61" s="38"/>
+      <c r="L61" s="38"/>
+      <c r="M61" s="38"/>
+      <c r="N61" s="38"/>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A62" s="44"/>
+      <c r="B62" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="C62" s="12">
-[...20 lines deleted...]
-      <c r="B63" s="9" t="s">
+      <c r="C62" s="33">
+        <v>0</v>
+      </c>
+      <c r="D62" s="33">
+        <v>0</v>
+      </c>
+      <c r="E62" s="33">
+        <v>0</v>
+      </c>
+      <c r="F62" s="34">
+        <v>0</v>
+      </c>
+      <c r="G62" s="35">
+        <v>0</v>
+      </c>
+      <c r="H62" s="35">
+        <v>0</v>
+      </c>
+      <c r="I62" s="35"/>
+      <c r="J62" s="35"/>
+      <c r="K62" s="35"/>
+      <c r="L62" s="35"/>
+      <c r="M62" s="35"/>
+      <c r="N62" s="35"/>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A63" s="44"/>
+      <c r="B63" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="C63" s="10">
+      <c r="C63" s="37">
         <v>-755</v>
       </c>
-      <c r="D63" s="10">
+      <c r="D63" s="37">
         <v>-124</v>
       </c>
-      <c r="E63" s="10">
+      <c r="E63" s="37">
         <v>-1117</v>
       </c>
-      <c r="F63" s="40"/>
-[...11 lines deleted...]
-      <c r="B64" s="11" t="s">
+      <c r="F63" s="34">
+        <v>1145</v>
+      </c>
+      <c r="G63" s="38">
+        <v>615</v>
+      </c>
+      <c r="H63" s="38">
+        <v>805</v>
+      </c>
+      <c r="I63" s="38"/>
+      <c r="J63" s="38"/>
+      <c r="K63" s="38"/>
+      <c r="L63" s="38"/>
+      <c r="M63" s="38"/>
+      <c r="N63" s="38"/>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A64" s="44"/>
+      <c r="B64" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="C64" s="12">
+      <c r="C64" s="33">
         <v>11356</v>
       </c>
-      <c r="D64" s="12">
+      <c r="D64" s="33">
         <v>8034</v>
       </c>
-      <c r="E64" s="12">
+      <c r="E64" s="33">
         <v>10194</v>
       </c>
-      <c r="F64" s="40"/>
-[...10 lines deleted...]
-      <c r="A65" s="29" t="s">
+      <c r="F64" s="34">
+        <v>12727</v>
+      </c>
+      <c r="G64" s="35">
+        <v>8121</v>
+      </c>
+      <c r="H64" s="35">
+        <v>8779</v>
+      </c>
+      <c r="I64" s="35"/>
+      <c r="J64" s="35"/>
+      <c r="K64" s="35"/>
+      <c r="L64" s="35"/>
+      <c r="M64" s="35"/>
+      <c r="N64" s="35"/>
+    </row>
+    <row r="65" spans="1:14" s="16" customFormat="1" ht="28" x14ac:dyDescent="0.3">
+      <c r="A65" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="B65" s="13"/>
-      <c r="C65" s="14">
+      <c r="B65" s="27"/>
+      <c r="C65" s="45">
         <v>742208</v>
       </c>
-      <c r="D65" s="14">
+      <c r="D65" s="45">
         <v>760504</v>
       </c>
-      <c r="E65" s="14">
+      <c r="E65" s="45">
         <v>765552</v>
       </c>
-      <c r="F65" s="40"/>
-[...11 lines deleted...]
-      <c r="B66" s="11" t="s">
+      <c r="F65" s="29">
+        <v>789427</v>
+      </c>
+      <c r="G65" s="46">
+        <v>747965</v>
+      </c>
+      <c r="H65" s="46">
+        <v>745159</v>
+      </c>
+      <c r="I65" s="46"/>
+      <c r="J65" s="46"/>
+      <c r="K65" s="46"/>
+      <c r="L65" s="46"/>
+      <c r="M65" s="46"/>
+      <c r="N65" s="46"/>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A66" s="31"/>
+      <c r="B66" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="C66" s="12">
+      <c r="C66" s="33">
         <v>353458</v>
       </c>
-      <c r="D66" s="12">
+      <c r="D66" s="33">
         <v>388059</v>
       </c>
-      <c r="E66" s="12">
+      <c r="E66" s="33">
         <v>385269</v>
       </c>
-      <c r="F66" s="40"/>
-[...11 lines deleted...]
-      <c r="B67" s="9" t="s">
+      <c r="F66" s="34">
+        <v>395618</v>
+      </c>
+      <c r="G66" s="35">
+        <v>391811</v>
+      </c>
+      <c r="H66" s="35">
+        <v>376064</v>
+      </c>
+      <c r="I66" s="35"/>
+      <c r="J66" s="35"/>
+      <c r="K66" s="35"/>
+      <c r="L66" s="35"/>
+      <c r="M66" s="35"/>
+      <c r="N66" s="35"/>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A67" s="31"/>
+      <c r="B67" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="C67" s="10">
+      <c r="C67" s="37">
         <v>3591</v>
       </c>
-      <c r="D67" s="10">
+      <c r="D67" s="37">
         <v>3814</v>
       </c>
-      <c r="E67" s="10">
+      <c r="E67" s="37">
         <v>4507</v>
       </c>
-      <c r="F67" s="40"/>
-[...11 lines deleted...]
-      <c r="B68" s="11" t="s">
+      <c r="F67" s="34">
+        <v>4102</v>
+      </c>
+      <c r="G67" s="38">
+        <v>3768</v>
+      </c>
+      <c r="H67" s="38">
+        <v>-719</v>
+      </c>
+      <c r="I67" s="38"/>
+      <c r="J67" s="38"/>
+      <c r="K67" s="38"/>
+      <c r="L67" s="38"/>
+      <c r="M67" s="38"/>
+      <c r="N67" s="38"/>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A68" s="31"/>
+      <c r="B68" s="32" t="s">
         <v>63</v>
       </c>
-      <c r="C68" s="12">
+      <c r="C68" s="33">
         <v>11282</v>
       </c>
-      <c r="D68" s="12">
+      <c r="D68" s="33">
         <v>12799</v>
       </c>
-      <c r="E68" s="12">
+      <c r="E68" s="33">
         <v>19065</v>
       </c>
-      <c r="F68" s="40"/>
-[...11 lines deleted...]
-      <c r="B69" s="9" t="s">
+      <c r="F68" s="34">
+        <v>19642</v>
+      </c>
+      <c r="G68" s="35">
+        <v>16023</v>
+      </c>
+      <c r="H68" s="35">
+        <v>18937</v>
+      </c>
+      <c r="I68" s="35"/>
+      <c r="J68" s="35"/>
+      <c r="K68" s="35"/>
+      <c r="L68" s="35"/>
+      <c r="M68" s="35"/>
+      <c r="N68" s="35"/>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A69" s="31"/>
+      <c r="B69" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="C69" s="10">
+      <c r="C69" s="37">
         <v>3236</v>
       </c>
-      <c r="D69" s="10">
+      <c r="D69" s="37">
         <v>3349</v>
       </c>
-      <c r="E69" s="10">
+      <c r="E69" s="37">
         <v>6522</v>
       </c>
-      <c r="F69" s="40"/>
-[...11 lines deleted...]
-      <c r="B70" s="11" t="s">
+      <c r="F69" s="34">
+        <v>2666</v>
+      </c>
+      <c r="G69" s="38">
+        <v>6784</v>
+      </c>
+      <c r="H69" s="38">
+        <v>5121</v>
+      </c>
+      <c r="I69" s="38"/>
+      <c r="J69" s="38"/>
+      <c r="K69" s="38"/>
+      <c r="L69" s="38"/>
+      <c r="M69" s="38"/>
+      <c r="N69" s="38"/>
+    </row>
+    <row r="70" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A70" s="31"/>
+      <c r="B70" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="C70" s="12">
+      <c r="C70" s="33">
         <v>75049</v>
       </c>
-      <c r="D70" s="12">
+      <c r="D70" s="33">
         <v>51357</v>
       </c>
-      <c r="E70" s="12">
+      <c r="E70" s="33">
         <v>27353</v>
       </c>
-      <c r="F70" s="40"/>
-[...11 lines deleted...]
-      <c r="B71" s="9" t="s">
+      <c r="F70" s="34">
+        <v>57760</v>
+      </c>
+      <c r="G70" s="35">
+        <v>49260</v>
+      </c>
+      <c r="H70" s="35">
+        <v>68891</v>
+      </c>
+      <c r="I70" s="35"/>
+      <c r="J70" s="35"/>
+      <c r="K70" s="35"/>
+      <c r="L70" s="35"/>
+      <c r="M70" s="35"/>
+      <c r="N70" s="35"/>
+    </row>
+    <row r="71" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A71" s="31"/>
+      <c r="B71" s="36" t="s">
         <v>66</v>
       </c>
-      <c r="C71" s="10">
+      <c r="C71" s="37">
         <v>20323</v>
       </c>
-      <c r="D71" s="10">
+      <c r="D71" s="37">
         <v>20597</v>
       </c>
-      <c r="E71" s="10">
+      <c r="E71" s="37">
         <v>-66350</v>
       </c>
-      <c r="F71" s="40"/>
-[...11 lines deleted...]
-      <c r="B72" s="11" t="s">
+      <c r="F71" s="34">
+        <v>9890</v>
+      </c>
+      <c r="G71" s="38">
+        <v>9772</v>
+      </c>
+      <c r="H71" s="38">
+        <v>5125</v>
+      </c>
+      <c r="I71" s="38"/>
+      <c r="J71" s="38"/>
+      <c r="K71" s="38"/>
+      <c r="L71" s="38"/>
+      <c r="M71" s="38"/>
+      <c r="N71" s="38"/>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A72" s="31"/>
+      <c r="B72" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="C72" s="12">
+      <c r="C72" s="33">
         <v>51393</v>
       </c>
-      <c r="D72" s="12">
+      <c r="D72" s="33">
         <v>49806</v>
       </c>
-      <c r="E72" s="12">
+      <c r="E72" s="33">
         <v>53126</v>
       </c>
-      <c r="F72" s="40"/>
-[...11 lines deleted...]
-      <c r="B73" s="9" t="s">
+      <c r="F72" s="34">
+        <v>49429</v>
+      </c>
+      <c r="G72" s="35">
+        <v>48778</v>
+      </c>
+      <c r="H72" s="35">
+        <v>27758</v>
+      </c>
+      <c r="I72" s="35"/>
+      <c r="J72" s="35"/>
+      <c r="K72" s="35"/>
+      <c r="L72" s="35"/>
+      <c r="M72" s="35"/>
+      <c r="N72" s="35"/>
+    </row>
+    <row r="73" spans="1:14" ht="28" x14ac:dyDescent="0.3">
+      <c r="A73" s="31"/>
+      <c r="B73" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="C73" s="10">
+      <c r="C73" s="37">
         <v>223876</v>
       </c>
-      <c r="D73" s="10">
+      <c r="D73" s="37">
         <v>230723</v>
       </c>
-      <c r="E73" s="10">
+      <c r="E73" s="37">
         <v>336060</v>
       </c>
-      <c r="F73" s="40"/>
-[...10 lines deleted...]
-      <c r="A74" s="31" t="s">
+      <c r="F73" s="34">
+        <v>250320</v>
+      </c>
+      <c r="G73" s="38">
+        <v>221769</v>
+      </c>
+      <c r="H73" s="38">
+        <v>243982</v>
+      </c>
+      <c r="I73" s="38"/>
+      <c r="J73" s="38"/>
+      <c r="K73" s="38"/>
+      <c r="L73" s="38"/>
+      <c r="M73" s="38"/>
+      <c r="N73" s="38"/>
+    </row>
+    <row r="74" spans="1:14" s="16" customFormat="1" ht="28" x14ac:dyDescent="0.3">
+      <c r="A74" s="40" t="s">
         <v>69</v>
       </c>
-      <c r="B74" s="15"/>
-      <c r="C74" s="16">
+      <c r="B74" s="41"/>
+      <c r="C74" s="42">
         <v>512458</v>
       </c>
-      <c r="D74" s="16">
+      <c r="D74" s="42">
         <v>501919</v>
       </c>
-      <c r="E74" s="16">
+      <c r="E74" s="42">
         <v>541477</v>
       </c>
-      <c r="F74" s="40"/>
-[...10 lines deleted...]
-      <c r="A75" s="29" t="s">
+      <c r="F74" s="29">
+        <v>627197</v>
+      </c>
+      <c r="G74" s="43">
+        <v>653865</v>
+      </c>
+      <c r="H74" s="43">
+        <v>642133</v>
+      </c>
+      <c r="I74" s="43"/>
+      <c r="J74" s="43"/>
+      <c r="K74" s="43"/>
+      <c r="L74" s="43"/>
+      <c r="M74" s="43"/>
+      <c r="N74" s="43"/>
+    </row>
+    <row r="75" spans="1:14" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="26" t="s">
         <v>70</v>
       </c>
-      <c r="B75" s="13"/>
-      <c r="C75" s="14">
+      <c r="B75" s="27"/>
+      <c r="C75" s="45">
         <v>144930</v>
       </c>
-      <c r="D75" s="14">
+      <c r="D75" s="45">
         <v>148350</v>
       </c>
-      <c r="E75" s="14">
+      <c r="E75" s="45">
         <v>153144</v>
       </c>
-      <c r="F75" s="40"/>
-[...11 lines deleted...]
-      <c r="B76" s="11" t="s">
+      <c r="F75" s="29">
+        <v>173537</v>
+      </c>
+      <c r="G75" s="46">
+        <v>183642</v>
+      </c>
+      <c r="H75" s="46">
+        <v>186385</v>
+      </c>
+      <c r="I75" s="46"/>
+      <c r="J75" s="46"/>
+      <c r="K75" s="46"/>
+      <c r="L75" s="46"/>
+      <c r="M75" s="46"/>
+      <c r="N75" s="46"/>
+    </row>
+    <row r="76" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A76" s="31"/>
+      <c r="B76" s="32" t="s">
         <v>71</v>
       </c>
-      <c r="C76" s="12">
+      <c r="C76" s="33">
         <v>149651</v>
       </c>
-      <c r="D76" s="12">
+      <c r="D76" s="33">
         <v>145682</v>
       </c>
-      <c r="E76" s="12">
+      <c r="E76" s="33">
         <v>132832</v>
       </c>
-      <c r="F76" s="40"/>
-[...11 lines deleted...]
-      <c r="B77" s="9" t="s">
+      <c r="F76" s="34">
+        <v>184053</v>
+      </c>
+      <c r="G76" s="35">
+        <v>187390</v>
+      </c>
+      <c r="H76" s="35">
+        <v>197720</v>
+      </c>
+      <c r="I76" s="35"/>
+      <c r="J76" s="35"/>
+      <c r="K76" s="35"/>
+      <c r="L76" s="35"/>
+      <c r="M76" s="35"/>
+      <c r="N76" s="35"/>
+    </row>
+    <row r="77" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A77" s="31"/>
+      <c r="B77" s="36" t="s">
         <v>72</v>
       </c>
-      <c r="C77" s="10">
+      <c r="C77" s="37">
         <v>-4721</v>
       </c>
-      <c r="D77" s="10">
+      <c r="D77" s="37">
         <v>2668</v>
       </c>
-      <c r="E77" s="10">
+      <c r="E77" s="37">
         <v>20312</v>
       </c>
-      <c r="F77" s="40"/>
-[...11 lines deleted...]
-      <c r="B78" s="11" t="s">
+      <c r="F77" s="34">
+        <v>-10516</v>
+      </c>
+      <c r="G77" s="38">
+        <v>-3748</v>
+      </c>
+      <c r="H77" s="38">
+        <v>-11335</v>
+      </c>
+      <c r="I77" s="38"/>
+      <c r="J77" s="38"/>
+      <c r="K77" s="38"/>
+      <c r="L77" s="38"/>
+      <c r="M77" s="38"/>
+      <c r="N77" s="38"/>
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A78" s="31"/>
+      <c r="B78" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="C78" s="12">
-[...19 lines deleted...]
-      <c r="A79" s="29" t="s">
+      <c r="C78" s="33">
+        <v>0</v>
+      </c>
+      <c r="D78" s="33">
+        <v>0</v>
+      </c>
+      <c r="E78" s="33">
+        <v>0</v>
+      </c>
+      <c r="F78" s="34">
+        <v>0</v>
+      </c>
+      <c r="G78" s="35">
+        <v>0</v>
+      </c>
+      <c r="H78" s="35">
+        <v>0</v>
+      </c>
+      <c r="I78" s="35"/>
+      <c r="J78" s="35"/>
+      <c r="K78" s="35"/>
+      <c r="L78" s="35"/>
+      <c r="M78" s="35"/>
+      <c r="N78" s="35"/>
+    </row>
+    <row r="79" spans="1:14" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="26" t="s">
         <v>74</v>
       </c>
-      <c r="B79" s="13"/>
-      <c r="C79" s="14">
+      <c r="B79" s="27"/>
+      <c r="C79" s="45">
         <v>367528</v>
       </c>
-      <c r="D79" s="14">
+      <c r="D79" s="45">
         <v>353569</v>
       </c>
-      <c r="E79" s="14">
+      <c r="E79" s="45">
         <v>388333</v>
       </c>
-      <c r="F79" s="40"/>
-[...10 lines deleted...]
-      <c r="A80" s="30" t="s">
+      <c r="F79" s="29">
+        <v>453660</v>
+      </c>
+      <c r="G79" s="46">
+        <v>470223</v>
+      </c>
+      <c r="H79" s="46">
+        <v>455748</v>
+      </c>
+      <c r="I79" s="46"/>
+      <c r="J79" s="46"/>
+      <c r="K79" s="46"/>
+      <c r="L79" s="46"/>
+      <c r="M79" s="46"/>
+      <c r="N79" s="46"/>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A80" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B80" s="11"/>
-[...20 lines deleted...]
-      <c r="A81" s="32" t="s">
+      <c r="B80" s="32"/>
+      <c r="C80" s="33">
+        <v>0</v>
+      </c>
+      <c r="D80" s="33">
+        <v>0</v>
+      </c>
+      <c r="E80" s="33">
+        <v>0</v>
+      </c>
+      <c r="F80" s="34">
+        <v>0</v>
+      </c>
+      <c r="G80" s="35">
+        <v>0</v>
+      </c>
+      <c r="H80" s="35">
+        <v>0</v>
+      </c>
+      <c r="I80" s="35"/>
+      <c r="J80" s="35"/>
+      <c r="K80" s="35"/>
+      <c r="L80" s="35"/>
+      <c r="M80" s="35"/>
+      <c r="N80" s="35"/>
+    </row>
+    <row r="81" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A81" s="49" t="s">
         <v>76</v>
       </c>
-      <c r="B81" s="9"/>
-[...20 lines deleted...]
-      <c r="A82" s="30" t="s">
+      <c r="B81" s="36"/>
+      <c r="C81" s="37">
+        <v>0</v>
+      </c>
+      <c r="D81" s="37">
+        <v>0</v>
+      </c>
+      <c r="E81" s="37">
+        <v>0</v>
+      </c>
+      <c r="F81" s="34">
+        <v>0</v>
+      </c>
+      <c r="G81" s="38">
+        <v>0</v>
+      </c>
+      <c r="H81" s="38">
+        <v>0</v>
+      </c>
+      <c r="I81" s="38"/>
+      <c r="J81" s="38"/>
+      <c r="K81" s="38"/>
+      <c r="L81" s="38"/>
+      <c r="M81" s="38"/>
+      <c r="N81" s="38"/>
+    </row>
+    <row r="82" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A82" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B82" s="11" t="s">
+      <c r="B82" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="C82" s="12">
+      <c r="C82" s="33">
         <v>-26893</v>
       </c>
-      <c r="D82" s="12">
+      <c r="D82" s="33">
         <v>52555</v>
       </c>
-      <c r="E82" s="12">
+      <c r="E82" s="33">
         <v>111150</v>
       </c>
-      <c r="F82" s="40"/>
-[...11 lines deleted...]
-      <c r="B83" s="9" t="s">
+      <c r="F82" s="34">
+        <v>202254</v>
+      </c>
+      <c r="G82" s="35">
+        <v>288673</v>
+      </c>
+      <c r="H82" s="35">
+        <v>-241100</v>
+      </c>
+      <c r="I82" s="35"/>
+      <c r="J82" s="35"/>
+      <c r="K82" s="35"/>
+      <c r="L82" s="35"/>
+      <c r="M82" s="35"/>
+      <c r="N82" s="35"/>
+    </row>
+    <row r="83" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A83" s="49"/>
+      <c r="B83" s="36" t="s">
         <v>79</v>
       </c>
-      <c r="C83" s="10">
+      <c r="C83" s="37">
         <v>1215</v>
       </c>
-      <c r="D83" s="10">
+      <c r="D83" s="37">
         <v>1377</v>
       </c>
-      <c r="E83" s="10">
+      <c r="E83" s="37">
         <v>-2548</v>
       </c>
-      <c r="F83" s="40"/>
-[...10 lines deleted...]
-      <c r="A84" s="30" t="s">
+      <c r="F83" s="34">
+        <v>-2743</v>
+      </c>
+      <c r="G83" s="38">
+        <v>-2851</v>
+      </c>
+      <c r="H83" s="38">
+        <v>-57428</v>
+      </c>
+      <c r="I83" s="38"/>
+      <c r="J83" s="38"/>
+      <c r="K83" s="38"/>
+      <c r="L83" s="38"/>
+      <c r="M83" s="38"/>
+      <c r="N83" s="38"/>
+    </row>
+    <row r="84" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A84" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="B84" s="11"/>
-      <c r="C84" s="12">
+      <c r="B84" s="32"/>
+      <c r="C84" s="33">
         <v>-13443</v>
       </c>
-      <c r="D84" s="12">
+      <c r="D84" s="33">
         <v>-823978</v>
       </c>
-      <c r="E84" s="12">
+      <c r="E84" s="33">
         <v>-342086</v>
       </c>
-      <c r="F84" s="40"/>
-[...10 lines deleted...]
-      <c r="A85" s="29" t="s">
+      <c r="F84" s="34">
+        <v>-369609</v>
+      </c>
+      <c r="G84" s="35">
+        <v>-521498</v>
+      </c>
+      <c r="H84" s="35">
+        <v>-342086</v>
+      </c>
+      <c r="I84" s="35"/>
+      <c r="J84" s="35"/>
+      <c r="K84" s="35"/>
+      <c r="L84" s="35"/>
+      <c r="M84" s="35"/>
+      <c r="N84" s="35"/>
+    </row>
+    <row r="85" spans="1:14" s="16" customFormat="1" ht="28" x14ac:dyDescent="0.3">
+      <c r="A85" s="26" t="s">
         <v>81</v>
       </c>
-      <c r="B85" s="13"/>
-      <c r="C85" s="14">
+      <c r="B85" s="27"/>
+      <c r="C85" s="45">
         <v>328407</v>
       </c>
-      <c r="D85" s="14">
+      <c r="D85" s="45">
         <v>-416477</v>
       </c>
-      <c r="E85" s="14">
+      <c r="E85" s="45">
         <v>154849</v>
       </c>
-      <c r="F85" s="40"/>
-[...10 lines deleted...]
-      <c r="A86" s="31" t="s">
+      <c r="F85" s="29">
+        <v>283562</v>
+      </c>
+      <c r="G85" s="46">
+        <v>234547</v>
+      </c>
+      <c r="H85" s="46">
+        <v>-184866</v>
+      </c>
+      <c r="I85" s="46"/>
+      <c r="J85" s="46"/>
+      <c r="K85" s="46"/>
+      <c r="L85" s="46"/>
+      <c r="M85" s="46"/>
+      <c r="N85" s="46"/>
+    </row>
+    <row r="86" spans="1:14" s="16" customFormat="1" ht="28" x14ac:dyDescent="0.3">
+      <c r="A86" s="40" t="s">
         <v>82</v>
       </c>
-      <c r="B86" s="15"/>
-      <c r="C86" s="16">
+      <c r="B86" s="41"/>
+      <c r="C86" s="42">
         <v>12956612</v>
       </c>
-      <c r="D86" s="16">
+      <c r="D86" s="42">
         <v>13079803</v>
       </c>
-      <c r="E86" s="16">
+      <c r="E86" s="42">
         <v>12653511</v>
       </c>
-      <c r="F86" s="40"/>
-[...10 lines deleted...]
-      <c r="A87" s="33" t="s">
+      <c r="F86" s="29">
+        <v>12949697</v>
+      </c>
+      <c r="G86" s="43">
+        <v>12915659</v>
+      </c>
+      <c r="H86" s="43">
+        <v>13181955</v>
+      </c>
+      <c r="I86" s="43"/>
+      <c r="J86" s="43"/>
+      <c r="K86" s="43"/>
+      <c r="L86" s="43"/>
+      <c r="M86" s="43"/>
+      <c r="N86" s="43"/>
+    </row>
+    <row r="87" spans="1:14" s="16" customFormat="1" ht="28.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A87" s="50" t="s">
         <v>83</v>
       </c>
-      <c r="B87" s="34"/>
-      <c r="C87" s="35">
+      <c r="B87" s="51"/>
+      <c r="C87" s="52">
         <v>13285019</v>
       </c>
-      <c r="D87" s="35">
+      <c r="D87" s="52">
         <v>12663326</v>
       </c>
-      <c r="E87" s="35">
+      <c r="E87" s="52">
         <v>12808360</v>
       </c>
-      <c r="F87" s="40"/>
-[...7 lines deleted...]
-      <c r="N87" s="36"/>
+      <c r="F87" s="29">
+        <v>13233259</v>
+      </c>
+      <c r="G87" s="53">
+        <v>13150206</v>
+      </c>
+      <c r="H87" s="53">
+        <v>12997089</v>
+      </c>
+      <c r="I87" s="53"/>
+      <c r="J87" s="53"/>
+      <c r="K87" s="53"/>
+      <c r="L87" s="53"/>
+      <c r="M87" s="53"/>
+      <c r="N87" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="B51:B53"/>
+    <mergeCell ref="A10:A26"/>
+    <mergeCell ref="A29:A43"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="B6:B8"/>
     <mergeCell ref="A56:A59"/>
     <mergeCell ref="A61:A64"/>
     <mergeCell ref="A66:A73"/>
     <mergeCell ref="A76:A78"/>
     <mergeCell ref="A46:A49"/>
     <mergeCell ref="A51:A54"/>
-    <mergeCell ref="B51:B53"/>
-[...3 lines deleted...]
-    <mergeCell ref="B6:B8"/>
   </mergeCells>
-  <phoneticPr fontId="7" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K008000 Office Use Only\General</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{690f1d11-5c3d-456a-9da0-35035890fcce}" enabled="1" method="Standard" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>