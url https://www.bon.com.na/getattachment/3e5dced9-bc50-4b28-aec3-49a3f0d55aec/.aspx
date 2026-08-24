--- v0 (2026-05-30)
+++ v1 (2026-08-24)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\bonusers.bon.com.na.root\Departments\Supervison\Reg&amp;anal\WEBSITE DATA\Excel document 2019\Aggregated industry\Excel Documents 2026\Website upload\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/lis1229_bon_com_na/Documents/Documents/Banks/Website Data/2026/June 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83A80B3E-B994-4311-A76B-50C681E013BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="17" documentId="13_ncr:1_{83A80B3E-B994-4311-A76B-50C681E013BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B28A5894-3E4B-42AE-A544-BD8670901375}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NAMIBIAN BANKING INDUSTRY DATA " sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="45">
@@ -167,59 +167,60 @@
   <si>
     <t>Gross Assets</t>
   </si>
   <si>
     <t>ASSET QUALITY</t>
   </si>
   <si>
     <t>Overdues</t>
   </si>
   <si>
     <t>Non-performing loans</t>
   </si>
   <si>
     <t>Specific provisions</t>
   </si>
   <si>
     <t>NAMIBIAN BANKING INDUSTRY</t>
   </si>
   <si>
     <t xml:space="preserve"> COMPUTATION OF AGGREGATED DATA</t>
   </si>
   <si>
     <t>QUARTERLY FIGURES FOR THE YEAR 2026 (N$ '000)</t>
   </si>
   <si>
-    <t>(for 3 months ended 31 March 2026)</t>
+    <t>(for 3 months ended)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0_);\(#,##0\)"/>
+    <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF35383A"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF35383A"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -230,71 +231,72 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF35383A"/>
       <name val="Open Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF9F9F9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFABABAB"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -500,56 +502,65 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFEBEBEB"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="2" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="1" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="37" fontId="1" fillId="2" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="37" fontId="2" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="37" fontId="2" fillId="2" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="2" fillId="3" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -620,108 +631,106 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="37" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{62E5E87C-6660-4FB7-AFE0-A1548FBF6227}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{D4FF836D-1A4F-4318-94D8-48A776AE9DAD}"/>
+    <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>3028950</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>675640</xdr:colOff>
+      <xdr:colOff>678815</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>77851</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Return to Homepage">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA172B90-5963-4899-BCB9-9B3F056D976B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -1038,552 +1047,619 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A4:J57"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26:B50"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A5" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="56.81640625" customWidth="1"/>
     <col min="2" max="5" width="12.81640625" customWidth="1"/>
     <col min="6" max="6" width="9.81640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:10" ht="13" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="32"/>
       <c r="C5" s="32"/>
       <c r="D5" s="32"/>
       <c r="E5" s="33"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="35"/>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
       <c r="E6" s="36"/>
     </row>
     <row r="7" spans="1:10" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="37" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="38"/>
       <c r="C7" s="38"/>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="21"/>
       <c r="B8" s="21"/>
       <c r="C8" s="1"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A9" s="42" t="s">
+      <c r="A9" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="22">
         <v>46112</v>
       </c>
       <c r="C9" s="2">
         <v>46203</v>
       </c>
       <c r="D9" s="22">
         <v>46295</v>
       </c>
       <c r="E9" s="22">
         <v>46387</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="13" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="43"/>
+      <c r="A10" s="45"/>
       <c r="B10" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="6" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A11" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="J11" s="30"/>
     </row>
     <row r="12" spans="1:10" s="6" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A12" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="7">
         <v>195132290</v>
       </c>
-      <c r="C12" s="7"/>
+      <c r="C12" s="7">
+        <v>202854955</v>
+      </c>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="41">
         <v>21345002</v>
       </c>
-      <c r="C13" s="3"/>
+      <c r="C13" s="3">
+        <v>22069694</v>
+      </c>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="26">
         <v>127050822</v>
       </c>
-      <c r="C14" s="4"/>
+      <c r="C14" s="4">
+        <v>130846249</v>
+      </c>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
+      <c r="F14" s="47"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="26">
         <v>31157075</v>
       </c>
-      <c r="C15" s="3"/>
+      <c r="C15" s="3">
+        <v>35873845</v>
+      </c>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="25">
         <v>9865657</v>
       </c>
-      <c r="C16" s="4"/>
+      <c r="C16" s="4">
+        <v>8018572</v>
+      </c>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="25">
         <v>3024849</v>
       </c>
-      <c r="C17" s="3"/>
+      <c r="C17" s="3">
+        <v>3103736</v>
+      </c>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="26">
         <v>2688885</v>
       </c>
-      <c r="C18" s="4"/>
+      <c r="C18" s="4">
+        <v>2942859</v>
+      </c>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
     </row>
     <row r="19" spans="1:5" s="6" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A19" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="5">
         <v>195132290</v>
       </c>
-      <c r="C19" s="5"/>
+      <c r="C19" s="5">
+        <v>202854955</v>
+      </c>
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="25">
         <v>4470793</v>
       </c>
-      <c r="C20" s="4"/>
+      <c r="C20" s="4">
+        <v>3906156</v>
+      </c>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="25">
         <v>156981821</v>
       </c>
-      <c r="C21" s="3"/>
+      <c r="C21" s="3">
+        <v>165400678</v>
+      </c>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
     </row>
     <row r="22" spans="1:5" s="6" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A22" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="4">
         <v>24501444</v>
       </c>
-      <c r="C22" s="7"/>
+      <c r="C22" s="4">
+        <v>25773207</v>
+      </c>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="26">
         <v>9178232</v>
       </c>
-      <c r="C23" s="3"/>
+      <c r="C23" s="3">
+        <v>7774914</v>
+      </c>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
     </row>
     <row r="24" spans="1:5" s="6" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A24" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B26" s="44">
+      <c r="B26" s="41">
         <v>4101280</v>
       </c>
-      <c r="C26" s="4"/>
+      <c r="C26" s="4">
+        <v>4248342</v>
+      </c>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B27" s="44">
+      <c r="B27" s="41">
         <v>1725403</v>
       </c>
-      <c r="C27" s="3"/>
+      <c r="C27" s="3">
+        <v>1866685</v>
+      </c>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B28" s="45">
+      <c r="B28" s="42">
         <v>2375877</v>
       </c>
-      <c r="C28" s="4"/>
+      <c r="C28" s="4">
+        <v>2381657</v>
+      </c>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B29" s="45">
+      <c r="B29" s="42">
         <v>215185</v>
       </c>
-      <c r="C29" s="3"/>
+      <c r="C29" s="3">
+        <v>33457</v>
+      </c>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="44">
+      <c r="B30" s="41">
         <v>1663426</v>
       </c>
-      <c r="C30" s="4"/>
+      <c r="C30" s="4">
+        <v>1857546</v>
+      </c>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
     </row>
     <row r="31" spans="1:5" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B31" s="44">
+      <c r="B31" s="41">
         <v>4039303</v>
       </c>
-      <c r="C31" s="3"/>
+      <c r="C31" s="3">
+        <v>4239203</v>
+      </c>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B32" s="44">
+      <c r="B32" s="41">
         <v>2268264</v>
       </c>
-      <c r="C32" s="4"/>
+      <c r="C32" s="4">
+        <v>2282551</v>
+      </c>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B33" s="44">
+      <c r="B33" s="41">
         <v>1109430</v>
       </c>
-      <c r="C33" s="3"/>
+      <c r="C33" s="3">
+        <v>1379631</v>
+      </c>
       <c r="D33" s="14"/>
       <c r="E33" s="14"/>
     </row>
     <row r="34" spans="1:5" s="6" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A34" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B34" s="46"/>
+      <c r="B34" s="43"/>
       <c r="C34" s="7"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B35" s="45"/>
+      <c r="B35" s="42"/>
       <c r="C35" s="3"/>
       <c r="D35" s="14"/>
       <c r="E35" s="14"/>
     </row>
     <row r="36" spans="1:5" s="6" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A36" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B36" s="46">
+      <c r="B36" s="43">
         <v>20138488</v>
       </c>
-      <c r="C36" s="7"/>
+      <c r="C36" s="7">
+        <v>22279356.780000001</v>
+      </c>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B37" s="45">
+      <c r="B37" s="42">
         <v>2170178</v>
       </c>
-      <c r="C37" s="3"/>
+      <c r="C37" s="3">
+        <v>2082681</v>
+      </c>
       <c r="D37" s="28"/>
       <c r="E37" s="28"/>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="45">
+      <c r="B38" s="42">
         <v>22308666</v>
       </c>
-      <c r="C38" s="4"/>
+      <c r="C38" s="4">
+        <v>24362037.780000001</v>
+      </c>
       <c r="D38" s="28"/>
       <c r="E38" s="28"/>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="B39" s="45">
+      <c r="B39" s="42">
         <v>129926870.12</v>
       </c>
-      <c r="C39" s="3"/>
+      <c r="C39" s="3">
+        <v>131265098.45</v>
+      </c>
       <c r="D39" s="28"/>
       <c r="E39" s="28"/>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="45">
+      <c r="B40" s="42">
         <v>207099439</v>
       </c>
-      <c r="C40" s="4"/>
+      <c r="C40" s="4">
+        <v>215024884</v>
+      </c>
       <c r="D40" s="28"/>
       <c r="E40" s="28"/>
     </row>
     <row r="41" spans="1:5" s="6" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A41" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="B41" s="46"/>
+      <c r="B41" s="43"/>
       <c r="C41" s="5"/>
       <c r="D41" s="27"/>
       <c r="E41" s="27"/>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B42" s="45">
+      <c r="B42" s="42">
         <v>1005418</v>
       </c>
-      <c r="C42" s="4"/>
+      <c r="C42" s="4">
+        <v>1075509</v>
+      </c>
       <c r="D42" s="28"/>
       <c r="E42" s="28"/>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B43" s="47">
-[...2 lines deleted...]
-      <c r="C43" s="3"/>
+      <c r="B43" s="46">
+        <v>76080</v>
+      </c>
+      <c r="C43" s="3">
+        <v>118925</v>
+      </c>
       <c r="D43" s="28"/>
       <c r="E43" s="28"/>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="B44" s="45">
+      <c r="B44" s="42">
         <v>1081498</v>
       </c>
-      <c r="C44" s="4"/>
+      <c r="C44" s="4">
+        <v>1194434</v>
+      </c>
       <c r="D44" s="28"/>
       <c r="E44" s="28"/>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="B45" s="45">
+      <c r="B45" s="42">
         <v>3817013</v>
       </c>
-      <c r="C45" s="3"/>
+      <c r="C45" s="3">
+        <v>3723554.05</v>
+      </c>
       <c r="D45" s="28"/>
       <c r="E45" s="28"/>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B46" s="45">
+      <c r="B46" s="42">
         <v>5080910</v>
       </c>
-      <c r="C46" s="4"/>
+      <c r="C46" s="4">
+        <v>4906495</v>
+      </c>
       <c r="D46" s="28"/>
       <c r="E46" s="28"/>
     </row>
     <row r="47" spans="1:5" s="6" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A47" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="B47" s="46"/>
+      <c r="B47" s="43"/>
       <c r="C47" s="7"/>
       <c r="D47" s="27"/>
       <c r="E47" s="27"/>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="B48" s="45">
+      <c r="B48" s="42">
         <v>8625958.9733590968</v>
       </c>
-      <c r="C48" s="3"/>
+      <c r="C48" s="3">
+        <v>8767994</v>
+      </c>
       <c r="D48" s="28"/>
       <c r="E48" s="28"/>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="B49" s="45">
+      <c r="B49" s="42">
         <v>5513615.8734841589</v>
       </c>
-      <c r="C49" s="4"/>
+      <c r="C49" s="4">
+        <v>5381467</v>
+      </c>
       <c r="D49" s="28"/>
       <c r="E49" s="28"/>
     </row>
     <row r="50" spans="1:5" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="B50" s="45">
+      <c r="B50" s="42">
         <v>1897306</v>
       </c>
-      <c r="C50" s="3"/>
+      <c r="C50" s="3">
+        <v>2170475</v>
+      </c>
       <c r="D50" s="29"/>
       <c r="E50" s="29"/>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="E51" s="40"/>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="E52" s="40"/>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="E55" s="40"/>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="E56" s="40"/>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="E57" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A9:A10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>