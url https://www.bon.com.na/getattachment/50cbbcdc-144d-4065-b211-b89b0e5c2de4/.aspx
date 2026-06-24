--- v0 (2026-05-30)
+++ v1 (2026-06-24)
@@ -1,97 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Supervison\Reg&amp;anal\WEBSITE DATA\Excel document 2019\Aggregated industry\Excel Documents 2026\Website upload\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/lis1229_bon_com_na/Documents/Documents/Banks/Website Data/2026/March 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{89B836FE-A480-4731-9F05-496F7E8998D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1DD45331-30CA-48A5-ACBD-3FC42D71B092}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{96E44F4E-2507-4E84-8D5A-17266D9BD65E}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{EED779F8-7C59-4457-B930-EA2B32077721}"/>
   </bookViews>
   <sheets>
-    <sheet name="March 2026 " sheetId="9" r:id="rId1"/>
+    <sheet name="BIR 501 Industry 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="152">
   <si>
     <t>Credit Risk - Part 1</t>
   </si>
   <si>
     <t>BIR 501</t>
   </si>
   <si>
     <t>(Quarterly)</t>
   </si>
   <si>
     <t>(Confidential and not available for inspection by the public)</t>
   </si>
   <si>
     <t>(All amounts to be rounded off to the nearest N$'000)</t>
   </si>
   <si>
     <t>Line No.</t>
   </si>
   <si>
     <t>Item (s)</t>
   </si>
   <si>
     <t>Pass or Acceptable</t>
   </si>
   <si>
@@ -275,50 +265,53 @@
     <t>10</t>
   </si>
   <si>
     <t>Current non-overdue exposures</t>
   </si>
   <si>
     <t>Overdues</t>
   </si>
   <si>
     <t>Amount overdue: 1 to &lt; 2 months</t>
   </si>
   <si>
     <t>Amount overdue: 2 to &lt; 3 months</t>
   </si>
   <si>
     <t>Amount overdue: 3 to &lt; 6 months</t>
   </si>
   <si>
     <t>Amount overdue: 6 to &lt; 12 months</t>
   </si>
   <si>
     <t>Amount overdue: 12 months and above</t>
   </si>
   <si>
     <t>Gross exposure</t>
+  </si>
+  <si>
+    <t>c</t>
   </si>
   <si>
     <t>Ageing Analysis - Product Types</t>
   </si>
   <si>
     <t>Instalment Sales and Lease</t>
   </si>
   <si>
     <t>Mortgage Loans</t>
   </si>
   <si>
     <t>Overdrafts</t>
   </si>
   <si>
     <t>Personal Loans</t>
   </si>
   <si>
     <t>Credit Cards</t>
   </si>
   <si>
     <t>Other Loans and Advances</t>
   </si>
   <si>
     <t>Interbank Advances</t>
   </si>
@@ -506,113 +499,97 @@
   </si>
   <si>
     <t>Value of Exposure N$'000</t>
   </si>
   <si>
     <t>Number of Residential Mortgage 
 Loans Granted and Taken up</t>
   </si>
   <si>
     <t>N$ 0 - N$ 500</t>
   </si>
   <si>
     <t>N$ 500 - N$ 1 000</t>
   </si>
   <si>
     <t>N$ 1 000 - N$ 1 500</t>
   </si>
   <si>
     <t>N$ 1 500 - N$ 3 000</t>
   </si>
   <si>
     <t>N$ 3 000 and above</t>
   </si>
   <si>
     <t>Total granted and taken up</t>
-  </si>
-[...4 lines deleted...]
-    <t>NPL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="21"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...8 lines deleted...]
-      <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
@@ -661,341 +638,326 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="10">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="166" fontId="0" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="43" fontId="0" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
   </cellXfs>
-  <cellStyles count="10">
+  <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
-    <cellStyle name="Comma 10" xfId="5" xr:uid="{D77350B8-284E-418B-8DB9-354BE1D3A93A}"/>
-[...1 lines deleted...]
-    <cellStyle name="Comma 3" xfId="7" xr:uid="{F42A2EAC-3544-4BF4-9E96-5CF5B6775B56}"/>
+    <cellStyle name="Comma 10 13" xfId="3" xr:uid="{7AAB037C-6CC1-4276-9820-7701FC92C5FC}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="8" xr:uid="{C7E28EA4-0F64-41C1-B5DE-3C25D4633022}"/>
-[...1 lines deleted...]
-    <cellStyle name="Normal 65 2 2" xfId="4" xr:uid="{14EBAE3E-1418-445D-BF52-FE7DE7D87B28}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
-    <cellStyle name="Percent 3" xfId="9" xr:uid="{53770C16-D247-4CAF-9141-3008C4374139}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3931920</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="AutoShape 213">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25E4BF37-8293-453B-81A2-C6256F5ECE1C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FBC0428-9FFC-4C27-ACD2-0E58A1BA82B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1220470" cy="7510780"/>
+          <a:ext cx="4497070" cy="7542530"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3931920</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="AutoShape 213">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3CC39B1-D6E9-4CB8-BEE3-01D548A9B1ED}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{214B25F8-4E20-4342-91BD-DD64BBAB6E55}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1220470" cy="7510780"/>
+          <a:ext cx="4497070" cy="7542530"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3931920</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="AutoShape 213">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F3B7C5B-700C-44E1-B914-AF67781B8E20}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5D80378-6EB5-4C16-B77A-F41D3BAE8586}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1220470" cy="7510780"/>
+          <a:ext cx="4497070" cy="7542530"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3931920</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="AutoShape 213">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4205368A-2BD1-4807-B7FF-141D3D298675}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68F81824-5C5E-473A-9C90-2581E9D13490}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1220470" cy="7510780"/>
+          <a:ext cx="4497070" cy="7542530"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1299,68 +1261,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B54BF44-A232-4DEE-8B1E-68098DC274A3}">
-  <dimension ref="A1:T187"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2D0866C-B87C-4A67-AA62-5115E10121AC}">
+  <dimension ref="A1:T185"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="77" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="J27" sqref="J27"/>
+    <sheetView tabSelected="1" topLeftCell="C111" zoomScale="77" zoomScaleNormal="55" workbookViewId="0">
+      <selection activeCell="C111" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8" style="3" customWidth="1"/>
     <col min="2" max="2" width="75.6328125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="16.90625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.1796875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.81640625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.6328125" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="18" bestFit="1" customWidth="1"/>
     <col min="11" max="18" width="18.54296875" customWidth="1"/>
+    <col min="19" max="19" width="10.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27" x14ac:dyDescent="0.6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
     </row>
@@ -1415,4791 +1378,4729 @@
       <c r="H7" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="9">
         <v>25898923.136050001</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="9">
         <v>1</v>
       </c>
-      <c r="E9" s="20">
-[...8 lines deleted...]
-      <c r="H9" s="21">
+      <c r="E9" s="9">
+        <v>0</v>
+      </c>
+      <c r="F9" s="9">
+        <v>0</v>
+      </c>
+      <c r="G9" s="9">
+        <v>0</v>
+      </c>
+      <c r="H9" s="10">
         <v>25898924.136050001</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="9">
         <v>2572232.0824600011</v>
       </c>
-      <c r="D10" s="20">
-[...11 lines deleted...]
-      <c r="H10" s="21">
+      <c r="D10" s="9">
+        <v>0</v>
+      </c>
+      <c r="E10" s="9">
+        <v>0</v>
+      </c>
+      <c r="F10" s="9">
+        <v>0</v>
+      </c>
+      <c r="G10" s="9">
+        <v>0</v>
+      </c>
+      <c r="H10" s="10">
         <v>2572232.0824600011</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="20">
-[...14 lines deleted...]
-      <c r="H11" s="21">
+      <c r="C11" s="9">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9">
+        <v>0</v>
+      </c>
+      <c r="F11" s="9">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9">
+        <v>0</v>
+      </c>
+      <c r="H11" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="10">
         <v>28471155.218510002</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="10">
         <v>1</v>
       </c>
-      <c r="E12" s="21">
-[...8 lines deleted...]
-      <c r="H12" s="21">
+      <c r="E12" s="10">
+        <v>0</v>
+      </c>
+      <c r="F12" s="10">
+        <v>0</v>
+      </c>
+      <c r="G12" s="10">
+        <v>0</v>
+      </c>
+      <c r="H12" s="10">
         <v>28471156.218510002</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="33">
-[...14 lines deleted...]
-      <c r="H13" s="21">
+      <c r="C13" s="11">
+        <v>0</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0</v>
+      </c>
+      <c r="E13" s="11">
+        <v>0</v>
+      </c>
+      <c r="F13" s="11">
+        <v>0</v>
+      </c>
+      <c r="G13" s="11">
+        <v>0</v>
+      </c>
+      <c r="H13" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A14" s="7">
         <v>6</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="33">
+      <c r="C14" s="11">
         <v>28471155.218510002</v>
       </c>
-      <c r="D14" s="33">
+      <c r="D14" s="11">
         <v>1</v>
       </c>
-      <c r="E14" s="33">
-[...8 lines deleted...]
-      <c r="H14" s="21">
+      <c r="E14" s="11">
+        <v>0</v>
+      </c>
+      <c r="F14" s="11">
+        <v>0</v>
+      </c>
+      <c r="G14" s="11">
+        <v>0</v>
+      </c>
+      <c r="H14" s="10">
         <v>28471156.218510002</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A15" s="7">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="21">
-[...14 lines deleted...]
-      <c r="H15" s="21">
+      <c r="C15" s="10">
+        <v>0</v>
+      </c>
+      <c r="D15" s="10">
+        <v>0</v>
+      </c>
+      <c r="E15" s="10">
+        <v>0</v>
+      </c>
+      <c r="F15" s="10">
+        <v>0</v>
+      </c>
+      <c r="G15" s="10">
+        <v>0</v>
+      </c>
+      <c r="H15" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A16" s="7">
         <v>8</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="21">
+      <c r="C16" s="10">
         <v>25858.999999999985</v>
       </c>
-      <c r="D16" s="21">
-[...11 lines deleted...]
-      <c r="H16" s="21">
+      <c r="D16" s="10">
+        <v>0</v>
+      </c>
+      <c r="E16" s="10">
+        <v>0</v>
+      </c>
+      <c r="F16" s="10">
+        <v>0</v>
+      </c>
+      <c r="G16" s="10">
+        <v>0</v>
+      </c>
+      <c r="H16" s="10">
         <v>15859</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A17" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H17" s="6"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A19" s="7">
         <v>9</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="20">
+      <c r="C19" s="9">
         <v>3311103.4560000002</v>
       </c>
-      <c r="D19" s="20">
-[...11 lines deleted...]
-      <c r="H19" s="21">
+      <c r="D19" s="9">
+        <v>0</v>
+      </c>
+      <c r="E19" s="9">
+        <v>0</v>
+      </c>
+      <c r="F19" s="9">
+        <v>0</v>
+      </c>
+      <c r="G19" s="9">
+        <v>0</v>
+      </c>
+      <c r="H19" s="10">
         <v>3311103.4560000002</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A20" s="7">
         <v>10</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C20" s="9">
         <v>-103361.28396000015</v>
       </c>
-      <c r="D20" s="20">
-[...11 lines deleted...]
-      <c r="H20" s="21">
+      <c r="D20" s="9">
+        <v>0</v>
+      </c>
+      <c r="E20" s="9">
+        <v>0</v>
+      </c>
+      <c r="F20" s="9">
+        <v>0</v>
+      </c>
+      <c r="G20" s="9">
+        <v>0</v>
+      </c>
+      <c r="H20" s="10">
         <v>-103361.28396000015</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A21" s="7">
         <v>11</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C21" s="20">
-[...14 lines deleted...]
-      <c r="H21" s="21">
+      <c r="C21" s="9">
+        <v>0</v>
+      </c>
+      <c r="D21" s="9">
+        <v>0</v>
+      </c>
+      <c r="E21" s="9">
+        <v>0</v>
+      </c>
+      <c r="F21" s="9">
+        <v>0</v>
+      </c>
+      <c r="G21" s="9">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A22" s="7">
         <v>12</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="C22" s="21">
+      <c r="C22" s="10">
         <v>3207742.1720400001</v>
       </c>
-      <c r="D22" s="21">
-[...11 lines deleted...]
-      <c r="H22" s="21">
+      <c r="D22" s="10">
+        <v>0</v>
+      </c>
+      <c r="E22" s="10">
+        <v>0</v>
+      </c>
+      <c r="F22" s="10">
+        <v>0</v>
+      </c>
+      <c r="G22" s="10">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10">
         <v>3207742.1720400001</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A23" s="7">
         <v>13</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="21">
-[...14 lines deleted...]
-      <c r="H23" s="21">
+      <c r="C23" s="10">
+        <v>0</v>
+      </c>
+      <c r="D23" s="10">
+        <v>0</v>
+      </c>
+      <c r="E23" s="10">
+        <v>0</v>
+      </c>
+      <c r="F23" s="10">
+        <v>0</v>
+      </c>
+      <c r="G23" s="10">
+        <v>0</v>
+      </c>
+      <c r="H23" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A24" s="7">
         <v>14</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="C24" s="21">
+      <c r="C24" s="10">
         <v>3207742.1720400001</v>
       </c>
-      <c r="D24" s="21">
-[...11 lines deleted...]
-      <c r="H24" s="21">
+      <c r="D24" s="10">
+        <v>0</v>
+      </c>
+      <c r="E24" s="10">
+        <v>0</v>
+      </c>
+      <c r="F24" s="10">
+        <v>0</v>
+      </c>
+      <c r="G24" s="10">
+        <v>0</v>
+      </c>
+      <c r="H24" s="10">
         <v>3207742.1720400001</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A25" s="7">
         <v>15</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C25" s="21">
-[...14 lines deleted...]
-      <c r="H25" s="21">
+      <c r="C25" s="10">
+        <v>0</v>
+      </c>
+      <c r="D25" s="10">
+        <v>0</v>
+      </c>
+      <c r="E25" s="10">
+        <v>0</v>
+      </c>
+      <c r="F25" s="10">
+        <v>0</v>
+      </c>
+      <c r="G25" s="10">
+        <v>0</v>
+      </c>
+      <c r="H25" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A26" s="7">
         <v>16</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C26" s="20">
+      <c r="C26" s="9">
         <v>32077.391720399999</v>
       </c>
-      <c r="D26" s="20">
-[...11 lines deleted...]
-      <c r="H26" s="21">
+      <c r="D26" s="9">
+        <v>0</v>
+      </c>
+      <c r="E26" s="9">
+        <v>0</v>
+      </c>
+      <c r="F26" s="9">
+        <v>0</v>
+      </c>
+      <c r="G26" s="9">
+        <v>0</v>
+      </c>
+      <c r="H26" s="10">
         <v>18362</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H27" s="6"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A28" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A29" s="7">
         <v>17</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="C29" s="20">
+      <c r="C29" s="9">
         <v>13984449.694214536</v>
       </c>
-      <c r="D29" s="20">
+      <c r="D29" s="9">
         <v>18</v>
       </c>
-      <c r="E29" s="20">
-[...8 lines deleted...]
-      <c r="H29" s="21">
+      <c r="E29" s="9">
+        <v>0</v>
+      </c>
+      <c r="F29" s="9">
+        <v>0</v>
+      </c>
+      <c r="G29" s="9">
+        <v>0</v>
+      </c>
+      <c r="H29" s="10">
         <v>13984467.694214536</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A30" s="7">
         <v>18</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C30" s="20">
+      <c r="C30" s="9">
         <v>-1272708.0882209453</v>
       </c>
-      <c r="D30" s="20">
+      <c r="D30" s="9">
         <v>-11</v>
       </c>
-      <c r="E30" s="20">
-[...8 lines deleted...]
-      <c r="H30" s="21">
+      <c r="E30" s="9">
+        <v>0</v>
+      </c>
+      <c r="F30" s="9">
+        <v>0</v>
+      </c>
+      <c r="G30" s="9">
+        <v>0</v>
+      </c>
+      <c r="H30" s="10">
         <v>-1272719.0882209453</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A31" s="7">
         <v>19</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C31" s="20">
-[...14 lines deleted...]
-      <c r="H31" s="21">
+      <c r="C31" s="9">
+        <v>0</v>
+      </c>
+      <c r="D31" s="9">
+        <v>0</v>
+      </c>
+      <c r="E31" s="9">
+        <v>0</v>
+      </c>
+      <c r="F31" s="9">
+        <v>0</v>
+      </c>
+      <c r="G31" s="9">
+        <v>0</v>
+      </c>
+      <c r="H31" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A32" s="7">
         <v>20</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="C32" s="21">
+      <c r="C32" s="10">
         <v>12711741.605993591</v>
       </c>
-      <c r="D32" s="21">
+      <c r="D32" s="10">
         <v>7</v>
       </c>
-      <c r="E32" s="21">
-[...8 lines deleted...]
-      <c r="H32" s="21">
+      <c r="E32" s="10">
+        <v>0</v>
+      </c>
+      <c r="F32" s="10">
+        <v>0</v>
+      </c>
+      <c r="G32" s="10">
+        <v>0</v>
+      </c>
+      <c r="H32" s="10">
         <v>12711748.605993591</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A33" s="7">
         <v>21</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="C33" s="21">
-[...2 lines deleted...]
-      <c r="D33" s="21" t="s">
+      <c r="C33" s="10">
+        <v>0</v>
+      </c>
+      <c r="D33" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="E33" s="20">
-[...8 lines deleted...]
-      <c r="H33" s="21">
+      <c r="E33" s="9">
+        <v>0</v>
+      </c>
+      <c r="F33" s="9">
+        <v>0</v>
+      </c>
+      <c r="G33" s="9">
+        <v>0</v>
+      </c>
+      <c r="H33" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A34" s="7">
         <v>22</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="C34" s="21">
+      <c r="C34" s="10">
         <v>12711741.605993591</v>
       </c>
-      <c r="D34" s="21">
-[...11 lines deleted...]
-      <c r="H34" s="21">
+      <c r="D34" s="10">
+        <v>0</v>
+      </c>
+      <c r="E34" s="10">
+        <v>0</v>
+      </c>
+      <c r="F34" s="10">
+        <v>0</v>
+      </c>
+      <c r="G34" s="10">
+        <v>0</v>
+      </c>
+      <c r="H34" s="10">
         <v>12711741.605993591</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A35" s="7">
         <v>23</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C35" s="21">
-[...14 lines deleted...]
-      <c r="H35" s="21">
+      <c r="C35" s="10">
+        <v>0</v>
+      </c>
+      <c r="D35" s="10">
+        <v>0</v>
+      </c>
+      <c r="E35" s="10">
+        <v>0</v>
+      </c>
+      <c r="F35" s="10">
+        <v>0</v>
+      </c>
+      <c r="G35" s="10">
+        <v>0</v>
+      </c>
+      <c r="H35" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A36" s="7">
         <v>24</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C36" s="20">
+      <c r="C36" s="9">
         <v>46379</v>
       </c>
-      <c r="D36" s="20">
-[...11 lines deleted...]
-      <c r="H36" s="21">
+      <c r="D36" s="9">
+        <v>0</v>
+      </c>
+      <c r="E36" s="9">
+        <v>0</v>
+      </c>
+      <c r="F36" s="9">
+        <v>0</v>
+      </c>
+      <c r="G36" s="9">
+        <v>0</v>
+      </c>
+      <c r="H36" s="10">
         <v>46379</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A37" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H37" s="6"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A38" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A39" s="7">
         <v>25</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="C39" s="20">
+      <c r="C39" s="9">
         <v>1872392.1957279281</v>
       </c>
-      <c r="D39" s="20">
-[...11 lines deleted...]
-      <c r="H39" s="21">
+      <c r="D39" s="9">
+        <v>0</v>
+      </c>
+      <c r="E39" s="9">
+        <v>0</v>
+      </c>
+      <c r="F39" s="9">
+        <v>0</v>
+      </c>
+      <c r="G39" s="9">
+        <v>0</v>
+      </c>
+      <c r="H39" s="10">
         <v>1872392.1957279281</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A40" s="7">
         <v>26</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C40" s="20">
+      <c r="C40" s="9">
         <v>34991.315419272054</v>
       </c>
-      <c r="D40" s="20">
-[...11 lines deleted...]
-      <c r="H40" s="21">
+      <c r="D40" s="9">
+        <v>0</v>
+      </c>
+      <c r="E40" s="9">
+        <v>0</v>
+      </c>
+      <c r="F40" s="9">
+        <v>0</v>
+      </c>
+      <c r="G40" s="9">
+        <v>0</v>
+      </c>
+      <c r="H40" s="10">
         <v>34991.315419272054</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A41" s="7">
         <v>27</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C41" s="20">
-[...14 lines deleted...]
-      <c r="H41" s="21">
+      <c r="C41" s="9">
+        <v>0</v>
+      </c>
+      <c r="D41" s="9">
+        <v>0</v>
+      </c>
+      <c r="E41" s="9">
+        <v>0</v>
+      </c>
+      <c r="F41" s="9">
+        <v>0</v>
+      </c>
+      <c r="G41" s="9">
+        <v>0</v>
+      </c>
+      <c r="H41" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A42" s="7">
         <v>28</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="C42" s="21">
+      <c r="C42" s="10">
         <v>1907383.5111472001</v>
       </c>
-      <c r="D42" s="21">
-[...11 lines deleted...]
-      <c r="H42" s="21">
+      <c r="D42" s="10">
+        <v>0</v>
+      </c>
+      <c r="E42" s="10">
+        <v>0</v>
+      </c>
+      <c r="F42" s="10">
+        <v>0</v>
+      </c>
+      <c r="G42" s="10">
+        <v>0</v>
+      </c>
+      <c r="H42" s="10">
         <v>1907383.5111472001</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A43" s="7">
         <v>29</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="C43" s="21">
-[...14 lines deleted...]
-      <c r="H43" s="21">
+      <c r="C43" s="10">
+        <v>0</v>
+      </c>
+      <c r="D43" s="10">
+        <v>0</v>
+      </c>
+      <c r="E43" s="10">
+        <v>0</v>
+      </c>
+      <c r="F43" s="10">
+        <v>0</v>
+      </c>
+      <c r="G43" s="10">
+        <v>0</v>
+      </c>
+      <c r="H43" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A44" s="7">
         <v>30</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="C44" s="21">
+      <c r="C44" s="10">
         <v>1907383.5111472001</v>
       </c>
-      <c r="D44" s="21">
-[...11 lines deleted...]
-      <c r="H44" s="21">
+      <c r="D44" s="10">
+        <v>0</v>
+      </c>
+      <c r="E44" s="10">
+        <v>0</v>
+      </c>
+      <c r="F44" s="10">
+        <v>0</v>
+      </c>
+      <c r="G44" s="10">
+        <v>0</v>
+      </c>
+      <c r="H44" s="10">
         <v>1907383.5111472001</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A45" s="7">
         <v>31</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C45" s="21">
-[...14 lines deleted...]
-      <c r="H45" s="21">
+      <c r="C45" s="10">
+        <v>0</v>
+      </c>
+      <c r="D45" s="10">
+        <v>0</v>
+      </c>
+      <c r="E45" s="10">
+        <v>0</v>
+      </c>
+      <c r="F45" s="10">
+        <v>0</v>
+      </c>
+      <c r="G45" s="10">
+        <v>0</v>
+      </c>
+      <c r="H45" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A46" s="7">
         <v>32</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C46" s="21">
-[...14 lines deleted...]
-      <c r="H46" s="21">
+      <c r="C46" s="10">
+        <v>0</v>
+      </c>
+      <c r="D46" s="10">
+        <v>0</v>
+      </c>
+      <c r="E46" s="10">
+        <v>0</v>
+      </c>
+      <c r="F46" s="10">
+        <v>0</v>
+      </c>
+      <c r="G46" s="10">
+        <v>0</v>
+      </c>
+      <c r="H46" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A47" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H47" s="6"/>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A48" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C48" s="5"/>
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A49" s="7">
         <v>33</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="C49" s="20">
+      <c r="C49" s="9">
         <v>30241041.925910145</v>
       </c>
-      <c r="D49" s="20">
+      <c r="D49" s="9">
         <v>459513.08529239276</v>
       </c>
-      <c r="E49" s="20">
+      <c r="E49" s="9">
         <v>62270.36899985659</v>
       </c>
-      <c r="F49" s="20">
+      <c r="F49" s="9">
         <v>222267.54697080993</v>
       </c>
-      <c r="G49" s="20">
+      <c r="G49" s="9">
         <v>770352.89319925779</v>
       </c>
-      <c r="H49" s="21">
+      <c r="H49" s="10">
         <v>31755445.820372462</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A50" s="7">
         <v>34</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C50" s="20">
+      <c r="C50" s="9">
         <v>640490.24672339158</v>
       </c>
-      <c r="D50" s="20">
+      <c r="D50" s="9">
         <v>82573.595195941918</v>
       </c>
-      <c r="E50" s="20">
+      <c r="E50" s="9">
         <v>7377.3819921233662</v>
       </c>
-      <c r="F50" s="20">
+      <c r="F50" s="9">
         <v>729.59062725210242</v>
       </c>
-      <c r="G50" s="20">
+      <c r="G50" s="9">
         <v>9825.1211928380835</v>
       </c>
-      <c r="H50" s="21">
+      <c r="H50" s="10">
         <v>740995.93573154695</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A51" s="7">
         <v>35</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C51" s="20">
-[...11 lines deleted...]
-      <c r="G51" s="20">
+      <c r="C51" s="9">
+        <v>0</v>
+      </c>
+      <c r="D51" s="9">
+        <v>0</v>
+      </c>
+      <c r="E51" s="9">
+        <v>0</v>
+      </c>
+      <c r="F51" s="9">
+        <v>0</v>
+      </c>
+      <c r="G51" s="9">
         <v>3296.5039687500002</v>
       </c>
-      <c r="H51" s="21">
+      <c r="H51" s="10">
         <v>3296.5039687500002</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A52" s="7">
         <v>36</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="C52" s="21">
+      <c r="C52" s="10">
         <v>30881532.172633536</v>
       </c>
-      <c r="D52" s="21">
+      <c r="D52" s="10">
         <v>542086.68048833474</v>
       </c>
-      <c r="E52" s="21">
+      <c r="E52" s="10">
         <v>69647.750991979963</v>
       </c>
-      <c r="F52" s="21">
+      <c r="F52" s="10">
         <v>222997.13759806202</v>
       </c>
-      <c r="G52" s="21">
+      <c r="G52" s="10">
         <v>776881.51042334584</v>
       </c>
-      <c r="H52" s="21">
+      <c r="H52" s="10">
         <v>32493145.252135262</v>
       </c>
-      <c r="I52" s="32"/>
+      <c r="I52" s="12"/>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A53" s="7">
         <v>37</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="C53" s="21">
-[...5 lines deleted...]
-      <c r="E53" s="21">
+      <c r="C53" s="10">
+        <v>0</v>
+      </c>
+      <c r="D53" s="10">
+        <v>0</v>
+      </c>
+      <c r="E53" s="10">
         <v>24748</v>
       </c>
-      <c r="F53" s="21">
+      <c r="F53" s="10">
         <v>134388</v>
       </c>
-      <c r="G53" s="21">
+      <c r="G53" s="10">
         <v>333387.43442894315</v>
       </c>
-      <c r="H53" s="21">
+      <c r="H53" s="10">
         <v>492523.43442894315</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A54" s="7">
         <v>38</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="C54" s="21">
+      <c r="C54" s="10">
         <v>19081042.172633536</v>
       </c>
-      <c r="D54" s="21">
+      <c r="D54" s="10">
         <v>485597.68048833468</v>
       </c>
-      <c r="E54" s="21">
+      <c r="E54" s="10">
         <v>3746.7509919799568</v>
       </c>
-      <c r="F54" s="21">
+      <c r="F54" s="10">
         <v>14232.13759806204</v>
       </c>
-      <c r="G54" s="21">
+      <c r="G54" s="10">
         <v>143426.07599440269</v>
       </c>
-      <c r="H54" s="21">
+      <c r="H54" s="10">
         <v>19728044.817706317</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A55" s="7">
         <v>39</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C55" s="21">
-[...5 lines deleted...]
-      <c r="E55" s="20">
+      <c r="C55" s="10">
+        <v>0</v>
+      </c>
+      <c r="D55" s="10">
+        <v>0</v>
+      </c>
+      <c r="E55" s="9">
         <v>2662.1146399999998</v>
       </c>
-      <c r="F55" s="20">
+      <c r="F55" s="9">
         <v>7717.4750299999996</v>
       </c>
-      <c r="G55" s="20">
+      <c r="G55" s="9">
         <v>148842.274875</v>
       </c>
-      <c r="H55" s="21">
+      <c r="H55" s="10">
         <v>159221.86454499999</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A56" s="7">
         <v>40</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C56" s="20">
+      <c r="C56" s="9">
         <v>308690.24414283538</v>
       </c>
-      <c r="D56" s="20">
+      <c r="D56" s="9">
         <v>10841.633609766694</v>
       </c>
-      <c r="E56" s="20">
+      <c r="E56" s="9">
         <v>4676.0972703959906</v>
       </c>
-      <c r="F56" s="20">
+      <c r="F56" s="9">
         <v>43345.595599153086</v>
       </c>
-      <c r="G56" s="20">
+      <c r="G56" s="9">
         <v>399180.99715958809</v>
       </c>
-      <c r="H56" s="21">
+      <c r="H56" s="10">
         <v>766734.56778173929</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A57" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="H57" s="21">
+      <c r="H57" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A58" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C58" s="5"/>
       <c r="D58" s="5"/>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
-      <c r="H58" s="21">
+      <c r="H58" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A59" s="7">
         <v>41</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C59" s="20">
+      <c r="C59" s="9">
         <v>30448020.359840639</v>
       </c>
-      <c r="D59" s="20">
+      <c r="D59" s="9">
         <v>253214.77217426692</v>
       </c>
-      <c r="E59" s="20">
+      <c r="E59" s="9">
         <v>503168.52117302897</v>
       </c>
-      <c r="F59" s="20">
+      <c r="F59" s="9">
         <v>331786.91477842856</v>
       </c>
-      <c r="G59" s="20">
+      <c r="G59" s="9">
         <v>1034990.2816089514</v>
       </c>
-      <c r="H59" s="21">
+      <c r="H59" s="10">
         <v>32571180.849575315</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A60" s="7">
         <v>42</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C60" s="20">
+      <c r="C60" s="9">
         <v>-395602.22882093955</v>
       </c>
-      <c r="D60" s="20">
+      <c r="D60" s="9">
         <v>20530.560895309463</v>
       </c>
-      <c r="E60" s="20">
+      <c r="E60" s="9">
         <v>-156853.14798158105</v>
       </c>
-      <c r="F60" s="20">
+      <c r="F60" s="9">
         <v>144415.41660965295</v>
       </c>
-      <c r="G60" s="20">
+      <c r="G60" s="9">
         <v>29719.970913137458</v>
       </c>
-      <c r="H60" s="21">
+      <c r="H60" s="10">
         <v>-357789.42838442075</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A61" s="7">
         <v>43</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C61" s="20">
-[...5 lines deleted...]
-      <c r="E61" s="20">
+      <c r="C61" s="9">
+        <v>0</v>
+      </c>
+      <c r="D61" s="9">
+        <v>0</v>
+      </c>
+      <c r="E61" s="9">
         <v>5018.9681600000031</v>
       </c>
-      <c r="F61" s="20">
+      <c r="F61" s="9">
         <v>496.08691000000005</v>
       </c>
-      <c r="G61" s="20">
+      <c r="G61" s="9">
         <v>34532.865876593009</v>
       </c>
-      <c r="H61" s="21">
+      <c r="H61" s="10">
         <v>40047.920946593011</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A62" s="7">
         <v>44</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="C62" s="21">
+      <c r="C62" s="10">
         <v>30052418.1310197</v>
       </c>
-      <c r="D62" s="21">
+      <c r="D62" s="10">
         <v>273745.33306957642</v>
       </c>
-      <c r="E62" s="21">
+      <c r="E62" s="10">
         <v>341296.40503144794</v>
       </c>
-      <c r="F62" s="21">
+      <c r="F62" s="10">
         <v>475706.24447808153</v>
       </c>
-      <c r="G62" s="21">
+      <c r="G62" s="10">
         <v>1030177.3866454958</v>
       </c>
-      <c r="H62" s="21">
+      <c r="H62" s="10">
         <v>32173343.500244301</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A63" s="7">
         <v>45</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="C63" s="21">
-[...5 lines deleted...]
-      <c r="E63" s="21">
+      <c r="C63" s="10">
+        <v>0</v>
+      </c>
+      <c r="D63" s="10">
+        <v>0</v>
+      </c>
+      <c r="E63" s="10">
         <v>78386.332660250002</v>
       </c>
-      <c r="F63" s="21">
+      <c r="F63" s="10">
         <v>142846</v>
       </c>
-      <c r="G63" s="21">
+      <c r="G63" s="10">
         <v>144054.38159275515</v>
       </c>
-      <c r="H63" s="21">
+      <c r="H63" s="10">
         <v>365286.71425300516</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A64" s="7">
         <v>46</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="C64" s="21">
+      <c r="C64" s="10">
         <v>30052418.1310197</v>
       </c>
-      <c r="D64" s="21">
+      <c r="D64" s="10">
         <v>273745.33306957642</v>
       </c>
-      <c r="E64" s="21">
+      <c r="E64" s="10">
         <v>262910.07237119792</v>
       </c>
-      <c r="F64" s="21">
+      <c r="F64" s="10">
         <v>332860.24447808153</v>
       </c>
-      <c r="G64" s="21">
+      <c r="G64" s="10">
         <v>886123.00505274069</v>
       </c>
-      <c r="H64" s="21">
+      <c r="H64" s="10">
         <v>31808056.7859913</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A65" s="7">
         <v>47</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C65" s="21">
-[...5 lines deleted...]
-      <c r="E65" s="20">
+      <c r="C65" s="10">
+        <v>0</v>
+      </c>
+      <c r="D65" s="10">
+        <v>0</v>
+      </c>
+      <c r="E65" s="9">
         <v>19350.608</v>
       </c>
-      <c r="F65" s="20">
+      <c r="F65" s="9">
         <v>23583.264080000001</v>
       </c>
-      <c r="G65" s="20">
+      <c r="G65" s="9">
         <v>174214.54275062503</v>
       </c>
-      <c r="H65" s="21">
+      <c r="H65" s="10">
         <v>217148.41483062503</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A66" s="7">
         <v>48</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C66" s="20">
+      <c r="C66" s="9">
         <v>300570.06310299702</v>
       </c>
-      <c r="D66" s="20">
+      <c r="D66" s="9">
         <v>7767.5466615915284</v>
       </c>
-      <c r="E66" s="20">
+      <c r="E66" s="9">
         <v>69241.803375039584</v>
       </c>
-      <c r="F66" s="20">
+      <c r="F66" s="9">
         <v>179083.25478417994</v>
       </c>
-      <c r="G66" s="20">
+      <c r="G66" s="9">
         <v>751312.41048332909</v>
       </c>
-      <c r="H66" s="21">
+      <c r="H66" s="10">
         <v>1307975.0784071372</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A67" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G67" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="H67" s="21">
+      <c r="H67" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A68" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C68" s="5"/>
       <c r="D68" s="5"/>
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
-      <c r="H68" s="21">
+      <c r="H68" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A69" s="7">
         <v>49</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="C69" s="20">
+      <c r="C69" s="9">
         <v>42732115.328607969</v>
       </c>
-      <c r="D69" s="20">
+      <c r="D69" s="9">
         <v>227137.56280625</v>
       </c>
-      <c r="E69" s="20">
+      <c r="E69" s="9">
         <v>429998.79404374998</v>
       </c>
-      <c r="F69" s="20">
+      <c r="F69" s="9">
         <v>223967.46678125</v>
       </c>
-      <c r="G69" s="20">
+      <c r="G69" s="9">
         <v>1532958.535080784</v>
       </c>
-      <c r="H69" s="21">
+      <c r="H69" s="10">
         <v>45146177.687320001</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A70" s="7">
         <v>50</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C70" s="20">
+      <c r="C70" s="9">
         <v>182017.34703877708</v>
       </c>
-      <c r="D70" s="20">
+      <c r="D70" s="9">
         <v>-81103.328383789063</v>
       </c>
-      <c r="E70" s="20">
+      <c r="E70" s="9">
         <v>-11812.934195000002</v>
       </c>
-      <c r="F70" s="20">
+      <c r="F70" s="9">
         <v>12895.974038749999</v>
       </c>
-      <c r="G70" s="20">
+      <c r="G70" s="9">
         <v>-6352.7465212395018</v>
       </c>
-      <c r="H70" s="21">
+      <c r="H70" s="10">
         <v>95644.31197749851</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A71" s="7">
         <v>51</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C71" s="20">
-[...11 lines deleted...]
-      <c r="G71" s="20">
+      <c r="C71" s="9">
+        <v>0</v>
+      </c>
+      <c r="D71" s="9">
+        <v>0</v>
+      </c>
+      <c r="E71" s="9">
+        <v>0</v>
+      </c>
+      <c r="F71" s="9">
+        <v>0</v>
+      </c>
+      <c r="G71" s="9">
         <v>21930.9642375</v>
       </c>
-      <c r="H71" s="21">
+      <c r="H71" s="10">
         <v>21930.9642375</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A72" s="7">
         <v>52</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="C72" s="21">
+      <c r="C72" s="10">
         <v>42914132.675646745</v>
       </c>
-      <c r="D72" s="21">
+      <c r="D72" s="10">
         <v>146034.23442246096</v>
       </c>
-      <c r="E72" s="21">
+      <c r="E72" s="10">
         <v>418185.85984875</v>
       </c>
-      <c r="F72" s="21">
+      <c r="F72" s="10">
         <v>236863.44081999999</v>
       </c>
-      <c r="G72" s="21">
+      <c r="G72" s="10">
         <v>1504674.8243220446</v>
       </c>
-      <c r="H72" s="21">
+      <c r="H72" s="10">
         <v>45219891.035060003</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A73" s="7">
         <v>53</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="C73" s="21">
-[...5 lines deleted...]
-      <c r="E73" s="20">
+      <c r="C73" s="10">
+        <v>0</v>
+      </c>
+      <c r="D73" s="10">
+        <v>0</v>
+      </c>
+      <c r="E73" s="9">
         <v>324158.54423559061</v>
       </c>
-      <c r="F73" s="20">
+      <c r="F73" s="9">
         <v>181104</v>
       </c>
-      <c r="G73" s="20">
+      <c r="G73" s="9">
         <v>895402.50994414091</v>
       </c>
-      <c r="H73" s="21">
+      <c r="H73" s="10">
         <v>1400665.0541797315</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A74" s="7">
         <v>54</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="C74" s="21">
+      <c r="C74" s="10">
         <v>42914132.675646745</v>
       </c>
-      <c r="D74" s="21">
+      <c r="D74" s="10">
         <v>146034.23442246096</v>
       </c>
-      <c r="E74" s="21">
+      <c r="E74" s="10">
         <v>94027.315613159386</v>
       </c>
-      <c r="F74" s="21">
+      <c r="F74" s="10">
         <v>55759.440819999989</v>
       </c>
-      <c r="G74" s="21">
+      <c r="G74" s="10">
         <v>609272.31437790371</v>
       </c>
-      <c r="H74" s="21">
+      <c r="H74" s="10">
         <v>43819225.980880268</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A75" s="7">
         <v>55</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C75" s="21">
-[...5 lines deleted...]
-      <c r="E75" s="20">
+      <c r="C75" s="10">
+        <v>0</v>
+      </c>
+      <c r="D75" s="10">
+        <v>0</v>
+      </c>
+      <c r="E75" s="9">
         <v>47191.449189999999</v>
       </c>
-      <c r="F75" s="20">
+      <c r="F75" s="9">
         <v>22405</v>
       </c>
-      <c r="G75" s="20">
+      <c r="G75" s="9">
         <v>164708.513194375</v>
       </c>
-      <c r="H75" s="21">
+      <c r="H75" s="10">
         <v>234304.96238437499</v>
       </c>
-      <c r="I75" s="9"/>
+      <c r="I75" s="13"/>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A76" s="7">
         <v>56</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C76" s="20">
+      <c r="C76" s="9">
         <v>429140.95675646747</v>
       </c>
-      <c r="D76" s="20">
+      <c r="D76" s="9">
         <v>5589.4646884492195</v>
       </c>
-      <c r="E76" s="20">
+      <c r="E76" s="9">
         <v>18542.522430314293</v>
       </c>
-      <c r="F76" s="20">
+      <c r="F76" s="9">
         <v>22582.220410000002</v>
       </c>
-      <c r="G76" s="20">
+      <c r="G76" s="9">
         <v>482094.94570103858</v>
       </c>
-      <c r="H76" s="21">
+      <c r="H76" s="10">
         <v>957950.10998626961</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A77" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G77" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="H77" s="21">
+      <c r="H77" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A78" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C78" s="5"/>
       <c r="D78" s="5"/>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
-      <c r="H78" s="21">
+      <c r="H78" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A79" s="7">
         <v>57</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="C79" s="20">
+      <c r="C79" s="9">
         <v>11946476.673491577</v>
       </c>
-      <c r="D79" s="20">
+      <c r="D79" s="9">
         <v>142154</v>
       </c>
-      <c r="E79" s="20">
+      <c r="E79" s="9">
         <v>32732.199250000001</v>
       </c>
-      <c r="F79" s="20">
+      <c r="F79" s="9">
         <v>135059.71950000001</v>
       </c>
-      <c r="G79" s="20">
+      <c r="G79" s="9">
         <v>245603.81353063963</v>
       </c>
-      <c r="H79" s="21">
+      <c r="H79" s="10">
         <v>12502026.405772215</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A80" s="7">
         <v>58</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C80" s="20">
+      <c r="C80" s="9">
         <v>123446.29575390602</v>
       </c>
-      <c r="D80" s="20">
+      <c r="D80" s="9">
         <v>-26683</v>
       </c>
-      <c r="E80" s="20">
+      <c r="E80" s="9">
         <v>20114.976750000002</v>
       </c>
-      <c r="F80" s="20">
+      <c r="F80" s="9">
         <v>-22220.337</v>
       </c>
-      <c r="G80" s="20">
+      <c r="G80" s="9">
         <v>27193.320681811532</v>
       </c>
-      <c r="H80" s="21">
+      <c r="H80" s="10">
         <v>121851.25618571755</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A81" s="7">
         <v>59</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C81" s="20">
-[...11 lines deleted...]
-      <c r="G81" s="20">
+      <c r="C81" s="9">
+        <v>0</v>
+      </c>
+      <c r="D81" s="9">
+        <v>0</v>
+      </c>
+      <c r="E81" s="9">
+        <v>0</v>
+      </c>
+      <c r="F81" s="9">
+        <v>0</v>
+      </c>
+      <c r="G81" s="9">
         <v>1300.3793874999999</v>
       </c>
-      <c r="H81" s="21">
+      <c r="H81" s="10">
         <v>1300.3793874999999</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A82" s="7">
         <v>60</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="C82" s="21">
+      <c r="C82" s="10">
         <v>12069922.969245482</v>
       </c>
-      <c r="D82" s="21">
+      <c r="D82" s="10">
         <v>115471</v>
       </c>
-      <c r="E82" s="21">
+      <c r="E82" s="10">
         <v>52847.176000000007</v>
       </c>
-      <c r="F82" s="21">
+      <c r="F82" s="10">
         <v>112839.38250000001</v>
       </c>
-      <c r="G82" s="21">
+      <c r="G82" s="10">
         <v>271496.75482495117</v>
       </c>
-      <c r="H82" s="21">
+      <c r="H82" s="10">
         <v>12622577.282570435</v>
       </c>
-      <c r="I82" s="9"/>
-      <c r="J82" s="32"/>
+      <c r="I82" s="13"/>
+      <c r="J82" s="12"/>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A83" s="7">
         <v>61</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="C83" s="21">
-[...5 lines deleted...]
-      <c r="E83" s="20">
+      <c r="C83" s="10">
+        <v>0</v>
+      </c>
+      <c r="D83" s="10">
+        <v>0</v>
+      </c>
+      <c r="E83" s="9">
         <v>16469.25432</v>
       </c>
-      <c r="F83" s="20">
+      <c r="F83" s="9">
         <v>80952.42505149389</v>
       </c>
-      <c r="G83" s="20">
+      <c r="G83" s="9">
         <v>132936.83689276921</v>
       </c>
-      <c r="H83" s="21">
+      <c r="H83" s="10">
         <v>230358.5162642631</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A84" s="7">
         <v>62</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="C84" s="21">
+      <c r="C84" s="10">
         <v>12069922.969245482</v>
       </c>
-      <c r="D84" s="21">
+      <c r="D84" s="10">
         <v>115471</v>
       </c>
-      <c r="E84" s="21">
+      <c r="E84" s="10">
         <v>36377.921680000007</v>
       </c>
-      <c r="F84" s="21">
+      <c r="F84" s="10">
         <v>31886.957448506117</v>
       </c>
-      <c r="G84" s="21">
+      <c r="G84" s="10">
         <v>138559.91793218197</v>
       </c>
-      <c r="H84" s="21">
+      <c r="H84" s="10">
         <v>12392218.766306171</v>
       </c>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A85" s="7">
         <v>63</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C85" s="21">
-[...5 lines deleted...]
-      <c r="E85" s="20">
+      <c r="C85" s="10">
+        <v>0</v>
+      </c>
+      <c r="D85" s="10">
+        <v>0</v>
+      </c>
+      <c r="E85" s="9">
         <v>4259.7739799999999</v>
       </c>
-      <c r="F85" s="20">
+      <c r="F85" s="9">
         <v>9373.7701899999993</v>
       </c>
-      <c r="G85" s="20">
+      <c r="G85" s="9">
         <v>55050.626909999999</v>
       </c>
-      <c r="H85" s="21">
+      <c r="H85" s="10">
         <v>68684.17108</v>
       </c>
-      <c r="I85" s="9"/>
+      <c r="I85" s="13"/>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A86" s="7">
         <v>64</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C86" s="20">
+      <c r="C86" s="9">
         <v>120699.79969245484</v>
       </c>
-      <c r="D86" s="20">
+      <c r="D86" s="9">
         <v>2309</v>
       </c>
-      <c r="E86" s="20">
+      <c r="E86" s="9">
         <v>2158.2295399999998</v>
       </c>
-      <c r="F86" s="20">
+      <c r="F86" s="9">
         <v>13570.187258506119</v>
       </c>
-      <c r="G86" s="20">
+      <c r="G86" s="9">
         <v>116844.91164718196</v>
       </c>
-      <c r="H86" s="21">
+      <c r="H86" s="10">
         <v>255582.1281381429</v>
       </c>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A87" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F87" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G87" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="H87" s="21">
+      <c r="H87" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A88" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C88" s="5"/>
       <c r="D88" s="5"/>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="5"/>
-      <c r="H88" s="21">
+      <c r="H88" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A89" s="7">
         <v>65</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="C89" s="20">
+      <c r="C89" s="9">
         <v>29450125.610769998</v>
       </c>
-      <c r="D89" s="20">
-[...11 lines deleted...]
-      <c r="H89" s="21">
+      <c r="D89" s="9">
+        <v>0</v>
+      </c>
+      <c r="E89" s="9">
+        <v>0</v>
+      </c>
+      <c r="F89" s="9">
+        <v>0</v>
+      </c>
+      <c r="G89" s="9">
+        <v>0</v>
+      </c>
+      <c r="H89" s="10">
         <v>29450125.610769998</v>
       </c>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A90" s="7">
         <v>66</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C90" s="20">
+      <c r="C90" s="9">
         <v>24377.094940000214</v>
       </c>
-      <c r="D90" s="20">
-[...11 lines deleted...]
-      <c r="H90" s="21">
+      <c r="D90" s="9">
+        <v>0</v>
+      </c>
+      <c r="E90" s="9">
+        <v>0</v>
+      </c>
+      <c r="F90" s="9">
+        <v>0</v>
+      </c>
+      <c r="G90" s="9">
+        <v>0</v>
+      </c>
+      <c r="H90" s="10">
         <v>24377.094940000214</v>
       </c>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A91" s="7">
         <v>67</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C91" s="20">
-[...14 lines deleted...]
-      <c r="H91" s="21">
+      <c r="C91" s="9">
+        <v>0</v>
+      </c>
+      <c r="D91" s="9">
+        <v>0</v>
+      </c>
+      <c r="E91" s="9">
+        <v>0</v>
+      </c>
+      <c r="F91" s="9">
+        <v>0</v>
+      </c>
+      <c r="G91" s="9">
+        <v>0</v>
+      </c>
+      <c r="H91" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A92" s="7">
         <v>68</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="C92" s="21">
+      <c r="C92" s="10">
         <v>29474502.705709998</v>
       </c>
-      <c r="D92" s="21">
-[...11 lines deleted...]
-      <c r="H92" s="21">
+      <c r="D92" s="10">
+        <v>0</v>
+      </c>
+      <c r="E92" s="10">
+        <v>0</v>
+      </c>
+      <c r="F92" s="10">
+        <v>0</v>
+      </c>
+      <c r="G92" s="10">
+        <v>0</v>
+      </c>
+      <c r="H92" s="10">
         <v>29474502.705709998</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A93" s="7">
         <v>69</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="C93" s="21">
-[...14 lines deleted...]
-      <c r="H93" s="21">
+      <c r="C93" s="10">
+        <v>0</v>
+      </c>
+      <c r="D93" s="10">
+        <v>0</v>
+      </c>
+      <c r="E93" s="9">
+        <v>0</v>
+      </c>
+      <c r="F93" s="9">
+        <v>0</v>
+      </c>
+      <c r="G93" s="9">
+        <v>0</v>
+      </c>
+      <c r="H93" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A94" s="7">
         <v>70</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="C94" s="21">
+      <c r="C94" s="10">
         <v>29474502.705709998</v>
       </c>
-      <c r="D94" s="21">
-[...11 lines deleted...]
-      <c r="H94" s="21">
+      <c r="D94" s="10">
+        <v>0</v>
+      </c>
+      <c r="E94" s="10">
+        <v>0</v>
+      </c>
+      <c r="F94" s="10">
+        <v>0</v>
+      </c>
+      <c r="G94" s="10">
+        <v>0</v>
+      </c>
+      <c r="H94" s="10">
         <v>29474502.705709998</v>
       </c>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A95" s="7">
         <v>71</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C95" s="21">
-[...14 lines deleted...]
-      <c r="H95" s="21">
+      <c r="C95" s="10">
+        <v>0</v>
+      </c>
+      <c r="D95" s="10">
+        <v>0</v>
+      </c>
+      <c r="E95" s="9">
+        <v>0</v>
+      </c>
+      <c r="F95" s="9">
+        <v>0</v>
+      </c>
+      <c r="G95" s="9">
+        <v>0</v>
+      </c>
+      <c r="H95" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A96" s="7">
         <v>72</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C96" s="20">
-[...14 lines deleted...]
-      <c r="H96" s="21">
+      <c r="C96" s="9">
+        <v>0</v>
+      </c>
+      <c r="D96" s="9">
+        <v>0</v>
+      </c>
+      <c r="E96" s="9">
+        <v>0</v>
+      </c>
+      <c r="F96" s="9">
+        <v>0</v>
+      </c>
+      <c r="G96" s="9">
+        <v>0</v>
+      </c>
+      <c r="H96" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A97" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E97" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F97" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G97" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="H97" s="21">
+      <c r="H97" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A98" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C98" s="5"/>
       <c r="D98" s="5"/>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
-      <c r="H98" s="21">
+      <c r="H98" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A99" s="7">
         <v>73</v>
       </c>
       <c r="B99" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="C99" s="20">
+      <c r="C99" s="9">
         <v>189884648.38061279</v>
       </c>
-      <c r="D99" s="20">
+      <c r="D99" s="9">
         <v>1082038.4202729096</v>
       </c>
-      <c r="E99" s="20">
+      <c r="E99" s="9">
         <v>1028169.8834666355</v>
       </c>
-      <c r="F99" s="20">
+      <c r="F99" s="9">
         <v>913081.64803048852</v>
       </c>
-      <c r="G99" s="20">
+      <c r="G99" s="9">
         <v>3583905.523419633</v>
       </c>
-      <c r="H99" s="21">
+      <c r="H99" s="10">
         <v>196491843.85580245</v>
       </c>
     </row>
     <row r="100" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A100" s="7">
         <v>74</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C100" s="20">
+      <c r="C100" s="9">
         <v>1805882.7813334628</v>
       </c>
-      <c r="D100" s="20">
+      <c r="D100" s="9">
         <v>-4693.1722925376716</v>
       </c>
-      <c r="E100" s="20">
+      <c r="E100" s="9">
         <v>-141173.69159445766</v>
       </c>
-      <c r="F100" s="20">
+      <c r="F100" s="9">
         <v>135820.55736565508</v>
       </c>
-      <c r="G100" s="20">
+      <c r="G100" s="9">
         <v>60385.655326547589</v>
       </c>
-      <c r="H100" s="21">
+      <c r="H100" s="10">
         <v>1856222.1301386701</v>
       </c>
     </row>
     <row r="101" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A101" s="7">
         <v>75</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C101" s="20">
-[...5 lines deleted...]
-      <c r="E101" s="20">
+      <c r="C101" s="9">
+        <v>0</v>
+      </c>
+      <c r="D101" s="9">
+        <v>0</v>
+      </c>
+      <c r="E101" s="9">
         <v>5019</v>
       </c>
-      <c r="F101" s="20">
+      <c r="F101" s="9">
         <v>496</v>
       </c>
-      <c r="G101" s="20">
+      <c r="G101" s="9">
         <v>61060.702530343005</v>
       </c>
-      <c r="H101" s="21">
+      <c r="H101" s="10">
         <v>66575.702530342998</v>
       </c>
     </row>
     <row r="102" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A102" s="7">
         <v>76</v>
       </c>
       <c r="B102" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="C102" s="21">
+      <c r="C102" s="10">
         <v>191690531.16194627</v>
       </c>
-      <c r="D102" s="21">
+      <c r="D102" s="10">
         <v>1077345.2479803718</v>
       </c>
-      <c r="E102" s="21">
+      <c r="E102" s="10">
         <v>881977.19187217788</v>
       </c>
-      <c r="F102" s="21">
+      <c r="F102" s="10">
         <v>1048406.2053961437</v>
       </c>
-      <c r="G102" s="21">
+      <c r="G102" s="10">
         <v>3583230.4762158375</v>
       </c>
-      <c r="H102" s="21">
+      <c r="H102" s="10">
         <v>198281490.28341082</v>
       </c>
-      <c r="I102" s="9"/>
+      <c r="I102" s="13"/>
     </row>
     <row r="103" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A103" s="7">
         <v>77</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="C103" s="21">
-[...5 lines deleted...]
-      <c r="E103" s="20">
+      <c r="C103" s="10">
+        <v>0</v>
+      </c>
+      <c r="D103" s="10">
+        <v>0</v>
+      </c>
+      <c r="E103" s="9">
         <v>454900.13121584058</v>
       </c>
-      <c r="F103" s="20">
+      <c r="F103" s="9">
         <v>539291.4250514938</v>
       </c>
-      <c r="G103" s="20">
+      <c r="G103" s="9">
         <v>1505781.1628586084</v>
       </c>
-      <c r="H103" s="21">
+      <c r="H103" s="10">
         <v>2499972.7191259428</v>
       </c>
     </row>
     <row r="104" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A104" s="7">
         <v>78</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="C104" s="21">
+      <c r="C104" s="10">
         <v>191690531.16194627</v>
       </c>
-      <c r="D104" s="21">
+      <c r="D104" s="10">
         <v>1077345.2479803718</v>
       </c>
-      <c r="E104" s="21">
+      <c r="E104" s="10">
         <v>427077.0606563373</v>
       </c>
-      <c r="F104" s="21">
+      <c r="F104" s="10">
         <v>509114.78034464992</v>
       </c>
-      <c r="G104" s="21">
+      <c r="G104" s="10">
         <v>2077449.3133572291</v>
       </c>
-      <c r="H104" s="21">
+      <c r="H104" s="10">
         <v>195781517.56428486</v>
       </c>
     </row>
     <row r="105" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A105" s="7">
         <v>79</v>
       </c>
       <c r="B105" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C105" s="21" t="s">
+      <c r="C105" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="D105" s="21"/>
-      <c r="E105" s="20">
+      <c r="D105" s="10"/>
+      <c r="E105" s="9">
         <v>73463.945810000005</v>
       </c>
-      <c r="F105" s="20">
+      <c r="F105" s="9">
         <v>63079.509299999998</v>
       </c>
-      <c r="G105" s="20">
+      <c r="G105" s="9">
         <v>542815.95773000002</v>
       </c>
-      <c r="H105" s="21">
+      <c r="H105" s="10">
         <v>679359.41284</v>
       </c>
     </row>
     <row r="106" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A106" s="7">
         <v>80</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C106" s="20">
+      <c r="C106" s="9">
         <v>1263500.4554151546</v>
       </c>
-      <c r="D106" s="20">
+      <c r="D106" s="9">
         <v>26507.744959807438</v>
       </c>
-      <c r="E106" s="20">
+      <c r="E106" s="9">
         <v>94618.652615749859</v>
       </c>
-      <c r="F106" s="20">
+      <c r="F106" s="9">
         <v>258581.25805183913</v>
       </c>
-      <c r="G106" s="20">
+      <c r="G106" s="9">
         <v>1749433.2649911377</v>
       </c>
-      <c r="H106" s="21">
+      <c r="H106" s="10">
         <v>3392641.3760336889</v>
       </c>
     </row>
     <row r="107" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A107" s="7">
         <v>81</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="C107" s="20">
+      <c r="C107" s="9">
         <v>357403.14159940003</v>
       </c>
-      <c r="D107" s="20">
+      <c r="D107" s="9">
         <v>28128</v>
       </c>
-      <c r="E107" s="20">
+      <c r="E107" s="9">
         <v>9423</v>
       </c>
-      <c r="F107" s="20">
+      <c r="F107" s="9">
         <v>20353</v>
       </c>
-      <c r="G107" s="20">
+      <c r="G107" s="9">
         <v>-235103.0786960001</v>
       </c>
-      <c r="H107" s="21">
+      <c r="H107" s="10">
         <v>180204.06290339993</v>
       </c>
-      <c r="I107" s="9"/>
+      <c r="I107" s="13"/>
     </row>
     <row r="108" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A108" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H108" s="5"/>
     </row>
     <row r="110" spans="1:12" ht="56.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A110" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="C110" s="10" t="s">
+      <c r="C110" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="D110" s="10" t="s">
+      <c r="D110" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="E110" s="10" t="s">
+      <c r="E110" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="F110" s="10" t="s">
+      <c r="F110" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="G110" s="10" t="s">
+      <c r="G110" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="H110" s="10" t="s">
+      <c r="H110" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="I110" s="10" t="s">
+      <c r="I110" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="J110" s="10" t="s">
+      <c r="J110" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="K110" s="10" t="s">
+      <c r="K110" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="L110" s="10" t="s">
+      <c r="L110" s="14" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="111" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A111" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C111" s="6">
         <v>1</v>
       </c>
       <c r="D111" s="6">
         <v>3</v>
       </c>
       <c r="E111" s="6">
         <v>2</v>
       </c>
       <c r="F111" s="6">
         <v>4</v>
       </c>
       <c r="G111" s="6">
         <v>5</v>
       </c>
       <c r="H111" s="6">
         <v>6</v>
       </c>
       <c r="I111" s="6">
         <v>7</v>
       </c>
       <c r="J111" s="6">
         <v>8</v>
       </c>
       <c r="K111" s="6">
         <v>9</v>
       </c>
       <c r="L111" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="112" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A112" s="7">
         <v>82</v>
       </c>
       <c r="B112" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="C112" s="20">
+      <c r="C112" s="9">
         <v>28471155.218509998</v>
       </c>
-      <c r="D112" s="20">
+      <c r="D112" s="9">
         <v>3207702.1720399996</v>
       </c>
-      <c r="E112" s="20">
+      <c r="E112" s="9">
         <v>12711741.605993591</v>
       </c>
-      <c r="F112" s="20">
+      <c r="F112" s="9">
         <v>1907383.5111472001</v>
       </c>
-      <c r="G112" s="20">
+      <c r="G112" s="9">
         <v>30247597.171423253</v>
       </c>
-      <c r="H112" s="20">
+      <c r="H112" s="9">
         <v>29189985.608735811</v>
       </c>
-      <c r="I112" s="20">
+      <c r="I112" s="9">
         <v>41524759.479043223</v>
       </c>
-      <c r="J112" s="20">
+      <c r="J112" s="9">
         <v>11941408.837448608</v>
       </c>
-      <c r="K112" s="20">
+      <c r="K112" s="9">
         <v>29474502.705709998</v>
       </c>
-      <c r="L112" s="21">
+      <c r="L112" s="10">
         <v>188676236.31005168</v>
       </c>
     </row>
     <row r="113" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A113" s="4">
         <v>83</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="C113" s="21">
+      <c r="C113" s="10">
         <v>1</v>
       </c>
-      <c r="D113" s="21">
+      <c r="D113" s="10">
         <v>39</v>
       </c>
-      <c r="E113" s="21">
+      <c r="E113" s="10">
         <v>7</v>
       </c>
-      <c r="F113" s="21">
-[...2 lines deleted...]
-      <c r="G113" s="21">
+      <c r="F113" s="10">
+        <v>0</v>
+      </c>
+      <c r="G113" s="10">
         <v>2245548.0807120064</v>
       </c>
-      <c r="H113" s="21">
+      <c r="H113" s="10">
         <v>2716578.8915084922</v>
       </c>
-      <c r="I113" s="21">
+      <c r="I113" s="10">
         <v>3024721.5560167711</v>
       </c>
-      <c r="J113" s="21">
+      <c r="J113" s="10">
         <v>639064.44512182614</v>
       </c>
-      <c r="K113" s="21">
-[...2 lines deleted...]
-      <c r="L113" s="21">
+      <c r="K113" s="10">
+        <v>0</v>
+      </c>
+      <c r="L113" s="10">
         <v>8625959.9733590968</v>
       </c>
     </row>
     <row r="114" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A114" s="7">
         <v>84</v>
       </c>
       <c r="B114" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="C114" s="20">
-[...2 lines deleted...]
-      <c r="D114" s="20">
+      <c r="C114" s="9">
+        <v>0</v>
+      </c>
+      <c r="D114" s="9">
         <v>39</v>
       </c>
-      <c r="E114" s="20">
-[...5 lines deleted...]
-      <c r="G114" s="20">
+      <c r="E114" s="9">
+        <v>0</v>
+      </c>
+      <c r="F114" s="9">
+        <v>0</v>
+      </c>
+      <c r="G114" s="9">
         <v>633934.00121028395</v>
       </c>
-      <c r="H114" s="20">
+      <c r="H114" s="9">
         <v>590940.5222838904</v>
       </c>
-      <c r="I114" s="20">
+      <c r="I114" s="9">
         <v>723676.19660351565</v>
       </c>
-      <c r="J114" s="20">
+      <c r="J114" s="9">
         <v>86410.131796875008</v>
       </c>
-      <c r="K114" s="20">
-[...2 lines deleted...]
-      <c r="L114" s="21">
+      <c r="K114" s="9">
+        <v>0</v>
+      </c>
+      <c r="L114" s="10">
         <v>2034999.8518945649</v>
       </c>
     </row>
     <row r="115" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A115" s="7">
         <v>85</v>
       </c>
       <c r="B115" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="C115" s="20">
+      <c r="C115" s="9">
         <v>1</v>
       </c>
-      <c r="D115" s="20">
-[...2 lines deleted...]
-      <c r="E115" s="20">
+      <c r="D115" s="9">
+        <v>0</v>
+      </c>
+      <c r="E115" s="9">
         <v>7</v>
       </c>
-      <c r="F115" s="20">
-[...2 lines deleted...]
-      <c r="G115" s="20">
+      <c r="F115" s="9">
+        <v>0</v>
+      </c>
+      <c r="G115" s="9">
         <v>542086.68048833462</v>
       </c>
-      <c r="H115" s="20">
+      <c r="H115" s="9">
         <v>278458.33306957636</v>
       </c>
-      <c r="I115" s="20">
+      <c r="I115" s="9">
         <v>141321.23442246093</v>
       </c>
-      <c r="J115" s="20">
+      <c r="J115" s="9">
         <v>115471</v>
       </c>
-      <c r="K115" s="20">
-[...2 lines deleted...]
-      <c r="L115" s="21">
+      <c r="K115" s="9">
+        <v>0</v>
+      </c>
+      <c r="L115" s="10">
         <v>1077345.2479803718</v>
       </c>
     </row>
     <row r="116" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A116" s="7">
         <v>86</v>
       </c>
       <c r="B116" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="C116" s="20">
-[...11 lines deleted...]
-      <c r="G116" s="20">
+      <c r="C116" s="9">
+        <v>0</v>
+      </c>
+      <c r="D116" s="9">
+        <v>0</v>
+      </c>
+      <c r="E116" s="9">
+        <v>0</v>
+      </c>
+      <c r="F116" s="9">
+        <v>0</v>
+      </c>
+      <c r="G116" s="9">
         <v>69648.750991979963</v>
       </c>
-      <c r="H116" s="20">
+      <c r="H116" s="9">
         <v>341296.40503144794</v>
       </c>
-      <c r="I116" s="20">
+      <c r="I116" s="9">
         <v>418185.85984875</v>
       </c>
-      <c r="J116" s="20">
+      <c r="J116" s="9">
         <v>52847.175999999999</v>
       </c>
-      <c r="K116" s="20">
-[...2 lines deleted...]
-      <c r="L116" s="21">
+      <c r="K116" s="9">
+        <v>0</v>
+      </c>
+      <c r="L116" s="10">
         <v>881978.19187217788</v>
       </c>
     </row>
     <row r="117" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A117" s="7">
         <v>87</v>
       </c>
       <c r="B117" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="C117" s="20">
-[...11 lines deleted...]
-      <c r="G117" s="20">
+      <c r="C117" s="9">
+        <v>0</v>
+      </c>
+      <c r="D117" s="9">
+        <v>0</v>
+      </c>
+      <c r="E117" s="9">
+        <v>0</v>
+      </c>
+      <c r="F117" s="9">
+        <v>0</v>
+      </c>
+      <c r="G117" s="9">
         <v>222997.13759806205</v>
       </c>
-      <c r="H117" s="20">
+      <c r="H117" s="9">
         <v>475706.24447808153</v>
       </c>
-      <c r="I117" s="20">
+      <c r="I117" s="9">
         <v>236863.44081999999</v>
       </c>
-      <c r="J117" s="20">
+      <c r="J117" s="9">
         <v>112839.38250000001</v>
       </c>
-      <c r="K117" s="20">
-[...2 lines deleted...]
-      <c r="L117" s="21">
+      <c r="K117" s="9">
+        <v>0</v>
+      </c>
+      <c r="L117" s="10">
         <v>1048406.2053961435</v>
       </c>
     </row>
     <row r="118" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A118" s="7">
         <v>88</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="C118" s="20">
-[...11 lines deleted...]
-      <c r="G118" s="20">
+      <c r="C118" s="9">
+        <v>0</v>
+      </c>
+      <c r="D118" s="9">
+        <v>0</v>
+      </c>
+      <c r="E118" s="9">
+        <v>0</v>
+      </c>
+      <c r="F118" s="9">
+        <v>0</v>
+      </c>
+      <c r="G118" s="9">
         <v>776881.51042334584</v>
       </c>
-      <c r="H118" s="20">
+      <c r="H118" s="9">
         <v>1030177.3866454959</v>
       </c>
-      <c r="I118" s="20">
+      <c r="I118" s="9">
         <v>1504674.8243220446</v>
       </c>
-      <c r="J118" s="20">
+      <c r="J118" s="9">
         <v>271496.75482495117</v>
       </c>
-      <c r="K118" s="20">
-[...2 lines deleted...]
-      <c r="L118" s="21">
+      <c r="K118" s="9">
+        <v>0</v>
+      </c>
+      <c r="L118" s="10">
         <v>3583230.4762158375</v>
       </c>
-      <c r="M118" s="9"/>
+      <c r="M118" s="13"/>
     </row>
     <row r="119" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A119" s="4">
         <v>89</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C119" s="21">
+      <c r="C119" s="10">
         <v>28471156.218509998</v>
       </c>
-      <c r="D119" s="21">
+      <c r="D119" s="10">
         <v>3207741.1720399996</v>
       </c>
-      <c r="E119" s="21">
+      <c r="E119" s="10">
         <v>12711748.605993591</v>
       </c>
-      <c r="F119" s="21">
+      <c r="F119" s="10">
         <v>1907383.5111472001</v>
       </c>
-      <c r="G119" s="21">
+      <c r="G119" s="10">
         <v>32493145.252135258</v>
       </c>
-      <c r="H119" s="21">
+      <c r="H119" s="10">
         <v>31906564.500244305</v>
       </c>
-      <c r="I119" s="21">
+      <c r="I119" s="10">
         <v>44549481.035059996</v>
       </c>
-      <c r="J119" s="21">
+      <c r="J119" s="10">
         <v>12580473.282570435</v>
       </c>
-      <c r="K119" s="21">
+      <c r="K119" s="10">
         <v>29474502.705709998</v>
       </c>
-      <c r="L119" s="21">
+      <c r="L119" s="10">
         <v>197302196.28341076</v>
       </c>
-      <c r="M119" s="31"/>
-      <c r="N119" s="9"/>
+      <c r="M119" s="15"/>
+      <c r="N119" s="13"/>
     </row>
     <row r="121" spans="1:14" ht="29" x14ac:dyDescent="0.35">
       <c r="A121" s="6" t="s">
-        <v>151</v>
+        <v>76</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C121" s="10" t="s">
         <v>77</v>
       </c>
-      <c r="D121" s="10" t="s">
+      <c r="C121" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="E121" s="10" t="s">
+      <c r="D121" s="14" t="s">
         <v>79</v>
       </c>
-      <c r="F121" s="10" t="s">
+      <c r="E121" s="14" t="s">
         <v>80</v>
       </c>
-      <c r="G121" s="10" t="s">
+      <c r="F121" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="H121" s="10" t="s">
+      <c r="G121" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="I121" s="10" t="s">
+      <c r="H121" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="J121" s="10" t="s">
+      <c r="I121" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="J121" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="K121" s="9"/>
+      <c r="K121" s="13"/>
     </row>
     <row r="122" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A122" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C122" s="6">
         <v>1</v>
       </c>
       <c r="D122" s="6">
         <v>2</v>
       </c>
       <c r="E122" s="6">
         <v>3</v>
       </c>
       <c r="F122" s="6">
         <v>4</v>
       </c>
       <c r="G122" s="6">
         <v>5</v>
       </c>
       <c r="H122" s="6">
         <v>6</v>
       </c>
       <c r="I122" s="6">
         <v>7</v>
       </c>
       <c r="J122" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A123" s="7">
         <v>90</v>
       </c>
       <c r="B123" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="C123" s="20">
+      <c r="C123" s="9">
         <v>17194521.067137208</v>
       </c>
-      <c r="D123" s="20">
+      <c r="D123" s="9">
         <v>54138914.316491835</v>
       </c>
-      <c r="E123" s="20">
+      <c r="E123" s="9">
         <v>10100494.709810099</v>
       </c>
-      <c r="F123" s="20">
+      <c r="F123" s="9">
         <v>9480318.7657142282</v>
       </c>
-      <c r="G123" s="20">
+      <c r="G123" s="9">
         <v>838544.44457000005</v>
       </c>
-      <c r="H123" s="20">
+      <c r="H123" s="9">
         <v>30017362.20661753</v>
       </c>
-      <c r="I123" s="20">
+      <c r="I123" s="9">
         <v>602491</v>
       </c>
-      <c r="J123" s="21">
+      <c r="J123" s="10">
         <v>122372646.5103409</v>
       </c>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A124" s="7">
         <v>91</v>
       </c>
       <c r="B124" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="C124" s="21">
+      <c r="C124" s="10">
         <v>594278.17301279167</v>
       </c>
-      <c r="D124" s="21">
+      <c r="D124" s="10">
         <v>3738287.0011385973</v>
       </c>
-      <c r="E124" s="21">
+      <c r="E124" s="10">
         <v>1539226.1231799009</v>
       </c>
-      <c r="F124" s="21">
+      <c r="F124" s="10">
         <v>943559.96002577047</v>
       </c>
-      <c r="G124" s="21">
+      <c r="G124" s="10">
         <v>73053.473400000003</v>
       </c>
-      <c r="H124" s="21">
+      <c r="H124" s="10">
         <v>1737554.2426020354</v>
       </c>
-      <c r="I124" s="21">
-[...2 lines deleted...]
-      <c r="J124" s="21">
+      <c r="I124" s="10">
+        <v>0</v>
+      </c>
+      <c r="J124" s="10">
         <v>8625958.9733590968</v>
       </c>
-      <c r="K124" s="27"/>
+      <c r="K124" s="16"/>
     </row>
     <row r="125" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A125" s="7">
         <v>92</v>
       </c>
       <c r="B125" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="C125" s="20">
+      <c r="C125" s="9">
         <v>140674.39296759511</v>
       </c>
-      <c r="D125" s="20">
+      <c r="D125" s="9">
         <v>921978.32840039069</v>
       </c>
-      <c r="E125" s="20">
+      <c r="E125" s="9">
         <v>360105.71153847111</v>
       </c>
-      <c r="F125" s="20">
+      <c r="F125" s="9">
         <v>264425.88781060814</v>
       </c>
-      <c r="G125" s="20">
+      <c r="G125" s="9">
         <v>3537.4529900000007</v>
       </c>
-      <c r="H125" s="20">
+      <c r="H125" s="9">
         <v>344279.07818750001</v>
       </c>
-      <c r="I125" s="20">
-[...2 lines deleted...]
-      <c r="J125" s="21">
+      <c r="I125" s="9">
+        <v>0</v>
+      </c>
+      <c r="J125" s="10">
         <v>2035000.8518945649</v>
       </c>
     </row>
     <row r="126" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A126" s="7">
         <v>93</v>
       </c>
       <c r="B126" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="C126" s="20">
+      <c r="C126" s="9">
         <v>123355.69394921875</v>
       </c>
-      <c r="D126" s="20">
+      <c r="D126" s="9">
         <v>261505.23442246093</v>
       </c>
-      <c r="E126" s="20">
+      <c r="E126" s="9">
         <v>224806.4821399815</v>
       </c>
-      <c r="F126" s="20">
+      <c r="F126" s="9">
         <v>41810.196218710815</v>
       </c>
-      <c r="G126" s="20">
+      <c r="G126" s="9">
         <v>6786.6412499999997</v>
       </c>
-      <c r="H126" s="20">
+      <c r="H126" s="9">
         <v>419078</v>
       </c>
-      <c r="I126" s="20">
-[...2 lines deleted...]
-      <c r="J126" s="21">
+      <c r="I126" s="9">
+        <v>0</v>
+      </c>
+      <c r="J126" s="10">
         <v>1077342.247980372</v>
       </c>
-      <c r="K126" s="11"/>
-      <c r="L126" s="9"/>
+      <c r="K126" s="17"/>
+      <c r="L126" s="13"/>
     </row>
     <row r="127" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A127" s="7">
         <v>94</v>
       </c>
       <c r="B127" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="C127" s="20">
+      <c r="C127" s="9">
         <v>78717.285281250006</v>
       </c>
-      <c r="D127" s="20">
+      <c r="D127" s="9">
         <v>459845.03584874998</v>
       </c>
-      <c r="E127" s="20">
+      <c r="E127" s="9">
         <v>78663.283729072224</v>
       </c>
-      <c r="F127" s="20">
+      <c r="F127" s="9">
         <v>162742.86001560569</v>
       </c>
-      <c r="G127" s="20">
+      <c r="G127" s="9">
         <v>2040.0295599999999</v>
       </c>
-      <c r="H127" s="20">
+      <c r="H127" s="9">
         <v>99970.697437499999</v>
       </c>
-      <c r="I127" s="20">
-[...2 lines deleted...]
-      <c r="J127" s="21">
+      <c r="I127" s="9">
+        <v>0</v>
+      </c>
+      <c r="J127" s="10">
         <v>881979.19187217788</v>
       </c>
     </row>
     <row r="128" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A128" s="7">
         <v>95</v>
       </c>
       <c r="B128" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="C128" s="20">
+      <c r="C128" s="9">
         <v>79203</v>
       </c>
-      <c r="D128" s="20">
+      <c r="D128" s="9">
         <v>321914.82332000002</v>
       </c>
-      <c r="E128" s="20">
+      <c r="E128" s="9">
         <v>106981.91324880123</v>
       </c>
-      <c r="F128" s="20">
+      <c r="F128" s="9">
         <v>164699.92945734234</v>
       </c>
-      <c r="G128" s="20">
+      <c r="G128" s="9">
         <v>1365.53937</v>
       </c>
-      <c r="H128" s="20">
+      <c r="H128" s="9">
         <v>374241</v>
       </c>
-      <c r="I128" s="20">
-[...2 lines deleted...]
-      <c r="J128" s="21">
+      <c r="I128" s="9">
+        <v>0</v>
+      </c>
+      <c r="J128" s="10">
         <v>1048406.2053961436</v>
       </c>
     </row>
     <row r="129" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A129" s="7">
         <v>96</v>
       </c>
       <c r="B129" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="C129" s="20">
+      <c r="C129" s="9">
         <v>172327.80081472779</v>
       </c>
-      <c r="D129" s="20">
+      <c r="D129" s="9">
         <v>1773043.5791469957</v>
       </c>
-      <c r="E129" s="20">
+      <c r="E129" s="9">
         <v>768668.73252357496</v>
       </c>
-      <c r="F129" s="20">
+      <c r="F129" s="9">
         <v>309881.08652350353</v>
       </c>
-      <c r="G129" s="20">
+      <c r="G129" s="9">
         <v>59323.810230000003</v>
       </c>
-      <c r="H129" s="20">
+      <c r="H129" s="9">
         <v>499985.46697703551</v>
       </c>
-      <c r="I129" s="20">
-[...2 lines deleted...]
-      <c r="J129" s="21">
+      <c r="I129" s="9">
+        <v>0</v>
+      </c>
+      <c r="J129" s="10">
         <v>3583230.4762158375</v>
       </c>
-      <c r="K129" s="30"/>
-      <c r="S129" s="27"/>
+      <c r="K129" s="18"/>
+      <c r="S129" s="16"/>
     </row>
     <row r="130" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A130" s="4">
         <v>97</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C130" s="21">
+      <c r="C130" s="10">
         <v>17788799.240150001</v>
       </c>
-      <c r="D130" s="21">
+      <c r="D130" s="10">
         <v>57877201.317630433</v>
       </c>
-      <c r="E130" s="21">
+      <c r="E130" s="10">
         <v>11639720.83299</v>
       </c>
-      <c r="F130" s="21">
+      <c r="F130" s="10">
         <v>10423878.725739999</v>
       </c>
-      <c r="G130" s="21">
+      <c r="G130" s="10">
         <v>911597.91797000007</v>
       </c>
-      <c r="H130" s="21">
+      <c r="H130" s="10">
         <v>31754916.449219566</v>
       </c>
-      <c r="I130" s="21">
+      <c r="I130" s="10">
         <v>602491</v>
       </c>
-      <c r="J130" s="21">
+      <c r="J130" s="10">
         <v>130998605.48370001</v>
       </c>
-      <c r="K130" s="9"/>
-[...56 lines deleted...]
-      <c r="C134" s="10" t="s">
+      <c r="K130" s="13"/>
+      <c r="L130" s="13"/>
+      <c r="M130" s="13"/>
+    </row>
+    <row r="132" spans="1:20" ht="30.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A132" s="5"/>
+      <c r="B132" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="D134" s="10" t="s">
+      <c r="C132" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="E134" s="10" t="s">
+      <c r="D132" s="14" t="s">
         <v>87</v>
       </c>
-      <c r="F134" s="10" t="s">
+      <c r="E132" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="G134" s="10" t="s">
+      <c r="F132" s="14" t="s">
         <v>89</v>
       </c>
-      <c r="H134" s="10" t="s">
+      <c r="G132" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="I134" s="10" t="s">
+      <c r="H132" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="J134" s="10" t="s">
+      <c r="I132" s="14" t="s">
         <v>92</v>
       </c>
-      <c r="K134" s="10" t="s">
+      <c r="J132" s="14" t="s">
         <v>93</v>
       </c>
-      <c r="L134" s="10" t="s">
+      <c r="K132" s="14" t="s">
         <v>94</v>
       </c>
-      <c r="M134" s="10" t="s">
+      <c r="L132" s="14" t="s">
         <v>95</v>
       </c>
-      <c r="N134" s="10" t="s">
+      <c r="M132" s="14" t="s">
         <v>96</v>
       </c>
-      <c r="O134" s="10" t="s">
+      <c r="N132" s="14" t="s">
         <v>97</v>
       </c>
-      <c r="P134" s="10" t="s">
+      <c r="O132" s="14" t="s">
         <v>98</v>
       </c>
-      <c r="Q134" s="10" t="s">
+      <c r="P132" s="14" t="s">
         <v>99</v>
       </c>
-      <c r="R134" s="10" t="s">
+      <c r="Q132" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="R132" s="14" t="s">
         <v>12</v>
       </c>
     </row>
+    <row r="133" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A133" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C133" s="6">
+        <v>1</v>
+      </c>
+      <c r="D133" s="6">
+        <v>2</v>
+      </c>
+      <c r="E133" s="6">
+        <v>3</v>
+      </c>
+      <c r="F133" s="6">
+        <v>4</v>
+      </c>
+      <c r="G133" s="6">
+        <v>5</v>
+      </c>
+      <c r="H133" s="6">
+        <v>6</v>
+      </c>
+      <c r="I133" s="6">
+        <v>7</v>
+      </c>
+      <c r="J133" s="6">
+        <v>8</v>
+      </c>
+      <c r="K133" s="6">
+        <v>9</v>
+      </c>
+      <c r="L133" s="6">
+        <v>10</v>
+      </c>
+      <c r="M133" s="6">
+        <v>11</v>
+      </c>
+      <c r="N133" s="6">
+        <v>12</v>
+      </c>
+      <c r="O133" s="6">
+        <v>13</v>
+      </c>
+      <c r="P133" s="6">
+        <v>14</v>
+      </c>
+      <c r="Q133" s="6">
+        <v>15</v>
+      </c>
+      <c r="R133" s="6">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="134" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A134" s="7">
+        <v>98</v>
+      </c>
+      <c r="B134" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C134" s="9">
+        <v>6692467.6649276707</v>
+      </c>
+      <c r="D134" s="9">
+        <v>2519305.7187776994</v>
+      </c>
+      <c r="E134" s="9">
+        <v>7494475.3632743359</v>
+      </c>
+      <c r="F134" s="9">
+        <v>4345909.0231011463</v>
+      </c>
+      <c r="G134" s="9">
+        <v>5763140.4985153107</v>
+      </c>
+      <c r="H134" s="9">
+        <v>3667981.3826304283</v>
+      </c>
+      <c r="I134" s="9">
+        <v>1897855.6236635596</v>
+      </c>
+      <c r="J134" s="9">
+        <v>7059177.6546554435</v>
+      </c>
+      <c r="K134" s="9">
+        <v>4129413.8151971367</v>
+      </c>
+      <c r="L134" s="9">
+        <v>6515356.8244148083</v>
+      </c>
+      <c r="M134" s="9">
+        <v>12861115.519023804</v>
+      </c>
+      <c r="N134" s="9">
+        <v>9917644.5838302001</v>
+      </c>
+      <c r="O134" s="9">
+        <v>14910989.173441332</v>
+      </c>
+      <c r="P134" s="9">
+        <v>19640290.50265396</v>
+      </c>
+      <c r="Q134" s="9">
+        <v>23583480.135173157</v>
+      </c>
+      <c r="R134" s="10">
+        <v>130998603.48328</v>
+      </c>
+      <c r="S134" s="19"/>
+    </row>
     <row r="135" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A135" s="5" t="s">
-[...52 lines deleted...]
-      </c>
+      <c r="A135" s="7">
+        <v>99</v>
+      </c>
+      <c r="B135" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C135" s="9">
+        <v>261542.91409358048</v>
+      </c>
+      <c r="D135" s="9">
+        <v>67092.22623215818</v>
+      </c>
+      <c r="E135" s="9">
+        <v>344383.61947589047</v>
+      </c>
+      <c r="F135" s="9">
+        <v>248163.05873347507</v>
+      </c>
+      <c r="G135" s="9">
+        <v>644369.90279044444</v>
+      </c>
+      <c r="H135" s="9">
+        <v>55839.171261276249</v>
+      </c>
+      <c r="I135" s="9">
+        <v>61755.849506225582</v>
+      </c>
+      <c r="J135" s="9">
+        <v>371151.84258023708</v>
+      </c>
+      <c r="K135" s="9">
+        <v>232799.82719090168</v>
+      </c>
+      <c r="L135" s="9">
+        <v>263058.95693983452</v>
+      </c>
+      <c r="M135" s="9">
+        <v>289815.40094010776</v>
+      </c>
+      <c r="N135" s="9">
+        <v>244238.52979473877</v>
+      </c>
+      <c r="O135" s="9">
+        <v>587675.88998631702</v>
+      </c>
+      <c r="P135" s="9">
+        <v>389237.40871386143</v>
+      </c>
+      <c r="Q135" s="9">
+        <v>1452491.2772051101</v>
+      </c>
+      <c r="R135" s="10">
+        <v>5513615.8754441589</v>
+      </c>
+      <c r="S135" s="16"/>
+      <c r="T135" s="13"/>
     </row>
     <row r="136" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A136" s="7">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B136" s="8" t="s">
-        <v>100</v>
-[...51 lines deleted...]
-        <v>9.0875074790626508E-4</v>
+        <v>103</v>
+      </c>
+      <c r="C136" s="9">
+        <v>120679.95086270588</v>
+      </c>
+      <c r="D136" s="9">
+        <v>63252.985773699998</v>
+      </c>
+      <c r="E136" s="9">
+        <v>169227.03333665</v>
+      </c>
+      <c r="F136" s="9">
+        <v>73594.782662904632</v>
+      </c>
+      <c r="G136" s="9">
+        <v>339565.6914375741</v>
+      </c>
+      <c r="H136" s="9">
+        <v>21644</v>
+      </c>
+      <c r="I136" s="9">
+        <v>27599.049741575</v>
+      </c>
+      <c r="J136" s="9">
+        <v>154054.24901633116</v>
+      </c>
+      <c r="K136" s="9">
+        <v>99635.848495511629</v>
+      </c>
+      <c r="L136" s="9">
+        <v>86188.017858591658</v>
+      </c>
+      <c r="M136" s="9">
+        <v>164729.33653910871</v>
+      </c>
+      <c r="N136" s="9">
+        <v>188784.91137150064</v>
+      </c>
+      <c r="O136" s="9">
+        <v>291270.10404579516</v>
+      </c>
+      <c r="P136" s="9">
+        <v>109349.14048813</v>
+      </c>
+      <c r="Q136" s="9">
+        <v>590397.61749586428</v>
+      </c>
+      <c r="R136" s="10">
+        <v>2499972.7191259428</v>
       </c>
     </row>
     <row r="137" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A137" s="7">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B137" s="8" t="s">
-        <v>101</v>
-[...53 lines deleted...]
-      <c r="T137" s="9"/>
+        <v>104</v>
+      </c>
+      <c r="C137" s="9">
+        <v>135512.07452192405</v>
+      </c>
+      <c r="D137" s="9">
+        <v>11053.263154142816</v>
+      </c>
+      <c r="E137" s="9">
+        <v>122322.11238127454</v>
+      </c>
+      <c r="F137" s="9">
+        <v>156178.19774603378</v>
+      </c>
+      <c r="G137" s="9">
+        <v>189364.89268718314</v>
+      </c>
+      <c r="H137" s="9">
+        <v>23406.056293826976</v>
+      </c>
+      <c r="I137" s="9">
+        <v>22868.575228607617</v>
+      </c>
+      <c r="J137" s="9">
+        <v>177756.67108174154</v>
+      </c>
+      <c r="K137" s="9">
+        <v>113947.29616338074</v>
+      </c>
+      <c r="L137" s="9">
+        <v>121431.46456912858</v>
+      </c>
+      <c r="M137" s="9">
+        <v>88152.12113892223</v>
+      </c>
+      <c r="N137" s="9">
+        <v>35044.997161170242</v>
+      </c>
+      <c r="O137" s="9">
+        <v>166821.53710227498</v>
+      </c>
+      <c r="P137" s="9">
+        <v>194664.94011230333</v>
+      </c>
+      <c r="Q137" s="9">
+        <v>635536.97631681222</v>
+      </c>
+      <c r="R137" s="10">
+        <v>2194061.1756587271</v>
+      </c>
+      <c r="S137" s="16"/>
+      <c r="T137" s="13"/>
     </row>
     <row r="138" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A138" s="7">
-[...2 lines deleted...]
-      <c r="B138" s="8" t="s">
+      <c r="A138" s="4">
         <v>102</v>
       </c>
-      <c r="C138" s="20">
-[...45 lines deleted...]
-        <v>26743375.062369946</v>
+      <c r="B138" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="C138" s="10">
+        <v>597357.8887089506</v>
+      </c>
+      <c r="D138" s="10">
+        <v>361451.97730431537</v>
+      </c>
+      <c r="E138" s="10">
+        <v>3180966.473757966</v>
+      </c>
+      <c r="F138" s="10">
+        <v>502442.07832453662</v>
+      </c>
+      <c r="G138" s="10">
+        <v>1267268.3186656872</v>
+      </c>
+      <c r="H138" s="10">
+        <v>1432694.1149674493</v>
+      </c>
+      <c r="I138" s="10">
+        <v>104960.22453604297</v>
+      </c>
+      <c r="J138" s="10">
+        <v>761659.92248216434</v>
+      </c>
+      <c r="K138" s="10">
+        <v>701260.68253200932</v>
+      </c>
+      <c r="L138" s="10">
+        <v>1566842.4745121144</v>
+      </c>
+      <c r="M138" s="10">
+        <v>3184153.9432620769</v>
+      </c>
+      <c r="N138" s="10">
+        <v>997702.62126206793</v>
+      </c>
+      <c r="O138" s="10">
+        <v>1011419.2488382469</v>
+      </c>
+      <c r="P138" s="10">
+        <v>3617324.3281134283</v>
+      </c>
+      <c r="Q138" s="10">
+        <v>7224791.6833924334</v>
+      </c>
+      <c r="R138" s="10">
+        <v>26512295.980659492</v>
       </c>
     </row>
     <row r="139" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A139" s="7">
-[...2 lines deleted...]
-      <c r="B139" s="8" t="s">
+      <c r="A139" s="4">
         <v>103</v>
       </c>
+      <c r="B139" s="5" t="s">
+        <v>106</v>
+      </c>
       <c r="C139" s="20">
-        <v>9532.3899307423544</v>
+        <v>0.36301203246968344</v>
       </c>
       <c r="D139" s="20">
-        <v>1268.5075212008539</v>
+        <v>0.13665188016950594</v>
       </c>
       <c r="E139" s="20">
-        <v>3440.3734507064514</v>
+        <v>0.40651443833992562</v>
       </c>
       <c r="F139" s="20">
-        <v>14350.064315756943</v>
+        <v>0.23573027863427617</v>
       </c>
       <c r="G139" s="20">
-        <v>10323.721821549645</v>
+        <v>0.31260357920563786</v>
       </c>
       <c r="H139" s="20">
-        <v>38.05693737745473</v>
+        <v>0.19895820845688342</v>
       </c>
       <c r="I139" s="20">
-        <v>94.378018037137153</v>
+        <v>0.10294325826788633</v>
       </c>
       <c r="J139" s="20">
-        <v>3225.038146187992</v>
+        <v>0.38290307197304041</v>
       </c>
       <c r="K139" s="20">
-        <v>17611.385900175166</v>
+        <v>0.22398717140149277</v>
       </c>
       <c r="L139" s="20">
-        <v>8500.780976361797</v>
+        <v>0.35340520739319903</v>
       </c>
       <c r="M139" s="20">
-        <v>13621.026266153212</v>
+        <v>0.69761109326759463</v>
       </c>
       <c r="N139" s="20">
-        <v>12488.080267342433</v>
+        <v>0.537951694044839</v>
       </c>
       <c r="O139" s="20">
-        <v>107651.13414721498</v>
+        <v>0.80880009541934528</v>
       </c>
       <c r="P139" s="20">
-        <v>8993.5857294896668</v>
+        <v>1.0653262937715648</v>
       </c>
       <c r="Q139" s="20">
-        <v>150705.86605685472</v>
-[...10 lines deleted...]
-        <v>-1685564.6105148492</v>
+        <v>1.279212315278349</v>
+      </c>
+      <c r="R139" s="20">
+        <v>7.1056106180932241</v>
       </c>
     </row>
     <row r="140" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A140" s="4">
-[...2 lines deleted...]
-      <c r="B140" s="5" t="s">
+      <c r="A140" s="7">
         <v>104</v>
       </c>
-      <c r="C140" s="21">
-[...45 lines deleted...]
-        <v>26447896.637415491</v>
+      <c r="B140" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="C140" s="9">
+        <v>10030</v>
+      </c>
+      <c r="D140" s="9">
+        <v>9154</v>
+      </c>
+      <c r="E140" s="9">
+        <v>14564</v>
+      </c>
+      <c r="F140" s="9">
+        <v>9723</v>
+      </c>
+      <c r="G140" s="9">
+        <v>13149</v>
+      </c>
+      <c r="H140" s="9">
+        <v>6068</v>
+      </c>
+      <c r="I140" s="9">
+        <v>1522</v>
+      </c>
+      <c r="J140" s="9">
+        <v>40023</v>
+      </c>
+      <c r="K140" s="9">
+        <v>10379</v>
+      </c>
+      <c r="L140" s="9">
+        <v>22394</v>
+      </c>
+      <c r="M140" s="9">
+        <v>24888</v>
+      </c>
+      <c r="N140" s="9">
+        <v>3144</v>
+      </c>
+      <c r="O140" s="9">
+        <v>43552</v>
+      </c>
+      <c r="P140" s="9">
+        <v>131267</v>
+      </c>
+      <c r="Q140" s="9">
+        <v>351467</v>
+      </c>
+      <c r="R140" s="10">
+        <v>691324</v>
       </c>
     </row>
     <row r="141" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A141" s="4">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>105</v>
-[...47 lines deleted...]
-        <v>16.919002634931051</v>
+        <v>108</v>
+      </c>
+      <c r="C141" s="9">
+        <v>18435938.939535249</v>
+      </c>
+      <c r="D141" s="10"/>
+      <c r="E141" s="10"/>
+      <c r="F141" s="10"/>
+      <c r="G141" s="10"/>
+      <c r="H141" s="10"/>
+      <c r="I141" s="10"/>
+      <c r="J141" s="10"/>
+      <c r="K141" s="10"/>
+      <c r="L141" s="10"/>
+      <c r="M141" s="10"/>
+      <c r="N141" s="10"/>
+      <c r="O141" s="10"/>
+      <c r="P141" s="10"/>
+      <c r="Q141" s="10"/>
+      <c r="R141" s="10">
+        <v>18435938.939535249</v>
       </c>
     </row>
     <row r="142" spans="1:20" x14ac:dyDescent="0.35">
-      <c r="A142" s="7">
-[...2 lines deleted...]
-      <c r="B142" s="8" t="s">
+      <c r="D142" s="13"/>
+    </row>
+    <row r="144" spans="1:20" ht="29" x14ac:dyDescent="0.35">
+      <c r="A144" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B144" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="C144" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="D144" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="E144" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="F144" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="G144" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="H144" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="I144" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="J144" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="K144" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="L144" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="M144" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="N144" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="O144" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="P144" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="145" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A145" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C145" s="6">
+        <v>1</v>
+      </c>
+      <c r="D145" s="6">
+        <v>2</v>
+      </c>
+      <c r="E145" s="6">
+        <v>3</v>
+      </c>
+      <c r="F145" s="6">
+        <v>4</v>
+      </c>
+      <c r="G145" s="6">
+        <v>5</v>
+      </c>
+      <c r="H145" s="6">
+        <v>6</v>
+      </c>
+      <c r="I145" s="6">
+        <v>7</v>
+      </c>
+      <c r="J145" s="6">
+        <v>8</v>
+      </c>
+      <c r="K145" s="6">
+        <v>9</v>
+      </c>
+      <c r="L145" s="6">
+        <v>10</v>
+      </c>
+      <c r="M145" s="6">
+        <v>11</v>
+      </c>
+      <c r="N145" s="6">
+        <v>12</v>
+      </c>
+      <c r="O145" s="6">
+        <v>13</v>
+      </c>
+      <c r="P145" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="146" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A146" s="7">
         <v>106</v>
       </c>
-      <c r="C142" s="20">
-[...52 lines deleted...]
-      <c r="B143" s="5" t="s">
+      <c r="B146" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C146" s="9">
+        <v>622999.80144755589</v>
+      </c>
+      <c r="D146" s="9">
+        <v>12291642.074077647</v>
+      </c>
+      <c r="E146" s="9">
+        <v>1786096.5695810134</v>
+      </c>
+      <c r="F146" s="9">
+        <v>2420828.4018059596</v>
+      </c>
+      <c r="G146" s="9">
+        <v>1406364.529352345</v>
+      </c>
+      <c r="H146" s="9">
+        <v>96241115.91207087</v>
+      </c>
+      <c r="I146" s="9">
+        <v>820186.31788999995</v>
+      </c>
+      <c r="J146" s="9">
+        <v>814717.25273429393</v>
+      </c>
+      <c r="K146" s="9">
+        <v>1866051.6522063559</v>
+      </c>
+      <c r="L146" s="9">
+        <v>744835.05678328313</v>
+      </c>
+      <c r="M146" s="9">
+        <v>5609961.0839262577</v>
+      </c>
+      <c r="N146" s="9">
+        <v>1714100.1136930401</v>
+      </c>
+      <c r="O146" s="9">
+        <v>4659700.7177113779</v>
+      </c>
+      <c r="P146" s="10">
+        <v>130998599.48328</v>
+      </c>
+      <c r="Q146" s="22"/>
+    </row>
+    <row r="147" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A147" s="7">
         <v>107</v>
       </c>
-      <c r="C143" s="20">
-[...121 lines deleted...]
-      </c>
+      <c r="B147" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C147" s="9">
+        <v>29014.766592913547</v>
+      </c>
+      <c r="D147" s="9">
+        <v>471179.51525885815</v>
+      </c>
+      <c r="E147" s="9">
+        <v>38795.660881734693</v>
+      </c>
+      <c r="F147" s="9">
+        <v>120906.27965264115</v>
+      </c>
+      <c r="G147" s="9">
+        <v>50096.73702037138</v>
+      </c>
+      <c r="H147" s="9">
+        <v>4103694.8342260011</v>
+      </c>
+      <c r="I147" s="9">
+        <v>49778.471239999999</v>
+      </c>
+      <c r="J147" s="9">
+        <v>15419.462730954703</v>
+      </c>
+      <c r="K147" s="9">
+        <v>43050.589782265146</v>
+      </c>
+      <c r="L147" s="9">
+        <v>17244.124935986045</v>
+      </c>
+      <c r="M147" s="9">
+        <v>217558.88543091461</v>
+      </c>
+      <c r="N147" s="9">
+        <v>85271.179455408273</v>
+      </c>
+      <c r="O147" s="9">
+        <v>271603.36823611008</v>
+      </c>
+      <c r="P147" s="10">
+        <v>5513613.8754441589</v>
+      </c>
+      <c r="Q147" s="13"/>
     </row>
     <row r="148" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A148" s="7">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B148" s="8" t="s">
-        <v>100</v>
-[...48 lines deleted...]
-      <c r="A149" s="7">
         <v>107</v>
       </c>
-      <c r="B149" s="8" t="s">
+      <c r="C148" s="9">
+        <v>16009</v>
+      </c>
+      <c r="D148" s="9">
+        <v>93799</v>
+      </c>
+      <c r="E148" s="9">
+        <v>18488</v>
+      </c>
+      <c r="F148" s="9">
+        <v>34845</v>
+      </c>
+      <c r="G148" s="9">
+        <v>35622</v>
+      </c>
+      <c r="H148" s="9">
+        <v>284360</v>
+      </c>
+      <c r="I148" s="9">
+        <v>17985</v>
+      </c>
+      <c r="J148" s="9">
+        <v>21438</v>
+      </c>
+      <c r="K148" s="9">
+        <v>15803</v>
+      </c>
+      <c r="L148" s="9">
+        <v>13792</v>
+      </c>
+      <c r="M148" s="9">
+        <v>71120</v>
+      </c>
+      <c r="N148" s="9">
+        <v>17284</v>
+      </c>
+      <c r="O148" s="9">
+        <v>50617</v>
+      </c>
+      <c r="P148" s="10">
+        <v>691162</v>
+      </c>
+    </row>
+    <row r="151" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A151" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B151" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="C151" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="E151" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="F151" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="G151" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q151" s="16"/>
+    </row>
+    <row r="152" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A152" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C152" s="6">
+        <v>1</v>
+      </c>
+      <c r="D152" s="6">
+        <v>2</v>
+      </c>
+      <c r="E152" s="6">
+        <v>3</v>
+      </c>
+      <c r="F152" s="6">
+        <v>4</v>
+      </c>
+      <c r="G152" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="153" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A153" s="7">
+        <v>109</v>
+      </c>
+      <c r="B153" s="8" t="s">
         <v>101</v>
       </c>
-      <c r="C149" s="20">
-[...115 lines deleted...]
-      <c r="Q153" s="27"/>
+      <c r="C153" s="9">
+        <v>44441533.074866794</v>
+      </c>
+      <c r="D153" s="9">
+        <v>6405245.2052130643</v>
+      </c>
+      <c r="E153" s="9">
+        <v>10404783.484494023</v>
+      </c>
+      <c r="F153" s="9">
+        <v>69747041.190322235</v>
+      </c>
+      <c r="G153" s="10">
+        <v>130998602.95489612</v>
+      </c>
+      <c r="H153" s="13"/>
     </row>
     <row r="154" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="A154" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A154" s="7">
+        <v>110</v>
+      </c>
+      <c r="B154" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C154" s="9">
+        <v>1509081.6099688404</v>
+      </c>
+      <c r="D154" s="9">
+        <v>4501.99107194519</v>
+      </c>
+      <c r="E154" s="9">
+        <v>718143.18389015843</v>
+      </c>
+      <c r="F154" s="9">
+        <v>3281889.4451532192</v>
+      </c>
+      <c r="G154" s="10">
+        <v>5513616.2300841631</v>
+      </c>
+      <c r="H154" s="13"/>
     </row>
     <row r="155" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A155" s="7">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B155" s="8" t="s">
-        <v>100</v>
-[...16 lines deleted...]
-      <c r="H155" s="9"/>
+        <v>103</v>
+      </c>
+      <c r="C155" s="9">
+        <v>731775.79114072362</v>
+      </c>
+      <c r="D155" s="9">
+        <v>581</v>
+      </c>
+      <c r="E155" s="9">
+        <v>294243.71892210399</v>
+      </c>
+      <c r="F155" s="9">
+        <v>1473372.5145731154</v>
+      </c>
+      <c r="G155" s="10">
+        <v>2499973.0246359431</v>
+      </c>
+      <c r="H155" s="23"/>
     </row>
     <row r="156" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A156" s="7">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B156" s="8" t="s">
-        <v>101</v>
-[...16 lines deleted...]
-      <c r="H156" s="9"/>
+        <v>104</v>
+      </c>
+      <c r="C156" s="9">
+        <v>527760.66698512086</v>
+      </c>
+      <c r="D156" s="9">
+        <v>2533.3416188416745</v>
+      </c>
+      <c r="E156" s="9">
+        <v>366655.43545553653</v>
+      </c>
+      <c r="F156" s="9">
+        <v>1297111.2883097397</v>
+      </c>
+      <c r="G156" s="10">
+        <v>2194060.7323692385</v>
+      </c>
+      <c r="H156" s="13"/>
     </row>
     <row r="157" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A157" s="7">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B157" s="8" t="s">
-        <v>102</v>
-[...16 lines deleted...]
-      <c r="H157" s="13"/>
+        <v>105</v>
+      </c>
+      <c r="C157" s="9">
+        <v>9032670.9853916392</v>
+      </c>
+      <c r="D157" s="9">
+        <v>1981892.828293114</v>
+      </c>
+      <c r="E157" s="9">
+        <v>695817.83999251667</v>
+      </c>
+      <c r="F157" s="9">
+        <v>14798745.554323608</v>
+      </c>
+      <c r="G157" s="10">
+        <v>26509127.208000876</v>
+      </c>
     </row>
     <row r="158" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A158" s="7">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B158" s="8" t="s">
-        <v>103</v>
-[...16 lines deleted...]
-      <c r="H158" s="9"/>
+        <v>127</v>
+      </c>
+      <c r="C158" s="24">
+        <v>7.9965873937458873</v>
+      </c>
+      <c r="D158" s="24">
+        <v>1.3129616960074646</v>
+      </c>
+      <c r="E158" s="24">
+        <v>1.4555944719495879</v>
+      </c>
+      <c r="F158" s="24">
+        <v>11.214308207588131</v>
+      </c>
+      <c r="G158" s="24"/>
     </row>
     <row r="159" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A159" s="7">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B159" s="8" t="s">
-        <v>104</v>
-[...15 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="C159" s="9">
+        <v>19014</v>
+      </c>
+      <c r="D159" s="9">
+        <v>699</v>
+      </c>
+      <c r="E159" s="9">
+        <v>24827</v>
+      </c>
+      <c r="F159" s="9">
+        <v>646622</v>
+      </c>
+      <c r="G159" s="10"/>
+      <c r="H159" s="13"/>
+      <c r="I159" s="13"/>
     </row>
     <row r="160" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A160" s="7">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B160" s="8" t="s">
-        <v>126</v>
-[...45 lines deleted...]
-      <c r="C162" s="20">
+        <v>108</v>
+      </c>
+      <c r="C160" s="9">
         <v>11099811.939535251</v>
       </c>
-      <c r="D162" s="25"/>
-[...2 lines deleted...]
-      <c r="G162" s="23">
+      <c r="D160" s="25"/>
+      <c r="E160" s="26"/>
+      <c r="F160" s="27"/>
+      <c r="G160" s="27">
         <v>11099811.939535251</v>
       </c>
     </row>
-    <row r="165" spans="1:10" ht="29" x14ac:dyDescent="0.35">
-      <c r="A165" s="5" t="s">
+    <row r="163" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A163" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B165" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D165" s="10" t="s">
+      <c r="B163" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="E165" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F165" s="10" t="s">
+      <c r="C163" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="D163" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="E163" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="G165" s="10" t="s">
+      <c r="F163" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="H165" s="10" t="s">
-[...5 lines deleted...]
-      <c r="J165" s="5" t="s">
+      <c r="G163" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="H163" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="I163" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="J163" s="5" t="s">
         <v>12</v>
       </c>
     </row>
+    <row r="164" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A164" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B164" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C164" s="6">
+        <v>1</v>
+      </c>
+      <c r="D164" s="6">
+        <v>2</v>
+      </c>
+      <c r="E164" s="6">
+        <v>3</v>
+      </c>
+      <c r="F164" s="6">
+        <v>4</v>
+      </c>
+      <c r="G164" s="6">
+        <v>5</v>
+      </c>
+      <c r="H164" s="6">
+        <v>6</v>
+      </c>
+      <c r="I164" s="6">
+        <v>7</v>
+      </c>
+      <c r="J164" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A165" s="7">
+        <v>117</v>
+      </c>
+      <c r="B165" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="C165" s="9">
+        <v>0</v>
+      </c>
+      <c r="D165" s="9">
+        <v>771259.36372286989</v>
+      </c>
+      <c r="E165" s="9">
+        <v>213588</v>
+      </c>
+      <c r="F165" s="9">
+        <v>0</v>
+      </c>
+      <c r="G165" s="9">
+        <v>2285431.23086</v>
+      </c>
+      <c r="H165" s="9">
+        <v>0</v>
+      </c>
+      <c r="I165" s="9">
+        <v>35375469.035060003</v>
+      </c>
+      <c r="J165" s="28">
+        <v>38645747.629642874</v>
+      </c>
+    </row>
     <row r="166" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A166" s="5" t="s">
+      <c r="A166" s="7">
+        <v>118</v>
+      </c>
+      <c r="B166" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="C166" s="9">
+        <v>0</v>
+      </c>
+      <c r="D166" s="9">
+        <v>484520.07436999999</v>
+      </c>
+      <c r="E166" s="9">
+        <v>137795</v>
+      </c>
+      <c r="F166" s="9">
+        <v>0</v>
+      </c>
+      <c r="G166" s="9">
+        <v>1966006.8189600003</v>
+      </c>
+      <c r="H166" s="9">
+        <v>0</v>
+      </c>
+      <c r="I166" s="9">
+        <v>8280475.2825704347</v>
+      </c>
+      <c r="J166" s="28">
+        <v>10868797.175900435</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A167"/>
+    </row>
+    <row r="168" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A168" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B168" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="C168" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="D168" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="E168" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="F168" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="G168" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="H168" s="29"/>
+    </row>
+    <row r="169" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A169" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B166" s="5" t="s">
+      <c r="B169" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="C166" s="6">
+      <c r="C169" s="6">
         <v>1</v>
       </c>
-      <c r="D166" s="6">
+      <c r="D169" s="6">
         <v>2</v>
       </c>
-      <c r="E166" s="6">
+      <c r="E169" s="6">
         <v>3</v>
       </c>
-      <c r="F166" s="6">
+      <c r="F169" s="6">
         <v>4</v>
       </c>
-      <c r="G166" s="6">
+      <c r="G169" s="6">
         <v>5</v>
       </c>
-      <c r="H166" s="6">
-[...98 lines deleted...]
-      <c r="H170" s="14"/>
+    </row>
+    <row r="170" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A170" s="7">
+        <v>119</v>
+      </c>
+      <c r="B170" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="C170" s="9">
+        <v>0</v>
+      </c>
+      <c r="D170" s="9">
+        <v>0</v>
+      </c>
+      <c r="E170" s="9">
+        <v>0</v>
+      </c>
+      <c r="F170" s="9">
+        <v>0</v>
+      </c>
+      <c r="G170" s="9">
+        <v>0</v>
+      </c>
     </row>
     <row r="171" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A171" s="5" t="s">
-[...18 lines deleted...]
-        <v>5</v>
+      <c r="A171" s="7">
+        <v>120</v>
+      </c>
+      <c r="B171" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="C171" s="30">
+        <v>218</v>
+      </c>
+      <c r="D171" s="30">
+        <v>322665.76367999997</v>
+      </c>
+      <c r="E171" s="30">
+        <v>340925</v>
+      </c>
+      <c r="F171" s="30">
+        <v>160057</v>
+      </c>
+      <c r="G171" s="30">
+        <v>19585</v>
       </c>
     </row>
     <row r="172" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A172" s="7">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B172" s="8" t="s">
-        <v>138</v>
-[...14 lines deleted...]
-        <v>0</v>
+        <v>141</v>
+      </c>
+      <c r="C172" s="9">
+        <v>176</v>
+      </c>
+      <c r="D172" s="9">
+        <v>255464</v>
+      </c>
+      <c r="E172" s="9">
+        <v>219970</v>
+      </c>
+      <c r="F172" s="9">
+        <v>102268</v>
+      </c>
+      <c r="G172" s="9">
+        <v>12485</v>
       </c>
     </row>
     <row r="173" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A173" s="7">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B173" s="8" t="s">
-        <v>139</v>
-[...14 lines deleted...]
-        <v>19585</v>
+        <v>142</v>
+      </c>
+      <c r="C173" s="9">
+        <v>42</v>
+      </c>
+      <c r="D173" s="9">
+        <v>67201.763680000004</v>
+      </c>
+      <c r="E173" s="9">
+        <v>120955</v>
+      </c>
+      <c r="F173" s="9">
+        <v>57789</v>
+      </c>
+      <c r="G173" s="9">
+        <v>7100</v>
       </c>
     </row>
     <row r="174" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A174" s="7">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B174" s="8" t="s">
-        <v>140</v>
-[...14 lines deleted...]
-        <v>12485</v>
+        <v>143</v>
+      </c>
+      <c r="C174" s="9">
+        <v>133</v>
+      </c>
+      <c r="D174" s="9">
+        <v>57837</v>
+      </c>
+      <c r="E174" s="9">
+        <v>36242.080000000002</v>
+      </c>
+      <c r="F174" s="9">
+        <v>4016</v>
+      </c>
+      <c r="G174" s="9">
+        <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A175" s="7">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B175" s="8" t="s">
-        <v>141</v>
-[...14 lines deleted...]
-        <v>7100</v>
+        <v>100</v>
+      </c>
+      <c r="C175" s="9">
+        <v>0</v>
+      </c>
+      <c r="D175" s="9">
+        <v>0</v>
+      </c>
+      <c r="E175" s="9">
+        <v>0</v>
+      </c>
+      <c r="F175" s="9">
+        <v>0</v>
+      </c>
+      <c r="G175" s="9">
+        <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A176" s="7">
-[...18 lines deleted...]
-        <v>0</v>
+      <c r="A176" s="4">
+        <v>125</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C176" s="10">
+        <v>351</v>
+      </c>
+      <c r="D176" s="10">
+        <v>380502.76367999997</v>
+      </c>
+      <c r="E176" s="10">
+        <v>377167.08</v>
+      </c>
+      <c r="F176" s="10">
+        <v>164073</v>
+      </c>
+      <c r="G176" s="10">
+        <v>19585</v>
       </c>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A177" s="7">
-[...23 lines deleted...]
-        <v>125</v>
+      <c r="A177"/>
+    </row>
+    <row r="178" spans="1:7" ht="58" x14ac:dyDescent="0.35">
+      <c r="A178" s="5" t="s">
+        <v>5</v>
       </c>
       <c r="B178" s="5" t="s">
-        <v>12</v>
-[...14 lines deleted...]
-        <v>19585</v>
+        <v>144</v>
+      </c>
+      <c r="C178" s="14" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A179"/>
-[...9 lines deleted...]
-        <v>144</v>
+      <c r="A179" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C179" s="6">
+        <v>1</v>
+      </c>
+      <c r="D179" s="31"/>
+      <c r="E179" s="31"/>
+      <c r="F179" s="31"/>
+      <c r="G179" s="31"/>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A180" s="7">
+        <v>126</v>
+      </c>
+      <c r="B180" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C180" s="9">
+        <v>695</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A181" s="5" t="s">
-[...11 lines deleted...]
-      <c r="G181" s="16"/>
+      <c r="A181" s="7">
+        <v>127</v>
+      </c>
+      <c r="B181" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="C181" s="9">
+        <v>159</v>
+      </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A182" s="7">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B182" s="8" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>148</v>
+      </c>
+      <c r="C182" s="9">
+        <v>96</v>
       </c>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A183" s="7">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B183" s="8" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>149</v>
+      </c>
+      <c r="C183" s="9">
+        <v>71</v>
       </c>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A184" s="7">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B184" s="8" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>150</v>
+      </c>
+      <c r="C184" s="9">
+        <v>23</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A185" s="7">
-[...21 lines deleted...]
-      <c r="A187" s="4">
+      <c r="A185" s="4">
         <v>131</v>
       </c>
-      <c r="B187" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C187" s="19">
+      <c r="B185" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C185" s="32">
         <v>1044</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K008000 Office Use Only\General</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{690f1d11-5c3d-456a-9da0-35035890fcce}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
+  <clbl:label id="{690f1d11-5c3d-456a-9da0-35035890fcce}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>March 2026 </vt:lpstr>
+      <vt:lpstr>BIR 501 Industry 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lisho, Deon</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>