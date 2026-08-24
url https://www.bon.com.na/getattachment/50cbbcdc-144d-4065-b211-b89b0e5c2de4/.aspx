--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -1,87 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/lis1229_bon_com_na/Documents/Documents/Banks/Website Data/2026/March 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Supervison\Reg&amp;anal\WEBSITE DATA\Excel document 2019\Aggregated industry\Excel Documents 2026\Website upload\June 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1DD45331-30CA-48A5-ACBD-3FC42D71B092}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC39FEE1-E86A-4135-AB3C-47960541D457}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{EED779F8-7C59-4457-B930-EA2B32077721}"/>
   </bookViews>
   <sheets>
-    <sheet name="BIR 501 Industry 2026" sheetId="1" r:id="rId1"/>
+    <sheet name="BIR 501 March 2026" sheetId="1" r:id="rId1"/>
+    <sheet name="BIR 501 June 2026" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="883" uniqueCount="166">
   <si>
     <t>Credit Risk - Part 1</t>
   </si>
   <si>
     <t>BIR 501</t>
   </si>
   <si>
     <t>(Quarterly)</t>
   </si>
   <si>
     <t>(Confidential and not available for inspection by the public)</t>
   </si>
   <si>
     <t>(All amounts to be rounded off to the nearest N$'000)</t>
   </si>
   <si>
     <t>Line No.</t>
   </si>
   <si>
     <t>Item (s)</t>
   </si>
   <si>
     <t>Pass or Acceptable</t>
   </si>
   <si>
@@ -499,120 +501,189 @@
   </si>
   <si>
     <t>Value of Exposure N$'000</t>
   </si>
   <si>
     <t>Number of Residential Mortgage 
 Loans Granted and Taken up</t>
   </si>
   <si>
     <t>N$ 0 - N$ 500</t>
   </si>
   <si>
     <t>N$ 500 - N$ 1 000</t>
   </si>
   <si>
     <t>N$ 1 000 - N$ 1 500</t>
   </si>
   <si>
     <t>N$ 1 500 - N$ 3 000</t>
   </si>
   <si>
     <t>N$ 3 000 and above</t>
   </si>
   <si>
     <t>Total granted and taken up</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">-   </t>
+  </si>
+  <si>
+    <t>Geographical Distribution</t>
+  </si>
+  <si>
+    <t>of Loans and Advances</t>
+  </si>
+  <si>
+    <t>Asset Bought in or Repossessed During</t>
+  </si>
+  <si>
+    <t>Preceding Five Years and Unsold</t>
+  </si>
+  <si>
+    <t>Market Value at</t>
+  </si>
+  <si>
+    <t>Date of Return</t>
+  </si>
+  <si>
+    <t>Cumulative Amount</t>
+  </si>
+  <si>
+    <t>Written Off to Date</t>
+  </si>
+  <si>
+    <t>Liabilities &amp; Other Cost to</t>
+  </si>
+  <si>
+    <t>Be Settled Prior to Sale</t>
+  </si>
+  <si>
+    <t>Number of Residential Mortgage</t>
+  </si>
+  <si>
+    <t>Loans Granted and Taken up</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="21"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD0D0D0"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDAF2D0"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -637,58 +708,84 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -696,72 +793,148 @@
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="166" fontId="0" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="43" fontId="0" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="10" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 10 13" xfId="3" xr:uid="{7AAB037C-6CC1-4276-9820-7701FC92C5FC}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3931920</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="AutoShape 213">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FBC0428-9FFC-4C27-ACD2-0E58A1BA82B6}"/>
             </a:ext>
           </a:extLst>
@@ -1264,52 +1437,52 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2D0866C-B87C-4A67-AA62-5115E10121AC}">
   <dimension ref="A1:T185"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C111" zoomScale="77" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="C111" sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" topLeftCell="A110" zoomScale="77" zoomScaleNormal="55" workbookViewId="0">
+      <selection activeCell="I152" sqref="I152"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8" style="3" customWidth="1"/>
     <col min="2" max="2" width="75.6328125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="16.90625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.1796875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.81640625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.6328125" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="18" bestFit="1" customWidth="1"/>
     <col min="11" max="18" width="18.54296875" customWidth="1"/>
     <col min="19" max="19" width="10.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27" x14ac:dyDescent="0.6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.35">
@@ -6037,70 +6210,7100 @@
       </c>
       <c r="B184" s="8" t="s">
         <v>150</v>
       </c>
       <c r="C184" s="9">
         <v>23</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A185" s="4">
         <v>131</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>151</v>
       </c>
       <c r="C185" s="32">
         <v>1044</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K008000 Office Use Only\General</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{059DAD41-C33B-4E0E-AAC7-5D3EC4607B8C}">
+  <dimension ref="A1:T189"/>
+  <sheetViews>
+    <sheetView topLeftCell="A132" workbookViewId="0">
+      <selection activeCell="L161" sqref="L161"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="2" max="2" width="68" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.1796875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.453125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.54296875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.36328125" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="10.90625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.90625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12.453125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.90625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.90625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9.90625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.90625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="12.54296875" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="10.90625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="9.90625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="10.90625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="27" x14ac:dyDescent="0.6">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+    </row>
+    <row r="2" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A2" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+    </row>
+    <row r="3" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A3" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="33"/>
+      <c r="N3" s="33"/>
+      <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
+      <c r="T3" s="33"/>
+    </row>
+    <row r="4" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A4" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="33"/>
+      <c r="N4" s="33"/>
+      <c r="O4" s="33"/>
+      <c r="P4" s="33"/>
+      <c r="Q4" s="33"/>
+      <c r="R4" s="33"/>
+      <c r="S4" s="33"/>
+      <c r="T4" s="33"/>
+    </row>
+    <row r="5" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A5" s="35"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="33"/>
+      <c r="M5" s="33"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33"/>
+      <c r="S5" s="33"/>
+      <c r="T5" s="33"/>
+    </row>
+    <row r="6" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A6" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="H6" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="33"/>
+      <c r="T6" s="33"/>
+    </row>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A7" s="36"/>
+      <c r="B7" s="37"/>
+      <c r="C7" s="38">
+        <v>1</v>
+      </c>
+      <c r="D7" s="38">
+        <v>2</v>
+      </c>
+      <c r="E7" s="38">
+        <v>3</v>
+      </c>
+      <c r="F7" s="38">
+        <v>4</v>
+      </c>
+      <c r="G7" s="38">
+        <v>5</v>
+      </c>
+      <c r="H7" s="38">
+        <v>6</v>
+      </c>
+      <c r="I7" s="33"/>
+      <c r="J7" s="33"/>
+      <c r="K7" s="33"/>
+      <c r="L7" s="33"/>
+      <c r="M7" s="33"/>
+      <c r="N7" s="33"/>
+      <c r="O7" s="33"/>
+      <c r="P7" s="33"/>
+      <c r="Q7" s="33"/>
+      <c r="R7" s="33"/>
+      <c r="S7" s="33"/>
+      <c r="T7" s="33"/>
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A8" s="36"/>
+      <c r="B8" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="37"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="H8" s="37"/>
+      <c r="I8" s="33"/>
+      <c r="J8" s="33"/>
+      <c r="K8" s="33"/>
+      <c r="L8" s="33"/>
+      <c r="M8" s="33"/>
+      <c r="N8" s="33"/>
+      <c r="O8" s="33"/>
+      <c r="P8" s="33"/>
+      <c r="Q8" s="33"/>
+      <c r="R8" s="33"/>
+      <c r="S8" s="33"/>
+      <c r="T8" s="33"/>
+    </row>
+    <row r="9" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A9" s="39">
+        <v>1</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="41">
+        <v>32580131</v>
+      </c>
+      <c r="D9" s="42">
+        <v>2</v>
+      </c>
+      <c r="E9" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F9" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G9" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H9" s="43">
+        <v>32580133</v>
+      </c>
+      <c r="I9" s="33"/>
+      <c r="J9" s="33"/>
+      <c r="K9" s="33"/>
+      <c r="L9" s="33"/>
+      <c r="M9" s="33"/>
+      <c r="N9" s="33"/>
+      <c r="O9" s="33"/>
+      <c r="P9" s="33"/>
+      <c r="Q9" s="33"/>
+      <c r="R9" s="33"/>
+      <c r="S9" s="33"/>
+      <c r="T9" s="33"/>
+    </row>
+    <row r="10" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A10" s="39">
+        <v>2</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="41">
+        <v>1200233</v>
+      </c>
+      <c r="D10" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E10" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F10" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H10" s="43">
+        <v>1200233</v>
+      </c>
+      <c r="I10" s="33"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="33"/>
+      <c r="N10" s="33"/>
+      <c r="O10" s="33"/>
+      <c r="P10" s="33"/>
+      <c r="Q10" s="33"/>
+      <c r="R10" s="33"/>
+      <c r="S10" s="33"/>
+      <c r="T10" s="33"/>
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A11" s="39">
+        <v>3</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E11" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G11" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H11" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="I11" s="33"/>
+      <c r="J11" s="33"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="33"/>
+      <c r="N11" s="33"/>
+      <c r="O11" s="33"/>
+      <c r="P11" s="33"/>
+      <c r="Q11" s="33"/>
+      <c r="R11" s="33"/>
+      <c r="S11" s="33"/>
+      <c r="T11" s="33"/>
+    </row>
+    <row r="12" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A12" s="39">
+        <v>4</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="43">
+        <v>33780364</v>
+      </c>
+      <c r="D12" s="37">
+        <v>2</v>
+      </c>
+      <c r="E12" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F12" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G12" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="H12" s="43">
+        <v>33780366</v>
+      </c>
+      <c r="I12" s="33"/>
+      <c r="J12" s="33"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="33"/>
+      <c r="N12" s="33"/>
+      <c r="O12" s="33"/>
+      <c r="P12" s="33"/>
+      <c r="Q12" s="33"/>
+      <c r="R12" s="33"/>
+      <c r="S12" s="33"/>
+      <c r="T12" s="33"/>
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A13" s="39">
+        <v>5</v>
+      </c>
+      <c r="B13" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="37">
+        <v>0</v>
+      </c>
+      <c r="D13" s="37">
+        <v>0</v>
+      </c>
+      <c r="E13" s="37">
+        <v>0</v>
+      </c>
+      <c r="F13" s="37">
+        <v>0</v>
+      </c>
+      <c r="G13" s="37">
+        <v>0</v>
+      </c>
+      <c r="H13" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="I13" s="33"/>
+      <c r="J13" s="33"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="33"/>
+      <c r="M13" s="33"/>
+      <c r="N13" s="33"/>
+      <c r="O13" s="33"/>
+      <c r="P13" s="33"/>
+      <c r="Q13" s="33"/>
+      <c r="R13" s="33"/>
+      <c r="S13" s="33"/>
+      <c r="T13" s="33"/>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A14" s="39">
+        <v>6</v>
+      </c>
+      <c r="B14" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="37">
+        <v>33780364</v>
+      </c>
+      <c r="D14" s="37">
+        <v>2</v>
+      </c>
+      <c r="E14" s="37">
+        <v>0</v>
+      </c>
+      <c r="F14" s="37">
+        <v>0</v>
+      </c>
+      <c r="G14" s="37">
+        <v>0</v>
+      </c>
+      <c r="H14" s="43">
+        <v>33780366</v>
+      </c>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="33"/>
+      <c r="N14" s="33"/>
+      <c r="O14" s="33"/>
+      <c r="P14" s="33"/>
+      <c r="Q14" s="33"/>
+      <c r="R14" s="33"/>
+      <c r="S14" s="33"/>
+      <c r="T14" s="33"/>
+    </row>
+    <row r="15" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A15" s="39">
+        <v>7</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D15" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E15" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F15" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G15" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="H15" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="I15" s="33"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="33"/>
+      <c r="N15" s="33"/>
+      <c r="O15" s="33"/>
+      <c r="P15" s="33"/>
+      <c r="Q15" s="33"/>
+      <c r="R15" s="33"/>
+      <c r="S15" s="33"/>
+      <c r="T15" s="33"/>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A16" s="39">
+        <v>8</v>
+      </c>
+      <c r="B16" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="43">
+        <v>25497</v>
+      </c>
+      <c r="D16" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E16" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F16" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G16" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="H16" s="43">
+        <v>15859</v>
+      </c>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="33"/>
+      <c r="O16" s="33"/>
+      <c r="P16" s="33"/>
+      <c r="Q16" s="33"/>
+      <c r="R16" s="33"/>
+      <c r="S16" s="33"/>
+      <c r="T16" s="33"/>
+    </row>
+    <row r="17" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A17" s="39"/>
+      <c r="B17" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F17" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H17" s="38"/>
+      <c r="I17" s="33"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="33"/>
+      <c r="N17" s="33"/>
+      <c r="O17" s="33"/>
+      <c r="P17" s="33"/>
+      <c r="Q17" s="33"/>
+      <c r="R17" s="33"/>
+      <c r="S17" s="33"/>
+      <c r="T17" s="33"/>
+    </row>
+    <row r="18" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A18" s="36"/>
+      <c r="B18" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="37"/>
+      <c r="H18" s="37"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="33"/>
+      <c r="L18" s="33"/>
+      <c r="M18" s="33"/>
+      <c r="N18" s="33"/>
+      <c r="O18" s="33"/>
+      <c r="P18" s="33"/>
+      <c r="Q18" s="33"/>
+      <c r="R18" s="33"/>
+      <c r="S18" s="33"/>
+      <c r="T18" s="33"/>
+    </row>
+    <row r="19" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A19" s="39">
+        <v>9</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="41">
+        <v>2745636</v>
+      </c>
+      <c r="D19" s="42">
+        <v>30</v>
+      </c>
+      <c r="E19" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F19" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G19" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H19" s="43">
+        <v>15859</v>
+      </c>
+      <c r="I19" s="33"/>
+      <c r="J19" s="33"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="33"/>
+      <c r="N19" s="33"/>
+      <c r="O19" s="33"/>
+      <c r="P19" s="33"/>
+      <c r="Q19" s="33"/>
+      <c r="R19" s="33"/>
+      <c r="S19" s="33"/>
+      <c r="T19" s="33"/>
+    </row>
+    <row r="20" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A20" s="39">
+        <v>10</v>
+      </c>
+      <c r="B20" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="41">
+        <v>373053</v>
+      </c>
+      <c r="D20" s="42">
+        <v>-30</v>
+      </c>
+      <c r="E20" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F20" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G20" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H20" s="43">
+        <v>15859</v>
+      </c>
+      <c r="I20" s="33"/>
+      <c r="J20" s="33"/>
+      <c r="K20" s="33"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="33"/>
+      <c r="N20" s="33"/>
+      <c r="O20" s="33"/>
+      <c r="P20" s="33"/>
+      <c r="Q20" s="33"/>
+      <c r="R20" s="33"/>
+      <c r="S20" s="33"/>
+      <c r="T20" s="33"/>
+    </row>
+    <row r="21" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A21" s="39">
+        <v>11</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D21" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E21" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F21" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G21" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H21" s="43">
+        <v>31718</v>
+      </c>
+      <c r="I21" s="33"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="33"/>
+      <c r="O21" s="33"/>
+      <c r="P21" s="33"/>
+      <c r="Q21" s="33"/>
+      <c r="R21" s="33"/>
+      <c r="S21" s="33"/>
+      <c r="T21" s="33"/>
+    </row>
+    <row r="22" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A22" s="39">
+        <v>12</v>
+      </c>
+      <c r="B22" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="43">
+        <v>3118689</v>
+      </c>
+      <c r="D22" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E22" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F22" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G22" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="H22" s="43">
+        <v>63436</v>
+      </c>
+      <c r="I22" s="33"/>
+      <c r="J22" s="33"/>
+      <c r="K22" s="33"/>
+      <c r="L22" s="33"/>
+      <c r="M22" s="33"/>
+      <c r="N22" s="33"/>
+      <c r="O22" s="33"/>
+      <c r="P22" s="33"/>
+      <c r="Q22" s="33"/>
+      <c r="R22" s="33"/>
+      <c r="S22" s="33"/>
+      <c r="T22" s="33"/>
+    </row>
+    <row r="23" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A23" s="39">
+        <v>13</v>
+      </c>
+      <c r="B23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D23" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E23" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F23" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G23" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="H23" s="43">
+        <v>111013</v>
+      </c>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="33"/>
+      <c r="R23" s="33"/>
+      <c r="S23" s="33"/>
+      <c r="T23" s="33"/>
+    </row>
+    <row r="24" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A24" s="39">
+        <v>14</v>
+      </c>
+      <c r="B24" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="43">
+        <v>3118689</v>
+      </c>
+      <c r="D24" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E24" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F24" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G24" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="H24" s="43">
+        <v>206167</v>
+      </c>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="33"/>
+      <c r="O24" s="33"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="33"/>
+      <c r="S24" s="33"/>
+      <c r="T24" s="33"/>
+    </row>
+    <row r="25" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A25" s="39">
+        <v>15</v>
+      </c>
+      <c r="B25" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D25" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E25" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F25" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G25" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="H25" s="43">
+        <v>380616</v>
+      </c>
+      <c r="I25" s="33"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="33"/>
+      <c r="O25" s="33"/>
+      <c r="P25" s="33"/>
+      <c r="Q25" s="33"/>
+      <c r="R25" s="33"/>
+      <c r="S25" s="33"/>
+      <c r="T25" s="33"/>
+    </row>
+    <row r="26" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A26" s="39">
+        <v>16</v>
+      </c>
+      <c r="B26" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="41">
+        <v>31392</v>
+      </c>
+      <c r="D26" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E26" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F26" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G26" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H26" s="43">
+        <v>697796</v>
+      </c>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="33"/>
+      <c r="N26" s="33"/>
+      <c r="O26" s="33"/>
+      <c r="P26" s="33"/>
+      <c r="Q26" s="33"/>
+      <c r="R26" s="33"/>
+      <c r="S26" s="33"/>
+      <c r="T26" s="33"/>
+    </row>
+    <row r="27" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A27" s="39"/>
+      <c r="B27" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D27" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F27" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H27" s="38"/>
+      <c r="I27" s="33"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="33"/>
+      <c r="O27" s="33"/>
+      <c r="P27" s="33"/>
+      <c r="Q27" s="33"/>
+      <c r="R27" s="33"/>
+      <c r="S27" s="33"/>
+      <c r="T27" s="33"/>
+    </row>
+    <row r="28" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A28" s="36"/>
+      <c r="B28" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="C28" s="37"/>
+      <c r="D28" s="37"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+      <c r="G28" s="37"/>
+      <c r="H28" s="37"/>
+      <c r="I28" s="33"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="33"/>
+      <c r="O28" s="33"/>
+      <c r="P28" s="33"/>
+      <c r="Q28" s="33"/>
+      <c r="R28" s="33"/>
+      <c r="S28" s="33"/>
+      <c r="T28" s="33"/>
+    </row>
+    <row r="29" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A29" s="39">
+        <v>17</v>
+      </c>
+      <c r="B29" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="C29" s="41">
+        <v>14779581</v>
+      </c>
+      <c r="D29" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E29" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F29" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G29" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H29" s="43">
+        <v>14779581</v>
+      </c>
+      <c r="I29" s="33"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+      <c r="N29" s="33"/>
+      <c r="O29" s="33"/>
+      <c r="P29" s="33"/>
+      <c r="Q29" s="33"/>
+      <c r="R29" s="33"/>
+      <c r="S29" s="33"/>
+      <c r="T29" s="33"/>
+    </row>
+    <row r="30" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A30" s="39">
+        <v>18</v>
+      </c>
+      <c r="B30" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="41">
+        <v>-1852655</v>
+      </c>
+      <c r="D30" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E30" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F30" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G30" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H30" s="43">
+        <v>-1852655</v>
+      </c>
+      <c r="I30" s="33"/>
+      <c r="J30" s="33"/>
+      <c r="K30" s="33"/>
+      <c r="L30" s="33"/>
+      <c r="M30" s="33"/>
+      <c r="N30" s="33"/>
+      <c r="O30" s="33"/>
+      <c r="P30" s="33"/>
+      <c r="Q30" s="33"/>
+      <c r="R30" s="33"/>
+      <c r="S30" s="33"/>
+      <c r="T30" s="33"/>
+    </row>
+    <row r="31" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A31" s="39">
+        <v>19</v>
+      </c>
+      <c r="B31" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D31" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E31" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F31" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G31" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H31" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="I31" s="33"/>
+      <c r="J31" s="33"/>
+      <c r="K31" s="33"/>
+      <c r="L31" s="33"/>
+      <c r="M31" s="33"/>
+      <c r="N31" s="33"/>
+      <c r="O31" s="33"/>
+      <c r="P31" s="33"/>
+      <c r="Q31" s="33"/>
+      <c r="R31" s="33"/>
+      <c r="S31" s="33"/>
+      <c r="T31" s="33"/>
+    </row>
+    <row r="32" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A32" s="39">
+        <v>20</v>
+      </c>
+      <c r="B32" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="43">
+        <v>12926926</v>
+      </c>
+      <c r="D32" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E32" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F32" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G32" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="H32" s="43">
+        <v>12926926</v>
+      </c>
+      <c r="I32" s="33"/>
+      <c r="J32" s="33"/>
+      <c r="K32" s="33"/>
+      <c r="L32" s="33"/>
+      <c r="M32" s="33"/>
+      <c r="N32" s="33"/>
+      <c r="O32" s="33"/>
+      <c r="P32" s="33"/>
+      <c r="Q32" s="33"/>
+      <c r="R32" s="33"/>
+      <c r="S32" s="33"/>
+      <c r="T32" s="33"/>
+    </row>
+    <row r="33" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A33" s="39">
+        <v>21</v>
+      </c>
+      <c r="B33" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D33" s="37"/>
+      <c r="E33" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F33" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G33" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H33" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="I33" s="33"/>
+      <c r="J33" s="33"/>
+      <c r="K33" s="33"/>
+      <c r="L33" s="33"/>
+      <c r="M33" s="33"/>
+      <c r="N33" s="33"/>
+      <c r="O33" s="33"/>
+      <c r="P33" s="33"/>
+      <c r="Q33" s="33"/>
+      <c r="R33" s="33"/>
+      <c r="S33" s="33"/>
+      <c r="T33" s="33"/>
+    </row>
+    <row r="34" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A34" s="39">
+        <v>22</v>
+      </c>
+      <c r="B34" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="C34" s="43">
+        <v>12926926</v>
+      </c>
+      <c r="D34" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E34" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F34" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G34" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="H34" s="43">
+        <v>12926926</v>
+      </c>
+      <c r="I34" s="33"/>
+      <c r="J34" s="33"/>
+      <c r="K34" s="33"/>
+      <c r="L34" s="33"/>
+      <c r="M34" s="33"/>
+      <c r="N34" s="33"/>
+      <c r="O34" s="33"/>
+      <c r="P34" s="33"/>
+      <c r="Q34" s="33"/>
+      <c r="R34" s="33"/>
+      <c r="S34" s="33"/>
+      <c r="T34" s="33"/>
+    </row>
+    <row r="35" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A35" s="39">
+        <v>23</v>
+      </c>
+      <c r="B35" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="C35" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D35" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E35" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F35" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G35" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="H35" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="I35" s="33"/>
+      <c r="J35" s="33"/>
+      <c r="K35" s="33"/>
+      <c r="L35" s="33"/>
+      <c r="M35" s="33"/>
+      <c r="N35" s="33"/>
+      <c r="O35" s="33"/>
+      <c r="P35" s="33"/>
+      <c r="Q35" s="33"/>
+      <c r="R35" s="33"/>
+      <c r="S35" s="33"/>
+      <c r="T35" s="33"/>
+    </row>
+    <row r="36" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A36" s="39">
+        <v>24</v>
+      </c>
+      <c r="B36" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="C36" s="41">
+        <v>60995</v>
+      </c>
+      <c r="D36" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E36" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F36" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G36" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H36" s="43">
+        <v>60995</v>
+      </c>
+      <c r="I36" s="33"/>
+      <c r="J36" s="33"/>
+      <c r="K36" s="33"/>
+      <c r="L36" s="33"/>
+      <c r="M36" s="33"/>
+      <c r="N36" s="33"/>
+      <c r="O36" s="33"/>
+      <c r="P36" s="33"/>
+      <c r="Q36" s="33"/>
+      <c r="R36" s="33"/>
+      <c r="S36" s="33"/>
+      <c r="T36" s="33"/>
+    </row>
+    <row r="37" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A37" s="39"/>
+      <c r="B37" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E37" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F37" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H37" s="38"/>
+      <c r="I37" s="33"/>
+      <c r="J37" s="33"/>
+      <c r="K37" s="33"/>
+      <c r="L37" s="33"/>
+      <c r="M37" s="33"/>
+      <c r="N37" s="33"/>
+      <c r="O37" s="33"/>
+      <c r="P37" s="33"/>
+      <c r="Q37" s="33"/>
+      <c r="R37" s="33"/>
+      <c r="S37" s="33"/>
+      <c r="T37" s="33"/>
+    </row>
+    <row r="38" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A38" s="36"/>
+      <c r="B38" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
+      <c r="I38" s="33"/>
+      <c r="J38" s="33"/>
+      <c r="K38" s="33"/>
+      <c r="L38" s="33"/>
+      <c r="M38" s="33"/>
+      <c r="N38" s="33"/>
+      <c r="O38" s="33"/>
+      <c r="P38" s="33"/>
+      <c r="Q38" s="33"/>
+      <c r="R38" s="33"/>
+      <c r="S38" s="33"/>
+      <c r="T38" s="33"/>
+    </row>
+    <row r="39" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A39" s="39">
+        <v>25</v>
+      </c>
+      <c r="B39" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="C39" s="41">
+        <v>1876887</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E39" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G39" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H39" s="43">
+        <v>1876887</v>
+      </c>
+      <c r="I39" s="33"/>
+      <c r="J39" s="33"/>
+      <c r="K39" s="33"/>
+      <c r="L39" s="33"/>
+      <c r="M39" s="33"/>
+      <c r="N39" s="33"/>
+      <c r="O39" s="33"/>
+      <c r="P39" s="33"/>
+      <c r="Q39" s="33"/>
+      <c r="R39" s="33"/>
+      <c r="S39" s="33"/>
+      <c r="T39" s="33"/>
+    </row>
+    <row r="40" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A40" s="39">
+        <v>26</v>
+      </c>
+      <c r="B40" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="41">
+        <v>6474</v>
+      </c>
+      <c r="D40" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E40" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F40" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G40" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H40" s="43">
+        <v>6474</v>
+      </c>
+      <c r="I40" s="33"/>
+      <c r="J40" s="33"/>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="33"/>
+      <c r="N40" s="33"/>
+      <c r="O40" s="33"/>
+      <c r="P40" s="33"/>
+      <c r="Q40" s="33"/>
+      <c r="R40" s="33"/>
+      <c r="S40" s="33"/>
+      <c r="T40" s="33"/>
+    </row>
+    <row r="41" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A41" s="39">
+        <v>27</v>
+      </c>
+      <c r="B41" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C41" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D41" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E41" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F41" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G41" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H41" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="I41" s="33"/>
+      <c r="J41" s="33"/>
+      <c r="K41" s="33"/>
+      <c r="L41" s="33"/>
+      <c r="M41" s="33"/>
+      <c r="N41" s="33"/>
+      <c r="O41" s="33"/>
+      <c r="P41" s="33"/>
+      <c r="Q41" s="33"/>
+      <c r="R41" s="33"/>
+      <c r="S41" s="33"/>
+      <c r="T41" s="33"/>
+    </row>
+    <row r="42" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A42" s="39">
+        <v>28</v>
+      </c>
+      <c r="B42" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="C42" s="43">
+        <v>1883361</v>
+      </c>
+      <c r="D42" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E42" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F42" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G42" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="H42" s="43">
+        <v>1883361</v>
+      </c>
+      <c r="I42" s="33"/>
+      <c r="J42" s="33"/>
+      <c r="K42" s="33"/>
+      <c r="L42" s="33"/>
+      <c r="M42" s="33"/>
+      <c r="N42" s="33"/>
+      <c r="O42" s="33"/>
+      <c r="P42" s="33"/>
+      <c r="Q42" s="33"/>
+      <c r="R42" s="33"/>
+      <c r="S42" s="33"/>
+      <c r="T42" s="33"/>
+    </row>
+    <row r="43" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A43" s="39">
+        <v>29</v>
+      </c>
+      <c r="B43" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C43" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D43" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E43" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F43" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G43" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="H43" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="I43" s="33"/>
+      <c r="J43" s="33"/>
+      <c r="K43" s="33"/>
+      <c r="L43" s="33"/>
+      <c r="M43" s="33"/>
+      <c r="N43" s="33"/>
+      <c r="O43" s="33"/>
+      <c r="P43" s="33"/>
+      <c r="Q43" s="33"/>
+      <c r="R43" s="33"/>
+      <c r="S43" s="33"/>
+      <c r="T43" s="33"/>
+    </row>
+    <row r="44" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A44" s="39">
+        <v>30</v>
+      </c>
+      <c r="B44" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="43">
+        <v>1883361</v>
+      </c>
+      <c r="D44" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E44" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F44" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G44" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="H44" s="43">
+        <v>1883361</v>
+      </c>
+      <c r="I44" s="33"/>
+      <c r="J44" s="33"/>
+      <c r="K44" s="33"/>
+      <c r="L44" s="33"/>
+      <c r="M44" s="33"/>
+      <c r="N44" s="33"/>
+      <c r="O44" s="33"/>
+      <c r="P44" s="33"/>
+      <c r="Q44" s="33"/>
+      <c r="R44" s="33"/>
+      <c r="S44" s="33"/>
+      <c r="T44" s="33"/>
+    </row>
+    <row r="45" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A45" s="39">
+        <v>31</v>
+      </c>
+      <c r="B45" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="C45" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D45" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E45" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F45" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G45" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="H45" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="I45" s="33"/>
+      <c r="J45" s="33"/>
+      <c r="K45" s="33"/>
+      <c r="L45" s="33"/>
+      <c r="M45" s="33"/>
+      <c r="N45" s="33"/>
+      <c r="O45" s="33"/>
+      <c r="P45" s="33"/>
+      <c r="Q45" s="33"/>
+      <c r="R45" s="33"/>
+      <c r="S45" s="33"/>
+      <c r="T45" s="33"/>
+    </row>
+    <row r="46" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A46" s="39">
+        <v>32</v>
+      </c>
+      <c r="B46" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="C46" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D46" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E46" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F46" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G46" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="H46" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="I46" s="33"/>
+      <c r="J46" s="33"/>
+      <c r="K46" s="33"/>
+      <c r="L46" s="33"/>
+      <c r="M46" s="33"/>
+      <c r="N46" s="33"/>
+      <c r="O46" s="33"/>
+      <c r="P46" s="33"/>
+      <c r="Q46" s="33"/>
+      <c r="R46" s="33"/>
+      <c r="S46" s="33"/>
+      <c r="T46" s="33"/>
+    </row>
+    <row r="47" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A47" s="39"/>
+      <c r="B47" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D47" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E47" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F47" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="G47" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H47" s="38"/>
+      <c r="I47" s="33"/>
+      <c r="J47" s="33"/>
+      <c r="K47" s="33"/>
+      <c r="L47" s="33"/>
+      <c r="M47" s="33"/>
+      <c r="N47" s="33"/>
+      <c r="O47" s="33"/>
+      <c r="P47" s="33"/>
+      <c r="Q47" s="33"/>
+      <c r="R47" s="33"/>
+      <c r="S47" s="33"/>
+      <c r="T47" s="33"/>
+    </row>
+    <row r="48" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A48" s="36"/>
+      <c r="B48" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="33"/>
+      <c r="J48" s="33"/>
+      <c r="K48" s="33"/>
+      <c r="L48" s="33"/>
+      <c r="M48" s="33"/>
+      <c r="N48" s="33"/>
+      <c r="O48" s="33"/>
+      <c r="P48" s="33"/>
+      <c r="Q48" s="33"/>
+      <c r="R48" s="33"/>
+      <c r="S48" s="33"/>
+      <c r="T48" s="33"/>
+    </row>
+    <row r="49" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A49" s="39">
+        <v>33</v>
+      </c>
+      <c r="B49" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="C49" s="41">
+        <v>33065534</v>
+      </c>
+      <c r="D49" s="41">
+        <v>1497494</v>
+      </c>
+      <c r="E49" s="41">
+        <v>99656</v>
+      </c>
+      <c r="F49" s="41">
+        <v>245758</v>
+      </c>
+      <c r="G49" s="41">
+        <v>743146</v>
+      </c>
+      <c r="H49" s="43">
+        <v>35651588</v>
+      </c>
+      <c r="I49" s="33"/>
+      <c r="J49" s="33"/>
+      <c r="K49" s="33"/>
+      <c r="L49" s="33"/>
+      <c r="M49" s="33"/>
+      <c r="N49" s="33"/>
+      <c r="O49" s="33"/>
+      <c r="P49" s="33"/>
+      <c r="Q49" s="33"/>
+      <c r="R49" s="33"/>
+      <c r="S49" s="33"/>
+      <c r="T49" s="33"/>
+    </row>
+    <row r="50" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A50" s="39">
+        <v>34</v>
+      </c>
+      <c r="B50" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C50" s="41">
+        <v>-246745</v>
+      </c>
+      <c r="D50" s="41">
+        <v>-44711</v>
+      </c>
+      <c r="E50" s="41">
+        <v>20176</v>
+      </c>
+      <c r="F50" s="41">
+        <v>-164081</v>
+      </c>
+      <c r="G50" s="41">
+        <v>129735</v>
+      </c>
+      <c r="H50" s="43">
+        <v>-305626</v>
+      </c>
+      <c r="I50" s="33"/>
+      <c r="J50" s="33"/>
+      <c r="K50" s="33"/>
+      <c r="L50" s="33"/>
+      <c r="M50" s="33"/>
+      <c r="N50" s="33"/>
+      <c r="O50" s="33"/>
+      <c r="P50" s="33"/>
+      <c r="Q50" s="33"/>
+      <c r="R50" s="33"/>
+      <c r="S50" s="33"/>
+      <c r="T50" s="33"/>
+    </row>
+    <row r="51" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A51" s="39">
+        <v>35</v>
+      </c>
+      <c r="B51" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C51" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D51" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E51" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F51" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G51" s="41">
+        <v>8883</v>
+      </c>
+      <c r="H51" s="43">
+        <v>8883</v>
+      </c>
+      <c r="I51" s="33"/>
+      <c r="J51" s="33"/>
+      <c r="K51" s="33"/>
+      <c r="L51" s="33"/>
+      <c r="M51" s="33"/>
+      <c r="N51" s="33"/>
+      <c r="O51" s="33"/>
+      <c r="P51" s="33"/>
+      <c r="Q51" s="33"/>
+      <c r="R51" s="33"/>
+      <c r="S51" s="33"/>
+      <c r="T51" s="33"/>
+    </row>
+    <row r="52" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A52" s="39">
+        <v>36</v>
+      </c>
+      <c r="B52" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="C52" s="43">
+        <v>32818789</v>
+      </c>
+      <c r="D52" s="43">
+        <v>1452783</v>
+      </c>
+      <c r="E52" s="43">
+        <v>119832</v>
+      </c>
+      <c r="F52" s="43">
+        <v>81677</v>
+      </c>
+      <c r="G52" s="43">
+        <v>863998</v>
+      </c>
+      <c r="H52" s="43">
+        <v>35337079</v>
+      </c>
+      <c r="I52" s="33"/>
+      <c r="J52" s="33"/>
+      <c r="K52" s="33"/>
+      <c r="L52" s="33"/>
+      <c r="M52" s="33"/>
+      <c r="N52" s="33"/>
+      <c r="O52" s="33"/>
+      <c r="P52" s="33"/>
+      <c r="Q52" s="33"/>
+      <c r="R52" s="33"/>
+      <c r="S52" s="33"/>
+      <c r="T52" s="33"/>
+    </row>
+    <row r="53" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A53" s="39">
+        <v>37</v>
+      </c>
+      <c r="B53" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C53" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D53" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E53" s="43">
+        <v>72982</v>
+      </c>
+      <c r="F53" s="43">
+        <v>28790</v>
+      </c>
+      <c r="G53" s="43">
+        <v>376373</v>
+      </c>
+      <c r="H53" s="43">
+        <v>478145</v>
+      </c>
+      <c r="I53" s="33"/>
+      <c r="J53" s="33"/>
+      <c r="K53" s="33"/>
+      <c r="L53" s="33"/>
+      <c r="M53" s="33"/>
+      <c r="N53" s="33"/>
+      <c r="O53" s="33"/>
+      <c r="P53" s="33"/>
+      <c r="Q53" s="33"/>
+      <c r="R53" s="33"/>
+      <c r="S53" s="33"/>
+      <c r="T53" s="33"/>
+    </row>
+    <row r="54" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A54" s="39">
+        <v>38</v>
+      </c>
+      <c r="B54" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="C54" s="43">
+        <v>32791613</v>
+      </c>
+      <c r="D54" s="43">
+        <v>1427866</v>
+      </c>
+      <c r="E54" s="43">
+        <v>46850</v>
+      </c>
+      <c r="F54" s="43">
+        <v>52794</v>
+      </c>
+      <c r="G54" s="43">
+        <v>487561</v>
+      </c>
+      <c r="H54" s="43">
+        <v>34806684</v>
+      </c>
+      <c r="I54" s="33"/>
+      <c r="J54" s="33"/>
+      <c r="K54" s="33"/>
+      <c r="L54" s="33"/>
+      <c r="M54" s="33"/>
+      <c r="N54" s="33"/>
+      <c r="O54" s="33"/>
+      <c r="P54" s="33"/>
+      <c r="Q54" s="33"/>
+      <c r="R54" s="33"/>
+      <c r="S54" s="33"/>
+      <c r="T54" s="33"/>
+    </row>
+    <row r="55" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A55" s="39">
+        <v>39</v>
+      </c>
+      <c r="B55" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="C55" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D55" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E55" s="41">
+        <v>1520</v>
+      </c>
+      <c r="F55" s="41">
+        <v>1922</v>
+      </c>
+      <c r="G55" s="41">
+        <v>141325</v>
+      </c>
+      <c r="H55" s="43">
+        <v>144767</v>
+      </c>
+      <c r="I55" s="33"/>
+      <c r="J55" s="33"/>
+      <c r="K55" s="33"/>
+      <c r="L55" s="33"/>
+      <c r="M55" s="33"/>
+      <c r="N55" s="33"/>
+      <c r="O55" s="33"/>
+      <c r="P55" s="33"/>
+      <c r="Q55" s="33"/>
+      <c r="R55" s="33"/>
+      <c r="S55" s="33"/>
+      <c r="T55" s="33"/>
+    </row>
+    <row r="56" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A56" s="39">
+        <v>40</v>
+      </c>
+      <c r="B56" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="C56" s="41">
+        <v>328090</v>
+      </c>
+      <c r="D56" s="41">
+        <v>29055</v>
+      </c>
+      <c r="E56" s="41">
+        <v>4370</v>
+      </c>
+      <c r="F56" s="41">
+        <v>26255</v>
+      </c>
+      <c r="G56" s="41">
+        <v>440832</v>
+      </c>
+      <c r="H56" s="43">
+        <v>828602</v>
+      </c>
+      <c r="I56" s="33"/>
+      <c r="J56" s="33"/>
+      <c r="K56" s="33"/>
+      <c r="L56" s="33"/>
+      <c r="M56" s="33"/>
+      <c r="N56" s="33"/>
+      <c r="O56" s="33"/>
+      <c r="P56" s="33"/>
+      <c r="Q56" s="33"/>
+      <c r="R56" s="33"/>
+      <c r="S56" s="33"/>
+      <c r="T56" s="33"/>
+    </row>
+    <row r="57" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A57" s="39"/>
+      <c r="B57" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C57" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D57" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E57" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F57" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="G57" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H57" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="I57" s="33"/>
+      <c r="J57" s="33"/>
+      <c r="K57" s="33"/>
+      <c r="L57" s="33"/>
+      <c r="M57" s="33"/>
+      <c r="N57" s="33"/>
+      <c r="O57" s="33"/>
+      <c r="P57" s="33"/>
+      <c r="Q57" s="33"/>
+      <c r="R57" s="33"/>
+      <c r="S57" s="33"/>
+      <c r="T57" s="33"/>
+    </row>
+    <row r="58" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A58" s="36"/>
+      <c r="B58" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="C58" s="37"/>
+      <c r="D58" s="37"/>
+      <c r="E58" s="37"/>
+      <c r="F58" s="37"/>
+      <c r="G58" s="37"/>
+      <c r="H58" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="I58" s="33"/>
+      <c r="J58" s="33"/>
+      <c r="K58" s="33"/>
+      <c r="L58" s="33"/>
+      <c r="M58" s="33"/>
+      <c r="N58" s="33"/>
+      <c r="O58" s="33"/>
+      <c r="P58" s="33"/>
+      <c r="Q58" s="33"/>
+      <c r="R58" s="33"/>
+      <c r="S58" s="33"/>
+      <c r="T58" s="33"/>
+    </row>
+    <row r="59" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A59" s="39">
+        <v>41</v>
+      </c>
+      <c r="B59" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="C59" s="41">
+        <v>30290718</v>
+      </c>
+      <c r="D59" s="41">
+        <v>278398</v>
+      </c>
+      <c r="E59" s="41">
+        <v>280761</v>
+      </c>
+      <c r="F59" s="41">
+        <v>469491</v>
+      </c>
+      <c r="G59" s="41">
+        <v>1094217</v>
+      </c>
+      <c r="H59" s="43">
+        <v>32413585</v>
+      </c>
+      <c r="I59" s="33"/>
+      <c r="J59" s="33"/>
+      <c r="K59" s="33"/>
+      <c r="L59" s="33"/>
+      <c r="M59" s="33"/>
+      <c r="N59" s="33"/>
+      <c r="O59" s="33"/>
+      <c r="P59" s="33"/>
+      <c r="Q59" s="33"/>
+      <c r="R59" s="33"/>
+      <c r="S59" s="33"/>
+      <c r="T59" s="33"/>
+    </row>
+    <row r="60" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A60" s="39">
+        <v>42</v>
+      </c>
+      <c r="B60" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C60" s="41">
+        <v>424175</v>
+      </c>
+      <c r="D60" s="41">
+        <v>-17252</v>
+      </c>
+      <c r="E60" s="41">
+        <v>46160</v>
+      </c>
+      <c r="F60" s="41">
+        <v>26227</v>
+      </c>
+      <c r="G60" s="41">
+        <v>19357</v>
+      </c>
+      <c r="H60" s="43">
+        <v>498667</v>
+      </c>
+      <c r="I60" s="33"/>
+      <c r="J60" s="33"/>
+      <c r="K60" s="33"/>
+      <c r="L60" s="33"/>
+      <c r="M60" s="33"/>
+      <c r="N60" s="33"/>
+      <c r="O60" s="33"/>
+      <c r="P60" s="33"/>
+      <c r="Q60" s="33"/>
+      <c r="R60" s="33"/>
+      <c r="S60" s="33"/>
+      <c r="T60" s="33"/>
+    </row>
+    <row r="61" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A61" s="39">
+        <v>43</v>
+      </c>
+      <c r="B61" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C61" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D61" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E61" s="41">
+        <v>20700</v>
+      </c>
+      <c r="F61" s="41">
+        <v>15018</v>
+      </c>
+      <c r="G61" s="41">
+        <v>68748</v>
+      </c>
+      <c r="H61" s="43">
+        <v>104466</v>
+      </c>
+      <c r="I61" s="33"/>
+      <c r="J61" s="33"/>
+      <c r="K61" s="33"/>
+      <c r="L61" s="33"/>
+      <c r="M61" s="33"/>
+      <c r="N61" s="33"/>
+      <c r="O61" s="33"/>
+      <c r="P61" s="33"/>
+      <c r="Q61" s="33"/>
+      <c r="R61" s="33"/>
+      <c r="S61" s="33"/>
+      <c r="T61" s="33"/>
+    </row>
+    <row r="62" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A62" s="39">
+        <v>44</v>
+      </c>
+      <c r="B62" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="C62" s="43">
+        <v>30714893</v>
+      </c>
+      <c r="D62" s="43">
+        <v>261146</v>
+      </c>
+      <c r="E62" s="43">
+        <v>306221</v>
+      </c>
+      <c r="F62" s="43">
+        <v>480700</v>
+      </c>
+      <c r="G62" s="43">
+        <v>1044826</v>
+      </c>
+      <c r="H62" s="43">
+        <v>32807786</v>
+      </c>
+      <c r="I62" s="33"/>
+      <c r="J62" s="33"/>
+      <c r="K62" s="33"/>
+      <c r="L62" s="33"/>
+      <c r="M62" s="33"/>
+      <c r="N62" s="33"/>
+      <c r="O62" s="33"/>
+      <c r="P62" s="33"/>
+      <c r="Q62" s="33"/>
+      <c r="R62" s="33"/>
+      <c r="S62" s="33"/>
+      <c r="T62" s="33"/>
+    </row>
+    <row r="63" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A63" s="39">
+        <v>45</v>
+      </c>
+      <c r="B63" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C63" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D63" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E63" s="43">
+        <v>21602</v>
+      </c>
+      <c r="F63" s="43">
+        <v>190553</v>
+      </c>
+      <c r="G63" s="43">
+        <v>111015</v>
+      </c>
+      <c r="H63" s="43">
+        <v>323170</v>
+      </c>
+      <c r="I63" s="33"/>
+      <c r="J63" s="33"/>
+      <c r="K63" s="33"/>
+      <c r="L63" s="33"/>
+      <c r="M63" s="33"/>
+      <c r="N63" s="33"/>
+      <c r="O63" s="33"/>
+      <c r="P63" s="33"/>
+      <c r="Q63" s="33"/>
+      <c r="R63" s="33"/>
+      <c r="S63" s="33"/>
+      <c r="T63" s="33"/>
+    </row>
+    <row r="64" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A64" s="39">
+        <v>46</v>
+      </c>
+      <c r="B64" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="C64" s="43">
+        <v>30714893</v>
+      </c>
+      <c r="D64" s="43">
+        <v>261146</v>
+      </c>
+      <c r="E64" s="43">
+        <v>284619</v>
+      </c>
+      <c r="F64" s="43">
+        <v>290147</v>
+      </c>
+      <c r="G64" s="43">
+        <v>933811</v>
+      </c>
+      <c r="H64" s="43">
+        <v>32484616</v>
+      </c>
+      <c r="I64" s="33"/>
+      <c r="J64" s="33"/>
+      <c r="K64" s="33"/>
+      <c r="L64" s="33"/>
+      <c r="M64" s="33"/>
+      <c r="N64" s="33"/>
+      <c r="O64" s="33"/>
+      <c r="P64" s="33"/>
+      <c r="Q64" s="33"/>
+      <c r="R64" s="33"/>
+      <c r="S64" s="33"/>
+      <c r="T64" s="33"/>
+    </row>
+    <row r="65" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A65" s="39">
+        <v>47</v>
+      </c>
+      <c r="B65" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="C65" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D65" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E65" s="41">
+        <v>12038</v>
+      </c>
+      <c r="F65" s="41">
+        <v>26031</v>
+      </c>
+      <c r="G65" s="41">
+        <v>177574</v>
+      </c>
+      <c r="H65" s="43">
+        <v>215643</v>
+      </c>
+      <c r="I65" s="33"/>
+      <c r="J65" s="33"/>
+      <c r="K65" s="33"/>
+      <c r="L65" s="33"/>
+      <c r="M65" s="33"/>
+      <c r="N65" s="33"/>
+      <c r="O65" s="33"/>
+      <c r="P65" s="33"/>
+      <c r="Q65" s="33"/>
+      <c r="R65" s="33"/>
+      <c r="S65" s="33"/>
+      <c r="T65" s="33"/>
+    </row>
+    <row r="66" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A66" s="39">
+        <v>48</v>
+      </c>
+      <c r="B66" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="C66" s="41">
+        <v>383106</v>
+      </c>
+      <c r="D66" s="41">
+        <v>8344</v>
+      </c>
+      <c r="E66" s="41">
+        <v>51608</v>
+      </c>
+      <c r="F66" s="41">
+        <v>143786</v>
+      </c>
+      <c r="G66" s="41">
+        <v>806741</v>
+      </c>
+      <c r="H66" s="43">
+        <v>1393585</v>
+      </c>
+      <c r="I66" s="33"/>
+      <c r="J66" s="33"/>
+      <c r="K66" s="33"/>
+      <c r="L66" s="33"/>
+      <c r="M66" s="33"/>
+      <c r="N66" s="33"/>
+      <c r="O66" s="33"/>
+      <c r="P66" s="33"/>
+      <c r="Q66" s="33"/>
+      <c r="R66" s="33"/>
+      <c r="S66" s="33"/>
+      <c r="T66" s="33"/>
+    </row>
+    <row r="67" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A67" s="39"/>
+      <c r="B67" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C67" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D67" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E67" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F67" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="G67" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H67" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="I67" s="33"/>
+      <c r="J67" s="33"/>
+      <c r="K67" s="33"/>
+      <c r="L67" s="33"/>
+      <c r="M67" s="33"/>
+      <c r="N67" s="33"/>
+      <c r="O67" s="33"/>
+      <c r="P67" s="33"/>
+      <c r="Q67" s="33"/>
+      <c r="R67" s="33"/>
+      <c r="S67" s="33"/>
+      <c r="T67" s="33"/>
+    </row>
+    <row r="68" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A68" s="36"/>
+      <c r="B68" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="C68" s="37"/>
+      <c r="D68" s="37"/>
+      <c r="E68" s="37"/>
+      <c r="F68" s="37"/>
+      <c r="G68" s="37"/>
+      <c r="H68" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="I68" s="33"/>
+      <c r="J68" s="33"/>
+      <c r="K68" s="33"/>
+      <c r="L68" s="33"/>
+      <c r="M68" s="33"/>
+      <c r="N68" s="33"/>
+      <c r="O68" s="33"/>
+      <c r="P68" s="33"/>
+      <c r="Q68" s="33"/>
+      <c r="R68" s="33"/>
+      <c r="S68" s="33"/>
+      <c r="T68" s="33"/>
+    </row>
+    <row r="69" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A69" s="39">
+        <v>49</v>
+      </c>
+      <c r="B69" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="C69" s="41">
+        <v>42899252</v>
+      </c>
+      <c r="D69" s="41">
+        <v>389063</v>
+      </c>
+      <c r="E69" s="41">
+        <v>413700</v>
+      </c>
+      <c r="F69" s="41">
+        <v>286320</v>
+      </c>
+      <c r="G69" s="41">
+        <v>1463710</v>
+      </c>
+      <c r="H69" s="43">
+        <v>45452045</v>
+      </c>
+      <c r="I69" s="33"/>
+      <c r="J69" s="33"/>
+      <c r="K69" s="33"/>
+      <c r="L69" s="33"/>
+      <c r="M69" s="33"/>
+      <c r="N69" s="33"/>
+      <c r="O69" s="33"/>
+      <c r="P69" s="33"/>
+      <c r="Q69" s="33"/>
+      <c r="R69" s="33"/>
+      <c r="S69" s="33"/>
+      <c r="T69" s="33"/>
+    </row>
+    <row r="70" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A70" s="39">
+        <v>50</v>
+      </c>
+      <c r="B70" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C70" s="41">
+        <v>-42248</v>
+      </c>
+      <c r="D70" s="41">
+        <v>17282</v>
+      </c>
+      <c r="E70" s="41">
+        <v>-29740</v>
+      </c>
+      <c r="F70" s="41">
+        <v>-14790</v>
+      </c>
+      <c r="G70" s="41">
+        <v>34769</v>
+      </c>
+      <c r="H70" s="43">
+        <v>-34727</v>
+      </c>
+      <c r="I70" s="33"/>
+      <c r="J70" s="33"/>
+      <c r="K70" s="33"/>
+      <c r="L70" s="33"/>
+      <c r="M70" s="33"/>
+      <c r="N70" s="33"/>
+      <c r="O70" s="33"/>
+      <c r="P70" s="33"/>
+      <c r="Q70" s="33"/>
+      <c r="R70" s="33"/>
+      <c r="S70" s="33"/>
+      <c r="T70" s="33"/>
+    </row>
+    <row r="71" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A71" s="39">
+        <v>51</v>
+      </c>
+      <c r="B71" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C71" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D71" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E71" s="42">
+        <v>3</v>
+      </c>
+      <c r="F71" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G71" s="41">
+        <v>30996</v>
+      </c>
+      <c r="H71" s="43">
+        <v>30999</v>
+      </c>
+      <c r="I71" s="33"/>
+      <c r="J71" s="33"/>
+      <c r="K71" s="33"/>
+      <c r="L71" s="33"/>
+      <c r="M71" s="33"/>
+      <c r="N71" s="33"/>
+      <c r="O71" s="33"/>
+      <c r="P71" s="33"/>
+      <c r="Q71" s="33"/>
+      <c r="R71" s="33"/>
+      <c r="S71" s="33"/>
+      <c r="T71" s="33"/>
+    </row>
+    <row r="72" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A72" s="39">
+        <v>52</v>
+      </c>
+      <c r="B72" s="40" t="s">
+        <v>51</v>
+      </c>
+      <c r="C72" s="43">
+        <v>42857004</v>
+      </c>
+      <c r="D72" s="43">
+        <v>406345</v>
+      </c>
+      <c r="E72" s="43">
+        <v>383957</v>
+      </c>
+      <c r="F72" s="43">
+        <v>271530</v>
+      </c>
+      <c r="G72" s="43">
+        <v>1467483</v>
+      </c>
+      <c r="H72" s="43">
+        <v>45386319</v>
+      </c>
+      <c r="I72" s="33"/>
+      <c r="J72" s="33"/>
+      <c r="K72" s="33"/>
+      <c r="L72" s="33"/>
+      <c r="M72" s="33"/>
+      <c r="N72" s="33"/>
+      <c r="O72" s="33"/>
+      <c r="P72" s="33"/>
+      <c r="Q72" s="33"/>
+      <c r="R72" s="33"/>
+      <c r="S72" s="33"/>
+      <c r="T72" s="33"/>
+    </row>
+    <row r="73" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A73" s="39">
+        <v>53</v>
+      </c>
+      <c r="B73" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C73" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D73" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E73" s="41">
+        <v>284228</v>
+      </c>
+      <c r="F73" s="41">
+        <v>206601</v>
+      </c>
+      <c r="G73" s="41">
+        <v>875125</v>
+      </c>
+      <c r="H73" s="43">
+        <v>1365954</v>
+      </c>
+      <c r="I73" s="33"/>
+      <c r="J73" s="33"/>
+      <c r="K73" s="33"/>
+      <c r="L73" s="33"/>
+      <c r="M73" s="33"/>
+      <c r="N73" s="33"/>
+      <c r="O73" s="33"/>
+      <c r="P73" s="33"/>
+      <c r="Q73" s="33"/>
+      <c r="R73" s="33"/>
+      <c r="S73" s="33"/>
+      <c r="T73" s="33"/>
+    </row>
+    <row r="74" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A74" s="39">
+        <v>54</v>
+      </c>
+      <c r="B74" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="C74" s="43">
+        <v>42857004</v>
+      </c>
+      <c r="D74" s="43">
+        <v>406345</v>
+      </c>
+      <c r="E74" s="43">
+        <v>99729</v>
+      </c>
+      <c r="F74" s="43">
+        <v>64929</v>
+      </c>
+      <c r="G74" s="43">
+        <v>592358</v>
+      </c>
+      <c r="H74" s="43">
+        <v>44020365</v>
+      </c>
+      <c r="I74" s="33"/>
+      <c r="J74" s="33"/>
+      <c r="K74" s="33"/>
+      <c r="L74" s="33"/>
+      <c r="M74" s="33"/>
+      <c r="N74" s="33"/>
+      <c r="O74" s="33"/>
+      <c r="P74" s="33"/>
+      <c r="Q74" s="33"/>
+      <c r="R74" s="33"/>
+      <c r="S74" s="33"/>
+      <c r="T74" s="33"/>
+    </row>
+    <row r="75" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A75" s="39">
+        <v>55</v>
+      </c>
+      <c r="B75" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="C75" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D75" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E75" s="41">
+        <v>45767</v>
+      </c>
+      <c r="F75" s="41">
+        <v>24977</v>
+      </c>
+      <c r="G75" s="41">
+        <v>162120</v>
+      </c>
+      <c r="H75" s="43">
+        <v>232864</v>
+      </c>
+      <c r="I75" s="33"/>
+      <c r="J75" s="33"/>
+      <c r="K75" s="33"/>
+      <c r="L75" s="33"/>
+      <c r="M75" s="33"/>
+      <c r="N75" s="33"/>
+      <c r="O75" s="33"/>
+      <c r="P75" s="33"/>
+      <c r="Q75" s="33"/>
+      <c r="R75" s="33"/>
+      <c r="S75" s="33"/>
+      <c r="T75" s="33"/>
+    </row>
+    <row r="76" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A76" s="39">
+        <v>56</v>
+      </c>
+      <c r="B76" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="C76" s="41">
+        <v>428570</v>
+      </c>
+      <c r="D76" s="41">
+        <v>12808</v>
+      </c>
+      <c r="E76" s="41">
+        <v>10907</v>
+      </c>
+      <c r="F76" s="41">
+        <v>25158</v>
+      </c>
+      <c r="G76" s="41">
+        <v>472430</v>
+      </c>
+      <c r="H76" s="43">
+        <v>949873</v>
+      </c>
+      <c r="I76" s="33"/>
+      <c r="J76" s="33"/>
+      <c r="K76" s="33"/>
+      <c r="L76" s="33"/>
+      <c r="M76" s="33"/>
+      <c r="N76" s="33"/>
+      <c r="O76" s="33"/>
+      <c r="P76" s="33"/>
+      <c r="Q76" s="33"/>
+      <c r="R76" s="33"/>
+      <c r="S76" s="33"/>
+      <c r="T76" s="33"/>
+    </row>
+    <row r="77" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A77" s="39"/>
+      <c r="B77" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C77" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D77" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E77" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F77" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="G77" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H77" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="I77" s="33"/>
+      <c r="J77" s="33"/>
+      <c r="K77" s="33"/>
+      <c r="L77" s="33"/>
+      <c r="M77" s="33"/>
+      <c r="N77" s="33"/>
+      <c r="O77" s="33"/>
+      <c r="P77" s="33"/>
+      <c r="Q77" s="33"/>
+      <c r="R77" s="33"/>
+      <c r="S77" s="33"/>
+      <c r="T77" s="33"/>
+    </row>
+    <row r="78" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A78" s="36"/>
+      <c r="B78" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="C78" s="37"/>
+      <c r="D78" s="37"/>
+      <c r="E78" s="37"/>
+      <c r="F78" s="37"/>
+      <c r="G78" s="37"/>
+      <c r="H78" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="I78" s="33"/>
+      <c r="J78" s="33"/>
+      <c r="K78" s="33"/>
+      <c r="L78" s="33"/>
+      <c r="M78" s="33"/>
+      <c r="N78" s="33"/>
+      <c r="O78" s="33"/>
+      <c r="P78" s="33"/>
+      <c r="Q78" s="33"/>
+      <c r="R78" s="33"/>
+      <c r="S78" s="33"/>
+      <c r="T78" s="33"/>
+    </row>
+    <row r="79" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A79" s="39">
+        <v>57</v>
+      </c>
+      <c r="B79" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="C79" s="41">
+        <v>12325158</v>
+      </c>
+      <c r="D79" s="41">
+        <v>323564</v>
+      </c>
+      <c r="E79" s="41">
+        <v>24348</v>
+      </c>
+      <c r="F79" s="41">
+        <v>52895</v>
+      </c>
+      <c r="G79" s="41">
+        <v>311359</v>
+      </c>
+      <c r="H79" s="43">
+        <v>13037324</v>
+      </c>
+      <c r="I79" s="33"/>
+      <c r="J79" s="33"/>
+      <c r="K79" s="33"/>
+      <c r="L79" s="33"/>
+      <c r="M79" s="33"/>
+      <c r="N79" s="33"/>
+      <c r="O79" s="33"/>
+      <c r="P79" s="33"/>
+      <c r="Q79" s="33"/>
+      <c r="R79" s="33"/>
+      <c r="S79" s="33"/>
+      <c r="T79" s="33"/>
+    </row>
+    <row r="80" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A80" s="39">
+        <v>58</v>
+      </c>
+      <c r="B80" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C80" s="41">
+        <v>147683</v>
+      </c>
+      <c r="D80" s="41">
+        <v>-15683</v>
+      </c>
+      <c r="E80" s="41">
+        <v>19400</v>
+      </c>
+      <c r="F80" s="41">
+        <v>-12668</v>
+      </c>
+      <c r="G80" s="41">
+        <v>-42827</v>
+      </c>
+      <c r="H80" s="43">
+        <v>95905</v>
+      </c>
+      <c r="I80" s="33"/>
+      <c r="J80" s="33"/>
+      <c r="K80" s="33"/>
+      <c r="L80" s="33"/>
+      <c r="M80" s="33"/>
+      <c r="N80" s="33"/>
+      <c r="O80" s="33"/>
+      <c r="P80" s="33"/>
+      <c r="Q80" s="33"/>
+      <c r="R80" s="33"/>
+      <c r="S80" s="33"/>
+      <c r="T80" s="33"/>
+    </row>
+    <row r="81" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A81" s="39">
+        <v>59</v>
+      </c>
+      <c r="B81" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C81" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D81" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E81" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F81" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G81" s="42">
+        <v>59</v>
+      </c>
+      <c r="H81" s="37">
+        <v>59</v>
+      </c>
+      <c r="I81" s="33"/>
+      <c r="J81" s="33"/>
+      <c r="K81" s="33"/>
+      <c r="L81" s="33"/>
+      <c r="M81" s="33"/>
+      <c r="N81" s="33"/>
+      <c r="O81" s="33"/>
+      <c r="P81" s="33"/>
+      <c r="Q81" s="33"/>
+      <c r="R81" s="33"/>
+      <c r="S81" s="33"/>
+      <c r="T81" s="33"/>
+    </row>
+    <row r="82" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A82" s="39">
+        <v>60</v>
+      </c>
+      <c r="B82" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="C82" s="43">
+        <v>12472841</v>
+      </c>
+      <c r="D82" s="43">
+        <v>307881</v>
+      </c>
+      <c r="E82" s="43">
+        <v>43748</v>
+      </c>
+      <c r="F82" s="43">
+        <v>40227</v>
+      </c>
+      <c r="G82" s="43">
+        <v>268473</v>
+      </c>
+      <c r="H82" s="43">
+        <v>13133170</v>
+      </c>
+      <c r="I82" s="33"/>
+      <c r="J82" s="33"/>
+      <c r="K82" s="33"/>
+      <c r="L82" s="33"/>
+      <c r="M82" s="33"/>
+      <c r="N82" s="33"/>
+      <c r="O82" s="33"/>
+      <c r="P82" s="33"/>
+      <c r="Q82" s="33"/>
+      <c r="R82" s="33"/>
+      <c r="S82" s="33"/>
+      <c r="T82" s="33"/>
+    </row>
+    <row r="83" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A83" s="39">
+        <v>61</v>
+      </c>
+      <c r="B83" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C83" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D83" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E83" s="41">
+        <v>20936</v>
+      </c>
+      <c r="F83" s="41">
+        <v>27198</v>
+      </c>
+      <c r="G83" s="41">
+        <v>143961</v>
+      </c>
+      <c r="H83" s="43">
+        <v>192095</v>
+      </c>
+      <c r="I83" s="33"/>
+      <c r="J83" s="33"/>
+      <c r="K83" s="33"/>
+      <c r="L83" s="33"/>
+      <c r="M83" s="33"/>
+      <c r="N83" s="33"/>
+      <c r="O83" s="33"/>
+      <c r="P83" s="33"/>
+      <c r="Q83" s="33"/>
+      <c r="R83" s="33"/>
+      <c r="S83" s="33"/>
+      <c r="T83" s="33"/>
+    </row>
+    <row r="84" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A84" s="39">
+        <v>62</v>
+      </c>
+      <c r="B84" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="C84" s="43">
+        <v>12472841</v>
+      </c>
+      <c r="D84" s="43">
+        <v>307881</v>
+      </c>
+      <c r="E84" s="43">
+        <v>22812</v>
+      </c>
+      <c r="F84" s="43">
+        <v>13029</v>
+      </c>
+      <c r="G84" s="43">
+        <v>124512</v>
+      </c>
+      <c r="H84" s="43">
+        <v>12941075</v>
+      </c>
+      <c r="I84" s="33"/>
+      <c r="J84" s="33"/>
+      <c r="K84" s="33"/>
+      <c r="L84" s="33"/>
+      <c r="M84" s="33"/>
+      <c r="N84" s="33"/>
+      <c r="O84" s="33"/>
+      <c r="P84" s="33"/>
+      <c r="Q84" s="33"/>
+      <c r="R84" s="33"/>
+      <c r="S84" s="33"/>
+      <c r="T84" s="33"/>
+    </row>
+    <row r="85" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A85" s="39">
+        <v>63</v>
+      </c>
+      <c r="B85" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="C85" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D85" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E85" s="41">
+        <v>1379</v>
+      </c>
+      <c r="F85" s="41">
+        <v>9589</v>
+      </c>
+      <c r="G85" s="41">
+        <v>41419</v>
+      </c>
+      <c r="H85" s="43">
+        <v>52387</v>
+      </c>
+      <c r="I85" s="33"/>
+      <c r="J85" s="33"/>
+      <c r="K85" s="33"/>
+      <c r="L85" s="33"/>
+      <c r="M85" s="33"/>
+      <c r="N85" s="33"/>
+      <c r="O85" s="33"/>
+      <c r="P85" s="33"/>
+      <c r="Q85" s="33"/>
+      <c r="R85" s="33"/>
+      <c r="S85" s="33"/>
+      <c r="T85" s="33"/>
+    </row>
+    <row r="86" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A86" s="39">
+        <v>64</v>
+      </c>
+      <c r="B86" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="C86" s="41">
+        <v>119414</v>
+      </c>
+      <c r="D86" s="41">
+        <v>6765</v>
+      </c>
+      <c r="E86" s="41">
+        <v>3367</v>
+      </c>
+      <c r="F86" s="41">
+        <v>1589</v>
+      </c>
+      <c r="G86" s="41">
+        <v>102612</v>
+      </c>
+      <c r="H86" s="43">
+        <v>233747</v>
+      </c>
+      <c r="I86" s="33"/>
+      <c r="J86" s="33"/>
+      <c r="K86" s="33"/>
+      <c r="L86" s="33"/>
+      <c r="M86" s="33"/>
+      <c r="N86" s="33"/>
+      <c r="O86" s="33"/>
+      <c r="P86" s="33"/>
+      <c r="Q86" s="33"/>
+      <c r="R86" s="33"/>
+      <c r="S86" s="33"/>
+      <c r="T86" s="33"/>
+    </row>
+    <row r="87" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A87" s="39"/>
+      <c r="B87" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C87" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D87" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E87" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F87" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="G87" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H87" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="I87" s="33"/>
+      <c r="J87" s="33"/>
+      <c r="K87" s="33"/>
+      <c r="L87" s="33"/>
+      <c r="M87" s="33"/>
+      <c r="N87" s="33"/>
+      <c r="O87" s="33"/>
+      <c r="P87" s="33"/>
+      <c r="Q87" s="33"/>
+      <c r="R87" s="33"/>
+      <c r="S87" s="33"/>
+      <c r="T87" s="33"/>
+    </row>
+    <row r="88" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A88" s="36"/>
+      <c r="B88" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="C88" s="37"/>
+      <c r="D88" s="37"/>
+      <c r="E88" s="37"/>
+      <c r="F88" s="37"/>
+      <c r="G88" s="37"/>
+      <c r="H88" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="I88" s="33"/>
+      <c r="J88" s="33"/>
+      <c r="K88" s="33"/>
+      <c r="L88" s="33"/>
+      <c r="M88" s="33"/>
+      <c r="N88" s="33"/>
+      <c r="O88" s="33"/>
+      <c r="P88" s="33"/>
+      <c r="Q88" s="33"/>
+      <c r="R88" s="33"/>
+      <c r="S88" s="33"/>
+      <c r="T88" s="33"/>
+    </row>
+    <row r="89" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A89" s="39">
+        <v>65</v>
+      </c>
+      <c r="B89" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="C89" s="41">
+        <v>31344645</v>
+      </c>
+      <c r="D89" s="41">
+        <v>14408</v>
+      </c>
+      <c r="E89" s="41">
+        <v>38974</v>
+      </c>
+      <c r="F89" s="41">
+        <v>53565</v>
+      </c>
+      <c r="G89" s="41">
+        <v>121024</v>
+      </c>
+      <c r="H89" s="43">
+        <v>31572616</v>
+      </c>
+      <c r="I89" s="33"/>
+      <c r="J89" s="33"/>
+      <c r="K89" s="33"/>
+      <c r="L89" s="33"/>
+      <c r="M89" s="33"/>
+      <c r="N89" s="33"/>
+      <c r="O89" s="33"/>
+      <c r="P89" s="33"/>
+      <c r="Q89" s="33"/>
+      <c r="R89" s="33"/>
+      <c r="S89" s="33"/>
+      <c r="T89" s="33"/>
+    </row>
+    <row r="90" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A90" s="39">
+        <v>66</v>
+      </c>
+      <c r="B90" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C90" s="41">
+        <v>7734</v>
+      </c>
+      <c r="D90" s="41">
+        <v>9380</v>
+      </c>
+      <c r="E90" s="41">
+        <v>-1445</v>
+      </c>
+      <c r="F90" s="42">
+        <v>16</v>
+      </c>
+      <c r="G90" s="42">
+        <v>-278</v>
+      </c>
+      <c r="H90" s="43">
+        <v>15407</v>
+      </c>
+      <c r="I90" s="33"/>
+      <c r="J90" s="33"/>
+      <c r="K90" s="33"/>
+      <c r="L90" s="33"/>
+      <c r="M90" s="33"/>
+      <c r="N90" s="33"/>
+      <c r="O90" s="33"/>
+      <c r="P90" s="33"/>
+      <c r="Q90" s="33"/>
+      <c r="R90" s="33"/>
+      <c r="S90" s="33"/>
+      <c r="T90" s="33"/>
+    </row>
+    <row r="91" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A91" s="39">
+        <v>67</v>
+      </c>
+      <c r="B91" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C91" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D91" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E91" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F91" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G91" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H91" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="I91" s="33"/>
+      <c r="J91" s="33"/>
+      <c r="K91" s="33"/>
+      <c r="L91" s="33"/>
+      <c r="M91" s="33"/>
+      <c r="N91" s="33"/>
+      <c r="O91" s="33"/>
+      <c r="P91" s="33"/>
+      <c r="Q91" s="33"/>
+      <c r="R91" s="33"/>
+      <c r="S91" s="33"/>
+      <c r="T91" s="33"/>
+    </row>
+    <row r="92" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A92" s="39">
+        <v>68</v>
+      </c>
+      <c r="B92" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="C92" s="43">
+        <v>31352379</v>
+      </c>
+      <c r="D92" s="43">
+        <v>23788</v>
+      </c>
+      <c r="E92" s="43">
+        <v>37529</v>
+      </c>
+      <c r="F92" s="43">
+        <v>53581</v>
+      </c>
+      <c r="G92" s="43">
+        <v>120746</v>
+      </c>
+      <c r="H92" s="43">
+        <v>31588023</v>
+      </c>
+      <c r="I92" s="33"/>
+      <c r="J92" s="33"/>
+      <c r="K92" s="33"/>
+      <c r="L92" s="33"/>
+      <c r="M92" s="33"/>
+      <c r="N92" s="33"/>
+      <c r="O92" s="33"/>
+      <c r="P92" s="33"/>
+      <c r="Q92" s="33"/>
+      <c r="R92" s="33"/>
+      <c r="S92" s="33"/>
+      <c r="T92" s="33"/>
+    </row>
+    <row r="93" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A93" s="39">
+        <v>69</v>
+      </c>
+      <c r="B93" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C93" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D93" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E93" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F93" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G93" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H93" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="I93" s="33"/>
+      <c r="J93" s="33"/>
+      <c r="K93" s="33"/>
+      <c r="L93" s="33"/>
+      <c r="M93" s="33"/>
+      <c r="N93" s="33"/>
+      <c r="O93" s="33"/>
+      <c r="P93" s="33"/>
+      <c r="Q93" s="33"/>
+      <c r="R93" s="33"/>
+      <c r="S93" s="33"/>
+      <c r="T93" s="33"/>
+    </row>
+    <row r="94" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A94" s="39">
+        <v>70</v>
+      </c>
+      <c r="B94" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="C94" s="43">
+        <v>31352379</v>
+      </c>
+      <c r="D94" s="43">
+        <v>23788</v>
+      </c>
+      <c r="E94" s="43">
+        <v>37529</v>
+      </c>
+      <c r="F94" s="43">
+        <v>53581</v>
+      </c>
+      <c r="G94" s="43">
+        <v>120746</v>
+      </c>
+      <c r="H94" s="43">
+        <v>31588023</v>
+      </c>
+      <c r="I94" s="33"/>
+      <c r="J94" s="33"/>
+      <c r="K94" s="33"/>
+      <c r="L94" s="33"/>
+      <c r="M94" s="33"/>
+      <c r="N94" s="33"/>
+      <c r="O94" s="33"/>
+      <c r="P94" s="33"/>
+      <c r="Q94" s="33"/>
+      <c r="R94" s="33"/>
+      <c r="S94" s="33"/>
+      <c r="T94" s="33"/>
+    </row>
+    <row r="95" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A95" s="39">
+        <v>71</v>
+      </c>
+      <c r="B95" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="C95" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D95" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E95" s="41">
+        <v>3753</v>
+      </c>
+      <c r="F95" s="41">
+        <v>26790</v>
+      </c>
+      <c r="G95" s="41">
+        <v>120746</v>
+      </c>
+      <c r="H95" s="43">
+        <v>151289</v>
+      </c>
+      <c r="I95" s="33"/>
+      <c r="J95" s="33"/>
+      <c r="K95" s="33"/>
+      <c r="L95" s="33"/>
+      <c r="M95" s="33"/>
+      <c r="N95" s="33"/>
+      <c r="O95" s="33"/>
+      <c r="P95" s="33"/>
+      <c r="Q95" s="33"/>
+      <c r="R95" s="33"/>
+      <c r="S95" s="33"/>
+      <c r="T95" s="33"/>
+    </row>
+    <row r="96" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A96" s="39">
+        <v>72</v>
+      </c>
+      <c r="B96" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="C96" s="41">
+        <v>-27697</v>
+      </c>
+      <c r="D96" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E96" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F96" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G96" s="41">
+        <v>-141674</v>
+      </c>
+      <c r="H96" s="43">
+        <v>-169371</v>
+      </c>
+      <c r="I96" s="33"/>
+      <c r="J96" s="33"/>
+      <c r="K96" s="33"/>
+      <c r="L96" s="33"/>
+      <c r="M96" s="33"/>
+      <c r="N96" s="33"/>
+      <c r="O96" s="33"/>
+      <c r="P96" s="33"/>
+      <c r="Q96" s="33"/>
+      <c r="R96" s="33"/>
+      <c r="S96" s="33"/>
+      <c r="T96" s="33"/>
+    </row>
+    <row r="97" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A97" s="39"/>
+      <c r="B97" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C97" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D97" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E97" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F97" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="G97" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H97" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="I97" s="33"/>
+      <c r="J97" s="33"/>
+      <c r="K97" s="33"/>
+      <c r="L97" s="33"/>
+      <c r="M97" s="33"/>
+      <c r="N97" s="33"/>
+      <c r="O97" s="33"/>
+      <c r="P97" s="33"/>
+      <c r="Q97" s="33"/>
+      <c r="R97" s="33"/>
+      <c r="S97" s="33"/>
+      <c r="T97" s="33"/>
+    </row>
+    <row r="98" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A98" s="36"/>
+      <c r="B98" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="C98" s="37"/>
+      <c r="D98" s="37"/>
+      <c r="E98" s="37"/>
+      <c r="F98" s="37"/>
+      <c r="G98" s="37"/>
+      <c r="H98" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="I98" s="33"/>
+      <c r="J98" s="33"/>
+      <c r="K98" s="33"/>
+      <c r="L98" s="33"/>
+      <c r="M98" s="33"/>
+      <c r="N98" s="33"/>
+      <c r="O98" s="33"/>
+      <c r="P98" s="33"/>
+      <c r="Q98" s="33"/>
+      <c r="R98" s="33"/>
+      <c r="S98" s="33"/>
+      <c r="T98" s="33"/>
+    </row>
+    <row r="99" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A99" s="39">
+        <v>73</v>
+      </c>
+      <c r="B99" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="C99" s="41">
+        <v>242546707</v>
+      </c>
+      <c r="D99" s="41">
+        <v>2585343</v>
+      </c>
+      <c r="E99" s="41">
+        <v>900605</v>
+      </c>
+      <c r="F99" s="41">
+        <v>1153405</v>
+      </c>
+      <c r="G99" s="41">
+        <v>4104207</v>
+      </c>
+      <c r="H99" s="43">
+        <v>251290267</v>
+      </c>
+      <c r="I99" s="33"/>
+      <c r="J99" s="33"/>
+      <c r="K99" s="33"/>
+      <c r="L99" s="33"/>
+      <c r="M99" s="33"/>
+      <c r="N99" s="33"/>
+      <c r="O99" s="33"/>
+      <c r="P99" s="33"/>
+      <c r="Q99" s="33"/>
+      <c r="R99" s="33"/>
+      <c r="S99" s="33"/>
+      <c r="T99" s="33"/>
+    </row>
+    <row r="100" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A100" s="39">
+        <v>74</v>
+      </c>
+      <c r="B100" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C100" s="41">
+        <v>2182938</v>
+      </c>
+      <c r="D100" s="41">
+        <v>-75845</v>
+      </c>
+      <c r="E100" s="41">
+        <v>93216</v>
+      </c>
+      <c r="F100" s="41">
+        <v>-135946</v>
+      </c>
+      <c r="G100" s="41">
+        <v>127771</v>
+      </c>
+      <c r="H100" s="43">
+        <v>2192134</v>
+      </c>
+      <c r="I100" s="33"/>
+      <c r="J100" s="33"/>
+      <c r="K100" s="33"/>
+      <c r="L100" s="33"/>
+      <c r="M100" s="33"/>
+      <c r="N100" s="33"/>
+      <c r="O100" s="33"/>
+      <c r="P100" s="33"/>
+      <c r="Q100" s="33"/>
+      <c r="R100" s="33"/>
+      <c r="S100" s="33"/>
+      <c r="T100" s="33"/>
+    </row>
+    <row r="101" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A101" s="39">
+        <v>75</v>
+      </c>
+      <c r="B101" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D101" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E101" s="41">
+        <v>41406</v>
+      </c>
+      <c r="F101" s="41">
+        <v>30036</v>
+      </c>
+      <c r="G101" s="41">
+        <v>113180</v>
+      </c>
+      <c r="H101" s="43">
+        <v>184622</v>
+      </c>
+      <c r="I101" s="33"/>
+      <c r="J101" s="33"/>
+      <c r="K101" s="33"/>
+      <c r="L101" s="33"/>
+      <c r="M101" s="33"/>
+      <c r="N101" s="33"/>
+      <c r="O101" s="33"/>
+      <c r="P101" s="33"/>
+      <c r="Q101" s="33"/>
+      <c r="R101" s="33"/>
+      <c r="S101" s="33"/>
+      <c r="T101" s="33"/>
+    </row>
+    <row r="102" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A102" s="39">
+        <v>76</v>
+      </c>
+      <c r="B102" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="C102" s="43">
+        <v>244729645</v>
+      </c>
+      <c r="D102" s="43">
+        <v>2509498</v>
+      </c>
+      <c r="E102" s="43">
+        <v>952415</v>
+      </c>
+      <c r="F102" s="43">
+        <v>987423</v>
+      </c>
+      <c r="G102" s="43">
+        <v>4118798</v>
+      </c>
+      <c r="H102" s="43">
+        <v>253297779</v>
+      </c>
+      <c r="I102" s="33"/>
+      <c r="J102" s="33"/>
+      <c r="K102" s="33"/>
+      <c r="L102" s="33"/>
+      <c r="M102" s="33"/>
+      <c r="N102" s="33"/>
+      <c r="O102" s="33"/>
+      <c r="P102" s="33"/>
+      <c r="Q102" s="33"/>
+      <c r="R102" s="33"/>
+      <c r="S102" s="33"/>
+      <c r="T102" s="33"/>
+    </row>
+    <row r="103" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A103" s="39">
+        <v>77</v>
+      </c>
+      <c r="B103" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C103" s="37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D103" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E103" s="41">
+        <v>444185</v>
+      </c>
+      <c r="F103" s="41">
+        <v>591934</v>
+      </c>
+      <c r="G103" s="41">
+        <v>1768800</v>
+      </c>
+      <c r="H103" s="43">
+        <v>2804919</v>
+      </c>
+      <c r="I103" s="33"/>
+      <c r="J103" s="33"/>
+      <c r="K103" s="33"/>
+      <c r="L103" s="33"/>
+      <c r="M103" s="33"/>
+      <c r="N103" s="33"/>
+      <c r="O103" s="33"/>
+      <c r="P103" s="33"/>
+      <c r="Q103" s="33"/>
+      <c r="R103" s="33"/>
+      <c r="S103" s="33"/>
+      <c r="T103" s="33"/>
+    </row>
+    <row r="104" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A104" s="39">
+        <v>78</v>
+      </c>
+      <c r="B104" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="C104" s="43">
+        <v>244729645</v>
+      </c>
+      <c r="D104" s="43">
+        <v>2509498</v>
+      </c>
+      <c r="E104" s="43">
+        <v>508230</v>
+      </c>
+      <c r="F104" s="43">
+        <v>395489</v>
+      </c>
+      <c r="G104" s="43">
+        <v>2349998</v>
+      </c>
+      <c r="H104" s="43">
+        <v>250492860</v>
+      </c>
+      <c r="I104" s="33"/>
+      <c r="J104" s="33"/>
+      <c r="K104" s="33"/>
+      <c r="L104" s="33"/>
+      <c r="M104" s="33"/>
+      <c r="N104" s="33"/>
+      <c r="O104" s="33"/>
+      <c r="P104" s="33"/>
+      <c r="Q104" s="33"/>
+      <c r="R104" s="33"/>
+      <c r="S104" s="33"/>
+      <c r="T104" s="33"/>
+    </row>
+    <row r="105" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A105" s="39">
+        <v>79</v>
+      </c>
+      <c r="B105" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="C105" s="37"/>
+      <c r="D105" s="37"/>
+      <c r="E105" s="41">
+        <v>62086</v>
+      </c>
+      <c r="F105" s="41">
+        <v>66144</v>
+      </c>
+      <c r="G105" s="41">
+        <v>519050</v>
+      </c>
+      <c r="H105" s="43">
+        <v>647280</v>
+      </c>
+      <c r="I105" s="33"/>
+      <c r="J105" s="33"/>
+      <c r="K105" s="33"/>
+      <c r="L105" s="33"/>
+      <c r="M105" s="33"/>
+      <c r="N105" s="33"/>
+      <c r="O105" s="33"/>
+      <c r="P105" s="33"/>
+      <c r="Q105" s="33"/>
+      <c r="R105" s="33"/>
+      <c r="S105" s="33"/>
+      <c r="T105" s="33"/>
+    </row>
+    <row r="106" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A106" s="39">
+        <v>80</v>
+      </c>
+      <c r="B106" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="C106" s="41">
+        <v>1592951</v>
+      </c>
+      <c r="D106" s="41">
+        <v>67010</v>
+      </c>
+      <c r="E106" s="41">
+        <v>102762</v>
+      </c>
+      <c r="F106" s="41">
+        <v>195491</v>
+      </c>
+      <c r="G106" s="41">
+        <v>2028964</v>
+      </c>
+      <c r="H106" s="43">
+        <v>3987178</v>
+      </c>
+      <c r="I106" s="33"/>
+      <c r="J106" s="33"/>
+      <c r="K106" s="33"/>
+      <c r="L106" s="33"/>
+      <c r="M106" s="33"/>
+      <c r="N106" s="33"/>
+      <c r="O106" s="33"/>
+      <c r="P106" s="33"/>
+      <c r="Q106" s="33"/>
+      <c r="R106" s="33"/>
+      <c r="S106" s="33"/>
+      <c r="T106" s="33"/>
+    </row>
+    <row r="107" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A107" s="39">
+        <v>81</v>
+      </c>
+      <c r="B107" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="C107" s="41">
+        <v>208525</v>
+      </c>
+      <c r="D107" s="41">
+        <v>9764</v>
+      </c>
+      <c r="E107" s="41">
+        <v>50390</v>
+      </c>
+      <c r="F107" s="41">
+        <v>62013</v>
+      </c>
+      <c r="G107" s="41">
+        <v>-280726</v>
+      </c>
+      <c r="H107" s="43">
+        <v>49966</v>
+      </c>
+      <c r="I107" s="33"/>
+      <c r="J107" s="33"/>
+      <c r="K107" s="33"/>
+      <c r="L107" s="33"/>
+      <c r="M107" s="33"/>
+      <c r="N107" s="33"/>
+      <c r="O107" s="33"/>
+      <c r="P107" s="33"/>
+      <c r="Q107" s="33"/>
+      <c r="R107" s="33"/>
+      <c r="S107" s="33"/>
+      <c r="T107" s="33"/>
+    </row>
+    <row r="108" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A108" s="36"/>
+      <c r="B108" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="C108" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="D108" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="E108" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="F108" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="G108" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="H108" s="37"/>
+      <c r="I108" s="33"/>
+      <c r="J108" s="33"/>
+      <c r="K108" s="33"/>
+      <c r="L108" s="33"/>
+      <c r="M108" s="33"/>
+      <c r="N108" s="33"/>
+      <c r="O108" s="33"/>
+      <c r="P108" s="33"/>
+      <c r="Q108" s="33"/>
+      <c r="R108" s="33"/>
+      <c r="S108" s="33"/>
+      <c r="T108" s="33"/>
+    </row>
+    <row r="109" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A109" s="35"/>
+      <c r="B109" s="33"/>
+      <c r="C109" s="33"/>
+      <c r="D109" s="33"/>
+      <c r="E109" s="33"/>
+      <c r="F109" s="33"/>
+      <c r="G109" s="33"/>
+      <c r="H109" s="33"/>
+      <c r="I109" s="33"/>
+      <c r="J109" s="33"/>
+      <c r="K109" s="33"/>
+      <c r="L109" s="33"/>
+      <c r="M109" s="33"/>
+      <c r="N109" s="33"/>
+      <c r="O109" s="33"/>
+      <c r="P109" s="33"/>
+      <c r="Q109" s="33"/>
+      <c r="R109" s="33"/>
+      <c r="S109" s="33"/>
+      <c r="T109" s="33"/>
+    </row>
+    <row r="110" spans="1:20" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A110" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B110" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="C110" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D110" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="E110" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="F110" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="G110" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="H110" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="I110" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J110" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="K110" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="L110" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="M110" s="33"/>
+      <c r="N110" s="33"/>
+      <c r="O110" s="33"/>
+      <c r="P110" s="33"/>
+      <c r="Q110" s="33"/>
+      <c r="R110" s="33"/>
+      <c r="S110" s="33"/>
+      <c r="T110" s="33"/>
+    </row>
+    <row r="111" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A111" s="36"/>
+      <c r="B111" s="37"/>
+      <c r="C111" s="38">
+        <v>1</v>
+      </c>
+      <c r="D111" s="38">
+        <v>3</v>
+      </c>
+      <c r="E111" s="38">
+        <v>2</v>
+      </c>
+      <c r="F111" s="38">
+        <v>4</v>
+      </c>
+      <c r="G111" s="38">
+        <v>5</v>
+      </c>
+      <c r="H111" s="38">
+        <v>6</v>
+      </c>
+      <c r="I111" s="38">
+        <v>7</v>
+      </c>
+      <c r="J111" s="38">
+        <v>8</v>
+      </c>
+      <c r="K111" s="38">
+        <v>9</v>
+      </c>
+      <c r="L111" s="38">
+        <v>10</v>
+      </c>
+      <c r="M111" s="33"/>
+      <c r="N111" s="33"/>
+      <c r="O111" s="33"/>
+      <c r="P111" s="33"/>
+      <c r="Q111" s="33"/>
+      <c r="R111" s="33"/>
+      <c r="S111" s="33"/>
+      <c r="T111" s="33"/>
+    </row>
+    <row r="112" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A112" s="39">
+        <v>82</v>
+      </c>
+      <c r="B112" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="C112" s="41">
+        <v>33780362</v>
+      </c>
+      <c r="D112" s="41">
+        <v>3118689</v>
+      </c>
+      <c r="E112" s="41">
+        <v>12926925</v>
+      </c>
+      <c r="F112" s="41">
+        <v>1883361</v>
+      </c>
+      <c r="G112" s="41">
+        <v>32663732</v>
+      </c>
+      <c r="H112" s="41">
+        <v>30127554</v>
+      </c>
+      <c r="I112" s="41">
+        <v>41735356</v>
+      </c>
+      <c r="J112" s="41">
+        <v>11853061</v>
+      </c>
+      <c r="K112" s="41">
+        <v>27966525</v>
+      </c>
+      <c r="L112" s="43">
+        <v>196055565</v>
+      </c>
+      <c r="M112" s="33"/>
+      <c r="N112" s="33"/>
+      <c r="O112" s="33"/>
+      <c r="P112" s="33"/>
+      <c r="Q112" s="33"/>
+      <c r="R112" s="33"/>
+      <c r="S112" s="33"/>
+      <c r="T112" s="33"/>
+    </row>
+    <row r="113" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A113" s="36">
+        <v>83</v>
+      </c>
+      <c r="B113" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="C113" s="37">
+        <v>4</v>
+      </c>
+      <c r="D113" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="E113" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="F113" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="G113" s="43">
+        <v>2673114</v>
+      </c>
+      <c r="H113" s="43">
+        <v>2412329</v>
+      </c>
+      <c r="I113" s="43">
+        <v>2990936</v>
+      </c>
+      <c r="J113" s="43">
+        <v>691616</v>
+      </c>
+      <c r="K113" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="L113" s="43">
+        <v>8767999</v>
+      </c>
+      <c r="M113" s="33"/>
+      <c r="N113" s="33"/>
+      <c r="O113" s="33"/>
+      <c r="P113" s="33"/>
+      <c r="Q113" s="33"/>
+      <c r="R113" s="33"/>
+      <c r="S113" s="33"/>
+      <c r="T113" s="33"/>
+    </row>
+    <row r="114" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A114" s="39">
+        <v>84</v>
+      </c>
+      <c r="B114" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="C114" s="42">
+        <v>1</v>
+      </c>
+      <c r="D114" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E114" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F114" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G114" s="41">
+        <v>179972</v>
+      </c>
+      <c r="H114" s="41">
+        <v>310411</v>
+      </c>
+      <c r="I114" s="41">
+        <v>461621</v>
+      </c>
+      <c r="J114" s="41">
+        <v>31287</v>
+      </c>
+      <c r="K114" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="L114" s="43">
+        <v>983292</v>
+      </c>
+      <c r="M114" s="33"/>
+      <c r="N114" s="33"/>
+      <c r="O114" s="33"/>
+      <c r="P114" s="33"/>
+      <c r="Q114" s="33"/>
+      <c r="R114" s="33"/>
+      <c r="S114" s="33"/>
+      <c r="T114" s="33"/>
+    </row>
+    <row r="115" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A115" s="39">
+        <v>85</v>
+      </c>
+      <c r="B115" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="C115" s="42">
+        <v>3</v>
+      </c>
+      <c r="D115" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E115" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F115" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G115" s="41">
+        <v>1427867</v>
+      </c>
+      <c r="H115" s="41">
+        <v>261146</v>
+      </c>
+      <c r="I115" s="41">
+        <v>406344</v>
+      </c>
+      <c r="J115" s="41">
+        <v>307881</v>
+      </c>
+      <c r="K115" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="L115" s="43">
+        <v>2403241</v>
+      </c>
+      <c r="M115" s="33"/>
+      <c r="N115" s="33"/>
+      <c r="O115" s="33"/>
+      <c r="P115" s="33"/>
+      <c r="Q115" s="33"/>
+      <c r="R115" s="33"/>
+      <c r="S115" s="33"/>
+      <c r="T115" s="33"/>
+    </row>
+    <row r="116" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A116" s="39">
+        <v>86</v>
+      </c>
+      <c r="B116" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="C116" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D116" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E116" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F116" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G116" s="41">
+        <v>119832</v>
+      </c>
+      <c r="H116" s="41">
+        <v>306221</v>
+      </c>
+      <c r="I116" s="41">
+        <v>383958</v>
+      </c>
+      <c r="J116" s="41">
+        <v>43748</v>
+      </c>
+      <c r="K116" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="L116" s="43">
+        <v>853759</v>
+      </c>
+      <c r="M116" s="33"/>
+      <c r="N116" s="33"/>
+      <c r="O116" s="33"/>
+      <c r="P116" s="33"/>
+      <c r="Q116" s="33"/>
+      <c r="R116" s="33"/>
+      <c r="S116" s="33"/>
+      <c r="T116" s="33"/>
+    </row>
+    <row r="117" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A117" s="39">
+        <v>87</v>
+      </c>
+      <c r="B117" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="C117" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D117" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E117" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F117" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G117" s="41">
+        <v>81678</v>
+      </c>
+      <c r="H117" s="41">
+        <v>480701</v>
+      </c>
+      <c r="I117" s="41">
+        <v>271529</v>
+      </c>
+      <c r="J117" s="41">
+        <v>40227</v>
+      </c>
+      <c r="K117" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="L117" s="43">
+        <v>874135</v>
+      </c>
+      <c r="M117" s="33"/>
+      <c r="N117" s="33"/>
+      <c r="O117" s="33"/>
+      <c r="P117" s="33"/>
+      <c r="Q117" s="33"/>
+      <c r="R117" s="33"/>
+      <c r="S117" s="33"/>
+      <c r="T117" s="33"/>
+    </row>
+    <row r="118" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A118" s="39">
+        <v>88</v>
+      </c>
+      <c r="B118" s="40" t="s">
+        <v>74</v>
+      </c>
+      <c r="C118" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D118" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E118" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F118" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G118" s="41">
+        <v>863765</v>
+      </c>
+      <c r="H118" s="41">
+        <v>1053850</v>
+      </c>
+      <c r="I118" s="41">
+        <v>1467484</v>
+      </c>
+      <c r="J118" s="41">
+        <v>268473</v>
+      </c>
+      <c r="K118" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="L118" s="43">
+        <v>3653572</v>
+      </c>
+      <c r="M118" s="33"/>
+      <c r="N118" s="33"/>
+      <c r="O118" s="33"/>
+      <c r="P118" s="33"/>
+      <c r="Q118" s="33"/>
+      <c r="R118" s="33"/>
+      <c r="S118" s="33"/>
+      <c r="T118" s="33"/>
+    </row>
+    <row r="119" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A119" s="36">
+        <v>89</v>
+      </c>
+      <c r="B119" s="37" t="s">
+        <v>75</v>
+      </c>
+      <c r="C119" s="43">
+        <v>33780366</v>
+      </c>
+      <c r="D119" s="43">
+        <v>3118689</v>
+      </c>
+      <c r="E119" s="43">
+        <v>12926925</v>
+      </c>
+      <c r="F119" s="43">
+        <v>1883361</v>
+      </c>
+      <c r="G119" s="43">
+        <v>35336846</v>
+      </c>
+      <c r="H119" s="43">
+        <v>32539883</v>
+      </c>
+      <c r="I119" s="43">
+        <v>44726292</v>
+      </c>
+      <c r="J119" s="43">
+        <v>12544677</v>
+      </c>
+      <c r="K119" s="43">
+        <v>27966525</v>
+      </c>
+      <c r="L119" s="43">
+        <v>204823564</v>
+      </c>
+      <c r="M119" s="45"/>
+      <c r="N119" s="33"/>
+      <c r="O119" s="33"/>
+      <c r="P119" s="33"/>
+      <c r="Q119" s="33"/>
+      <c r="R119" s="33"/>
+      <c r="S119" s="33"/>
+      <c r="T119" s="33"/>
+    </row>
+    <row r="120" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A120" s="35"/>
+      <c r="B120" s="33"/>
+      <c r="C120" s="33"/>
+      <c r="D120" s="33"/>
+      <c r="E120" s="33"/>
+      <c r="F120" s="33"/>
+      <c r="G120" s="33"/>
+      <c r="H120" s="33"/>
+      <c r="I120" s="33"/>
+      <c r="J120" s="33"/>
+      <c r="K120" s="33"/>
+      <c r="L120" s="33"/>
+      <c r="M120" s="33"/>
+      <c r="N120" s="33"/>
+      <c r="O120" s="33"/>
+      <c r="P120" s="33"/>
+      <c r="Q120" s="33"/>
+      <c r="R120" s="33"/>
+      <c r="S120" s="33"/>
+      <c r="T120" s="33"/>
+    </row>
+    <row r="121" spans="1:20" ht="58" x14ac:dyDescent="0.35">
+      <c r="A121" s="38" t="s">
+        <v>76</v>
+      </c>
+      <c r="B121" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="C121" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="D121" s="44" t="s">
+        <v>79</v>
+      </c>
+      <c r="E121" s="44" t="s">
+        <v>80</v>
+      </c>
+      <c r="F121" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="G121" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="H121" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="I121" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="J121" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="K121" s="33"/>
+      <c r="L121" s="33"/>
+      <c r="M121" s="33"/>
+      <c r="N121" s="33"/>
+      <c r="O121" s="33"/>
+      <c r="P121" s="33"/>
+      <c r="Q121" s="33"/>
+      <c r="R121" s="33"/>
+      <c r="S121" s="33"/>
+      <c r="T121" s="33"/>
+    </row>
+    <row r="122" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A122" s="36"/>
+      <c r="B122" s="37"/>
+      <c r="C122" s="38">
+        <v>1</v>
+      </c>
+      <c r="D122" s="38">
+        <v>2</v>
+      </c>
+      <c r="E122" s="38">
+        <v>3</v>
+      </c>
+      <c r="F122" s="38">
+        <v>4</v>
+      </c>
+      <c r="G122" s="38">
+        <v>5</v>
+      </c>
+      <c r="H122" s="38">
+        <v>6</v>
+      </c>
+      <c r="I122" s="38">
+        <v>7</v>
+      </c>
+      <c r="J122" s="38">
+        <v>8</v>
+      </c>
+      <c r="K122" s="33"/>
+      <c r="L122" s="33"/>
+      <c r="M122" s="33"/>
+      <c r="N122" s="33"/>
+      <c r="O122" s="33"/>
+      <c r="P122" s="33"/>
+      <c r="Q122" s="33"/>
+      <c r="R122" s="33"/>
+      <c r="S122" s="33"/>
+      <c r="T122" s="33"/>
+    </row>
+    <row r="123" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A123" s="39">
+        <v>90</v>
+      </c>
+      <c r="B123" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="C123" s="41">
+        <v>17786107</v>
+      </c>
+      <c r="D123" s="41">
+        <v>54437361</v>
+      </c>
+      <c r="E123" s="41">
+        <v>10775518</v>
+      </c>
+      <c r="F123" s="41">
+        <v>9641719</v>
+      </c>
+      <c r="G123" s="41">
+        <v>872580</v>
+      </c>
+      <c r="H123" s="41">
+        <v>30022801</v>
+      </c>
+      <c r="I123" s="41">
+        <v>2255515</v>
+      </c>
+      <c r="J123" s="43">
+        <v>125791601</v>
+      </c>
+      <c r="K123" s="33"/>
+      <c r="L123" s="33"/>
+      <c r="M123" s="33"/>
+      <c r="N123" s="33"/>
+      <c r="O123" s="33"/>
+      <c r="P123" s="33"/>
+      <c r="Q123" s="33"/>
+      <c r="R123" s="33"/>
+      <c r="S123" s="33"/>
+      <c r="T123" s="33"/>
+    </row>
+    <row r="124" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A124" s="39">
+        <v>91</v>
+      </c>
+      <c r="B124" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="C124" s="43">
+        <v>585187</v>
+      </c>
+      <c r="D124" s="43">
+        <v>3552062</v>
+      </c>
+      <c r="E124" s="43">
+        <v>1336740</v>
+      </c>
+      <c r="F124" s="43">
+        <v>790341</v>
+      </c>
+      <c r="G124" s="43">
+        <v>66956</v>
+      </c>
+      <c r="H124" s="43">
+        <v>2436708</v>
+      </c>
+      <c r="I124" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="J124" s="43">
+        <v>8767994</v>
+      </c>
+      <c r="K124" s="33"/>
+      <c r="L124" s="33"/>
+      <c r="M124" s="33"/>
+      <c r="N124" s="33"/>
+      <c r="O124" s="33"/>
+      <c r="P124" s="33"/>
+      <c r="Q124" s="33"/>
+      <c r="R124" s="33"/>
+      <c r="S124" s="33"/>
+      <c r="T124" s="33"/>
+    </row>
+    <row r="125" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A125" s="39">
+        <v>92</v>
+      </c>
+      <c r="B125" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="C125" s="41">
+        <v>122303</v>
+      </c>
+      <c r="D125" s="41">
+        <v>492907</v>
+      </c>
+      <c r="E125" s="41">
+        <v>200789</v>
+      </c>
+      <c r="F125" s="41">
+        <v>103651</v>
+      </c>
+      <c r="G125" s="41">
+        <v>2886</v>
+      </c>
+      <c r="H125" s="41">
+        <v>60756</v>
+      </c>
+      <c r="I125" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="J125" s="43">
+        <v>983292</v>
+      </c>
+      <c r="K125" s="33"/>
+      <c r="L125" s="33"/>
+      <c r="M125" s="33"/>
+      <c r="N125" s="33"/>
+      <c r="O125" s="33"/>
+      <c r="P125" s="33"/>
+      <c r="Q125" s="33"/>
+      <c r="R125" s="33"/>
+      <c r="S125" s="33"/>
+      <c r="T125" s="33"/>
+    </row>
+    <row r="126" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A126" s="39">
+        <v>93</v>
+      </c>
+      <c r="B126" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="C126" s="41">
+        <v>133115</v>
+      </c>
+      <c r="D126" s="41">
+        <v>633118</v>
+      </c>
+      <c r="E126" s="41">
+        <v>206088</v>
+      </c>
+      <c r="F126" s="41">
+        <v>58247</v>
+      </c>
+      <c r="G126" s="41">
+        <v>6196</v>
+      </c>
+      <c r="H126" s="41">
+        <v>1366473</v>
+      </c>
+      <c r="I126" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="J126" s="43">
+        <v>2403237</v>
+      </c>
+      <c r="K126" s="46"/>
+      <c r="L126" s="33"/>
+      <c r="M126" s="33"/>
+      <c r="N126" s="33"/>
+      <c r="O126" s="33"/>
+      <c r="P126" s="33"/>
+      <c r="Q126" s="33"/>
+      <c r="R126" s="33"/>
+      <c r="S126" s="33"/>
+      <c r="T126" s="33"/>
+    </row>
+    <row r="127" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A127" s="39">
+        <v>94</v>
+      </c>
+      <c r="B127" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="C127" s="41">
+        <v>74666</v>
+      </c>
+      <c r="D127" s="41">
+        <v>410192</v>
+      </c>
+      <c r="E127" s="41">
+        <v>87670</v>
+      </c>
+      <c r="F127" s="41">
+        <v>155633</v>
+      </c>
+      <c r="G127" s="41">
+        <v>2208</v>
+      </c>
+      <c r="H127" s="41">
+        <v>123388</v>
+      </c>
+      <c r="I127" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="J127" s="43">
+        <v>853757</v>
+      </c>
+      <c r="K127" s="33"/>
+      <c r="L127" s="33"/>
+      <c r="M127" s="33"/>
+      <c r="N127" s="33"/>
+      <c r="O127" s="33"/>
+      <c r="P127" s="33"/>
+      <c r="Q127" s="33"/>
+      <c r="R127" s="33"/>
+      <c r="S127" s="33"/>
+      <c r="T127" s="33"/>
+    </row>
+    <row r="128" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A128" s="39">
+        <v>95</v>
+      </c>
+      <c r="B128" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="C128" s="41">
+        <v>54552</v>
+      </c>
+      <c r="D128" s="41">
+        <v>311756</v>
+      </c>
+      <c r="E128" s="41">
+        <v>88376</v>
+      </c>
+      <c r="F128" s="41">
+        <v>163929</v>
+      </c>
+      <c r="G128" s="41">
+        <v>1187</v>
+      </c>
+      <c r="H128" s="41">
+        <v>254334</v>
+      </c>
+      <c r="I128" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="J128" s="43">
+        <v>874134</v>
+      </c>
+      <c r="K128" s="33"/>
+      <c r="L128" s="33"/>
+      <c r="M128" s="33"/>
+      <c r="N128" s="33"/>
+      <c r="O128" s="33"/>
+      <c r="P128" s="33"/>
+      <c r="Q128" s="33"/>
+      <c r="R128" s="33"/>
+      <c r="S128" s="33"/>
+      <c r="T128" s="33"/>
+    </row>
+    <row r="129" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A129" s="39">
+        <v>96</v>
+      </c>
+      <c r="B129" s="40" t="s">
+        <v>74</v>
+      </c>
+      <c r="C129" s="41">
+        <v>200551</v>
+      </c>
+      <c r="D129" s="41">
+        <v>1704089</v>
+      </c>
+      <c r="E129" s="41">
+        <v>753817</v>
+      </c>
+      <c r="F129" s="41">
+        <v>308881</v>
+      </c>
+      <c r="G129" s="41">
+        <v>54479</v>
+      </c>
+      <c r="H129" s="41">
+        <v>631757</v>
+      </c>
+      <c r="I129" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="J129" s="43">
+        <v>3653574</v>
+      </c>
+      <c r="K129" s="33"/>
+      <c r="L129" s="33"/>
+      <c r="M129" s="33"/>
+      <c r="N129" s="33"/>
+      <c r="O129" s="33"/>
+      <c r="P129" s="33"/>
+      <c r="Q129" s="33"/>
+      <c r="R129" s="33"/>
+      <c r="S129" s="33"/>
+      <c r="T129" s="33"/>
+    </row>
+    <row r="130" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A130" s="36">
+        <v>97</v>
+      </c>
+      <c r="B130" s="37" t="s">
+        <v>75</v>
+      </c>
+      <c r="C130" s="43">
+        <v>18371294</v>
+      </c>
+      <c r="D130" s="43">
+        <v>57989423</v>
+      </c>
+      <c r="E130" s="43">
+        <v>12112258</v>
+      </c>
+      <c r="F130" s="43">
+        <v>10432060</v>
+      </c>
+      <c r="G130" s="43">
+        <v>939536</v>
+      </c>
+      <c r="H130" s="43">
+        <v>32459509</v>
+      </c>
+      <c r="I130" s="43">
+        <v>2255515</v>
+      </c>
+      <c r="J130" s="43">
+        <v>134559595</v>
+      </c>
+      <c r="K130" s="33"/>
+      <c r="L130" s="33"/>
+      <c r="M130" s="33"/>
+      <c r="N130" s="33"/>
+      <c r="O130" s="33"/>
+      <c r="P130" s="33"/>
+      <c r="Q130" s="33"/>
+      <c r="R130" s="33"/>
+      <c r="S130" s="33"/>
+      <c r="T130" s="33"/>
+    </row>
+    <row r="131" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A131" s="35"/>
+      <c r="B131" s="33"/>
+      <c r="C131" s="33"/>
+      <c r="D131" s="33"/>
+      <c r="E131" s="33"/>
+      <c r="F131" s="33"/>
+      <c r="G131" s="33"/>
+      <c r="H131" s="33"/>
+      <c r="I131" s="33"/>
+      <c r="J131" s="33"/>
+      <c r="K131" s="33"/>
+      <c r="L131" s="33"/>
+      <c r="M131" s="33"/>
+      <c r="N131" s="33"/>
+      <c r="O131" s="33"/>
+      <c r="P131" s="33"/>
+      <c r="Q131" s="33"/>
+      <c r="R131" s="33"/>
+      <c r="S131" s="33"/>
+      <c r="T131" s="33"/>
+    </row>
+    <row r="132" spans="1:20" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A132" s="37"/>
+      <c r="B132" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="C132" s="44" t="s">
+        <v>86</v>
+      </c>
+      <c r="D132" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="E132" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="F132" s="44" t="s">
+        <v>89</v>
+      </c>
+      <c r="G132" s="44" t="s">
+        <v>90</v>
+      </c>
+      <c r="H132" s="44" t="s">
+        <v>91</v>
+      </c>
+      <c r="I132" s="44" t="s">
+        <v>92</v>
+      </c>
+      <c r="J132" s="44" t="s">
+        <v>93</v>
+      </c>
+      <c r="K132" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="L132" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="M132" s="44" t="s">
+        <v>96</v>
+      </c>
+      <c r="N132" s="44" t="s">
+        <v>97</v>
+      </c>
+      <c r="O132" s="44" t="s">
+        <v>98</v>
+      </c>
+      <c r="P132" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q132" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="R132" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="S132" s="33"/>
+      <c r="T132" s="33"/>
+    </row>
+    <row r="133" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A133" s="37"/>
+      <c r="B133" s="37"/>
+      <c r="C133" s="38">
+        <v>1</v>
+      </c>
+      <c r="D133" s="38">
+        <v>2</v>
+      </c>
+      <c r="E133" s="38">
+        <v>3</v>
+      </c>
+      <c r="F133" s="38">
+        <v>4</v>
+      </c>
+      <c r="G133" s="38">
+        <v>5</v>
+      </c>
+      <c r="H133" s="38">
+        <v>6</v>
+      </c>
+      <c r="I133" s="38">
+        <v>7</v>
+      </c>
+      <c r="J133" s="38">
+        <v>8</v>
+      </c>
+      <c r="K133" s="38">
+        <v>9</v>
+      </c>
+      <c r="L133" s="38">
+        <v>10</v>
+      </c>
+      <c r="M133" s="38">
+        <v>11</v>
+      </c>
+      <c r="N133" s="38">
+        <v>12</v>
+      </c>
+      <c r="O133" s="38">
+        <v>13</v>
+      </c>
+      <c r="P133" s="38">
+        <v>14</v>
+      </c>
+      <c r="Q133" s="38">
+        <v>15</v>
+      </c>
+      <c r="R133" s="38">
+        <v>16</v>
+      </c>
+      <c r="S133" s="33"/>
+      <c r="T133" s="33"/>
+    </row>
+    <row r="134" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A134" s="39">
+        <v>98</v>
+      </c>
+      <c r="B134" s="40" t="s">
+        <v>101</v>
+      </c>
+      <c r="C134" s="41">
+        <v>6508508</v>
+      </c>
+      <c r="D134" s="41">
+        <v>2500366</v>
+      </c>
+      <c r="E134" s="41">
+        <v>7550923</v>
+      </c>
+      <c r="F134" s="41">
+        <v>4097153</v>
+      </c>
+      <c r="G134" s="41">
+        <v>5800656</v>
+      </c>
+      <c r="H134" s="41">
+        <v>3795647</v>
+      </c>
+      <c r="I134" s="41">
+        <v>2465786</v>
+      </c>
+      <c r="J134" s="41">
+        <v>7429905</v>
+      </c>
+      <c r="K134" s="41">
+        <v>4197084</v>
+      </c>
+      <c r="L134" s="41">
+        <v>6585462</v>
+      </c>
+      <c r="M134" s="41">
+        <v>14361907</v>
+      </c>
+      <c r="N134" s="41">
+        <v>9729238</v>
+      </c>
+      <c r="O134" s="41">
+        <v>15277377</v>
+      </c>
+      <c r="P134" s="41">
+        <v>19684713</v>
+      </c>
+      <c r="Q134" s="41">
+        <v>24574872</v>
+      </c>
+      <c r="R134" s="43">
+        <v>134559597</v>
+      </c>
+      <c r="S134" s="33"/>
+      <c r="T134" s="33"/>
+    </row>
+    <row r="135" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A135" s="39">
+        <v>99</v>
+      </c>
+      <c r="B135" s="40" t="s">
+        <v>102</v>
+      </c>
+      <c r="C135" s="41">
+        <v>250647</v>
+      </c>
+      <c r="D135" s="41">
+        <v>85175</v>
+      </c>
+      <c r="E135" s="41">
+        <v>278054</v>
+      </c>
+      <c r="F135" s="41">
+        <v>212815</v>
+      </c>
+      <c r="G135" s="41">
+        <v>515038</v>
+      </c>
+      <c r="H135" s="41">
+        <v>51182</v>
+      </c>
+      <c r="I135" s="41">
+        <v>62315</v>
+      </c>
+      <c r="J135" s="41">
+        <v>378857</v>
+      </c>
+      <c r="K135" s="41">
+        <v>158259</v>
+      </c>
+      <c r="L135" s="41">
+        <v>269052</v>
+      </c>
+      <c r="M135" s="41">
+        <v>246115</v>
+      </c>
+      <c r="N135" s="41">
+        <v>139402</v>
+      </c>
+      <c r="O135" s="41">
+        <v>307602</v>
+      </c>
+      <c r="P135" s="41">
+        <v>359360</v>
+      </c>
+      <c r="Q135" s="41">
+        <v>1140179</v>
+      </c>
+      <c r="R135" s="43">
+        <v>4454052</v>
+      </c>
+      <c r="S135" s="33"/>
+      <c r="T135" s="33"/>
+    </row>
+    <row r="136" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A136" s="39">
+        <v>100</v>
+      </c>
+      <c r="B136" s="40" t="s">
+        <v>103</v>
+      </c>
+      <c r="C136" s="41">
+        <v>250207</v>
+      </c>
+      <c r="D136" s="41">
+        <v>271898</v>
+      </c>
+      <c r="E136" s="41">
+        <v>571475</v>
+      </c>
+      <c r="F136" s="41">
+        <v>981449</v>
+      </c>
+      <c r="G136" s="41">
+        <v>538487</v>
+      </c>
+      <c r="H136" s="41">
+        <v>87411</v>
+      </c>
+      <c r="I136" s="41">
+        <v>87404</v>
+      </c>
+      <c r="J136" s="41">
+        <v>719175</v>
+      </c>
+      <c r="K136" s="41">
+        <v>171130</v>
+      </c>
+      <c r="L136" s="41">
+        <v>475675</v>
+      </c>
+      <c r="M136" s="41">
+        <v>839939</v>
+      </c>
+      <c r="N136" s="41">
+        <v>1052156</v>
+      </c>
+      <c r="O136" s="41">
+        <v>4952804</v>
+      </c>
+      <c r="P136" s="41">
+        <v>2716589</v>
+      </c>
+      <c r="Q136" s="41">
+        <v>2858098</v>
+      </c>
+      <c r="R136" s="43">
+        <v>16573897</v>
+      </c>
+      <c r="S136" s="33"/>
+      <c r="T136" s="33"/>
+    </row>
+    <row r="137" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A137" s="39">
+        <v>101</v>
+      </c>
+      <c r="B137" s="40" t="s">
+        <v>104</v>
+      </c>
+      <c r="C137" s="41">
+        <v>140249</v>
+      </c>
+      <c r="D137" s="41">
+        <v>51854</v>
+      </c>
+      <c r="E137" s="41">
+        <v>85254</v>
+      </c>
+      <c r="F137" s="41">
+        <v>138533</v>
+      </c>
+      <c r="G137" s="41">
+        <v>252734</v>
+      </c>
+      <c r="H137" s="41">
+        <v>20892</v>
+      </c>
+      <c r="I137" s="41">
+        <v>31090</v>
+      </c>
+      <c r="J137" s="41">
+        <v>186207</v>
+      </c>
+      <c r="K137" s="41">
+        <v>137721</v>
+      </c>
+      <c r="L137" s="41">
+        <v>116391</v>
+      </c>
+      <c r="M137" s="41">
+        <v>100735</v>
+      </c>
+      <c r="N137" s="41">
+        <v>52507</v>
+      </c>
+      <c r="O137" s="41">
+        <v>374640</v>
+      </c>
+      <c r="P137" s="41">
+        <v>204385</v>
+      </c>
+      <c r="Q137" s="41">
+        <v>848802</v>
+      </c>
+      <c r="R137" s="43">
+        <v>2741994</v>
+      </c>
+      <c r="S137" s="33"/>
+      <c r="T137" s="33"/>
+    </row>
+    <row r="138" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A138" s="36">
+        <v>102</v>
+      </c>
+      <c r="B138" s="37" t="s">
+        <v>105</v>
+      </c>
+      <c r="C138" s="43">
+        <v>33515</v>
+      </c>
+      <c r="D138" s="43">
+        <v>3086</v>
+      </c>
+      <c r="E138" s="43">
+        <v>52240</v>
+      </c>
+      <c r="F138" s="43">
+        <v>31247</v>
+      </c>
+      <c r="G138" s="43">
+        <v>113106</v>
+      </c>
+      <c r="H138" s="43">
+        <v>7769</v>
+      </c>
+      <c r="I138" s="43">
+        <v>3873</v>
+      </c>
+      <c r="J138" s="43">
+        <v>47155</v>
+      </c>
+      <c r="K138" s="43">
+        <v>19198</v>
+      </c>
+      <c r="L138" s="43">
+        <v>68721</v>
+      </c>
+      <c r="M138" s="43">
+        <v>47341</v>
+      </c>
+      <c r="N138" s="43">
+        <v>24507</v>
+      </c>
+      <c r="O138" s="43">
+        <v>159984</v>
+      </c>
+      <c r="P138" s="43">
+        <v>87388</v>
+      </c>
+      <c r="Q138" s="43">
+        <v>128642</v>
+      </c>
+      <c r="R138" s="43">
+        <v>827772</v>
+      </c>
+      <c r="S138" s="33"/>
+      <c r="T138" s="33"/>
+    </row>
+    <row r="139" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A139" s="36">
+        <v>103</v>
+      </c>
+      <c r="B139" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="C139" s="43">
+        <v>9800</v>
+      </c>
+      <c r="D139" s="43">
+        <v>2763</v>
+      </c>
+      <c r="E139" s="43">
+        <v>3996</v>
+      </c>
+      <c r="F139" s="43">
+        <v>14921</v>
+      </c>
+      <c r="G139" s="43">
+        <v>9638</v>
+      </c>
+      <c r="H139" s="37">
+        <v>52</v>
+      </c>
+      <c r="I139" s="37">
+        <v>69</v>
+      </c>
+      <c r="J139" s="43">
+        <v>4181</v>
+      </c>
+      <c r="K139" s="43">
+        <v>20710</v>
+      </c>
+      <c r="L139" s="43">
+        <v>8800</v>
+      </c>
+      <c r="M139" s="43">
+        <v>13052</v>
+      </c>
+      <c r="N139" s="43">
+        <v>11609</v>
+      </c>
+      <c r="O139" s="43">
+        <v>99934</v>
+      </c>
+      <c r="P139" s="43">
+        <v>9861</v>
+      </c>
+      <c r="Q139" s="43">
+        <v>146641</v>
+      </c>
+      <c r="R139" s="47">
+        <v>7.984</v>
+      </c>
+      <c r="S139" s="33"/>
+      <c r="T139" s="33"/>
+    </row>
+    <row r="140" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A140" s="39">
+        <v>104</v>
+      </c>
+      <c r="B140" s="40" t="s">
+        <v>107</v>
+      </c>
+      <c r="C140" s="41">
+        <v>15849</v>
+      </c>
+      <c r="D140" s="41">
+        <v>10522</v>
+      </c>
+      <c r="E140" s="41">
+        <v>15063</v>
+      </c>
+      <c r="F140" s="41">
+        <v>12698</v>
+      </c>
+      <c r="G140" s="41">
+        <v>27771</v>
+      </c>
+      <c r="H140" s="41">
+        <v>6028</v>
+      </c>
+      <c r="I140" s="41">
+        <v>1545</v>
+      </c>
+      <c r="J140" s="41">
+        <v>37007</v>
+      </c>
+      <c r="K140" s="41">
+        <v>22768</v>
+      </c>
+      <c r="L140" s="41">
+        <v>25844</v>
+      </c>
+      <c r="M140" s="41">
+        <v>32154</v>
+      </c>
+      <c r="N140" s="41">
+        <v>5541</v>
+      </c>
+      <c r="O140" s="41">
+        <v>116230</v>
+      </c>
+      <c r="P140" s="41">
+        <v>132673</v>
+      </c>
+      <c r="Q140" s="41">
+        <v>374700</v>
+      </c>
+      <c r="R140" s="43">
+        <v>836393</v>
+      </c>
+      <c r="S140" s="33"/>
+      <c r="T140" s="33"/>
+    </row>
+    <row r="141" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A141" s="36">
+        <v>105</v>
+      </c>
+      <c r="B141" s="37" t="s">
+        <v>108</v>
+      </c>
+      <c r="C141" s="41">
+        <v>16853248</v>
+      </c>
+      <c r="D141" s="37"/>
+      <c r="E141" s="37"/>
+      <c r="F141" s="37"/>
+      <c r="G141" s="37"/>
+      <c r="H141" s="37"/>
+      <c r="I141" s="37"/>
+      <c r="J141" s="37"/>
+      <c r="K141" s="37"/>
+      <c r="L141" s="37"/>
+      <c r="M141" s="37"/>
+      <c r="N141" s="37"/>
+      <c r="O141" s="37"/>
+      <c r="P141" s="37"/>
+      <c r="Q141" s="37"/>
+      <c r="R141" s="43">
+        <v>16853248</v>
+      </c>
+      <c r="S141" s="33"/>
+      <c r="T141" s="33"/>
+    </row>
+    <row r="142" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A142" s="35"/>
+      <c r="B142" s="33"/>
+      <c r="C142" s="33"/>
+      <c r="D142" s="33"/>
+      <c r="E142" s="33"/>
+      <c r="F142" s="33"/>
+      <c r="G142" s="33"/>
+      <c r="H142" s="33"/>
+      <c r="I142" s="33"/>
+      <c r="J142" s="33"/>
+      <c r="K142" s="33"/>
+      <c r="L142" s="33"/>
+      <c r="M142" s="33"/>
+      <c r="N142" s="33"/>
+      <c r="O142" s="33"/>
+      <c r="P142" s="33"/>
+      <c r="Q142" s="33"/>
+      <c r="R142" s="33"/>
+      <c r="S142" s="33"/>
+      <c r="T142" s="33"/>
+    </row>
+    <row r="143" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A143" s="35"/>
+      <c r="B143" s="33"/>
+      <c r="C143" s="33"/>
+      <c r="D143" s="33"/>
+      <c r="E143" s="33"/>
+      <c r="F143" s="33"/>
+      <c r="G143" s="33"/>
+      <c r="H143" s="33"/>
+      <c r="I143" s="33"/>
+      <c r="J143" s="33"/>
+      <c r="K143" s="33"/>
+      <c r="L143" s="33"/>
+      <c r="M143" s="33"/>
+      <c r="N143" s="33"/>
+      <c r="O143" s="33"/>
+      <c r="P143" s="33"/>
+      <c r="Q143" s="33"/>
+      <c r="R143" s="33"/>
+      <c r="S143" s="33"/>
+      <c r="T143" s="33"/>
+    </row>
+    <row r="144" spans="1:20" ht="58" x14ac:dyDescent="0.35">
+      <c r="A144" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="B144" s="48" t="s">
+        <v>154</v>
+      </c>
+      <c r="C144" s="64" t="s">
+        <v>110</v>
+      </c>
+      <c r="D144" s="64" t="s">
+        <v>111</v>
+      </c>
+      <c r="E144" s="64" t="s">
+        <v>112</v>
+      </c>
+      <c r="F144" s="64" t="s">
+        <v>113</v>
+      </c>
+      <c r="G144" s="64" t="s">
+        <v>114</v>
+      </c>
+      <c r="H144" s="64" t="s">
+        <v>115</v>
+      </c>
+      <c r="I144" s="64" t="s">
+        <v>116</v>
+      </c>
+      <c r="J144" s="64" t="s">
+        <v>117</v>
+      </c>
+      <c r="K144" s="64" t="s">
+        <v>118</v>
+      </c>
+      <c r="L144" s="64" t="s">
+        <v>119</v>
+      </c>
+      <c r="M144" s="64" t="s">
+        <v>120</v>
+      </c>
+      <c r="N144" s="64" t="s">
+        <v>121</v>
+      </c>
+      <c r="O144" s="64" t="s">
+        <v>122</v>
+      </c>
+      <c r="P144" s="64" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q144" s="67"/>
+      <c r="R144" s="66"/>
+      <c r="S144" s="66"/>
+      <c r="T144" s="66"/>
+    </row>
+    <row r="145" spans="1:20" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A145" s="63"/>
+      <c r="B145" s="49" t="s">
+        <v>155</v>
+      </c>
+      <c r="C145" s="65"/>
+      <c r="D145" s="65"/>
+      <c r="E145" s="65"/>
+      <c r="F145" s="65"/>
+      <c r="G145" s="65"/>
+      <c r="H145" s="65"/>
+      <c r="I145" s="65"/>
+      <c r="J145" s="65"/>
+      <c r="K145" s="65"/>
+      <c r="L145" s="65"/>
+      <c r="M145" s="65"/>
+      <c r="N145" s="65"/>
+      <c r="O145" s="65"/>
+      <c r="P145" s="65"/>
+      <c r="Q145" s="67"/>
+      <c r="R145" s="66"/>
+      <c r="S145" s="66"/>
+      <c r="T145" s="66"/>
+    </row>
+    <row r="146" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A146" s="36"/>
+      <c r="B146" s="37"/>
+      <c r="C146" s="38">
+        <v>1</v>
+      </c>
+      <c r="D146" s="38">
+        <v>2</v>
+      </c>
+      <c r="E146" s="38">
+        <v>3</v>
+      </c>
+      <c r="F146" s="38">
+        <v>4</v>
+      </c>
+      <c r="G146" s="38">
+        <v>5</v>
+      </c>
+      <c r="H146" s="38">
+        <v>6</v>
+      </c>
+      <c r="I146" s="38">
+        <v>7</v>
+      </c>
+      <c r="J146" s="38">
+        <v>8</v>
+      </c>
+      <c r="K146" s="38">
+        <v>9</v>
+      </c>
+      <c r="L146" s="38">
+        <v>10</v>
+      </c>
+      <c r="M146" s="38">
+        <v>11</v>
+      </c>
+      <c r="N146" s="38">
+        <v>12</v>
+      </c>
+      <c r="O146" s="38">
+        <v>13</v>
+      </c>
+      <c r="P146" s="38">
+        <v>14</v>
+      </c>
+      <c r="Q146" s="33"/>
+      <c r="R146" s="33"/>
+      <c r="S146" s="33"/>
+      <c r="T146" s="33"/>
+    </row>
+    <row r="147" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A147" s="36"/>
+      <c r="B147" s="37"/>
+      <c r="C147" s="38"/>
+      <c r="D147" s="38"/>
+      <c r="E147" s="38"/>
+      <c r="F147" s="38"/>
+      <c r="G147" s="38"/>
+      <c r="H147" s="38"/>
+      <c r="I147" s="38"/>
+      <c r="J147" s="38"/>
+      <c r="K147" s="38"/>
+      <c r="L147" s="38"/>
+      <c r="M147" s="38"/>
+      <c r="N147" s="38"/>
+      <c r="O147" s="38"/>
+      <c r="P147" s="38"/>
+      <c r="Q147" s="33"/>
+      <c r="R147" s="33"/>
+      <c r="S147" s="33"/>
+      <c r="T147" s="33"/>
+    </row>
+    <row r="148" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A148" s="39">
+        <v>106</v>
+      </c>
+      <c r="B148" s="40" t="s">
+        <v>101</v>
+      </c>
+      <c r="C148" s="41">
+        <v>543377</v>
+      </c>
+      <c r="D148" s="41">
+        <v>11159246</v>
+      </c>
+      <c r="E148" s="41">
+        <v>1726255</v>
+      </c>
+      <c r="F148" s="41">
+        <v>2336513</v>
+      </c>
+      <c r="G148" s="41">
+        <v>1308172</v>
+      </c>
+      <c r="H148" s="41">
+        <v>88239620</v>
+      </c>
+      <c r="I148" s="41">
+        <v>822601</v>
+      </c>
+      <c r="J148" s="41">
+        <v>765368</v>
+      </c>
+      <c r="K148" s="41">
+        <v>1792768</v>
+      </c>
+      <c r="L148" s="41">
+        <v>620879</v>
+      </c>
+      <c r="M148" s="41">
+        <v>4962997</v>
+      </c>
+      <c r="N148" s="41">
+        <v>1506141</v>
+      </c>
+      <c r="O148" s="41">
+        <v>4442243</v>
+      </c>
+      <c r="P148" s="43">
+        <v>120226180</v>
+      </c>
+      <c r="Q148" s="33"/>
+      <c r="R148" s="33"/>
+      <c r="S148" s="33"/>
+      <c r="T148" s="33"/>
+    </row>
+    <row r="149" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A149" s="39">
+        <v>107</v>
+      </c>
+      <c r="B149" s="40" t="s">
+        <v>102</v>
+      </c>
+      <c r="C149" s="41">
+        <v>19925</v>
+      </c>
+      <c r="D149" s="41">
+        <v>410414</v>
+      </c>
+      <c r="E149" s="41">
+        <v>30135</v>
+      </c>
+      <c r="F149" s="41">
+        <v>116660</v>
+      </c>
+      <c r="G149" s="41">
+        <v>49250</v>
+      </c>
+      <c r="H149" s="41">
+        <v>3212828</v>
+      </c>
+      <c r="I149" s="41">
+        <v>50031</v>
+      </c>
+      <c r="J149" s="41">
+        <v>14021</v>
+      </c>
+      <c r="K149" s="41">
+        <v>43873</v>
+      </c>
+      <c r="L149" s="41">
+        <v>15035</v>
+      </c>
+      <c r="M149" s="41">
+        <v>188388</v>
+      </c>
+      <c r="N149" s="41">
+        <v>82707</v>
+      </c>
+      <c r="O149" s="41">
+        <v>253065</v>
+      </c>
+      <c r="P149" s="43">
+        <v>4486332</v>
+      </c>
+      <c r="Q149" s="33"/>
+      <c r="R149" s="33"/>
+      <c r="S149" s="33"/>
+      <c r="T149" s="33"/>
+    </row>
+    <row r="150" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A150" s="39">
+        <v>108</v>
+      </c>
+      <c r="B150" s="40" t="s">
+        <v>107</v>
+      </c>
+      <c r="C150" s="41">
+        <v>87763</v>
+      </c>
+      <c r="D150" s="41">
+        <v>1471219</v>
+      </c>
+      <c r="E150" s="41">
+        <v>20679</v>
+      </c>
+      <c r="F150" s="41">
+        <v>201896</v>
+      </c>
+      <c r="G150" s="41">
+        <v>134752</v>
+      </c>
+      <c r="H150" s="41">
+        <v>11614919</v>
+      </c>
+      <c r="I150" s="41">
+        <v>17621</v>
+      </c>
+      <c r="J150" s="41">
+        <v>73226</v>
+      </c>
+      <c r="K150" s="41">
+        <v>70307</v>
+      </c>
+      <c r="L150" s="41">
+        <v>162837</v>
+      </c>
+      <c r="M150" s="41">
+        <v>677038</v>
+      </c>
+      <c r="N150" s="41">
+        <v>260211</v>
+      </c>
+      <c r="O150" s="41">
+        <v>234949</v>
+      </c>
+      <c r="P150" s="43">
+        <v>15027417</v>
+      </c>
+      <c r="Q150" s="33"/>
+      <c r="R150" s="33"/>
+      <c r="S150" s="33"/>
+      <c r="T150" s="33"/>
+    </row>
+    <row r="151" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A151" s="35"/>
+      <c r="B151" s="33"/>
+      <c r="C151" s="33"/>
+      <c r="D151" s="33"/>
+      <c r="E151" s="33"/>
+      <c r="F151" s="33"/>
+      <c r="G151" s="33"/>
+      <c r="H151" s="33"/>
+      <c r="I151" s="33"/>
+      <c r="J151" s="33"/>
+      <c r="K151" s="33"/>
+      <c r="L151" s="33"/>
+      <c r="M151" s="33"/>
+      <c r="N151" s="33"/>
+      <c r="O151" s="33"/>
+      <c r="P151" s="33"/>
+      <c r="Q151" s="33"/>
+      <c r="R151" s="33"/>
+      <c r="S151" s="33"/>
+      <c r="T151" s="33"/>
+    </row>
+    <row r="152" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A152" s="35"/>
+      <c r="B152" s="33"/>
+      <c r="C152" s="33"/>
+      <c r="D152" s="33"/>
+      <c r="E152" s="33"/>
+      <c r="F152" s="33"/>
+      <c r="G152" s="33"/>
+      <c r="H152" s="33"/>
+      <c r="I152" s="33"/>
+      <c r="J152" s="33"/>
+      <c r="K152" s="33"/>
+      <c r="L152" s="33"/>
+      <c r="M152" s="33"/>
+      <c r="N152" s="33"/>
+      <c r="O152" s="33"/>
+      <c r="P152" s="33"/>
+      <c r="Q152" s="33"/>
+      <c r="R152" s="33"/>
+      <c r="S152" s="33"/>
+      <c r="T152" s="33"/>
+    </row>
+    <row r="153" spans="1:20" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A153" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B153" s="50" t="s">
+        <v>123</v>
+      </c>
+      <c r="C153" s="38" t="s">
+        <v>124</v>
+      </c>
+      <c r="D153" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="E153" s="38" t="s">
+        <v>125</v>
+      </c>
+      <c r="F153" s="38" t="s">
+        <v>126</v>
+      </c>
+      <c r="G153" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="H153" s="33"/>
+      <c r="I153" s="33"/>
+      <c r="J153" s="33"/>
+      <c r="K153" s="33"/>
+      <c r="L153" s="33"/>
+      <c r="M153" s="33"/>
+      <c r="N153" s="33"/>
+      <c r="O153" s="33"/>
+      <c r="P153" s="33"/>
+      <c r="Q153" s="33"/>
+      <c r="R153" s="33"/>
+      <c r="S153" s="33"/>
+      <c r="T153" s="33"/>
+    </row>
+    <row r="154" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A154" s="36"/>
+      <c r="B154" s="37"/>
+      <c r="C154" s="38">
+        <v>1</v>
+      </c>
+      <c r="D154" s="38">
+        <v>2</v>
+      </c>
+      <c r="E154" s="38">
+        <v>3</v>
+      </c>
+      <c r="F154" s="38">
+        <v>4</v>
+      </c>
+      <c r="G154" s="38">
+        <v>5</v>
+      </c>
+      <c r="H154" s="33"/>
+      <c r="I154" s="33"/>
+      <c r="J154" s="33"/>
+      <c r="K154" s="33"/>
+      <c r="L154" s="33"/>
+      <c r="M154" s="33"/>
+      <c r="N154" s="33"/>
+      <c r="O154" s="33"/>
+      <c r="P154" s="33"/>
+      <c r="Q154" s="33"/>
+      <c r="R154" s="33"/>
+      <c r="S154" s="33"/>
+      <c r="T154" s="33"/>
+    </row>
+    <row r="155" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A155" s="39">
+        <v>109</v>
+      </c>
+      <c r="B155" s="40" t="s">
+        <v>101</v>
+      </c>
+      <c r="C155" s="41">
+        <v>18621448</v>
+      </c>
+      <c r="D155" s="41">
+        <v>1662262</v>
+      </c>
+      <c r="E155" s="41">
+        <v>3148273</v>
+      </c>
+      <c r="F155" s="41">
+        <v>22968356</v>
+      </c>
+      <c r="G155" s="43">
+        <v>46400339</v>
+      </c>
+      <c r="H155" s="33"/>
+      <c r="I155" s="33"/>
+      <c r="J155" s="33"/>
+      <c r="K155" s="33"/>
+      <c r="L155" s="33"/>
+      <c r="M155" s="33"/>
+      <c r="N155" s="33"/>
+      <c r="O155" s="33"/>
+      <c r="P155" s="33"/>
+      <c r="Q155" s="33"/>
+      <c r="R155" s="33"/>
+      <c r="S155" s="33"/>
+      <c r="T155" s="33"/>
+    </row>
+    <row r="156" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A156" s="39">
+        <v>110</v>
+      </c>
+      <c r="B156" s="40" t="s">
+        <v>102</v>
+      </c>
+      <c r="C156" s="41">
+        <v>38726033</v>
+      </c>
+      <c r="D156" s="41">
+        <v>6710052</v>
+      </c>
+      <c r="E156" s="41">
+        <v>8271955</v>
+      </c>
+      <c r="F156" s="41">
+        <v>65100967</v>
+      </c>
+      <c r="G156" s="43">
+        <v>118809007</v>
+      </c>
+      <c r="H156" s="33"/>
+      <c r="I156" s="33"/>
+      <c r="J156" s="33"/>
+      <c r="K156" s="33"/>
+      <c r="L156" s="33"/>
+      <c r="M156" s="33"/>
+      <c r="N156" s="33"/>
+      <c r="O156" s="33"/>
+      <c r="P156" s="33"/>
+      <c r="Q156" s="33"/>
+      <c r="R156" s="33"/>
+      <c r="S156" s="33"/>
+      <c r="T156" s="33"/>
+    </row>
+    <row r="157" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A157" s="39">
+        <v>111</v>
+      </c>
+      <c r="B157" s="40" t="s">
+        <v>103</v>
+      </c>
+      <c r="C157" s="41">
+        <v>1328184</v>
+      </c>
+      <c r="D157" s="41">
+        <v>7926</v>
+      </c>
+      <c r="E157" s="41">
+        <v>715666</v>
+      </c>
+      <c r="F157" s="41">
+        <v>3288408</v>
+      </c>
+      <c r="G157" s="43">
+        <v>5340184</v>
+      </c>
+      <c r="H157" s="33"/>
+      <c r="I157" s="33"/>
+      <c r="J157" s="33"/>
+      <c r="K157" s="33"/>
+      <c r="L157" s="33"/>
+      <c r="M157" s="33"/>
+      <c r="N157" s="33"/>
+      <c r="O157" s="33"/>
+      <c r="P157" s="33"/>
+      <c r="Q157" s="33"/>
+      <c r="R157" s="33"/>
+      <c r="S157" s="33"/>
+      <c r="T157" s="33"/>
+    </row>
+    <row r="158" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A158" s="39">
+        <v>112</v>
+      </c>
+      <c r="B158" s="40" t="s">
+        <v>104</v>
+      </c>
+      <c r="C158" s="41">
+        <v>593566</v>
+      </c>
+      <c r="D158" s="42">
+        <v>799</v>
+      </c>
+      <c r="E158" s="41">
+        <v>502251</v>
+      </c>
+      <c r="F158" s="41">
+        <v>2029147</v>
+      </c>
+      <c r="G158" s="43">
+        <v>3125763</v>
+      </c>
+      <c r="H158" s="33"/>
+      <c r="I158" s="33"/>
+      <c r="J158" s="33"/>
+      <c r="K158" s="33"/>
+      <c r="L158" s="33"/>
+      <c r="M158" s="33"/>
+      <c r="N158" s="33"/>
+      <c r="O158" s="33"/>
+      <c r="P158" s="33"/>
+      <c r="Q158" s="33"/>
+      <c r="R158" s="33"/>
+      <c r="S158" s="33"/>
+      <c r="T158" s="33"/>
+    </row>
+    <row r="159" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A159" s="39">
+        <v>113</v>
+      </c>
+      <c r="B159" s="40" t="s">
+        <v>105</v>
+      </c>
+      <c r="C159" s="41">
+        <v>551963</v>
+      </c>
+      <c r="D159" s="41">
+        <v>3174</v>
+      </c>
+      <c r="E159" s="41">
+        <v>346861</v>
+      </c>
+      <c r="F159" s="41">
+        <v>1476964</v>
+      </c>
+      <c r="G159" s="43">
+        <v>2378962</v>
+      </c>
+      <c r="H159" s="33"/>
+      <c r="I159" s="33"/>
+      <c r="J159" s="33"/>
+      <c r="K159" s="33"/>
+      <c r="L159" s="33"/>
+      <c r="M159" s="33"/>
+      <c r="N159" s="33"/>
+      <c r="O159" s="33"/>
+      <c r="P159" s="33"/>
+      <c r="Q159" s="33"/>
+      <c r="R159" s="33"/>
+      <c r="S159" s="33"/>
+      <c r="T159" s="33"/>
+    </row>
+    <row r="160" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A160" s="39">
+        <v>114</v>
+      </c>
+      <c r="B160" s="40" t="s">
+        <v>127</v>
+      </c>
+      <c r="C160" s="51">
+        <v>8.19</v>
+      </c>
+      <c r="D160" s="51">
+        <v>1.35</v>
+      </c>
+      <c r="E160" s="51">
+        <v>1.42</v>
+      </c>
+      <c r="F160" s="51">
+        <v>11.46</v>
+      </c>
+      <c r="G160" s="37"/>
+      <c r="H160" s="33"/>
+      <c r="I160" s="33"/>
+      <c r="J160" s="33"/>
+      <c r="K160" s="33"/>
+      <c r="L160" s="33"/>
+      <c r="M160" s="33"/>
+      <c r="N160" s="33"/>
+      <c r="O160" s="33"/>
+      <c r="P160" s="33"/>
+      <c r="Q160" s="33"/>
+      <c r="R160" s="33"/>
+      <c r="S160" s="33"/>
+      <c r="T160" s="33"/>
+    </row>
+    <row r="161" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A161" s="39">
+        <v>115</v>
+      </c>
+      <c r="B161" s="40" t="s">
+        <v>107</v>
+      </c>
+      <c r="C161" s="41">
+        <v>8330</v>
+      </c>
+      <c r="D161" s="42">
+        <v>57</v>
+      </c>
+      <c r="E161" s="41">
+        <v>12972</v>
+      </c>
+      <c r="F161" s="41">
+        <v>423314</v>
+      </c>
+      <c r="G161" s="37"/>
+      <c r="H161" s="33"/>
+      <c r="I161" s="33"/>
+      <c r="J161" s="33"/>
+      <c r="K161" s="33"/>
+      <c r="L161" s="33"/>
+      <c r="M161" s="33"/>
+      <c r="N161" s="33"/>
+      <c r="O161" s="33"/>
+      <c r="P161" s="33"/>
+      <c r="Q161" s="33"/>
+      <c r="R161" s="33"/>
+      <c r="S161" s="33"/>
+      <c r="T161" s="33"/>
+    </row>
+    <row r="162" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A162" s="39">
+        <v>116</v>
+      </c>
+      <c r="B162" s="40" t="s">
+        <v>108</v>
+      </c>
+      <c r="C162" s="41">
+        <v>8247425</v>
+      </c>
+      <c r="D162" s="52"/>
+      <c r="E162" s="53"/>
+      <c r="F162" s="54"/>
+      <c r="G162" s="55">
+        <v>8247425</v>
+      </c>
+      <c r="H162" s="33"/>
+      <c r="I162" s="33"/>
+      <c r="J162" s="33"/>
+      <c r="K162" s="33"/>
+      <c r="L162" s="33"/>
+      <c r="M162" s="33"/>
+      <c r="N162" s="33"/>
+      <c r="O162" s="33"/>
+      <c r="P162" s="33"/>
+      <c r="Q162" s="33"/>
+      <c r="R162" s="33"/>
+      <c r="S162" s="33"/>
+      <c r="T162" s="33"/>
+    </row>
+    <row r="163" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A163" s="35"/>
+      <c r="B163" s="33"/>
+      <c r="C163" s="33"/>
+      <c r="D163" s="33"/>
+      <c r="E163" s="33"/>
+      <c r="F163" s="33"/>
+      <c r="G163" s="33"/>
+      <c r="H163" s="33"/>
+      <c r="I163" s="33"/>
+      <c r="J163" s="33"/>
+      <c r="K163" s="33"/>
+      <c r="L163" s="33"/>
+      <c r="M163" s="33"/>
+      <c r="N163" s="33"/>
+      <c r="O163" s="33"/>
+      <c r="P163" s="33"/>
+      <c r="Q163" s="33"/>
+      <c r="R163" s="33"/>
+      <c r="S163" s="33"/>
+      <c r="T163" s="33"/>
+    </row>
+    <row r="164" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A164" s="35"/>
+      <c r="B164" s="33"/>
+      <c r="C164" s="33"/>
+      <c r="D164" s="33"/>
+      <c r="E164" s="33"/>
+      <c r="F164" s="33"/>
+      <c r="G164" s="33"/>
+      <c r="H164" s="33"/>
+      <c r="I164" s="33"/>
+      <c r="J164" s="33"/>
+      <c r="K164" s="33"/>
+      <c r="L164" s="33"/>
+      <c r="M164" s="33"/>
+      <c r="N164" s="33"/>
+      <c r="O164" s="33"/>
+      <c r="P164" s="33"/>
+      <c r="Q164" s="33"/>
+      <c r="R164" s="33"/>
+      <c r="S164" s="33"/>
+      <c r="T164" s="33"/>
+    </row>
+    <row r="165" spans="1:20" ht="58" x14ac:dyDescent="0.35">
+      <c r="A165" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="B165" s="37" t="s">
+        <v>128</v>
+      </c>
+      <c r="C165" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="D165" s="44" t="s">
+        <v>129</v>
+      </c>
+      <c r="E165" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="F165" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="G165" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="H165" s="44" t="s">
+        <v>130</v>
+      </c>
+      <c r="I165" s="44" t="s">
+        <v>79</v>
+      </c>
+      <c r="J165" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="K165" s="33"/>
+      <c r="L165" s="33"/>
+      <c r="M165" s="33"/>
+      <c r="N165" s="33"/>
+      <c r="O165" s="33"/>
+      <c r="P165" s="33"/>
+      <c r="Q165" s="33"/>
+      <c r="R165" s="33"/>
+      <c r="S165" s="33"/>
+      <c r="T165" s="33"/>
+    </row>
+    <row r="166" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A166" s="37"/>
+      <c r="B166" s="37"/>
+      <c r="C166" s="38">
+        <v>1</v>
+      </c>
+      <c r="D166" s="38">
+        <v>2</v>
+      </c>
+      <c r="E166" s="38">
+        <v>3</v>
+      </c>
+      <c r="F166" s="38">
+        <v>4</v>
+      </c>
+      <c r="G166" s="38">
+        <v>5</v>
+      </c>
+      <c r="H166" s="38">
+        <v>6</v>
+      </c>
+      <c r="I166" s="38">
+        <v>7</v>
+      </c>
+      <c r="J166" s="38">
+        <v>8</v>
+      </c>
+      <c r="K166" s="33"/>
+      <c r="L166" s="33"/>
+      <c r="M166" s="33"/>
+      <c r="N166" s="33"/>
+      <c r="O166" s="33"/>
+      <c r="P166" s="33"/>
+      <c r="Q166" s="33"/>
+      <c r="R166" s="33"/>
+      <c r="S166" s="33"/>
+      <c r="T166" s="33"/>
+    </row>
+    <row r="167" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A167" s="39">
+        <v>117</v>
+      </c>
+      <c r="B167" s="40" t="s">
+        <v>131</v>
+      </c>
+      <c r="C167" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D167" s="41">
+        <v>716106</v>
+      </c>
+      <c r="E167" s="41">
+        <v>213144</v>
+      </c>
+      <c r="F167" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G167" s="41">
+        <v>2279515</v>
+      </c>
+      <c r="H167" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="I167" s="41">
+        <v>35493013</v>
+      </c>
+      <c r="J167" s="56">
+        <v>38701778</v>
+      </c>
+      <c r="K167" s="33"/>
+      <c r="L167" s="33"/>
+      <c r="M167" s="33"/>
+      <c r="N167" s="33"/>
+      <c r="O167" s="33"/>
+      <c r="P167" s="33"/>
+      <c r="Q167" s="33"/>
+      <c r="R167" s="33"/>
+      <c r="S167" s="33"/>
+      <c r="T167" s="33"/>
+    </row>
+    <row r="168" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A168" s="39">
+        <v>118</v>
+      </c>
+      <c r="B168" s="40" t="s">
+        <v>132</v>
+      </c>
+      <c r="C168" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D168" s="41">
+        <v>482925</v>
+      </c>
+      <c r="E168" s="41">
+        <v>137815</v>
+      </c>
+      <c r="F168" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G168" s="41">
+        <v>1981660</v>
+      </c>
+      <c r="H168" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="I168" s="41">
+        <v>8155621</v>
+      </c>
+      <c r="J168" s="56">
+        <v>10758021</v>
+      </c>
+      <c r="K168" s="33"/>
+      <c r="L168" s="33"/>
+      <c r="M168" s="33"/>
+      <c r="N168" s="33"/>
+      <c r="O168" s="33"/>
+      <c r="P168" s="33"/>
+      <c r="Q168" s="33"/>
+      <c r="R168" s="33"/>
+      <c r="S168" s="33"/>
+      <c r="T168" s="33"/>
+    </row>
+    <row r="169" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A169" s="33"/>
+      <c r="B169" s="33"/>
+      <c r="C169" s="33"/>
+      <c r="D169" s="33"/>
+      <c r="E169" s="33"/>
+      <c r="F169" s="33"/>
+      <c r="G169" s="33"/>
+      <c r="H169" s="33"/>
+      <c r="I169" s="33"/>
+      <c r="J169" s="33"/>
+      <c r="K169" s="33"/>
+      <c r="L169" s="33"/>
+      <c r="M169" s="33"/>
+      <c r="N169" s="33"/>
+      <c r="O169" s="33"/>
+      <c r="P169" s="33"/>
+      <c r="Q169" s="33"/>
+      <c r="R169" s="33"/>
+      <c r="S169" s="33"/>
+      <c r="T169" s="33"/>
+    </row>
+    <row r="170" spans="1:20" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A170" s="68" t="s">
+        <v>5</v>
+      </c>
+      <c r="B170" s="57" t="s">
+        <v>156</v>
+      </c>
+      <c r="C170" s="70" t="s">
+        <v>134</v>
+      </c>
+      <c r="D170" s="70" t="s">
+        <v>135</v>
+      </c>
+      <c r="E170" s="59" t="s">
+        <v>158</v>
+      </c>
+      <c r="F170" s="59" t="s">
+        <v>160</v>
+      </c>
+      <c r="G170" s="59" t="s">
+        <v>162</v>
+      </c>
+      <c r="H170" s="72"/>
+      <c r="I170" s="66"/>
+      <c r="J170" s="66"/>
+      <c r="K170" s="66"/>
+      <c r="L170" s="66"/>
+      <c r="M170" s="66"/>
+      <c r="N170" s="66"/>
+      <c r="O170" s="66"/>
+      <c r="P170" s="66"/>
+      <c r="Q170" s="66"/>
+      <c r="R170" s="66"/>
+      <c r="S170" s="66"/>
+      <c r="T170" s="66"/>
+    </row>
+    <row r="171" spans="1:20" ht="58" x14ac:dyDescent="0.35">
+      <c r="A171" s="69"/>
+      <c r="B171" s="58" t="s">
+        <v>157</v>
+      </c>
+      <c r="C171" s="71"/>
+      <c r="D171" s="71"/>
+      <c r="E171" s="60" t="s">
+        <v>159</v>
+      </c>
+      <c r="F171" s="60" t="s">
+        <v>161</v>
+      </c>
+      <c r="G171" s="60" t="s">
+        <v>163</v>
+      </c>
+      <c r="H171" s="72"/>
+      <c r="I171" s="66"/>
+      <c r="J171" s="66"/>
+      <c r="K171" s="66"/>
+      <c r="L171" s="66"/>
+      <c r="M171" s="66"/>
+      <c r="N171" s="66"/>
+      <c r="O171" s="66"/>
+      <c r="P171" s="66"/>
+      <c r="Q171" s="66"/>
+      <c r="R171" s="66"/>
+      <c r="S171" s="66"/>
+      <c r="T171" s="66"/>
+    </row>
+    <row r="172" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A172" s="37"/>
+      <c r="B172" s="37"/>
+      <c r="C172" s="38">
+        <v>1</v>
+      </c>
+      <c r="D172" s="38">
+        <v>2</v>
+      </c>
+      <c r="E172" s="38">
+        <v>3</v>
+      </c>
+      <c r="F172" s="38">
+        <v>4</v>
+      </c>
+      <c r="G172" s="38">
+        <v>5</v>
+      </c>
+      <c r="H172" s="33"/>
+      <c r="I172" s="33"/>
+      <c r="J172" s="33"/>
+      <c r="K172" s="33"/>
+      <c r="L172" s="33"/>
+      <c r="M172" s="33"/>
+      <c r="N172" s="33"/>
+      <c r="O172" s="33"/>
+      <c r="P172" s="33"/>
+      <c r="Q172" s="33"/>
+      <c r="R172" s="33"/>
+      <c r="S172" s="33"/>
+      <c r="T172" s="33"/>
+    </row>
+    <row r="173" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A173" s="39">
+        <v>119</v>
+      </c>
+      <c r="B173" s="40" t="s">
+        <v>139</v>
+      </c>
+      <c r="C173" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D173" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E173" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="F173" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="G173" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H173" s="33"/>
+      <c r="I173" s="33"/>
+      <c r="J173" s="33"/>
+      <c r="K173" s="33"/>
+      <c r="L173" s="33"/>
+      <c r="M173" s="33"/>
+      <c r="N173" s="33"/>
+      <c r="O173" s="33"/>
+      <c r="P173" s="33"/>
+      <c r="Q173" s="33"/>
+      <c r="R173" s="33"/>
+      <c r="S173" s="33"/>
+      <c r="T173" s="33"/>
+    </row>
+    <row r="174" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A174" s="39">
+        <v>120</v>
+      </c>
+      <c r="B174" s="40" t="s">
+        <v>140</v>
+      </c>
+      <c r="C174" s="37">
+        <v>208</v>
+      </c>
+      <c r="D174" s="43">
+        <v>412223</v>
+      </c>
+      <c r="E174" s="43">
+        <v>329040</v>
+      </c>
+      <c r="F174" s="43">
+        <v>161062</v>
+      </c>
+      <c r="G174" s="43">
+        <v>19585</v>
+      </c>
+      <c r="H174" s="33"/>
+      <c r="I174" s="33"/>
+      <c r="J174" s="33"/>
+      <c r="K174" s="33"/>
+      <c r="L174" s="33"/>
+      <c r="M174" s="33"/>
+      <c r="N174" s="33"/>
+      <c r="O174" s="33"/>
+      <c r="P174" s="33"/>
+      <c r="Q174" s="33"/>
+      <c r="R174" s="33"/>
+      <c r="S174" s="33"/>
+      <c r="T174" s="33"/>
+    </row>
+    <row r="175" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A175" s="39">
+        <v>121</v>
+      </c>
+      <c r="B175" s="40" t="s">
+        <v>141</v>
+      </c>
+      <c r="C175" s="42">
+        <v>171</v>
+      </c>
+      <c r="D175" s="41">
+        <v>240742</v>
+      </c>
+      <c r="E175" s="41">
+        <v>214685</v>
+      </c>
+      <c r="F175" s="41">
+        <v>102422</v>
+      </c>
+      <c r="G175" s="41">
+        <v>12485</v>
+      </c>
+      <c r="H175" s="33"/>
+      <c r="I175" s="33"/>
+      <c r="J175" s="33"/>
+      <c r="K175" s="33"/>
+      <c r="L175" s="33"/>
+      <c r="M175" s="33"/>
+      <c r="N175" s="33"/>
+      <c r="O175" s="33"/>
+      <c r="P175" s="33"/>
+      <c r="Q175" s="33"/>
+      <c r="R175" s="33"/>
+      <c r="S175" s="33"/>
+      <c r="T175" s="33"/>
+    </row>
+    <row r="176" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A176" s="39">
+        <v>122</v>
+      </c>
+      <c r="B176" s="40" t="s">
+        <v>142</v>
+      </c>
+      <c r="C176" s="42">
+        <v>37</v>
+      </c>
+      <c r="D176" s="41">
+        <v>171481</v>
+      </c>
+      <c r="E176" s="41">
+        <v>114355</v>
+      </c>
+      <c r="F176" s="41">
+        <v>58640</v>
+      </c>
+      <c r="G176" s="41">
+        <v>7100</v>
+      </c>
+      <c r="H176" s="33"/>
+      <c r="I176" s="33"/>
+      <c r="J176" s="33"/>
+      <c r="K176" s="33"/>
+      <c r="L176" s="33"/>
+      <c r="M176" s="33"/>
+      <c r="N176" s="33"/>
+      <c r="O176" s="33"/>
+      <c r="P176" s="33"/>
+      <c r="Q176" s="33"/>
+      <c r="R176" s="33"/>
+      <c r="S176" s="33"/>
+      <c r="T176" s="33"/>
+    </row>
+    <row r="177" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A177" s="39">
+        <v>123</v>
+      </c>
+      <c r="B177" s="40" t="s">
+        <v>143</v>
+      </c>
+      <c r="C177" s="42">
+        <v>122</v>
+      </c>
+      <c r="D177" s="41">
+        <v>70808</v>
+      </c>
+      <c r="E177" s="41">
+        <v>32866</v>
+      </c>
+      <c r="F177" s="41">
+        <v>3648</v>
+      </c>
+      <c r="G177" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H177" s="33"/>
+      <c r="I177" s="33"/>
+      <c r="J177" s="33"/>
+      <c r="K177" s="33"/>
+      <c r="L177" s="33"/>
+      <c r="M177" s="33"/>
+      <c r="N177" s="33"/>
+      <c r="O177" s="33"/>
+      <c r="P177" s="33"/>
+      <c r="Q177" s="33"/>
+      <c r="R177" s="33"/>
+      <c r="S177" s="33"/>
+      <c r="T177" s="33"/>
+    </row>
+    <row r="178" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A178" s="39">
+        <v>124</v>
+      </c>
+      <c r="B178" s="40" t="s">
+        <v>100</v>
+      </c>
+      <c r="C178" s="42">
+        <v>14</v>
+      </c>
+      <c r="D178" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E178" s="41">
+        <v>1868</v>
+      </c>
+      <c r="F178" s="42">
+        <v>247</v>
+      </c>
+      <c r="G178" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="H178" s="33"/>
+      <c r="I178" s="33"/>
+      <c r="J178" s="33"/>
+      <c r="K178" s="33"/>
+      <c r="L178" s="33"/>
+      <c r="M178" s="33"/>
+      <c r="N178" s="33"/>
+      <c r="O178" s="33"/>
+      <c r="P178" s="33"/>
+      <c r="Q178" s="33"/>
+      <c r="R178" s="33"/>
+      <c r="S178" s="33"/>
+      <c r="T178" s="33"/>
+    </row>
+    <row r="179" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A179" s="36">
+        <v>125</v>
+      </c>
+      <c r="B179" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="C179" s="37">
+        <v>330</v>
+      </c>
+      <c r="D179" s="43">
+        <v>483031</v>
+      </c>
+      <c r="E179" s="43">
+        <v>361906</v>
+      </c>
+      <c r="F179" s="43">
+        <v>164710</v>
+      </c>
+      <c r="G179" s="43">
+        <v>19585</v>
+      </c>
+      <c r="H179" s="33"/>
+      <c r="I179" s="33"/>
+      <c r="J179" s="33"/>
+      <c r="K179" s="33"/>
+      <c r="L179" s="33"/>
+      <c r="M179" s="33"/>
+      <c r="N179" s="33"/>
+      <c r="O179" s="33"/>
+      <c r="P179" s="33"/>
+      <c r="Q179" s="33"/>
+      <c r="R179" s="33"/>
+      <c r="S179" s="33"/>
+      <c r="T179" s="33"/>
+    </row>
+    <row r="180" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A180" s="33"/>
+      <c r="B180" s="33"/>
+      <c r="C180" s="33"/>
+      <c r="D180" s="33"/>
+      <c r="E180" s="33"/>
+      <c r="F180" s="33"/>
+      <c r="G180" s="33"/>
+      <c r="H180" s="33"/>
+      <c r="I180" s="33"/>
+      <c r="J180" s="33"/>
+      <c r="K180" s="33"/>
+      <c r="L180" s="33"/>
+      <c r="M180" s="33"/>
+      <c r="N180" s="33"/>
+      <c r="O180" s="33"/>
+      <c r="P180" s="33"/>
+      <c r="Q180" s="33"/>
+      <c r="R180" s="33"/>
+      <c r="S180" s="33"/>
+      <c r="T180" s="33"/>
+    </row>
+    <row r="181" spans="1:20" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A181" s="68" t="s">
+        <v>5</v>
+      </c>
+      <c r="B181" s="68" t="s">
+        <v>144</v>
+      </c>
+      <c r="C181" s="59" t="s">
+        <v>164</v>
+      </c>
+      <c r="D181" s="67"/>
+      <c r="E181" s="66"/>
+      <c r="F181" s="66"/>
+      <c r="G181" s="66"/>
+      <c r="H181" s="66"/>
+      <c r="I181" s="66"/>
+      <c r="J181" s="66"/>
+      <c r="K181" s="66"/>
+      <c r="L181" s="66"/>
+      <c r="M181" s="66"/>
+      <c r="N181" s="66"/>
+      <c r="O181" s="66"/>
+      <c r="P181" s="66"/>
+      <c r="Q181" s="66"/>
+      <c r="R181" s="66"/>
+      <c r="S181" s="66"/>
+      <c r="T181" s="66"/>
+    </row>
+    <row r="182" spans="1:20" ht="58" x14ac:dyDescent="0.35">
+      <c r="A182" s="69"/>
+      <c r="B182" s="69"/>
+      <c r="C182" s="60" t="s">
+        <v>165</v>
+      </c>
+      <c r="D182" s="67"/>
+      <c r="E182" s="66"/>
+      <c r="F182" s="66"/>
+      <c r="G182" s="66"/>
+      <c r="H182" s="66"/>
+      <c r="I182" s="66"/>
+      <c r="J182" s="66"/>
+      <c r="K182" s="66"/>
+      <c r="L182" s="66"/>
+      <c r="M182" s="66"/>
+      <c r="N182" s="66"/>
+      <c r="O182" s="66"/>
+      <c r="P182" s="66"/>
+      <c r="Q182" s="66"/>
+      <c r="R182" s="66"/>
+      <c r="S182" s="66"/>
+      <c r="T182" s="66"/>
+    </row>
+    <row r="183" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A183" s="37"/>
+      <c r="B183" s="37"/>
+      <c r="C183" s="38">
+        <v>1</v>
+      </c>
+      <c r="D183" s="61"/>
+      <c r="E183" s="61"/>
+      <c r="F183" s="61"/>
+      <c r="G183" s="61"/>
+      <c r="H183" s="33"/>
+      <c r="I183" s="33"/>
+      <c r="J183" s="33"/>
+      <c r="K183" s="33"/>
+      <c r="L183" s="33"/>
+      <c r="M183" s="33"/>
+      <c r="N183" s="33"/>
+      <c r="O183" s="33"/>
+      <c r="P183" s="33"/>
+      <c r="Q183" s="33"/>
+      <c r="R183" s="33"/>
+      <c r="S183" s="33"/>
+      <c r="T183" s="33"/>
+    </row>
+    <row r="184" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A184" s="39">
+        <v>126</v>
+      </c>
+      <c r="B184" s="40" t="s">
+        <v>146</v>
+      </c>
+      <c r="C184" s="42">
+        <v>619</v>
+      </c>
+      <c r="D184" s="33"/>
+      <c r="E184" s="33"/>
+      <c r="F184" s="33"/>
+      <c r="G184" s="33"/>
+      <c r="H184" s="33"/>
+      <c r="I184" s="33"/>
+      <c r="J184" s="33"/>
+      <c r="K184" s="33"/>
+      <c r="L184" s="33"/>
+      <c r="M184" s="33"/>
+      <c r="N184" s="33"/>
+      <c r="O184" s="33"/>
+      <c r="P184" s="33"/>
+      <c r="Q184" s="33"/>
+      <c r="R184" s="33"/>
+      <c r="S184" s="33"/>
+      <c r="T184" s="33"/>
+    </row>
+    <row r="185" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A185" s="39">
+        <v>127</v>
+      </c>
+      <c r="B185" s="40" t="s">
+        <v>147</v>
+      </c>
+      <c r="C185" s="42">
+        <v>175</v>
+      </c>
+      <c r="D185" s="33"/>
+      <c r="E185" s="33"/>
+      <c r="F185" s="33"/>
+      <c r="G185" s="33"/>
+      <c r="H185" s="33"/>
+      <c r="I185" s="33"/>
+      <c r="J185" s="33"/>
+      <c r="K185" s="33"/>
+      <c r="L185" s="33"/>
+      <c r="M185" s="33"/>
+      <c r="N185" s="33"/>
+      <c r="O185" s="33"/>
+      <c r="P185" s="33"/>
+      <c r="Q185" s="33"/>
+      <c r="R185" s="33"/>
+      <c r="S185" s="33"/>
+      <c r="T185" s="33"/>
+    </row>
+    <row r="186" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A186" s="39">
+        <v>128</v>
+      </c>
+      <c r="B186" s="40" t="s">
+        <v>148</v>
+      </c>
+      <c r="C186" s="42">
+        <v>97</v>
+      </c>
+      <c r="D186" s="33"/>
+      <c r="E186" s="33"/>
+      <c r="F186" s="33"/>
+      <c r="G186" s="33"/>
+      <c r="H186" s="33"/>
+      <c r="I186" s="33"/>
+      <c r="J186" s="33"/>
+      <c r="K186" s="33"/>
+      <c r="L186" s="33"/>
+      <c r="M186" s="33"/>
+      <c r="N186" s="33"/>
+      <c r="O186" s="33"/>
+      <c r="P186" s="33"/>
+      <c r="Q186" s="33"/>
+      <c r="R186" s="33"/>
+      <c r="S186" s="33"/>
+      <c r="T186" s="33"/>
+    </row>
+    <row r="187" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A187" s="39">
+        <v>129</v>
+      </c>
+      <c r="B187" s="40" t="s">
+        <v>149</v>
+      </c>
+      <c r="C187" s="42">
+        <v>75</v>
+      </c>
+      <c r="D187" s="33"/>
+      <c r="E187" s="33"/>
+      <c r="F187" s="33"/>
+      <c r="G187" s="33"/>
+      <c r="H187" s="33"/>
+      <c r="I187" s="33"/>
+      <c r="J187" s="33"/>
+      <c r="K187" s="33"/>
+      <c r="L187" s="33"/>
+      <c r="M187" s="33"/>
+      <c r="N187" s="33"/>
+      <c r="O187" s="33"/>
+      <c r="P187" s="33"/>
+      <c r="Q187" s="33"/>
+      <c r="R187" s="33"/>
+      <c r="S187" s="33"/>
+      <c r="T187" s="33"/>
+    </row>
+    <row r="188" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A188" s="39">
+        <v>130</v>
+      </c>
+      <c r="B188" s="40" t="s">
+        <v>150</v>
+      </c>
+      <c r="C188" s="42">
+        <v>24</v>
+      </c>
+      <c r="D188" s="33"/>
+      <c r="E188" s="33"/>
+      <c r="F188" s="33"/>
+      <c r="G188" s="33"/>
+      <c r="H188" s="33"/>
+      <c r="I188" s="33"/>
+      <c r="J188" s="33"/>
+      <c r="K188" s="33"/>
+      <c r="L188" s="33"/>
+      <c r="M188" s="33"/>
+      <c r="N188" s="33"/>
+      <c r="O188" s="33"/>
+      <c r="P188" s="33"/>
+      <c r="Q188" s="33"/>
+      <c r="R188" s="33"/>
+      <c r="S188" s="33"/>
+      <c r="T188" s="33"/>
+    </row>
+    <row r="189" spans="1:20" x14ac:dyDescent="0.35">
+      <c r="A189" s="36">
+        <v>131</v>
+      </c>
+      <c r="B189" s="37" t="s">
+        <v>151</v>
+      </c>
+      <c r="C189" s="37">
+        <v>990</v>
+      </c>
+      <c r="D189" s="33"/>
+      <c r="E189" s="33"/>
+      <c r="F189" s="33"/>
+      <c r="G189" s="33"/>
+      <c r="H189" s="33"/>
+      <c r="I189" s="33"/>
+      <c r="J189" s="33"/>
+      <c r="K189" s="33"/>
+      <c r="L189" s="33"/>
+      <c r="M189" s="33"/>
+      <c r="N189" s="33"/>
+      <c r="O189" s="33"/>
+      <c r="P189" s="33"/>
+      <c r="Q189" s="33"/>
+      <c r="R189" s="33"/>
+      <c r="S189" s="33"/>
+      <c r="T189" s="33"/>
+    </row>
+  </sheetData>
+  <mergeCells count="54">
+    <mergeCell ref="Q181:Q182"/>
+    <mergeCell ref="R181:R182"/>
+    <mergeCell ref="S181:S182"/>
+    <mergeCell ref="T181:T182"/>
+    <mergeCell ref="K181:K182"/>
+    <mergeCell ref="L181:L182"/>
+    <mergeCell ref="M181:M182"/>
+    <mergeCell ref="N181:N182"/>
+    <mergeCell ref="O181:O182"/>
+    <mergeCell ref="P181:P182"/>
+    <mergeCell ref="T170:T171"/>
+    <mergeCell ref="A181:A182"/>
+    <mergeCell ref="B181:B182"/>
+    <mergeCell ref="D181:D182"/>
+    <mergeCell ref="E181:E182"/>
+    <mergeCell ref="F181:F182"/>
+    <mergeCell ref="G181:G182"/>
+    <mergeCell ref="H181:H182"/>
+    <mergeCell ref="I181:I182"/>
+    <mergeCell ref="J181:J182"/>
+    <mergeCell ref="N170:N171"/>
+    <mergeCell ref="O170:O171"/>
+    <mergeCell ref="P170:P171"/>
+    <mergeCell ref="Q170:Q171"/>
+    <mergeCell ref="R170:R171"/>
+    <mergeCell ref="S170:S171"/>
+    <mergeCell ref="T144:T145"/>
+    <mergeCell ref="A170:A171"/>
+    <mergeCell ref="C170:C171"/>
+    <mergeCell ref="D170:D171"/>
+    <mergeCell ref="H170:H171"/>
+    <mergeCell ref="I170:I171"/>
+    <mergeCell ref="J170:J171"/>
+    <mergeCell ref="K170:K171"/>
+    <mergeCell ref="L170:L171"/>
+    <mergeCell ref="M170:M171"/>
+    <mergeCell ref="N144:N145"/>
+    <mergeCell ref="O144:O145"/>
+    <mergeCell ref="P144:P145"/>
+    <mergeCell ref="Q144:Q145"/>
+    <mergeCell ref="R144:R145"/>
+    <mergeCell ref="S144:S145"/>
+    <mergeCell ref="H144:H145"/>
+    <mergeCell ref="I144:I145"/>
+    <mergeCell ref="J144:J145"/>
+    <mergeCell ref="K144:K145"/>
+    <mergeCell ref="L144:L145"/>
+    <mergeCell ref="M144:M145"/>
+    <mergeCell ref="A144:A145"/>
+    <mergeCell ref="C144:C145"/>
+    <mergeCell ref="D144:D145"/>
+    <mergeCell ref="E144:E145"/>
+    <mergeCell ref="F144:F145"/>
+    <mergeCell ref="G144:G145"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{690f1d11-5c3d-456a-9da0-35035890fcce}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>BIR 501 Industry 2026</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>BIR 501 March 2026</vt:lpstr>
+      <vt:lpstr>BIR 501 June 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lisho, Deon</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>