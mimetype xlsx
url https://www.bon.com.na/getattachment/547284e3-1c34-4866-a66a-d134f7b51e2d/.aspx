--- v0 (2026-05-05)
+++ v1 (2026-06-14)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia.sharepoint.com/sites/ResearchandFinancialSectorDevelopment/Shared Documents/General/Statistics and Publications Division/BOP/Compilation Worksheets/Worksheets!/Reserve main file/IMF reserves template/2026/March/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="265" documentId="13_ncr:1_{1924FBEF-9FCC-426D-B1CF-B9FDA00941B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{79390C23-F3A7-42A4-BA1D-79F33C7DDEEB}"/>
+  <xr:revisionPtr revIDLastSave="266" documentId="13_ncr:1_{1924FBEF-9FCC-426D-B1CF-B9FDA00941B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{69E69305-F859-4880-9A41-96D74027CCC5}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{097B2EDE-EE1B-41B9-8CD8-F46FB2C553AE}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{097B2EDE-EE1B-41B9-8CD8-F46FB2C553AE}"/>
   </bookViews>
   <sheets>
     <sheet name="March" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="FrequencyList">#REF!</definedName>
     <definedName name="IQ_CH">110000</definedName>
     <definedName name="IQ_CQ">5000</definedName>
     <definedName name="IQ_CY">10000</definedName>
     <definedName name="IQ_DAILY">500000</definedName>
     <definedName name="IQ_FH">100000</definedName>
     <definedName name="IQ_FQ">500</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
     <definedName name="IQ_FY">1000</definedName>
     <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
     <definedName name="IQ_LATESTQ" hidden="1">500</definedName>
     <definedName name="IQ_LTM">2000</definedName>
@@ -5385,109 +5385,109 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="173" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="174" fontId="12" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="174" fontId="12" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="174" fontId="12" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="174" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="174" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="174" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="174" fontId="5" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4411">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="6" xr:uid="{7B2C4310-E7B0-4D27-A200-DC985DF1FA6E}"/>
     <cellStyle name="Comma 2 2" xfId="4393" xr:uid="{B69D4F77-3E20-4957-9586-269EBB43ADDF}"/>
     <cellStyle name="Comma 3" xfId="4" xr:uid="{DE139607-9F72-4E10-8F3A-80CAB218F6D6}"/>
     <cellStyle name="Hyperlink 2" xfId="9" xr:uid="{7F104A46-6CFF-47A7-901C-A948E03DEA20}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="10" xr:uid="{5AE901B8-6477-4B7A-89A9-8361A961BECB}"/>
     <cellStyle name="Normal 11" xfId="11" xr:uid="{0912320F-1CF3-4381-AF65-972BB9022CB0}"/>
     <cellStyle name="Normal 12" xfId="12" xr:uid="{DF979695-47E2-400D-9962-82394FEBB385}"/>
     <cellStyle name="Normal 13" xfId="13" xr:uid="{736F5CFE-C3BA-4DE3-B781-E43D3CCA5D1D}"/>
     <cellStyle name="Normal 13 2" xfId="61" xr:uid="{3D27BDBE-1795-451A-A537-871297D55BBB}"/>
     <cellStyle name="Normal 14" xfId="60" xr:uid="{06C584C3-660B-4FBD-9585-AE49E304EA99}"/>
     <cellStyle name="Normal 15" xfId="59" xr:uid="{01175DAD-47DD-49C0-AAC7-C742448B90E3}"/>
     <cellStyle name="Normal 15 10" xfId="943" xr:uid="{8953C7BA-DE69-4047-82D8-DB6651C3E522}"/>
     <cellStyle name="Normal 15 11" xfId="1087" xr:uid="{6F1D483B-99EC-4DC4-8807-81F96CBC31B9}"/>
     <cellStyle name="Normal 15 12" xfId="1232" xr:uid="{FCDC0CA1-D70A-4313-AFF6-3137B838ED11}"/>
     <cellStyle name="Normal 15 13" xfId="1376" xr:uid="{B8880DC9-0501-4975-A22F-3D86D98EA0AA}"/>
     <cellStyle name="Normal 15 14" xfId="1520" xr:uid="{72C9E6DD-38D2-4214-BE40-F5ECC059410C}"/>
     <cellStyle name="Normal 15 15" xfId="1664" xr:uid="{4F7B9BBF-522A-42AA-9420-7433BA1CB1D2}"/>
     <cellStyle name="Normal 15 16" xfId="1808" xr:uid="{4CE87DE6-0876-45AF-A5DC-236585240CFE}"/>
     <cellStyle name="Normal 15 17" xfId="1952" xr:uid="{C9A60906-5590-4DE0-B9D2-AC80E3CE8405}"/>
     <cellStyle name="Normal 15 18" xfId="2096" xr:uid="{3AC1B202-A5AD-4D15-AEF9-B2DDCB2414D0}"/>
@@ -10179,52 +10179,52 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63D6D43E-5D9D-4706-9911-5044BCE16139}">
   <dimension ref="A1:L92"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="68" zoomScaleNormal="68" workbookViewId="0">
-      <selection activeCell="E7" sqref="E7"/>
+    <sheetView tabSelected="1" topLeftCell="A49" zoomScale="68" zoomScaleNormal="68" workbookViewId="0">
+      <selection activeCell="H58" sqref="H58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="78.33203125" customWidth="1"/>
     <col min="2" max="2" width="25.33203125" customWidth="1"/>
     <col min="3" max="3" width="27.6640625" customWidth="1"/>
     <col min="4" max="4" width="26.5546875" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="14.6640625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.44140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="16.88671875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
@@ -10527,77 +10527,77 @@
     <row r="29" spans="1:8" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A29" s="17"/>
       <c r="B29" s="18"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
     </row>
     <row r="31" spans="1:8" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="48" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
     </row>
     <row r="32" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="91"/>
-      <c r="B32" s="94" t="s">
+      <c r="A32" s="79"/>
+      <c r="B32" s="82" t="s">
         <v>26</v>
       </c>
-      <c r="C32" s="95"/>
-[...1 lines deleted...]
-      <c r="E32" s="96"/>
+      <c r="C32" s="83"/>
+      <c r="D32" s="83"/>
+      <c r="E32" s="84"/>
     </row>
     <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="92"/>
-      <c r="B33" s="97" t="s">
+      <c r="A33" s="80"/>
+      <c r="B33" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="C33" s="97" t="s">
+      <c r="C33" s="85" t="s">
         <v>28</v>
       </c>
       <c r="D33" s="87" t="s">
         <v>29</v>
       </c>
       <c r="E33" s="87" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="93"/>
-[...1 lines deleted...]
-      <c r="C34" s="98"/>
+      <c r="A34" s="81"/>
+      <c r="B34" s="86"/>
+      <c r="C34" s="86"/>
       <c r="D34" s="88"/>
       <c r="E34" s="88"/>
     </row>
     <row r="35" spans="1:9" ht="15" x14ac:dyDescent="0.3">
       <c r="A35" s="49" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="19"/>
     </row>
     <row r="36" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A36" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="21"/>
     </row>
     <row r="37" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A37" s="51" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="3"/>
@@ -10738,124 +10738,124 @@
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="19"/>
     </row>
     <row r="50" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A50" s="54"/>
       <c r="B50" s="3"/>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="19"/>
     </row>
     <row r="51" spans="1:7" ht="15" x14ac:dyDescent="0.3">
       <c r="A51" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B51" s="20"/>
       <c r="C51" s="20"/>
       <c r="D51" s="3"/>
       <c r="E51" s="19"/>
     </row>
     <row r="52" spans="1:7" ht="15" x14ac:dyDescent="0.3">
       <c r="A52" s="56" t="s">
         <v>42</v>
       </c>
       <c r="B52" s="77">
-        <v>-1116.4731887155181</v>
+        <v>-2536.057383235518</v>
       </c>
       <c r="C52" s="77">
-        <v>-1116.4731887155181</v>
+        <v>-2536.057383235518</v>
       </c>
       <c r="D52" s="35"/>
       <c r="E52" s="19"/>
     </row>
     <row r="53" spans="1:7" ht="15" x14ac:dyDescent="0.3">
       <c r="A53" s="58" t="s">
         <v>43</v>
       </c>
       <c r="B53" s="30"/>
       <c r="D53" s="3"/>
       <c r="E53" s="19"/>
       <c r="F53" s="37"/>
     </row>
     <row r="54" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A54" s="54"/>
       <c r="B54" s="22"/>
       <c r="C54" s="23"/>
       <c r="D54" s="23"/>
       <c r="E54" s="24"/>
       <c r="G54" s="11"/>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A55" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="35"/>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
     </row>
     <row r="56" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A56" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
       <c r="G56" s="11"/>
     </row>
     <row r="57" spans="1:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A57" s="79"/>
-      <c r="B57" s="82" t="s">
+      <c r="A57" s="89"/>
+      <c r="B57" s="92" t="s">
         <v>26</v>
       </c>
-      <c r="C57" s="83"/>
-[...1 lines deleted...]
-      <c r="E57" s="84"/>
+      <c r="C57" s="93"/>
+      <c r="D57" s="93"/>
+      <c r="E57" s="94"/>
     </row>
     <row r="58" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="80"/>
-      <c r="B58" s="85" t="s">
+      <c r="A58" s="90"/>
+      <c r="B58" s="95" t="s">
         <v>45</v>
       </c>
       <c r="C58" s="33" t="s">
         <v>46</v>
       </c>
       <c r="D58" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="E58" s="89" t="s">
+      <c r="E58" s="97" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A59" s="81"/>
-      <c r="B59" s="86"/>
+      <c r="A59" s="91"/>
+      <c r="B59" s="96"/>
       <c r="C59" s="34"/>
       <c r="D59" s="88"/>
-      <c r="E59" s="90"/>
+      <c r="E59" s="98"/>
     </row>
     <row r="60" spans="1:7" ht="15" x14ac:dyDescent="0.3">
       <c r="A60" s="60" t="s">
         <v>47</v>
       </c>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="19"/>
     </row>
     <row r="61" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A61" s="51" t="s">
         <v>48</v>
       </c>
       <c r="B61" s="3"/>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="19"/>
     </row>
     <row r="62" spans="1:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="52" t="s">
         <v>49</v>
       </c>
       <c r="B62" s="3"/>
       <c r="C62" s="3"/>
@@ -11098,85 +11098,98 @@
     <row r="86" spans="1:7" ht="15.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A86" s="41" t="s">
         <v>68</v>
       </c>
       <c r="B86" s="70">
         <v>30409.983269053497</v>
       </c>
       <c r="E86" s="30"/>
     </row>
     <row r="88" spans="1:7" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="31" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B90" s="11"/>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.3">
       <c r="F91" s="78"/>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.3">
       <c r="F92" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A57:A59"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="B58:B59"/>
+    <mergeCell ref="D58:D59"/>
+    <mergeCell ref="E58:E59"/>
     <mergeCell ref="A32:A34"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
-    <mergeCell ref="A57:A59"/>
-[...3 lines deleted...]
-    <mergeCell ref="E58:E59"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="B8 B78" xr:uid="{7BD3E9C0-2B6C-4BB3-9E38-4DECBCEC9977}">
       <formula1>FrequencyList</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="12570f71-645b-41be-b316-af6cb6d3d1b1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="89e6558f-5113-49e0-8f98-ced932a8e8dc" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005A5C19C3C43D934B93D2A323AFC1241B" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="23cc97882b7680b629782d6f41d7542e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="12570f71-645b-41be-b316-af6cb6d3d1b1" xmlns:ns3="89e6558f-5113-49e0-8f98-ced932a8e8dc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="31ef9691cfc004a447e85e06047e2d43" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <xsd:import namespace="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -11404,100 +11417,87 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51CD17B8-EA41-4047-9F7B-8BD77AA0CD96}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
+    <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80B889A9-26B6-40DB-9CB0-F99117537B66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93442929-5A1A-43B6-953E-19E4D81F9E5E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82f1ab62-2277-4c0d-aa3e-21682a26c75c}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">