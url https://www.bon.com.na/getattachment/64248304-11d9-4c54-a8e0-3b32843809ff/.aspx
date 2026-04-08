--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia.sharepoint.com/sites/ResearchandFinancialSectorDevelopment/Shared Documents/General/Statistics and Publications Division/Monetary and Financial Statistics/Set of Tables/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="794" documentId="8_{880E03E3-A288-4975-A314-7D796359F86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9F3B0EBF-A006-4B17-8DEF-5FD5331FEAD2}"/>
+  <xr:revisionPtr revIDLastSave="808" documentId="8_{880E03E3-A288-4975-A314-7D796359F86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E7B63CFD-92E6-438F-864F-7E62FE320211}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="table ii.1(a)" sheetId="1" r:id="rId1"/>
     <sheet name="table ii.1 (b)" sheetId="7" r:id="rId2"/>
     <sheet name="table ii.2(a)" sheetId="13" r:id="rId3"/>
     <sheet name="table ii.2(b)" sheetId="5" r:id="rId4"/>
     <sheet name="table ii. 3" sheetId="4" r:id="rId5"/>
     <sheet name="table ii. 4" sheetId="2" r:id="rId6"/>
     <sheet name="table ii.5" sheetId="3" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'table ii. 3'!$B$1:$B$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'table ii.1 (b)'!$B$1:$B$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'table ii.5'!$B$1:$B$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -5646,775 +5646,948 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C38"/>
+  <dimension ref="A1:D38"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="H19" sqref="H19"/>
+      <selection pane="bottomRight" activeCell="Q20" sqref="Q20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="11.4"/>
   <cols>
     <col min="1" max="1" width="13.109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="42.88671875" style="7" customWidth="1"/>
-    <col min="3" max="3" width="11.33203125" style="7" customWidth="1"/>
-    <col min="4" max="16384" width="8.88671875" style="7"/>
+    <col min="3" max="4" width="11.33203125" style="7" customWidth="1"/>
+    <col min="5" max="16384" width="8.88671875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="13.8">
+    <row r="1" spans="1:4" ht="13.8">
       <c r="B1" s="24" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="13.8">
+    <row r="2" spans="1:4" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="13.8">
+    <row r="3" spans="1:4" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:3" ht="13.8">
+    <row r="4" spans="1:4" ht="13.8">
       <c r="A4" s="12"/>
       <c r="B4" s="49" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
-    </row>
-    <row r="5" spans="1:3" ht="13.8">
+      <c r="D4" s="73">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="13.8">
       <c r="A5" s="14"/>
       <c r="B5" s="48"/>
       <c r="C5" s="64"/>
-    </row>
-    <row r="6" spans="1:3" ht="13.8">
+      <c r="D5" s="64"/>
+    </row>
+    <row r="6" spans="1:4" ht="13.8">
       <c r="A6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="75">
         <v>48226.459147710433</v>
       </c>
-    </row>
-    <row r="7" spans="1:3" ht="13.8">
+      <c r="D6" s="75">
+        <v>48005.029670715056</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="13.8">
       <c r="A7" s="14" t="s">
         <v>142</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="75">
         <v>55141.70534136043</v>
       </c>
-    </row>
-    <row r="8" spans="1:3" ht="13.8">
+      <c r="D7" s="75">
+        <v>54943.922995795059</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="13.8">
       <c r="A8" s="14" t="s">
         <v>143</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="75">
         <v>3660.5239097100002</v>
       </c>
-    </row>
-    <row r="9" spans="1:3" ht="13.8">
+      <c r="D8" s="75">
+        <v>3700.23189916</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="13.8">
       <c r="A9" s="14" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="76">
         <v>95.539800989999989</v>
       </c>
-    </row>
-    <row r="10" spans="1:3" ht="13.8">
+      <c r="D9" s="76">
+        <v>110.56782124</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="13.8">
       <c r="A10" s="14" t="s">
         <v>145</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="76">
         <v>9056.2439261500003</v>
       </c>
-    </row>
-    <row r="11" spans="1:3" ht="13.8">
+      <c r="D10" s="76">
+        <v>8058.9014526600004</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="13.8">
       <c r="A11" s="14" t="s">
         <v>146</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="76">
         <v>41860.486229410002</v>
       </c>
-    </row>
-    <row r="12" spans="1:3" ht="13.8">
+      <c r="D11" s="76">
+        <v>42593.71691255</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="13.8">
       <c r="A12" s="14" t="s">
         <v>147</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:3" ht="13.8">
+      <c r="D12" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="13.8">
       <c r="A13" s="14" t="s">
         <v>148</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:3" ht="13.8">
+      <c r="D13" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="13.8">
       <c r="A14" s="14" t="s">
         <v>149</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>313</v>
       </c>
       <c r="C14" s="76">
         <v>468.91147510042708</v>
       </c>
-    </row>
-    <row r="15" spans="1:3" ht="13.8">
+      <c r="D14" s="76">
+        <v>480.50491018506312</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="13.8">
       <c r="A15" s="14" t="s">
         <v>150</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="75">
         <v>6915.2461936499994</v>
       </c>
-    </row>
-    <row r="16" spans="1:3" ht="13.8">
+      <c r="D15" s="75">
+        <v>6938.8933250800001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="13.8">
       <c r="A16" s="14" t="s">
         <v>151</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:3" ht="13.8">
+      <c r="D16" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="13.8">
       <c r="A17" s="14" t="s">
         <v>152</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:3" ht="13.8">
+      <c r="D17" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="13.8">
       <c r="A18" s="14" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:3" ht="13.8">
+      <c r="D18" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="13.8">
       <c r="A19" s="14" t="s">
         <v>154</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:3" ht="13.8">
+      <c r="D19" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="13.8">
       <c r="A20" s="14" t="s">
         <v>155</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>314</v>
       </c>
       <c r="C20" s="76">
         <v>6915.2461936499994</v>
       </c>
-    </row>
-    <row r="21" spans="1:3" ht="13.8">
+      <c r="D20" s="76">
+        <v>6938.8933250800001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="13.8">
       <c r="A21" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="75">
         <v>340.18257159999996</v>
       </c>
-    </row>
-    <row r="22" spans="1:3" ht="13.8">
+      <c r="D21" s="75">
+        <v>333.00283306999995</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="13.8">
       <c r="A22" s="14" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="75">
         <v>-1122.0810667299997</v>
       </c>
-    </row>
-    <row r="23" spans="1:3" ht="13.8">
+      <c r="D22" s="75">
+        <v>392.89979658000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="13.8">
       <c r="A23" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="75">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:3" ht="13.8">
+      <c r="D23" s="75">
+        <v>1111.7523672699999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="13.8">
       <c r="A24" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:3" ht="13.8">
+      <c r="D24" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="13.8">
       <c r="A25" s="14" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="55" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="77">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:3" ht="13.8">
+      <c r="D25" s="77">
+        <v>1111.7523672699999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="13.8">
       <c r="A26" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="75">
         <v>1122.0810667299997</v>
       </c>
-    </row>
-    <row r="27" spans="1:3" ht="13.8">
+      <c r="D26" s="75">
+        <v>718.85257068999988</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="13.8">
       <c r="A27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="76">
         <v>1122.0810667299997</v>
       </c>
-    </row>
-    <row r="28" spans="1:3" ht="13.8">
+      <c r="D27" s="76">
+        <v>718.85257068999988</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="13.8">
       <c r="A28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="55" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="77">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:3" ht="13.8">
+      <c r="D28" s="77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="75">
         <v>202.26917571000001</v>
       </c>
-    </row>
-    <row r="30" spans="1:3" ht="13.8">
+      <c r="D29" s="75">
+        <v>206.18248067999997</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="13.8">
       <c r="A30" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
-    </row>
-    <row r="31" spans="1:3" ht="13.8">
+      <c r="D30" s="76">
+        <v>9.9999999999999995E-7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="13.8">
       <c r="A31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:3" ht="13.8">
+      <c r="D31" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="13.8">
       <c r="A32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:3" ht="13.8">
+      <c r="D32" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="13.8">
       <c r="A33" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:3" ht="13.8">
+      <c r="D33" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="13.8">
       <c r="A34" s="13" t="s">
         <v>112</v>
       </c>
       <c r="B34" s="29" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="78">
         <v>202.26917471000002</v>
       </c>
-    </row>
-    <row r="35" spans="1:3" ht="13.8">
+      <c r="D34" s="78">
+        <v>206.18247967999997</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="13.8">
       <c r="B35" s="27"/>
     </row>
-    <row r="36" spans="1:3" ht="13.8">
+    <row r="36" spans="1:4" ht="13.8">
       <c r="B36" s="27"/>
     </row>
-    <row r="37" spans="1:3" ht="13.8">
+    <row r="37" spans="1:4" ht="13.8">
       <c r="B37" s="27"/>
     </row>
-    <row r="38" spans="1:3" ht="13.8">
+    <row r="38" spans="1:4" ht="13.8">
       <c r="B38" s="27"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="32532" divId="Set of Tables_32532" sourceType="range" sourceRef="B1:B34" destinationFile="I:\internet\StatisticalTables\Monetary Data\BoN DAC Assets.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C59"/>
+  <dimension ref="A1:D59"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="K25" sqref="K25"/>
+      <selection pane="bottomRight" activeCell="D1" sqref="D1:D1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" customWidth="1"/>
     <col min="2" max="2" width="60" style="9" customWidth="1"/>
-    <col min="3" max="3" width="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="11" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="13.8">
+    <row r="1" spans="1:4" ht="13.8">
       <c r="B1" s="37" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="13.8">
+    <row r="2" spans="1:4" ht="13.8">
       <c r="B2" s="60" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="13.8">
+    <row r="3" spans="1:4" ht="13.8">
       <c r="A3" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="73">
         <v>46053</v>
       </c>
-    </row>
-    <row r="4" spans="1:3" ht="13.8">
+      <c r="D3" s="73">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="13.8">
       <c r="A4" s="16"/>
       <c r="B4" s="31"/>
       <c r="C4" s="66"/>
-    </row>
-    <row r="5" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D4" s="66"/>
+    </row>
+    <row r="5" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A5" s="17" t="s">
         <v>113</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="75">
         <v>8928.6199152299996</v>
       </c>
-    </row>
-    <row r="6" spans="1:3" ht="13.8">
+      <c r="D5" s="75">
+        <v>8766.3866293699994</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>114</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C6" s="75">
         <v>5409.1592521299999</v>
       </c>
-    </row>
-    <row r="7" spans="1:3" ht="13.8">
+      <c r="D6" s="75">
+        <v>5261.8357690800003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>115</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="75">
         <v>3519.4606630999992</v>
       </c>
-    </row>
-    <row r="8" spans="1:3" ht="13.8">
+      <c r="D7" s="75">
+        <v>3504.5508602899995</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>116</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="76">
         <v>3519.4606630999992</v>
       </c>
-    </row>
-    <row r="9" spans="1:3" ht="13.8">
+      <c r="D8" s="76">
+        <v>3504.5508602899995</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>117</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:3" ht="13.8">
+      <c r="D9" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>120</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="75">
         <v>2.139E-5</v>
       </c>
-    </row>
-    <row r="11" spans="1:3" ht="13.8">
+      <c r="D10" s="75">
+        <v>2.139E-5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>118</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="76">
         <v>2.139E-5</v>
       </c>
-    </row>
-    <row r="12" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D11" s="76">
+        <v>2.139E-5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D12" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>123</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D13" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>121</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="76">
         <v>1.9007906799999998</v>
       </c>
-    </row>
-    <row r="15" spans="1:3" ht="13.8">
+      <c r="D14" s="76">
+        <v>-1.67899222</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>122</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="76">
         <v>1.9007906799999998</v>
       </c>
-    </row>
-    <row r="16" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D15" s="76">
+        <v>-1.67899222</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>124</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="75">
         <v>26198.438282380001</v>
       </c>
-    </row>
-    <row r="17" spans="1:3" ht="14.4">
+      <c r="D16" s="75">
+        <v>27667.786657980003</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="14.4">
       <c r="A17" s="17" t="s">
         <v>125</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="76">
         <v>25463.07516095</v>
       </c>
-    </row>
-    <row r="18" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D17" s="76">
+        <v>26926.980229640001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>126</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:3" ht="14.4">
+      <c r="D18" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.4">
       <c r="A19" s="17" t="s">
         <v>127</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D19" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>128</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:3" ht="14.4">
+      <c r="D20" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="14.4">
       <c r="A21" s="17" t="s">
         <v>129</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D21" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>130</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="75">
         <v>11472.686994429998</v>
       </c>
-    </row>
-    <row r="23" spans="1:3" ht="13.8">
+      <c r="D22" s="75">
+        <v>11632.3876034</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="76">
         <v>40</v>
       </c>
-    </row>
-    <row r="24" spans="1:3" ht="13.8">
+      <c r="D23" s="76">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="76">
         <v>553.53573477999998</v>
       </c>
-    </row>
-    <row r="25" spans="1:3" ht="13.8">
+      <c r="D24" s="76">
+        <v>553.53573477999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="76">
         <v>4239.5505379099995</v>
       </c>
-    </row>
-    <row r="26" spans="1:3" ht="13.8">
+      <c r="D25" s="76">
+        <v>4273.0218848500008</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="76">
         <v>6615.7491942799998</v>
       </c>
-    </row>
-    <row r="27" spans="1:3" ht="13.8">
+      <c r="D26" s="76">
+        <v>6670.1275921099996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="13.8">
       <c r="A27" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="76">
         <v>23.851527459999986</v>
       </c>
-    </row>
-    <row r="28" spans="1:3" ht="13.8">
+      <c r="D27" s="76">
+        <v>95.702391660000032</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="75">
         <v>1099.6362161295733</v>
       </c>
-    </row>
-    <row r="29" spans="1:3" ht="13.8">
+      <c r="D28" s="75">
+        <v>627.15816237493755</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B29" s="87" t="s">
         <v>315</v>
       </c>
       <c r="C29" s="76">
         <v>1547.6652188599999</v>
       </c>
-    </row>
-    <row r="30" spans="1:3" ht="13.8">
+      <c r="D29" s="76">
+        <v>1154.7868649300001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="13.8">
       <c r="A30" s="18" t="s">
         <v>138</v>
       </c>
       <c r="B30" s="88" t="s">
         <v>320</v>
       </c>
       <c r="C30" s="78">
         <v>448.02900273042655</v>
       </c>
-    </row>
-    <row r="31" spans="1:3" ht="13.8">
+      <c r="D30" s="78">
+        <v>527.62870255506255</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="13.8">
       <c r="B31" s="27"/>
     </row>
-    <row r="32" spans="1:3" ht="13.8">
+    <row r="32" spans="1:4" ht="13.8">
       <c r="B32" s="27"/>
     </row>
     <row r="33" spans="2:2" ht="13.8">
       <c r="B33" s="27"/>
     </row>
     <row r="34" spans="2:2" ht="13.8">
       <c r="B34" s="27"/>
     </row>
     <row r="35" spans="2:2" ht="13.8">
       <c r="B35" s="27"/>
     </row>
     <row r="36" spans="2:2" ht="13.8">
       <c r="B36" s="27"/>
     </row>
     <row r="37" spans="2:2" ht="13.8">
       <c r="B37" s="27"/>
     </row>
     <row r="38" spans="2:2" ht="13.8">
       <c r="B38" s="27"/>
     </row>
     <row r="39" spans="2:2" ht="13.8">
       <c r="B39" s="27"/>
     </row>
     <row r="40" spans="2:2" ht="13.8">
       <c r="B40" s="27"/>
@@ -6472,456 +6645,548 @@
     </row>
     <row r="58" spans="2:2" ht="13.8">
       <c r="B58" s="27"/>
     </row>
     <row r="59" spans="2:2" ht="13.8">
       <c r="B59" s="27"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="4183" divId="Set of Tables_4183" sourceType="range" sourceRef="B1:B30" destinationFile="I:\internet\StatisticalTables\Monetary Data\BoN DAC Liabilities.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C120"/>
+  <dimension ref="A1:D120"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="H19" sqref="H19"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1:D1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="16.109375" customWidth="1"/>
     <col min="2" max="2" width="45.44140625" customWidth="1"/>
-    <col min="3" max="3" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="11.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="13.8">
+    <row r="1" spans="1:4" ht="13.8">
       <c r="B1" s="46" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="13.8">
+    <row r="2" spans="1:4" ht="13.8">
       <c r="B2" s="46"/>
     </row>
-    <row r="3" spans="1:3" ht="13.8">
+    <row r="3" spans="1:4" ht="13.8">
       <c r="B3" s="46" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="13.8">
+    <row r="4" spans="1:4" ht="13.8">
       <c r="A4" s="15"/>
       <c r="B4" s="28" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
-    </row>
-    <row r="5" spans="1:3" ht="13.8">
+      <c r="D4" s="73">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="13.8">
       <c r="A5" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="79"/>
-    </row>
-    <row r="6" spans="1:3" ht="13.8">
+      <c r="D5" s="79"/>
+    </row>
+    <row r="6" spans="1:4" ht="13.8">
       <c r="A6" s="16"/>
       <c r="B6" s="31"/>
       <c r="C6" s="80"/>
-    </row>
-    <row r="7" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D6" s="80"/>
+    </row>
+    <row r="7" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="75">
         <v>29169.3169853613</v>
       </c>
-    </row>
-    <row r="8" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D7" s="75">
+        <v>27581.60642248916</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>141</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="75">
         <v>39354.367770957128</v>
       </c>
-    </row>
-    <row r="9" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D8" s="75">
+        <v>38738.145478726881</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>156</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="76">
         <v>147.39611551540963</v>
       </c>
-    </row>
-    <row r="10" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D9" s="76">
+        <v>166.35725346200763</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>157</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="76">
         <v>23228.72650717065</v>
       </c>
-    </row>
-    <row r="11" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D10" s="76">
+        <v>22742.774926988943</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="76">
         <v>14590.096775737569</v>
       </c>
-    </row>
-    <row r="12" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D11" s="76">
+        <v>14357.099544805682</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>159</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>321</v>
       </c>
       <c r="C12" s="76">
         <v>1134.3586772634987</v>
       </c>
-    </row>
-    <row r="13" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D12" s="76">
+        <v>1244.6267346702512</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>160</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>322</v>
       </c>
       <c r="C13" s="76">
         <v>248.32540388000001</v>
       </c>
-    </row>
-    <row r="14" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D13" s="76">
+        <v>220.93142140999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>161</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>323</v>
       </c>
       <c r="C14" s="76">
         <v>5.4642913899999996</v>
       </c>
-    </row>
-    <row r="15" spans="1:3" ht="13.8">
+      <c r="D14" s="76">
+        <v>6.3555973899999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="75">
         <v>10185.050785595826</v>
       </c>
-    </row>
-    <row r="16" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D15" s="75">
+        <v>11156.539056237723</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>162</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="76">
         <v>4771.5945902227377</v>
       </c>
-    </row>
-    <row r="17" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D16" s="76">
+        <v>5895.1018467590075</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>163</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="76">
         <v>1349.36157301</v>
       </c>
-    </row>
-    <row r="18" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D17" s="76">
+        <v>1247.2832560000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>164</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>321</v>
       </c>
       <c r="C18" s="76">
         <v>695.85935710308968</v>
       </c>
-    </row>
-    <row r="19" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D18" s="76">
+        <v>700.11985959871572</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="17" t="s">
         <v>165</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>322</v>
       </c>
       <c r="C19" s="76">
         <v>2687.8354591499997</v>
       </c>
-    </row>
-    <row r="20" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D19" s="76">
+        <v>2614.85466997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>166</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>323</v>
       </c>
       <c r="C20" s="76">
         <v>680.39980610999999</v>
       </c>
-    </row>
-    <row r="21" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D20" s="76">
+        <v>699.17942390999997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>167</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="75">
         <v>6969.3335815685896</v>
       </c>
-    </row>
-    <row r="22" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D21" s="75">
+        <v>6300.1836438145037</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>168</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="76">
         <v>1503.7421498245906</v>
       </c>
-    </row>
-    <row r="23" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D22" s="76">
+        <v>1338.0955682679921</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>169</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="76">
         <v>5465.5630996839991</v>
       </c>
-    </row>
-    <row r="24" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D23" s="76">
+        <v>4562.1332083465113</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>170</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="76">
         <v>2.8332059999999999E-2</v>
       </c>
-    </row>
-    <row r="25" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D24" s="76">
+        <v>399.95486720000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>173</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="75">
         <v>49529.236593280009</v>
       </c>
-    </row>
-    <row r="26" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D25" s="75">
+        <v>50191.632228269991</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>174</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="75">
         <v>53133.323651820006</v>
       </c>
-    </row>
-    <row r="27" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D26" s="75">
+        <v>53559.960566339993</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A27" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="76">
         <v>53133.323651820006</v>
       </c>
-    </row>
-    <row r="28" spans="1:3" ht="13.8">
+      <c r="D27" s="76">
+        <v>53559.960566339993</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>171</v>
       </c>
       <c r="B28" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="75">
         <v>3604.0870585399998</v>
       </c>
-    </row>
-    <row r="29" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D28" s="75">
+        <v>3368.32833807</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>172</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="76">
         <v>3604.0870585399998</v>
       </c>
-    </row>
-    <row r="30" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D29" s="76">
+        <v>3368.32833807</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A30" s="17" t="s">
         <v>176</v>
       </c>
       <c r="B30" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="75">
         <v>131767.41252488666</v>
       </c>
-    </row>
-    <row r="31" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D30" s="75">
+        <v>131941.68558814755</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A31" s="17" t="s">
         <v>177</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="76">
         <v>4229.7747575602343</v>
       </c>
-    </row>
-    <row r="32" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D31" s="76">
+        <v>4062.9358891049319</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A32" s="17" t="s">
         <v>178</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="76">
         <v>114.18104892999992</v>
       </c>
-    </row>
-    <row r="33" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D32" s="76">
+        <v>113.08016943000007</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A33" s="17" t="s">
         <v>179</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="76">
         <v>1675.7548732800001</v>
       </c>
-    </row>
-    <row r="34" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D33" s="76">
+        <v>1820.7960348818694</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A34" s="17" t="s">
         <v>180</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="76">
         <v>54896.39416852616</v>
       </c>
-    </row>
-    <row r="35" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D34" s="76">
+        <v>55177.003564810184</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A35" s="18" t="s">
         <v>181</v>
       </c>
       <c r="B35" s="29" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="78">
         <v>70851.307676590252</v>
       </c>
-    </row>
-    <row r="36" spans="1:3" ht="13.8">
+      <c r="D35" s="78">
+        <v>70767.869929920562</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="13.8">
       <c r="B36" s="34"/>
     </row>
-    <row r="37" spans="1:3" ht="13.8">
+    <row r="37" spans="1:4" ht="13.8">
       <c r="B37" s="34"/>
     </row>
-    <row r="38" spans="1:3" ht="13.8">
+    <row r="38" spans="1:4" ht="13.8">
       <c r="B38" s="34"/>
     </row>
-    <row r="39" spans="1:3" ht="13.8">
+    <row r="39" spans="1:4" ht="13.8">
       <c r="B39" s="34"/>
     </row>
-    <row r="40" spans="1:3" ht="13.8">
+    <row r="40" spans="1:4" ht="13.8">
       <c r="B40" s="34"/>
     </row>
-    <row r="41" spans="1:3" ht="13.8">
+    <row r="41" spans="1:4" ht="13.8">
       <c r="B41" s="34"/>
     </row>
-    <row r="42" spans="1:3" ht="13.8">
+    <row r="42" spans="1:4" ht="13.8">
       <c r="B42" s="34"/>
     </row>
-    <row r="43" spans="1:3" ht="13.8">
+    <row r="43" spans="1:4" ht="13.8">
       <c r="B43" s="34"/>
     </row>
-    <row r="44" spans="1:3" ht="13.8">
+    <row r="44" spans="1:4" ht="13.8">
       <c r="B44" s="34"/>
     </row>
-    <row r="45" spans="1:3" ht="13.8">
+    <row r="45" spans="1:4" ht="13.8">
       <c r="B45" s="34"/>
     </row>
-    <row r="46" spans="1:3" ht="13.8">
+    <row r="46" spans="1:4" ht="13.8">
       <c r="B46" s="34"/>
     </row>
-    <row r="47" spans="1:3" ht="13.8">
+    <row r="47" spans="1:4" ht="13.8">
       <c r="B47" s="34"/>
     </row>
-    <row r="48" spans="1:3" ht="13.8">
+    <row r="48" spans="1:4" ht="13.8">
       <c r="B48" s="34"/>
     </row>
     <row r="49" spans="2:2" ht="13.8">
       <c r="B49" s="34"/>
     </row>
     <row r="50" spans="2:2" ht="13.8">
       <c r="B50" s="34"/>
     </row>
     <row r="51" spans="2:2" ht="13.8">
       <c r="B51" s="34"/>
     </row>
     <row r="52" spans="2:2" ht="13.8">
       <c r="B52" s="34"/>
     </row>
     <row r="53" spans="2:2" ht="13.8">
       <c r="B53" s="34"/>
     </row>
     <row r="54" spans="2:2" ht="13.8">
       <c r="B54" s="34"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="1"/>
     </row>
     <row r="56" spans="2:2">
       <c r="B56" s="1"/>
@@ -7110,459 +7375,553 @@
       <c r="B117" s="1"/>
     </row>
     <row r="118" spans="2:2">
       <c r="B118" s="1"/>
     </row>
     <row r="119" spans="2:2">
       <c r="B119" s="1"/>
     </row>
     <row r="120" spans="2:2">
       <c r="B120" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C85"/>
+  <dimension ref="A1:D85"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C19" sqref="C19"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1:D1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="11.4"/>
   <cols>
     <col min="1" max="1" width="12.5546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="56.33203125" style="11" customWidth="1"/>
-    <col min="3" max="3" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="4" max="16384" width="8.88671875" style="9"/>
+    <col min="3" max="4" width="12" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.88671875" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="13.8">
+    <row r="1" spans="1:4" ht="13.8">
       <c r="B1" s="39" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="13.8">
+    <row r="2" spans="1:4" ht="13.8">
       <c r="B2" s="39"/>
     </row>
-    <row r="3" spans="1:3" ht="13.8">
+    <row r="3" spans="1:4" ht="13.8">
       <c r="B3" s="39" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="13.8">
+    <row r="4" spans="1:4" ht="13.8">
       <c r="B4" s="54"/>
     </row>
-    <row r="5" spans="1:3" ht="13.8">
+    <row r="5" spans="1:4" ht="13.8">
       <c r="A5" s="19"/>
       <c r="B5" s="40" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="67">
         <v>46053</v>
       </c>
-    </row>
-    <row r="6" spans="1:3" s="10" customFormat="1" ht="13.8">
+      <c r="D5" s="67">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" s="10" customFormat="1" ht="13.8">
       <c r="A6" s="20" t="s">
         <v>182</v>
       </c>
       <c r="B6" s="41" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="81">
         <v>428.65113530000002</v>
       </c>
-    </row>
-    <row r="7" spans="1:3" s="10" customFormat="1" ht="13.8">
+      <c r="D6" s="81">
+        <v>420.23631088000002</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="10" customFormat="1" ht="13.8">
       <c r="A7" s="20" t="s">
         <v>183</v>
       </c>
       <c r="B7" s="41" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="81">
         <v>166553.73669825992</v>
       </c>
-    </row>
-    <row r="8" spans="1:3" s="10" customFormat="1" ht="13.8">
+      <c r="D7" s="81">
+        <v>168289.02570361368</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="10" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>184</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>68</v>
       </c>
       <c r="C8" s="81">
         <v>89421.618308960809</v>
       </c>
-    </row>
-    <row r="9" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D8" s="81">
+        <v>90319.324066778019</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A9" s="14" t="s">
         <v>185</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="82">
         <v>9320.5154874936488</v>
       </c>
-    </row>
-    <row r="10" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D9" s="82">
+        <v>8789.0266808444103</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A10" s="14" t="s">
         <v>186</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="82">
         <v>849.21209059</v>
       </c>
-    </row>
-    <row r="11" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D10" s="82">
+        <v>874.92623875000004</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A11" s="14" t="s">
         <v>187</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="82">
         <v>6655.5063997235093</v>
       </c>
-    </row>
-    <row r="12" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D11" s="82">
+        <v>5888.8314463543093</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A12" s="14" t="s">
         <v>188</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="82">
         <v>49519.220217406153</v>
       </c>
-    </row>
-    <row r="13" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D12" s="82">
+        <v>51449.737115871176</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A13" s="14" t="s">
         <v>189</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="82">
         <v>23077.164113747498</v>
       </c>
-    </row>
-    <row r="14" spans="1:3" s="10" customFormat="1" ht="13.8">
+      <c r="D13" s="82">
+        <v>23316.802584958135</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="10" customFormat="1" ht="13.8">
       <c r="A14" s="20" t="s">
         <v>190</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="81">
         <v>77132.11838929911</v>
       </c>
-    </row>
-    <row r="15" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D14" s="81">
+        <v>77969.701636835656</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A15" s="14" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="82">
         <v>8872.8781914599003</v>
       </c>
-    </row>
-    <row r="16" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D15" s="82">
+        <v>8895.7984301526994</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A16" s="14" t="s">
         <v>191</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="82">
         <v>952.58634667469994</v>
       </c>
-    </row>
-    <row r="17" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D16" s="82">
+        <v>989.78405587459997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A17" s="14" t="s">
         <v>192</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="82">
         <v>7637.4519205033002</v>
       </c>
-    </row>
-    <row r="18" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D17" s="82">
+        <v>8274.6261399017985</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A18" s="14" t="s">
         <v>193</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="82">
         <v>27468.87383269022</v>
       </c>
-    </row>
-    <row r="19" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D18" s="82">
+        <v>28406.49702259375</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A19" s="14" t="s">
         <v>194</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="82">
         <v>32200.328097970989</v>
       </c>
-    </row>
-    <row r="20" spans="1:3" s="10" customFormat="1" ht="13.8">
+      <c r="D19" s="82">
+        <v>31402.99598831281</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="10" customFormat="1" ht="13.8">
       <c r="A20" s="20" t="s">
         <v>196</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="82">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:3" s="10" customFormat="1" ht="13.8">
+      <c r="D20" s="82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="10" customFormat="1" ht="13.8">
       <c r="A21" s="20" t="s">
         <v>197</v>
       </c>
       <c r="B21" s="41" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="81">
         <v>9886.7315284090619</v>
       </c>
-    </row>
-    <row r="22" spans="1:3" s="10" customFormat="1" ht="13.8">
+      <c r="D21" s="81">
+        <v>5804.7389161791816</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" s="10" customFormat="1" ht="13.8">
       <c r="A22" s="20" t="s">
         <v>198</v>
       </c>
       <c r="B22" s="41" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="81">
         <v>18982.962533843987</v>
       </c>
-    </row>
-    <row r="23" spans="1:3" s="7" customFormat="1" ht="14.4">
+      <c r="D22" s="81">
+        <v>20149.351921489171</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" s="7" customFormat="1" ht="14.4">
       <c r="A23" s="14" t="s">
         <v>199</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="82">
         <v>17557.135700593986</v>
       </c>
-    </row>
-    <row r="24" spans="1:3" s="10" customFormat="1" ht="13.8">
+      <c r="D23" s="82">
+        <v>18718.11394479917</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" s="10" customFormat="1" ht="13.8">
       <c r="A24" s="20" t="s">
         <v>200</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="81">
         <v>226.387</v>
       </c>
-    </row>
-    <row r="25" spans="1:3" s="10" customFormat="1" ht="13.8">
+      <c r="D24" s="81">
+        <v>225.71100000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" s="10" customFormat="1" ht="13.8">
       <c r="A25" s="20" t="s">
         <v>201</v>
       </c>
       <c r="B25" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="81">
         <v>273.16341237</v>
       </c>
-    </row>
-    <row r="26" spans="1:3" s="10" customFormat="1" ht="13.8">
+      <c r="D25" s="81">
+        <v>199.73071306</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" s="10" customFormat="1" ht="13.8">
       <c r="A26" s="20" t="s">
         <v>202</v>
       </c>
       <c r="B26" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="81">
         <v>30543.352760139998</v>
       </c>
-    </row>
-    <row r="27" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D26" s="81">
+        <v>29913.369308459998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A27" s="14" t="s">
         <v>203</v>
       </c>
       <c r="B27" s="42" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="82">
         <v>5229.3064843000002</v>
       </c>
-    </row>
-    <row r="28" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D27" s="82">
+        <v>5248.1062296200007</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A28" s="14" t="s">
         <v>204</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="82">
         <v>14724.527629069999</v>
       </c>
-    </row>
-    <row r="29" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D28" s="82">
+        <v>14704.494800679999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>205</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>78</v>
       </c>
       <c r="C29" s="82">
         <v>8981.7114369900009</v>
       </c>
-    </row>
-    <row r="30" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D29" s="82">
+        <v>8955.06557488</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A30" s="14" t="s">
         <v>206</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>79</v>
       </c>
       <c r="C30" s="82">
         <v>2.91498474</v>
       </c>
-    </row>
-    <row r="31" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D30" s="82">
+        <v>2.91498474</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A31" s="14" t="s">
         <v>207</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>86</v>
       </c>
       <c r="C31" s="82">
         <v>1604.8922250399992</v>
       </c>
-    </row>
-    <row r="32" spans="1:3" s="10" customFormat="1" ht="13.8">
+      <c r="D31" s="82">
+        <v>1002.7877185400001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" s="10" customFormat="1" ht="13.8">
       <c r="A32" s="20" t="s">
         <v>208</v>
       </c>
       <c r="B32" s="41" t="s">
         <v>80</v>
       </c>
       <c r="C32" s="81">
         <v>-9459.6856518533714</v>
       </c>
-    </row>
-    <row r="33" spans="1:3" s="10" customFormat="1" ht="13.8">
+      <c r="D32" s="81">
+        <v>-8987.1069721300883</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="10" customFormat="1" ht="13.8">
       <c r="A33" s="14" t="s">
         <v>211</v>
       </c>
       <c r="B33" s="56" t="s">
         <v>316</v>
       </c>
       <c r="C33" s="82">
         <v>10719.525309763378</v>
       </c>
-    </row>
-    <row r="34" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D33" s="82">
+        <v>10665.269157282559</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A34" s="14" t="s">
         <v>209</v>
       </c>
       <c r="B34" s="42" t="s">
         <v>325</v>
       </c>
       <c r="C34" s="82">
         <v>-6531.0913071373088</v>
       </c>
-    </row>
-    <row r="35" spans="1:3" s="7" customFormat="1" ht="13.8">
+      <c r="D34" s="82">
+        <v>-6999.7689455047021</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" s="7" customFormat="1" ht="13.8">
       <c r="A35" s="14" t="s">
         <v>210</v>
       </c>
       <c r="B35" s="42" t="s">
         <v>324</v>
       </c>
       <c r="C35" s="82">
         <v>7790.9309650473142</v>
       </c>
-    </row>
-    <row r="36" spans="1:3" ht="13.8">
+      <c r="D35" s="82">
+        <v>8677.9311306571726</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="13.8">
       <c r="A36" s="21"/>
       <c r="B36" s="44"/>
       <c r="C36" s="83"/>
-    </row>
-    <row r="37" spans="1:3" ht="13.8">
+      <c r="D36" s="83"/>
+    </row>
+    <row r="37" spans="1:4" ht="13.8">
       <c r="B37" s="45"/>
     </row>
-    <row r="38" spans="1:3" ht="13.8">
+    <row r="38" spans="1:4" ht="13.8">
       <c r="B38" s="45"/>
     </row>
-    <row r="39" spans="1:3" ht="13.8">
+    <row r="39" spans="1:4" ht="13.8">
       <c r="B39" s="45"/>
     </row>
-    <row r="40" spans="1:3" ht="13.8">
+    <row r="40" spans="1:4" ht="13.8">
       <c r="B40" s="45"/>
     </row>
-    <row r="41" spans="1:3" ht="13.8">
+    <row r="41" spans="1:4" ht="13.8">
       <c r="B41" s="45"/>
     </row>
-    <row r="42" spans="1:3" ht="13.8">
+    <row r="42" spans="1:4" ht="13.8">
       <c r="B42" s="45"/>
     </row>
-    <row r="43" spans="1:3" ht="13.8">
+    <row r="43" spans="1:4" ht="13.8">
       <c r="B43" s="45"/>
     </row>
-    <row r="44" spans="1:3" ht="13.8">
+    <row r="44" spans="1:4" ht="13.8">
       <c r="B44" s="45"/>
     </row>
-    <row r="45" spans="1:3" ht="13.8">
+    <row r="45" spans="1:4" ht="13.8">
       <c r="B45" s="45"/>
     </row>
-    <row r="46" spans="1:3" ht="13.8">
+    <row r="46" spans="1:4" ht="13.8">
       <c r="B46" s="45"/>
     </row>
-    <row r="47" spans="1:3" ht="13.8">
+    <row r="47" spans="1:4" ht="13.8">
       <c r="B47" s="45"/>
     </row>
-    <row r="48" spans="1:3" ht="13.8">
+    <row r="48" spans="1:4" ht="13.8">
       <c r="B48" s="45"/>
     </row>
     <row r="49" spans="2:2" ht="13.8">
       <c r="B49" s="45"/>
     </row>
     <row r="50" spans="2:2" ht="13.8">
       <c r="B50" s="45"/>
     </row>
     <row r="51" spans="2:2" ht="13.8">
       <c r="B51" s="45"/>
     </row>
     <row r="52" spans="2:2" ht="13.8">
       <c r="B52" s="45"/>
     </row>
     <row r="53" spans="2:2" ht="13.8">
       <c r="B53" s="45"/>
     </row>
     <row r="54" spans="2:2" ht="13.8">
       <c r="B54" s="45"/>
     </row>
     <row r="55" spans="2:2" ht="13.8">
       <c r="B55" s="45"/>
     </row>
     <row r="56" spans="2:2" ht="13.8">
       <c r="B56" s="45"/>
@@ -7650,534 +8009,657 @@
     </row>
     <row r="84" spans="2:2" ht="13.8">
       <c r="B84" s="45"/>
     </row>
     <row r="85" spans="2:2" ht="13.8">
       <c r="B85" s="45"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="27592" divId="Set of Tables_27592" sourceType="range" sourceRef="B1:B36" destinationFile="I:\internet\StatisticalTables\Monetary Data\DMB DAC Liabilities.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C188"/>
+  <dimension ref="A1:D188"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
-      <selection pane="bottomRight" activeCell="F23" sqref="F23"/>
+      <selection pane="bottomRight" activeCell="D1" sqref="D1:D1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.88671875" customWidth="1"/>
     <col min="2" max="2" width="47.33203125" style="8" customWidth="1"/>
-    <col min="3" max="3" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="13.8">
+    <row r="1" spans="1:4" ht="13.8">
       <c r="B1" s="37" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="13.8">
+    <row r="2" spans="1:4" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="13.8">
+    <row r="3" spans="1:4" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:3" ht="13.8">
+    <row r="4" spans="1:4" ht="13.8">
       <c r="A4" s="22" t="s">
         <v>97</v>
       </c>
       <c r="B4" s="35" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="67">
         <v>46053</v>
       </c>
-    </row>
-    <row r="5" spans="1:3" ht="13.8">
+      <c r="D4" s="67">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="13.8">
       <c r="A5" s="22"/>
       <c r="B5" s="31"/>
       <c r="C5" s="68"/>
-    </row>
-    <row r="6" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D5" s="68"/>
+    </row>
+    <row r="6" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>212</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="75">
         <v>77395.776133071733</v>
       </c>
-    </row>
-    <row r="7" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D6" s="75">
+        <v>75586.63609320423</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>213</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="75">
         <v>94496.073112317565</v>
       </c>
-    </row>
-    <row r="8" spans="1:3" s="8" customFormat="1" ht="14.4">
+      <c r="D7" s="75">
+        <v>93682.068474521948</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="8" customFormat="1" ht="14.4">
       <c r="A8" s="17" t="s">
         <v>214</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="76">
         <v>17100.296979245828</v>
       </c>
-    </row>
-    <row r="9" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D8" s="76">
+        <v>18095.432381317725</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>215</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="75">
         <v>180376.83722714667</v>
       </c>
-    </row>
-    <row r="10" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D9" s="75">
+        <v>182732.40009367754</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>216</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="75">
         <v>48407.155526550006</v>
       </c>
-    </row>
-    <row r="11" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D10" s="75">
+        <v>50584.532024849992</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>217</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="76">
         <v>53133.323651820006</v>
       </c>
-    </row>
-    <row r="12" spans="1:3" s="8" customFormat="1" ht="14.4">
+      <c r="D11" s="76">
+        <v>54671.71293360999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="14.4">
       <c r="A12" s="17" t="s">
         <v>218</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="76">
         <v>4726.16812527</v>
       </c>
-    </row>
-    <row r="13" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D12" s="76">
+        <v>4087.18090876</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>219</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="75">
         <v>131969.68170059664</v>
       </c>
-    </row>
-    <row r="14" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D13" s="75">
+        <v>132147.86806882755</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>220</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="76">
         <v>4229.7747585602347</v>
       </c>
-    </row>
-    <row r="15" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D14" s="76">
+        <v>4062.9358901049318</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>221</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="76">
         <v>114.18104892999992</v>
       </c>
-    </row>
-    <row r="16" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D15" s="76">
+        <v>113.08016943000007</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>222</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="76">
         <v>1675.7548732800001</v>
       </c>
-    </row>
-    <row r="17" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D16" s="76">
+        <v>1820.7960348818694</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>223</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="76">
         <v>54896.39416852616</v>
       </c>
-    </row>
-    <row r="18" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D17" s="76">
+        <v>55177.003564810184</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>224</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="76">
         <v>71053.576851300255</v>
       </c>
-    </row>
-    <row r="19" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D18" s="76">
+        <v>70974.052409600568</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="52" t="s">
         <v>225</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="75">
         <v>170459.15382195532</v>
       </c>
-    </row>
-    <row r="20" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D19" s="75">
+        <v>172212.76592581568</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>226</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="75">
         <v>3905.4171023054096</v>
       </c>
-    </row>
-    <row r="21" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D20" s="75">
+        <v>3923.740200812008</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>227</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="75">
         <v>89421.618330350815</v>
       </c>
-    </row>
-    <row r="22" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D21" s="75">
+        <v>90319.324088168025</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>228</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="76">
         <v>9320.5154874936488</v>
       </c>
-    </row>
-    <row r="23" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D22" s="76">
+        <v>8789.0266808444103</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>229</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="76">
         <v>849.21209059</v>
       </c>
-    </row>
-    <row r="24" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D23" s="76">
+        <v>874.92623875000004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>230</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="76">
         <v>6655.5063997235093</v>
       </c>
-    </row>
-    <row r="25" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D24" s="76">
+        <v>5888.8314463543093</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>231</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="76">
         <v>49519.220217406153</v>
       </c>
-    </row>
-    <row r="26" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D25" s="76">
+        <v>51449.737115871176</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>232</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="76">
         <v>23077.164135137496</v>
       </c>
-    </row>
-    <row r="27" spans="1:3" s="8" customFormat="1" ht="14.4">
+      <c r="D26" s="76">
+        <v>23316.802606348134</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" s="8" customFormat="1" ht="14.4">
       <c r="A27" s="17" t="s">
         <v>233</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:3" s="4" customFormat="1" ht="13.8">
+      <c r="D27" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" s="4" customFormat="1" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>234</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="75">
         <v>77132.11838929911</v>
       </c>
-    </row>
-    <row r="29" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D28" s="75">
+        <v>77969.701636835656</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>235</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="76">
         <v>8872.8781914599003</v>
       </c>
-    </row>
-    <row r="30" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D29" s="76">
+        <v>8895.7984301526994</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A30" s="17" t="s">
         <v>236</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C30" s="76">
         <v>952.58634667469994</v>
       </c>
-    </row>
-    <row r="31" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D30" s="76">
+        <v>989.78405587459997</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A31" s="17" t="s">
         <v>237</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="76">
         <v>7637.4519205033002</v>
       </c>
-    </row>
-    <row r="32" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D31" s="76">
+        <v>8274.6261399017985</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A32" s="17" t="s">
         <v>238</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="76">
         <v>27468.87383269022</v>
       </c>
-    </row>
-    <row r="33" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D32" s="76">
+        <v>28406.49702259375</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A33" s="17" t="s">
         <v>239</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="76">
         <v>32200.328097970989</v>
       </c>
-    </row>
-    <row r="34" spans="1:3" s="4" customFormat="1" ht="13.8">
+      <c r="D33" s="76">
+        <v>31402.99598831281</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" s="4" customFormat="1" ht="13.8">
       <c r="A34" s="17" t="s">
         <v>240</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="75">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:3" s="4" customFormat="1" ht="13.8">
+      <c r="D34" s="75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" s="4" customFormat="1" ht="13.8">
       <c r="A35" s="17" t="s">
         <v>241</v>
       </c>
       <c r="B35" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="75">
         <v>9888.6323190890616</v>
       </c>
-    </row>
-    <row r="36" spans="1:3" s="4" customFormat="1" ht="13.8">
+      <c r="D35" s="75">
+        <v>5803.059923959182</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" s="4" customFormat="1" ht="13.8">
       <c r="A36" s="17" t="s">
         <v>306</v>
       </c>
       <c r="B36" s="30" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="75">
         <v>45181.400816223992</v>
       </c>
-    </row>
-    <row r="37" spans="1:3" s="4" customFormat="1" ht="13.8">
+      <c r="D36" s="75">
+        <v>47817.138579469174</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" s="4" customFormat="1" ht="13.8">
       <c r="A37" s="17" t="s">
         <v>242</v>
       </c>
       <c r="B37" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="75">
         <v>226.387</v>
       </c>
-    </row>
-    <row r="38" spans="1:3" s="4" customFormat="1" ht="13.8">
+      <c r="D37" s="75">
+        <v>225.71100000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" s="4" customFormat="1" ht="13.8">
       <c r="A38" s="17" t="s">
         <v>243</v>
       </c>
       <c r="B38" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C38" s="75">
         <v>273.16341237</v>
       </c>
-    </row>
-    <row r="39" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D38" s="75">
+        <v>199.73071306</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A39" s="17" t="s">
         <v>244</v>
       </c>
       <c r="B39" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="75">
         <v>42016.039754569996</v>
       </c>
-    </row>
-    <row r="40" spans="1:3" s="4" customFormat="1" ht="13.8">
+      <c r="D39" s="75">
+        <v>41545.75691186</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" s="4" customFormat="1" ht="13.8">
       <c r="A40" s="17" t="s">
         <v>245</v>
       </c>
       <c r="B40" s="30" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="75">
         <v>-10274.568292186957</v>
       </c>
-    </row>
-    <row r="41" spans="1:3" s="4" customFormat="1" ht="13.8">
+      <c r="D40" s="75">
+        <v>-9487.5020087815246</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" s="4" customFormat="1" ht="13.8">
       <c r="A41" s="17"/>
       <c r="B41" s="57" t="s">
         <v>316</v>
       </c>
       <c r="C41" s="75">
         <v>157.27675418599171</v>
       </c>
-    </row>
-    <row r="42" spans="1:3" s="4" customFormat="1" ht="13.8">
+      <c r="D41" s="75">
+        <v>-5.0902963564948891</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" s="4" customFormat="1" ht="13.8">
       <c r="A42" s="17"/>
       <c r="B42" s="57" t="s">
         <v>317</v>
       </c>
       <c r="C42" s="75">
         <v>-972.15939451957342</v>
       </c>
-    </row>
-    <row r="43" spans="1:3" s="4" customFormat="1" ht="13.8">
+      <c r="D42" s="75">
+        <v>-495.30474029493752</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" s="4" customFormat="1" ht="13.8">
       <c r="A43" s="17" t="s">
         <v>246</v>
       </c>
       <c r="B43" s="57" t="s">
         <v>317</v>
       </c>
       <c r="C43" s="75">
         <v>-9459.685651853375</v>
       </c>
-    </row>
-    <row r="44" spans="1:3" ht="13.8">
+      <c r="D43" s="75">
+        <v>-8987.1069721300919</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="13.8">
       <c r="A44" s="17"/>
       <c r="B44" s="31"/>
       <c r="C44" s="72"/>
-    </row>
-    <row r="45" spans="1:3" s="4" customFormat="1" ht="13.8">
+      <c r="D44" s="72"/>
+    </row>
+    <row r="45" spans="1:4" s="4" customFormat="1" ht="13.8">
       <c r="A45" s="17"/>
       <c r="B45" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="72">
         <v>2.4045281970120413</v>
       </c>
-    </row>
-    <row r="46" spans="1:3" ht="13.8">
+      <c r="D45" s="72">
+        <v>2.3751414992329956</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="13.8">
       <c r="A46" s="18"/>
       <c r="B46" s="38"/>
       <c r="C46" s="69"/>
-    </row>
-    <row r="47" spans="1:3" ht="13.8">
+      <c r="D46" s="69"/>
+    </row>
+    <row r="47" spans="1:4" ht="13.8">
       <c r="A47" s="8"/>
       <c r="B47" s="27"/>
     </row>
-    <row r="48" spans="1:3" ht="13.8">
+    <row r="48" spans="1:4" ht="13.8">
       <c r="A48" s="8"/>
       <c r="B48" s="27"/>
     </row>
     <row r="49" spans="1:2" ht="13.8">
       <c r="A49" s="8"/>
       <c r="B49" s="27"/>
     </row>
     <row r="50" spans="1:2" ht="13.8">
       <c r="A50" s="8"/>
       <c r="B50" s="27"/>
     </row>
     <row r="51" spans="1:2" ht="13.8">
       <c r="A51" s="8"/>
       <c r="B51" s="27"/>
     </row>
     <row r="52" spans="1:2" ht="13.8">
       <c r="A52" s="8"/>
       <c r="B52" s="27"/>
     </row>
     <row r="53" spans="1:2" ht="13.8">
       <c r="A53" s="8"/>
       <c r="B53" s="27"/>
     </row>
     <row r="54" spans="1:2" ht="13.8">
       <c r="A54" s="8"/>
@@ -8615,82 +9097,84 @@
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="1057" divId="Set of Tables_1057" sourceType="range" sourceRef="B1:B46" destinationFile="I:\internet\StatisticalTables\Monetary Data\Monetary Survey.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AYA457"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
-      <selection pane="bottomRight" activeCell="I24" sqref="I24"/>
+      <selection pane="bottomRight" activeCell="D1" sqref="D1:D1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="20.6640625" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="50.33203125" customWidth="1"/>
-    <col min="3" max="3" width="11.33203125" customWidth="1"/>
+    <col min="3" max="4" width="11.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:287" ht="13.8">
       <c r="B1" s="24" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="2" spans="1:287" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:287" ht="14.4" thickBot="1">
       <c r="B3" s="27"/>
     </row>
     <row r="4" spans="1:287" s="6" customFormat="1" ht="13.8">
       <c r="A4" s="50"/>
       <c r="B4" s="62" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="70">
         <v>46053</v>
       </c>
-      <c r="D4"/>
+      <c r="D4" s="70">
+        <v>46081</v>
+      </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
@@ -8935,150 +9419,177 @@
       <c r="JH4"/>
       <c r="JI4"/>
       <c r="JJ4"/>
       <c r="JK4"/>
       <c r="JL4"/>
       <c r="JM4"/>
       <c r="JN4"/>
       <c r="JO4"/>
       <c r="JP4"/>
       <c r="JQ4"/>
       <c r="JR4"/>
       <c r="JS4"/>
       <c r="JT4"/>
       <c r="JU4"/>
       <c r="JV4"/>
       <c r="JW4"/>
       <c r="JX4"/>
       <c r="JY4"/>
       <c r="JZ4"/>
       <c r="KA4"/>
     </row>
     <row r="5" spans="1:287" ht="13.8">
       <c r="A5" s="51"/>
       <c r="B5" s="61"/>
       <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
     </row>
     <row r="6" spans="1:287" s="2" customFormat="1" ht="13.8">
       <c r="A6" s="58" t="s">
         <v>247</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C6" s="84">
         <v>132885.62840134016</v>
       </c>
+      <c r="D6" s="84">
+        <v>133293.33395180781</v>
+      </c>
     </row>
     <row r="7" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A7" s="58" t="s">
         <v>248</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="85">
         <v>2.8332059999999999E-2</v>
       </c>
+      <c r="D7" s="85">
+        <v>2.8826130000000002E-2</v>
+      </c>
     </row>
     <row r="8" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A8" s="58" t="s">
         <v>249</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="85">
         <v>21.70138665</v>
       </c>
+      <c r="D8" s="85">
+        <v>7.9071773800000003</v>
+      </c>
     </row>
     <row r="9" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A9" s="58" t="s">
         <v>250</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="85">
         <v>1440.41115165</v>
       </c>
+      <c r="D9" s="85">
+        <v>1271.38937863</v>
+      </c>
     </row>
     <row r="10" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A10" s="58" t="s">
         <v>251</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="85">
         <v>5364.2159604999997</v>
       </c>
+      <c r="D10" s="85">
+        <v>5365.7833661600007</v>
+      </c>
     </row>
     <row r="11" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="58" t="s">
         <v>252</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="85">
         <v>114.18104892999992</v>
       </c>
+      <c r="D11" s="85">
+        <v>113.08016943000007</v>
+      </c>
     </row>
     <row r="12" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="58" t="s">
         <v>253</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>312</v>
       </c>
       <c r="C12" s="85">
         <v>1607.8055516300001</v>
       </c>
+      <c r="D12" s="85">
+        <v>1796.7612392318695</v>
+      </c>
     </row>
     <row r="13" spans="1:287" ht="13.8">
       <c r="A13" s="58" t="s">
         <v>254</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>311</v>
       </c>
       <c r="C13" s="84">
         <v>52203.340657889363</v>
       </c>
+      <c r="D13" s="84">
+        <v>52544.54220829095</v>
+      </c>
     </row>
     <row r="14" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A14" s="59" t="s">
         <v>255</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>93</v>
       </c>
       <c r="C14" s="85">
         <v>44429.814496657877</v>
       </c>
-      <c r="D14" s="8"/>
+      <c r="D14" s="85">
+        <v>44405.082270134546</v>
+      </c>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="8"/>
       <c r="U14" s="8"/>
       <c r="V14" s="8"/>
       <c r="W14" s="8"/>
       <c r="X14" s="8"/>
       <c r="Y14" s="8"/>
       <c r="Z14" s="8"/>
       <c r="AA14" s="8"/>
       <c r="AB14" s="8"/>
       <c r="AC14" s="8"/>
@@ -9329,51 +9840,53 @@
       <c r="JN14" s="8"/>
       <c r="JO14" s="8"/>
       <c r="JP14" s="8"/>
       <c r="JQ14" s="8"/>
       <c r="JR14" s="8"/>
       <c r="JS14" s="8"/>
       <c r="JT14" s="8"/>
       <c r="JU14" s="8"/>
       <c r="JV14" s="8"/>
       <c r="JW14" s="8"/>
       <c r="JX14" s="8"/>
       <c r="JY14" s="8"/>
       <c r="JZ14" s="8"/>
       <c r="KA14" s="8"/>
     </row>
     <row r="15" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A15" s="59" t="s">
         <v>256</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C15" s="85">
         <v>916.8625944082662</v>
       </c>
-      <c r="D15" s="8"/>
+      <c r="D15" s="85">
+        <v>917.72408913612503</v>
+      </c>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="8"/>
       <c r="U15" s="8"/>
       <c r="V15" s="8"/>
       <c r="W15" s="8"/>
       <c r="X15" s="8"/>
       <c r="Y15" s="8"/>
       <c r="Z15" s="8"/>
       <c r="AA15" s="8"/>
       <c r="AB15" s="8"/>
       <c r="AC15" s="8"/>
@@ -9624,51 +10137,53 @@
       <c r="JN15" s="8"/>
       <c r="JO15" s="8"/>
       <c r="JP15" s="8"/>
       <c r="JQ15" s="8"/>
       <c r="JR15" s="8"/>
       <c r="JS15" s="8"/>
       <c r="JT15" s="8"/>
       <c r="JU15" s="8"/>
       <c r="JV15" s="8"/>
       <c r="JW15" s="8"/>
       <c r="JX15" s="8"/>
       <c r="JY15" s="8"/>
       <c r="JZ15" s="8"/>
       <c r="KA15" s="8"/>
     </row>
     <row r="16" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A16" s="59" t="s">
         <v>257</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C16" s="85">
         <v>12737.063359135424</v>
       </c>
-      <c r="D16" s="8"/>
+      <c r="D16" s="85">
+        <v>12832.006472625922</v>
+      </c>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="8"/>
       <c r="U16" s="8"/>
       <c r="V16" s="8"/>
       <c r="W16" s="8"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="8"/>
       <c r="AC16" s="8"/>
@@ -9919,51 +10434,53 @@
       <c r="JN16" s="8"/>
       <c r="JO16" s="8"/>
       <c r="JP16" s="8"/>
       <c r="JQ16" s="8"/>
       <c r="JR16" s="8"/>
       <c r="JS16" s="8"/>
       <c r="JT16" s="8"/>
       <c r="JU16" s="8"/>
       <c r="JV16" s="8"/>
       <c r="JW16" s="8"/>
       <c r="JX16" s="8"/>
       <c r="JY16" s="8"/>
       <c r="JZ16" s="8"/>
       <c r="KA16" s="8"/>
     </row>
     <row r="17" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A17" s="59" t="s">
         <v>258</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="85">
         <v>2208.7971025493925</v>
       </c>
-      <c r="D17" s="8"/>
+      <c r="D17" s="85">
+        <v>2224.1379413436216</v>
+      </c>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="8"/>
       <c r="U17" s="8"/>
       <c r="V17" s="8"/>
       <c r="W17" s="8"/>
       <c r="X17" s="8"/>
       <c r="Y17" s="8"/>
       <c r="Z17" s="8"/>
       <c r="AA17" s="8"/>
       <c r="AB17" s="8"/>
       <c r="AC17" s="8"/>
@@ -10214,51 +10731,53 @@
       <c r="JN17" s="8"/>
       <c r="JO17" s="8"/>
       <c r="JP17" s="8"/>
       <c r="JQ17" s="8"/>
       <c r="JR17" s="8"/>
       <c r="JS17" s="8"/>
       <c r="JT17" s="8"/>
       <c r="JU17" s="8"/>
       <c r="JV17" s="8"/>
       <c r="JW17" s="8"/>
       <c r="JX17" s="8"/>
       <c r="JY17" s="8"/>
       <c r="JZ17" s="8"/>
       <c r="KA17" s="8"/>
     </row>
     <row r="18" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A18" s="59" t="s">
         <v>259</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C18" s="85">
         <v>10528.26625658603</v>
       </c>
-      <c r="D18" s="8"/>
+      <c r="D18" s="85">
+        <v>10607.8685312823</v>
+      </c>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="8"/>
       <c r="U18" s="8"/>
       <c r="V18" s="8"/>
       <c r="W18" s="8"/>
       <c r="X18" s="8"/>
       <c r="Y18" s="8"/>
       <c r="Z18" s="8"/>
       <c r="AA18" s="8"/>
       <c r="AB18" s="8"/>
       <c r="AC18" s="8"/>
@@ -10509,51 +11028,53 @@
       <c r="JN18" s="8"/>
       <c r="JO18" s="8"/>
       <c r="JP18" s="8"/>
       <c r="JQ18" s="8"/>
       <c r="JR18" s="8"/>
       <c r="JS18" s="8"/>
       <c r="JT18" s="8"/>
       <c r="JU18" s="8"/>
       <c r="JV18" s="8"/>
       <c r="JW18" s="8"/>
       <c r="JX18" s="8"/>
       <c r="JY18" s="8"/>
       <c r="JZ18" s="8"/>
       <c r="KA18" s="8"/>
     </row>
     <row r="19" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A19" s="59" t="s">
         <v>260</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C19" s="85">
         <v>10603.753611313676</v>
       </c>
-      <c r="D19" s="8"/>
+      <c r="D19" s="85">
+        <v>10651.407062422479</v>
+      </c>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="8"/>
       <c r="U19" s="8"/>
       <c r="V19" s="8"/>
       <c r="W19" s="8"/>
       <c r="X19" s="8"/>
       <c r="Y19" s="8"/>
       <c r="Z19" s="8"/>
       <c r="AA19" s="8"/>
       <c r="AB19" s="8"/>
       <c r="AC19" s="8"/>
@@ -10804,51 +11325,53 @@
       <c r="JN19" s="8"/>
       <c r="JO19" s="8"/>
       <c r="JP19" s="8"/>
       <c r="JQ19" s="8"/>
       <c r="JR19" s="8"/>
       <c r="JS19" s="8"/>
       <c r="JT19" s="8"/>
       <c r="JU19" s="8"/>
       <c r="JV19" s="8"/>
       <c r="JW19" s="8"/>
       <c r="JX19" s="8"/>
       <c r="JY19" s="8"/>
       <c r="JZ19" s="8"/>
       <c r="KA19" s="8"/>
     </row>
     <row r="20" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A20" s="59" t="s">
         <v>261</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C20" s="85">
         <v>20172.134931800509</v>
       </c>
-      <c r="D20" s="8"/>
+      <c r="D20" s="85">
+        <v>20003.944645950021</v>
+      </c>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="8"/>
       <c r="U20" s="8"/>
       <c r="V20" s="8"/>
       <c r="W20" s="8"/>
       <c r="X20" s="8"/>
       <c r="Y20" s="8"/>
       <c r="Z20" s="8"/>
       <c r="AA20" s="8"/>
       <c r="AB20" s="8"/>
       <c r="AC20" s="8"/>
@@ -11099,51 +11622,53 @@
       <c r="JN20" s="8"/>
       <c r="JO20" s="8"/>
       <c r="JP20" s="8"/>
       <c r="JQ20" s="8"/>
       <c r="JR20" s="8"/>
       <c r="JS20" s="8"/>
       <c r="JT20" s="8"/>
       <c r="JU20" s="8"/>
       <c r="JV20" s="8"/>
       <c r="JW20" s="8"/>
       <c r="JX20" s="8"/>
       <c r="JY20" s="8"/>
       <c r="JZ20" s="8"/>
       <c r="KA20" s="8"/>
     </row>
     <row r="21" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A21" s="59" t="s">
         <v>262</v>
       </c>
       <c r="B21" s="57" t="s">
         <v>319</v>
       </c>
       <c r="C21" s="85">
         <v>7773.5261612314844</v>
       </c>
-      <c r="D21" s="8"/>
+      <c r="D21" s="85">
+        <v>8139.4599381564021</v>
+      </c>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="8"/>
       <c r="U21" s="8"/>
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="8"/>
       <c r="Y21" s="8"/>
       <c r="Z21" s="8"/>
       <c r="AA21" s="8"/>
       <c r="AB21" s="8"/>
       <c r="AC21" s="8"/>
@@ -11394,62 +11919,67 @@
       <c r="JN21" s="8"/>
       <c r="JO21" s="8"/>
       <c r="JP21" s="8"/>
       <c r="JQ21" s="8"/>
       <c r="JR21" s="8"/>
       <c r="JS21" s="8"/>
       <c r="JT21" s="8"/>
       <c r="JU21" s="8"/>
       <c r="JV21" s="8"/>
       <c r="JW21" s="8"/>
       <c r="JX21" s="8"/>
       <c r="JY21" s="8"/>
       <c r="JZ21" s="8"/>
       <c r="KA21" s="8"/>
     </row>
     <row r="22" spans="1:1327" s="3" customFormat="1" ht="13.8">
       <c r="A22" s="58" t="s">
         <v>263</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>318</v>
       </c>
       <c r="C22" s="84">
         <v>70649.216947610257</v>
       </c>
+      <c r="D22" s="84">
+        <v>70638.854799300563</v>
+      </c>
     </row>
     <row r="23" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A23" s="59" t="s">
         <v>264</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="85">
         <v>61647.937817699974</v>
       </c>
-      <c r="D23"/>
+      <c r="D23" s="85">
+        <v>61577.008390749965</v>
+      </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
@@ -12740,51 +13270,53 @@
       <c r="AXN23"/>
       <c r="AXO23"/>
       <c r="AXP23"/>
       <c r="AXQ23"/>
       <c r="AXR23"/>
       <c r="AXS23"/>
       <c r="AXT23"/>
       <c r="AXU23"/>
       <c r="AXV23"/>
       <c r="AXW23"/>
       <c r="AXX23"/>
       <c r="AXY23"/>
       <c r="AXZ23"/>
       <c r="AYA23"/>
     </row>
     <row r="24" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A24" s="59" t="s">
         <v>267</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C24" s="85">
         <v>3093.8036425218265</v>
       </c>
-      <c r="D24"/>
+      <c r="D24" s="85">
+        <v>3097.80069821507</v>
+      </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
@@ -14075,51 +14607,53 @@
       <c r="AXN24"/>
       <c r="AXO24"/>
       <c r="AXP24"/>
       <c r="AXQ24"/>
       <c r="AXR24"/>
       <c r="AXS24"/>
       <c r="AXT24"/>
       <c r="AXU24"/>
       <c r="AXV24"/>
       <c r="AXW24"/>
       <c r="AXX24"/>
       <c r="AXY24"/>
       <c r="AXZ24"/>
       <c r="AYA24"/>
     </row>
     <row r="25" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A25" s="59" t="s">
         <v>268</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="85">
         <v>42787.870909057987</v>
       </c>
-      <c r="D25"/>
+      <c r="D25" s="85">
+        <v>42786.057439090226</v>
+      </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
@@ -15410,51 +15944,53 @@
       <c r="AXN25"/>
       <c r="AXO25"/>
       <c r="AXP25"/>
       <c r="AXQ25"/>
       <c r="AXR25"/>
       <c r="AXS25"/>
       <c r="AXT25"/>
       <c r="AXU25"/>
       <c r="AXV25"/>
       <c r="AXW25"/>
       <c r="AXX25"/>
       <c r="AXY25"/>
       <c r="AXZ25"/>
       <c r="AYA25"/>
     </row>
     <row r="26" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A26" s="59" t="s">
         <v>269</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C26" s="85">
         <v>42757.015749087986</v>
       </c>
-      <c r="D26"/>
+      <c r="D26" s="85">
+        <v>42755.372083200229</v>
+      </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
@@ -16745,51 +17281,53 @@
       <c r="AXN26"/>
       <c r="AXO26"/>
       <c r="AXP26"/>
       <c r="AXQ26"/>
       <c r="AXR26"/>
       <c r="AXS26"/>
       <c r="AXT26"/>
       <c r="AXU26"/>
       <c r="AXV26"/>
       <c r="AXW26"/>
       <c r="AXX26"/>
       <c r="AXY26"/>
       <c r="AXZ26"/>
       <c r="AYA26"/>
     </row>
     <row r="27" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A27" s="59" t="s">
         <v>270</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="85">
         <v>30.855159969999999</v>
       </c>
-      <c r="D27"/>
+      <c r="D27" s="85">
+        <v>30.68535589</v>
+      </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
@@ -18080,51 +18618,53 @@
       <c r="AXN27"/>
       <c r="AXO27"/>
       <c r="AXP27"/>
       <c r="AXQ27"/>
       <c r="AXR27"/>
       <c r="AXS27"/>
       <c r="AXT27"/>
       <c r="AXU27"/>
       <c r="AXV27"/>
       <c r="AXW27"/>
       <c r="AXX27"/>
       <c r="AXY27"/>
       <c r="AXZ27"/>
       <c r="AYA27"/>
     </row>
     <row r="28" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A28" s="59" t="s">
         <v>271</v>
       </c>
       <c r="B28" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="85">
         <v>2465.0806220383156</v>
       </c>
-      <c r="D28"/>
+      <c r="D28" s="85">
+        <v>2442.3340255037792</v>
+      </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
@@ -19415,51 +19955,53 @@
       <c r="AXN28"/>
       <c r="AXO28"/>
       <c r="AXP28"/>
       <c r="AXQ28"/>
       <c r="AXR28"/>
       <c r="AXS28"/>
       <c r="AXT28"/>
       <c r="AXU28"/>
       <c r="AXV28"/>
       <c r="AXW28"/>
       <c r="AXX28"/>
       <c r="AXY28"/>
       <c r="AXZ28"/>
       <c r="AYA28"/>
     </row>
     <row r="29" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A29" s="59" t="s">
         <v>272</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="85">
         <v>13301.182644081851</v>
       </c>
-      <c r="D29"/>
+      <c r="D29" s="85">
+        <v>13250.816227940888</v>
+      </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
@@ -20750,51 +21292,53 @@
       <c r="AXN29"/>
       <c r="AXO29"/>
       <c r="AXP29"/>
       <c r="AXQ29"/>
       <c r="AXR29"/>
       <c r="AXS29"/>
       <c r="AXT29"/>
       <c r="AXU29"/>
       <c r="AXV29"/>
       <c r="AXW29"/>
       <c r="AXX29"/>
       <c r="AXY29"/>
       <c r="AXZ29"/>
       <c r="AYA29"/>
     </row>
     <row r="30" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A30" s="59" t="s">
         <v>273</v>
       </c>
       <c r="B30" s="57" t="s">
         <v>319</v>
       </c>
       <c r="C30" s="85">
         <v>9001.2791299102792</v>
       </c>
-      <c r="D30"/>
+      <c r="D30" s="85">
+        <v>9061.8464085506075</v>
+      </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
@@ -22085,51 +22629,53 @@
       <c r="AXN30"/>
       <c r="AXO30"/>
       <c r="AXP30"/>
       <c r="AXQ30"/>
       <c r="AXR30"/>
       <c r="AXS30"/>
       <c r="AXT30"/>
       <c r="AXU30"/>
       <c r="AXV30"/>
       <c r="AXW30"/>
       <c r="AXX30"/>
       <c r="AXY30"/>
       <c r="AXZ30"/>
       <c r="AYA30"/>
     </row>
     <row r="31" spans="1:1327" s="2" customFormat="1" ht="13.8">
       <c r="A31" s="58" t="s">
         <v>265</v>
       </c>
       <c r="B31" s="30" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="84">
         <v>2745.5074397734988</v>
       </c>
-      <c r="D31"/>
+      <c r="D31" s="84">
+        <v>2740.8932323902513</v>
+      </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
@@ -23420,51 +23966,53 @@
       <c r="AXN31"/>
       <c r="AXO31"/>
       <c r="AXP31"/>
       <c r="AXQ31"/>
       <c r="AXR31"/>
       <c r="AXS31"/>
       <c r="AXT31"/>
       <c r="AXU31"/>
       <c r="AXV31"/>
       <c r="AXW31"/>
       <c r="AXX31"/>
       <c r="AXY31"/>
       <c r="AXZ31"/>
       <c r="AYA31"/>
     </row>
     <row r="32" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A32" s="59" t="s">
         <v>266</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="85">
         <v>245.52634216349864</v>
       </c>
-      <c r="D32"/>
+      <c r="D32" s="85">
+        <v>240.91213478025119</v>
+      </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
@@ -24755,51 +25303,53 @@
       <c r="AXN32"/>
       <c r="AXO32"/>
       <c r="AXP32"/>
       <c r="AXQ32"/>
       <c r="AXR32"/>
       <c r="AXS32"/>
       <c r="AXT32"/>
       <c r="AXU32"/>
       <c r="AXV32"/>
       <c r="AXW32"/>
       <c r="AXX32"/>
       <c r="AXY32"/>
       <c r="AXZ32"/>
       <c r="AYA32"/>
     </row>
     <row r="33" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A33" s="59" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="85">
         <v>0</v>
       </c>
-      <c r="D33"/>
+      <c r="D33" s="85">
+        <v>0</v>
+      </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
@@ -26090,51 +26640,53 @@
       <c r="AXN33"/>
       <c r="AXO33"/>
       <c r="AXP33"/>
       <c r="AXQ33"/>
       <c r="AXR33"/>
       <c r="AXS33"/>
       <c r="AXT33"/>
       <c r="AXU33"/>
       <c r="AXV33"/>
       <c r="AXW33"/>
       <c r="AXX33"/>
       <c r="AXY33"/>
       <c r="AXZ33"/>
       <c r="AYA33"/>
     </row>
     <row r="34" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A34" s="59" t="s">
         <v>275</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="85">
         <v>147.83064060999999</v>
       </c>
-      <c r="D34"/>
+      <c r="D34" s="85">
+        <v>142.03924697999997</v>
+      </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
@@ -27425,51 +27977,53 @@
       <c r="AXN34"/>
       <c r="AXO34"/>
       <c r="AXP34"/>
       <c r="AXQ34"/>
       <c r="AXR34"/>
       <c r="AXS34"/>
       <c r="AXT34"/>
       <c r="AXU34"/>
       <c r="AXV34"/>
       <c r="AXW34"/>
       <c r="AXX34"/>
       <c r="AXY34"/>
       <c r="AXZ34"/>
       <c r="AYA34"/>
     </row>
     <row r="35" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A35" s="59" t="s">
         <v>276</v>
       </c>
       <c r="B35" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="85">
         <v>147.83064060999999</v>
       </c>
-      <c r="D35"/>
+      <c r="D35" s="85">
+        <v>142.03924697999997</v>
+      </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
@@ -28760,51 +29314,53 @@
       <c r="AXN35"/>
       <c r="AXO35"/>
       <c r="AXP35"/>
       <c r="AXQ35"/>
       <c r="AXR35"/>
       <c r="AXS35"/>
       <c r="AXT35"/>
       <c r="AXU35"/>
       <c r="AXV35"/>
       <c r="AXW35"/>
       <c r="AXX35"/>
       <c r="AXY35"/>
       <c r="AXZ35"/>
       <c r="AYA35"/>
     </row>
     <row r="36" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A36" s="59" t="s">
         <v>277</v>
       </c>
       <c r="B36" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="85">
         <v>0</v>
       </c>
-      <c r="D36"/>
+      <c r="D36" s="85">
+        <v>0</v>
+      </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
@@ -30095,51 +30651,53 @@
       <c r="AXN36"/>
       <c r="AXO36"/>
       <c r="AXP36"/>
       <c r="AXQ36"/>
       <c r="AXR36"/>
       <c r="AXS36"/>
       <c r="AXT36"/>
       <c r="AXU36"/>
       <c r="AXV36"/>
       <c r="AXW36"/>
       <c r="AXX36"/>
       <c r="AXY36"/>
       <c r="AXZ36"/>
       <c r="AYA36"/>
     </row>
     <row r="37" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A37" s="59" t="s">
         <v>278</v>
       </c>
       <c r="B37" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C37" s="85">
         <v>8.92412376999998</v>
       </c>
-      <c r="D37"/>
+      <c r="D37" s="85">
+        <v>7.9835437499999902</v>
+      </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
@@ -31430,51 +31988,53 @@
       <c r="AXN37"/>
       <c r="AXO37"/>
       <c r="AXP37"/>
       <c r="AXQ37"/>
       <c r="AXR37"/>
       <c r="AXS37"/>
       <c r="AXT37"/>
       <c r="AXU37"/>
       <c r="AXV37"/>
       <c r="AXW37"/>
       <c r="AXX37"/>
       <c r="AXY37"/>
       <c r="AXZ37"/>
       <c r="AYA37"/>
     </row>
     <row r="38" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A38" s="59" t="s">
         <v>279</v>
       </c>
       <c r="B38" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="85">
         <v>2588.752675393499</v>
       </c>
-      <c r="D38"/>
+      <c r="D38" s="85">
+        <v>2590.8704416602513</v>
+      </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
@@ -32765,51 +33325,53 @@
       <c r="AXN38"/>
       <c r="AXO38"/>
       <c r="AXP38"/>
       <c r="AXQ38"/>
       <c r="AXR38"/>
       <c r="AXS38"/>
       <c r="AXT38"/>
       <c r="AXU38"/>
       <c r="AXV38"/>
       <c r="AXW38"/>
       <c r="AXX38"/>
       <c r="AXY38"/>
       <c r="AXZ38"/>
       <c r="AYA38"/>
     </row>
     <row r="39" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A39" s="59" t="s">
         <v>280</v>
       </c>
       <c r="B39" s="63" t="s">
         <v>319</v>
       </c>
       <c r="C39" s="65">
         <v>0</v>
       </c>
-      <c r="D39"/>
+      <c r="D39" s="65">
+        <v>0</v>
+      </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
@@ -35362,377 +35924,459 @@
     </row>
     <row r="456" spans="2:2">
       <c r="B456" s="1"/>
     </row>
     <row r="457" spans="2:2">
       <c r="B457" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="8486" divId="Set of Tables_8486" sourceType="range" sourceRef="B1:B39" destinationFile="I:\internet\StatisticalTables\Monetary Data\DMB Claims on Private Sector.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C55"/>
+  <dimension ref="A1:D55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="topRight" activeCell="T16" sqref="T16"/>
+      <selection pane="topRight" activeCell="T37" sqref="T36:T37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="38.33203125" style="9" customWidth="1"/>
-    <col min="3" max="3" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="13.8">
+    <row r="1" spans="1:4" ht="13.8">
       <c r="B1" s="25" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="13.8">
+    <row r="2" spans="1:4" ht="13.8">
       <c r="B2" s="26" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="13.8">
+    <row r="3" spans="1:4" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:3" ht="13.8">
+    <row r="4" spans="1:4" ht="13.8">
       <c r="A4" s="23"/>
       <c r="B4" s="28" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
-    </row>
-    <row r="5" spans="1:3" ht="13.8">
+      <c r="D4" s="73">
+        <v>46081</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="13.8">
       <c r="A5" s="17" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="29"/>
       <c r="C5" s="74"/>
-    </row>
-    <row r="6" spans="1:3" ht="13.8">
+      <c r="D5" s="74"/>
+    </row>
+    <row r="6" spans="1:4" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>305</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="86">
         <v>193623.64738275076</v>
       </c>
-    </row>
-    <row r="7" spans="1:3" ht="13.8" hidden="1">
+      <c r="D6" s="86">
+        <v>192861.02628804787</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="13.8" hidden="1">
       <c r="A7" s="17"/>
       <c r="B7" s="30"/>
       <c r="C7" s="77">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D7" s="77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>281</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="75">
         <v>166553.73669825989</v>
       </c>
-    </row>
-    <row r="9" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D8" s="75">
+        <v>168289.0257036137</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>282</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="75">
         <v>89421.618308960795</v>
       </c>
-    </row>
-    <row r="10" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D9" s="75">
+        <v>90319.324066778048</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>283</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="75">
         <v>86362.604501650407</v>
       </c>
-    </row>
-    <row r="11" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D10" s="75">
+        <v>84189.71382961233</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>284</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="76">
         <v>9320.5154874936488</v>
       </c>
-    </row>
-    <row r="12" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D11" s="76">
+        <v>8789.0266808444103</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>285</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="76">
         <v>849.21209059</v>
       </c>
-    </row>
-    <row r="13" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D12" s="76">
+        <v>874.92623875000004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>286</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>309</v>
       </c>
       <c r="C13" s="76">
         <v>6655.5063997235093</v>
       </c>
-    </row>
-    <row r="14" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D13" s="76">
+        <v>5837.2163994743096</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>287</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>310</v>
       </c>
       <c r="C14" s="76">
         <v>46462.842030595762</v>
       </c>
-    </row>
-    <row r="15" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D14" s="76">
+        <v>45595.305322235465</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>288</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="76">
         <v>23074.528493247497</v>
       </c>
-    </row>
-    <row r="16" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D15" s="76">
+        <v>23093.239188308136</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>289</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="75">
         <v>3059.0138073103917</v>
       </c>
-    </row>
-    <row r="17" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D16" s="75">
+        <v>6129.6102371657116</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>290</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="75">
         <v>77132.11838929911</v>
       </c>
-    </row>
-    <row r="18" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D17" s="75">
+        <v>77969.701636835656</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>291</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="75">
         <v>77113.261189299112</v>
       </c>
-    </row>
-    <row r="19" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D18" s="75">
+        <v>77038.612577505657</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="17" t="s">
         <v>292</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="76">
         <v>8854.0209914599</v>
       </c>
-    </row>
-    <row r="20" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D19" s="76">
+        <v>8877.0131301526999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>293</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="76">
         <v>952.58634667469994</v>
       </c>
-    </row>
-    <row r="21" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D20" s="76">
+        <v>989.78405587459997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>294</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="76">
         <v>7637.4519205033002</v>
       </c>
-    </row>
-    <row r="22" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D21" s="76">
+        <v>7366.2474366217994</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>295</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="76">
         <v>27468.87383269022</v>
       </c>
-    </row>
-    <row r="23" spans="1:3" s="8" customFormat="1" ht="13.8">
+      <c r="D22" s="76">
+        <v>28402.57196654375</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>296</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="76">
         <v>32200.328097970989</v>
       </c>
-    </row>
-    <row r="24" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D23" s="76">
+        <v>31402.99598831281</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>297</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="75">
         <v>18.857200000000002</v>
       </c>
-    </row>
-    <row r="25" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D24" s="75">
+        <v>931.08905932999994</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>298</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="75">
         <v>27069.91068449086</v>
       </c>
-    </row>
-    <row r="26" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D25" s="75">
+        <v>24572.000584434158</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>299</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="75">
         <v>12057.943932064594</v>
       </c>
-    </row>
-    <row r="27" spans="1:3" s="5" customFormat="1" ht="14.4">
+      <c r="D26" s="75">
+        <v>14091.429816237402</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" s="5" customFormat="1" ht="14.4">
       <c r="A27" s="17" t="s">
         <v>300</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="76">
         <v>7689.107715253559</v>
       </c>
-    </row>
-    <row r="28" spans="1:3" s="5" customFormat="1" ht="14.4">
+      <c r="D27" s="76">
+        <v>8524.8745086611179</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" s="5" customFormat="1" ht="14.4">
       <c r="A28" s="17" t="s">
         <v>301</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="76">
         <v>4368.8362168110343</v>
       </c>
-    </row>
-    <row r="29" spans="1:3" s="2" customFormat="1" ht="13.8">
+      <c r="D28" s="76">
+        <v>5566.5553075762837</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="2" customFormat="1" ht="13.8">
       <c r="A29" s="52" t="s">
         <v>302</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="75">
         <v>15011.966752426268</v>
       </c>
-    </row>
-    <row r="30" spans="1:3" s="5" customFormat="1" ht="14.4">
+      <c r="D29" s="75">
+        <v>10480.570768196756</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" s="5" customFormat="1" ht="14.4">
       <c r="A30" s="17" t="s">
         <v>303</v>
       </c>
       <c r="B30" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="76">
         <v>8178.9552185662669</v>
       </c>
-    </row>
-    <row r="31" spans="1:3" s="5" customFormat="1" ht="14.4">
+      <c r="D30" s="76">
+        <v>9279.2403541367567</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="5" customFormat="1" ht="14.4">
       <c r="A31" s="18" t="s">
         <v>304</v>
       </c>
       <c r="B31" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="78">
         <v>6833.0115338600008</v>
       </c>
-    </row>
-    <row r="32" spans="1:3" ht="13.8">
+      <c r="D31" s="78">
+        <v>1201.3304140600001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="13.8">
       <c r="B32" s="27"/>
     </row>
     <row r="33" spans="2:2" ht="13.8">
       <c r="B33" s="27"/>
     </row>
     <row r="34" spans="2:2" ht="13.8">
       <c r="B34" s="27"/>
     </row>
     <row r="35" spans="2:2" ht="13.8">
       <c r="B35" s="27"/>
     </row>
     <row r="36" spans="2:2" ht="13.8">
       <c r="B36" s="27"/>
     </row>
     <row r="37" spans="2:2" ht="13.8">
       <c r="B37" s="27"/>
     </row>
     <row r="38" spans="2:2" ht="13.8">
       <c r="B38" s="27"/>
     </row>
     <row r="39" spans="2:2" ht="13.8">
       <c r="B39" s="27"/>
     </row>
     <row r="40" spans="2:2" ht="13.8">
       <c r="B40" s="27"/>
@@ -35786,59 +36430,50 @@
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="27513" divId="Set of Tables_27513" sourceType="range" sourceRef="B1:B31" destinationFile="I:\internet\StatisticalTables\Monetary Data\Banking Survey.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005A5C19C3C43D934B93D2A323AFC1241B" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="23cc97882b7680b629782d6f41d7542e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="12570f71-645b-41be-b316-af6cb6d3d1b1" xmlns:ns3="89e6558f-5113-49e0-8f98-ced932a8e8dc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="31ef9691cfc004a447e85e06047e2d43" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <xsd:import namespace="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -36066,87 +36701,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="12570f71-645b-41be-b316-af6cb6d3d1b1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="89e6558f-5113-49e0-8f98-ced932a8e8dc" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEFB179D-2BCE-447A-ACB9-CA8B6C9042C6}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06838A53-5BB0-4E89-A9B3-188F6E921C13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEFB179D-2BCE-447A-ACB9-CA8B6C9042C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9851E06-BE89-4331-BF61-D369D1ACFCC2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82f1ab62-2277-4c0d-aa3e-21682a26c75c}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>