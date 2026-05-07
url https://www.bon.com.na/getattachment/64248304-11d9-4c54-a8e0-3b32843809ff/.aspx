--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia.sharepoint.com/sites/ResearchandFinancialSectorDevelopment/Shared Documents/General/Statistics and Publications Division/Monetary and Financial Statistics/Set of Tables/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="808" documentId="8_{880E03E3-A288-4975-A314-7D796359F86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E7B63CFD-92E6-438F-864F-7E62FE320211}"/>
+  <xr:revisionPtr revIDLastSave="824" documentId="8_{880E03E3-A288-4975-A314-7D796359F86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C842A083-06FC-4F90-9949-2569D2395D10}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="table ii.1(a)" sheetId="1" r:id="rId1"/>
     <sheet name="table ii.1 (b)" sheetId="7" r:id="rId2"/>
     <sheet name="table ii.2(a)" sheetId="13" r:id="rId3"/>
     <sheet name="table ii.2(b)" sheetId="5" r:id="rId4"/>
     <sheet name="table ii. 3" sheetId="4" r:id="rId5"/>
     <sheet name="table ii. 4" sheetId="2" r:id="rId6"/>
     <sheet name="table ii.5" sheetId="3" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'table ii. 3'!$B$1:$B$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'table ii.1 (b)'!$B$1:$B$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'table ii.5'!$B$1:$B$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -5646,948 +5646,1121 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D38"/>
+  <dimension ref="A1:E38"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="Q20" sqref="Q20"/>
+      <selection pane="bottomRight" activeCell="E1" sqref="E1:E1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="11.4"/>
   <cols>
     <col min="1" max="1" width="13.109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="42.88671875" style="7" customWidth="1"/>
-    <col min="3" max="4" width="11.33203125" style="7" customWidth="1"/>
-    <col min="5" max="16384" width="8.88671875" style="7"/>
+    <col min="3" max="5" width="11.33203125" style="7" customWidth="1"/>
+    <col min="6" max="16384" width="8.88671875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="13.8">
+    <row r="1" spans="1:5" ht="13.8">
       <c r="B1" s="24" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="13.8">
+    <row r="2" spans="1:5" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="13.8">
+    <row r="3" spans="1:5" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:4" ht="13.8">
+    <row r="4" spans="1:5" ht="13.8">
       <c r="A4" s="12"/>
       <c r="B4" s="49" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
       <c r="D4" s="73">
         <v>46081</v>
       </c>
-    </row>
-    <row r="5" spans="1:4" ht="13.8">
+      <c r="E4" s="73">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="13.8">
       <c r="A5" s="14"/>
       <c r="B5" s="48"/>
       <c r="C5" s="64"/>
       <c r="D5" s="64"/>
-    </row>
-    <row r="6" spans="1:4" ht="13.8">
+      <c r="E5" s="64"/>
+    </row>
+    <row r="6" spans="1:5" ht="13.8">
       <c r="A6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="75">
         <v>48226.459147710433</v>
       </c>
       <c r="D6" s="75">
         <v>48005.029670715056</v>
       </c>
-    </row>
-    <row r="7" spans="1:4" ht="13.8">
+      <c r="E6" s="75">
+        <v>47650.398516407047</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="13.8">
       <c r="A7" s="14" t="s">
         <v>142</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="75">
         <v>55141.70534136043</v>
       </c>
       <c r="D7" s="75">
         <v>54943.922995795059</v>
       </c>
-    </row>
-    <row r="8" spans="1:4" ht="13.8">
+      <c r="E7" s="75">
+        <v>54997.880773107048</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="13.8">
       <c r="A8" s="14" t="s">
         <v>143</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="75">
         <v>3660.5239097100002</v>
       </c>
       <c r="D8" s="75">
         <v>3700.23189916</v>
       </c>
-    </row>
-    <row r="9" spans="1:4" ht="13.8">
+      <c r="E8" s="75">
+        <v>3902.4073214299997</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="13.8">
       <c r="A9" s="14" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="76">
         <v>95.539800989999989</v>
       </c>
       <c r="D9" s="76">
         <v>110.56782124</v>
       </c>
-    </row>
-    <row r="10" spans="1:4" ht="13.8">
+      <c r="E9" s="76">
+        <v>116.90279115</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="13.8">
       <c r="A10" s="14" t="s">
         <v>145</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="76">
         <v>9056.2439261500003</v>
       </c>
       <c r="D10" s="76">
         <v>8058.9014526600004</v>
       </c>
-    </row>
-    <row r="11" spans="1:4" ht="13.8">
+      <c r="E10" s="76">
+        <v>9549.6913009799991</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="13.8">
       <c r="A11" s="14" t="s">
         <v>146</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="76">
         <v>41860.486229410002</v>
       </c>
       <c r="D11" s="76">
         <v>42593.71691255</v>
       </c>
-    </row>
-    <row r="12" spans="1:4" ht="13.8">
+      <c r="E11" s="76">
+        <v>40986.008762800004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="13.8">
       <c r="A12" s="14" t="s">
         <v>147</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="76">
         <v>0</v>
       </c>
       <c r="D12" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:4" ht="13.8">
+      <c r="E12" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="13.8">
       <c r="A13" s="14" t="s">
         <v>148</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="76">
         <v>0</v>
       </c>
       <c r="D13" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:4" ht="13.8">
+      <c r="E13" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="13.8">
       <c r="A14" s="14" t="s">
         <v>149</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>313</v>
       </c>
       <c r="C14" s="76">
         <v>468.91147510042708</v>
       </c>
       <c r="D14" s="76">
         <v>480.50491018506312</v>
       </c>
-    </row>
-    <row r="15" spans="1:4" ht="13.8">
+      <c r="E14" s="76">
+        <v>442.87059674704318</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="13.8">
       <c r="A15" s="14" t="s">
         <v>150</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="75">
         <v>6915.2461936499994</v>
       </c>
       <c r="D15" s="75">
         <v>6938.8933250800001</v>
       </c>
-    </row>
-    <row r="16" spans="1:4" ht="13.8">
+      <c r="E15" s="75">
+        <v>7347.4822567000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="13.8">
       <c r="A16" s="14" t="s">
         <v>151</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="76">
         <v>0</v>
       </c>
       <c r="D16" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:4" ht="13.8">
+      <c r="E16" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="13.8">
       <c r="A17" s="14" t="s">
         <v>152</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="76">
         <v>0</v>
       </c>
       <c r="D17" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:4" ht="13.8">
+      <c r="E17" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="13.8">
       <c r="A18" s="14" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="76">
         <v>0</v>
       </c>
       <c r="D18" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:4" ht="13.8">
+      <c r="E18" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="13.8">
       <c r="A19" s="14" t="s">
         <v>154</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="76">
         <v>0</v>
       </c>
       <c r="D19" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:4" ht="13.8">
+      <c r="E19" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="13.8">
       <c r="A20" s="14" t="s">
         <v>155</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>314</v>
       </c>
       <c r="C20" s="76">
         <v>6915.2461936499994</v>
       </c>
       <c r="D20" s="76">
         <v>6938.8933250800001</v>
       </c>
-    </row>
-    <row r="21" spans="1:4" ht="13.8">
+      <c r="E20" s="76">
+        <v>7347.4822567000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="13.8">
       <c r="A21" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="75">
         <v>340.18257159999996</v>
       </c>
       <c r="D21" s="75">
         <v>333.00283306999995</v>
       </c>
-    </row>
-    <row r="22" spans="1:4" ht="13.8">
+      <c r="E21" s="75">
+        <v>325.84533234999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="13.8">
       <c r="A22" s="14" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="75">
         <v>-1122.0810667299997</v>
       </c>
       <c r="D22" s="75">
         <v>392.89979658000004</v>
       </c>
-    </row>
-    <row r="23" spans="1:4" ht="13.8">
+      <c r="E22" s="75">
+        <v>2877.74986979</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="13.8">
       <c r="A23" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="75">
         <v>0</v>
       </c>
       <c r="D23" s="75">
         <v>1111.7523672699999</v>
       </c>
-    </row>
-    <row r="24" spans="1:4" ht="13.8">
+      <c r="E23" s="75">
+        <v>4586.55667214</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="13.8">
       <c r="A24" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="76">
         <v>0</v>
       </c>
       <c r="D24" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:4" ht="13.8">
+      <c r="E24" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="13.8">
       <c r="A25" s="14" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="55" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="77">
         <v>0</v>
       </c>
       <c r="D25" s="77">
         <v>1111.7523672699999</v>
       </c>
-    </row>
-    <row r="26" spans="1:4" ht="13.8">
+      <c r="E25" s="77">
+        <v>4586.55667214</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="13.8">
       <c r="A26" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="75">
         <v>1122.0810667299997</v>
       </c>
       <c r="D26" s="75">
         <v>718.85257068999988</v>
       </c>
-    </row>
-    <row r="27" spans="1:4" ht="13.8">
+      <c r="E26" s="75">
+        <v>1708.8068023499998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="13.8">
       <c r="A27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="76">
         <v>1122.0810667299997</v>
       </c>
       <c r="D27" s="76">
         <v>718.85257068999988</v>
       </c>
-    </row>
-    <row r="28" spans="1:4" ht="13.8">
+      <c r="E27" s="76">
+        <v>1708.8068023499998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="13.8">
       <c r="A28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="55" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="77">
         <v>0</v>
       </c>
       <c r="D28" s="77">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:4" ht="13.8">
+      <c r="E28" s="77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="75">
         <v>202.26917571000001</v>
       </c>
       <c r="D29" s="75">
         <v>206.18248067999997</v>
       </c>
-    </row>
-    <row r="30" spans="1:4" ht="13.8">
+      <c r="E29" s="75">
+        <v>215.13468317000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="13.8">
       <c r="A30" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="D30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
-    </row>
-    <row r="31" spans="1:4" ht="13.8">
+      <c r="E30" s="76">
+        <v>9.9999999999999995E-7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="13.8">
       <c r="A31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="76">
         <v>0</v>
       </c>
       <c r="D31" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:4" ht="13.8">
+      <c r="E31" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="13.8">
       <c r="A32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="76">
         <v>0</v>
       </c>
       <c r="D32" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:4" ht="13.8">
+      <c r="E32" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="13.8">
       <c r="A33" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="76">
         <v>0</v>
       </c>
       <c r="D33" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:4" ht="13.8">
+      <c r="E33" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="13.8">
       <c r="A34" s="13" t="s">
         <v>112</v>
       </c>
       <c r="B34" s="29" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="78">
         <v>202.26917471000002</v>
       </c>
       <c r="D34" s="78">
         <v>206.18247967999997</v>
       </c>
-    </row>
-    <row r="35" spans="1:4" ht="13.8">
+      <c r="E34" s="78">
+        <v>215.13468217000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="13.8">
       <c r="B35" s="27"/>
     </row>
-    <row r="36" spans="1:4" ht="13.8">
+    <row r="36" spans="1:5" ht="13.8">
       <c r="B36" s="27"/>
     </row>
-    <row r="37" spans="1:4" ht="13.8">
+    <row r="37" spans="1:5" ht="13.8">
       <c r="B37" s="27"/>
     </row>
-    <row r="38" spans="1:4" ht="13.8">
+    <row r="38" spans="1:5" ht="13.8">
       <c r="B38" s="27"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="32532" divId="Set of Tables_32532" sourceType="range" sourceRef="B1:B34" destinationFile="I:\internet\StatisticalTables\Monetary Data\BoN DAC Assets.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D59"/>
+  <dimension ref="A1:E59"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="D1" sqref="D1:D1048576"/>
+      <selection pane="bottomRight" activeCell="E1" sqref="E1:E1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" customWidth="1"/>
     <col min="2" max="2" width="60" style="9" customWidth="1"/>
-    <col min="3" max="4" width="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="11" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="13.8">
+    <row r="1" spans="1:5" ht="13.8">
       <c r="B1" s="37" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="13.8">
+    <row r="2" spans="1:5" ht="13.8">
       <c r="B2" s="60" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="13.8">
+    <row r="3" spans="1:5" ht="13.8">
       <c r="A3" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="73">
         <v>46053</v>
       </c>
       <c r="D3" s="73">
         <v>46081</v>
       </c>
-    </row>
-    <row r="4" spans="1:4" ht="13.8">
+      <c r="E3" s="73">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="13.8">
       <c r="A4" s="16"/>
       <c r="B4" s="31"/>
       <c r="C4" s="66"/>
       <c r="D4" s="66"/>
-    </row>
-    <row r="5" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E4" s="66"/>
+    </row>
+    <row r="5" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A5" s="17" t="s">
         <v>113</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="75">
         <v>8928.6199152299996</v>
       </c>
       <c r="D5" s="75">
         <v>8766.3866293699994</v>
       </c>
-    </row>
-    <row r="6" spans="1:4" ht="13.8">
+      <c r="E5" s="75">
+        <v>10654.241496580002</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>114</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C6" s="75">
         <v>5409.1592521299999</v>
       </c>
       <c r="D6" s="75">
         <v>5261.8357690800003</v>
       </c>
-    </row>
-    <row r="7" spans="1:4" ht="13.8">
+      <c r="E6" s="75">
+        <v>5428.51565278</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>115</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="75">
         <v>3519.4606630999992</v>
       </c>
       <c r="D7" s="75">
         <v>3504.5508602899995</v>
       </c>
-    </row>
-    <row r="8" spans="1:4" ht="13.8">
+      <c r="E7" s="75">
+        <v>5225.7258438000008</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>116</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="76">
         <v>3519.4606630999992</v>
       </c>
       <c r="D8" s="76">
         <v>3504.5508602899995</v>
       </c>
-    </row>
-    <row r="9" spans="1:4" ht="13.8">
+      <c r="E8" s="76">
+        <v>5225.7258438000008</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>117</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="76">
         <v>0</v>
       </c>
       <c r="D9" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:4" ht="13.8">
+      <c r="E9" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>120</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="75">
         <v>2.139E-5</v>
       </c>
       <c r="D10" s="75">
         <v>2.139E-5</v>
       </c>
-    </row>
-    <row r="11" spans="1:4" ht="13.8">
+      <c r="E10" s="75">
+        <v>2.139E-5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>118</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="76">
         <v>2.139E-5</v>
       </c>
       <c r="D11" s="76">
         <v>2.139E-5</v>
       </c>
-    </row>
-    <row r="12" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E11" s="76">
+        <v>2.139E-5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="76">
         <v>0</v>
       </c>
       <c r="D12" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E12" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>123</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="76">
         <v>0</v>
       </c>
       <c r="D13" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E13" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>121</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="76">
         <v>1.9007906799999998</v>
       </c>
       <c r="D14" s="76">
-        <v>-1.67899222</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:4" ht="13.8">
+        <v>0</v>
+      </c>
+      <c r="E14" s="76">
+        <v>19.664640760000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>122</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="76">
         <v>1.9007906799999998</v>
       </c>
       <c r="D15" s="76">
-        <v>-1.67899222</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:4" s="2" customFormat="1" ht="13.8">
+        <v>0</v>
+      </c>
+      <c r="E15" s="76">
+        <v>19.664640760000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>124</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="75">
         <v>26198.438282380001</v>
       </c>
       <c r="D16" s="75">
         <v>27667.786657980003</v>
       </c>
-    </row>
-    <row r="17" spans="1:4" ht="14.4">
+      <c r="E16" s="75">
+        <v>24993.04808325</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="14.4">
       <c r="A17" s="17" t="s">
         <v>125</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="76">
         <v>25463.07516095</v>
       </c>
       <c r="D17" s="76">
         <v>26926.980229640001</v>
       </c>
-    </row>
-    <row r="18" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E17" s="76">
+        <v>24253.828487039998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>126</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="76">
         <v>0</v>
       </c>
       <c r="D18" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:4" ht="14.4">
+      <c r="E18" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="14.4">
       <c r="A19" s="17" t="s">
         <v>127</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="76">
         <v>0</v>
       </c>
       <c r="D19" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E19" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>128</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="76">
         <v>0</v>
       </c>
       <c r="D20" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:4" ht="14.4">
+      <c r="E20" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="14.4">
       <c r="A21" s="17" t="s">
         <v>129</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="76">
         <v>0</v>
       </c>
       <c r="D21" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E21" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>130</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="75">
         <v>11472.686994429998</v>
       </c>
       <c r="D22" s="75">
         <v>11632.3876034</v>
       </c>
-    </row>
-    <row r="23" spans="1:4" ht="13.8">
+      <c r="E22" s="75">
+        <v>12112.988366899999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="76">
         <v>40</v>
       </c>
       <c r="D23" s="76">
         <v>40</v>
       </c>
-    </row>
-    <row r="24" spans="1:4" ht="13.8">
+      <c r="E23" s="76">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="76">
         <v>553.53573477999998</v>
       </c>
       <c r="D24" s="76">
         <v>553.53573477999998</v>
       </c>
-    </row>
-    <row r="25" spans="1:4" ht="13.8">
+      <c r="E24" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="76">
         <v>4239.5505379099995</v>
       </c>
       <c r="D25" s="76">
         <v>4273.0218848500008</v>
       </c>
-    </row>
-    <row r="26" spans="1:4" ht="13.8">
+      <c r="E25" s="76">
+        <v>4419.8593886399995</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="76">
         <v>6615.7491942799998</v>
       </c>
       <c r="D26" s="76">
         <v>6670.1275921099996</v>
       </c>
-    </row>
-    <row r="27" spans="1:4" ht="13.8">
+      <c r="E26" s="76">
+        <v>7497.5762982899996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="13.8">
       <c r="A27" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="76">
         <v>23.851527459999986</v>
       </c>
       <c r="D27" s="76">
         <v>95.702391660000032</v>
       </c>
-    </row>
-    <row r="28" spans="1:4" ht="13.8">
+      <c r="E27" s="76">
+        <v>155.55267997000004</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="75">
-        <v>1099.6362161295733</v>
+        <v>1101.5370068095733</v>
       </c>
       <c r="D28" s="75">
         <v>627.15816237493755</v>
       </c>
-    </row>
-    <row r="29" spans="1:4" ht="13.8">
+      <c r="E28" s="75">
+        <v>440.31844440295731</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B29" s="87" t="s">
         <v>315</v>
       </c>
       <c r="C29" s="76">
-        <v>1547.6652188599999</v>
+        <v>1549.5660095399999</v>
       </c>
       <c r="D29" s="76">
         <v>1154.7868649300001</v>
       </c>
-    </row>
-    <row r="30" spans="1:4" ht="13.8">
+      <c r="E29" s="76">
+        <v>1234.4693361</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="13.8">
       <c r="A30" s="18" t="s">
         <v>138</v>
       </c>
       <c r="B30" s="88" t="s">
         <v>320</v>
       </c>
       <c r="C30" s="78">
         <v>448.02900273042655</v>
       </c>
       <c r="D30" s="78">
         <v>527.62870255506255</v>
       </c>
-    </row>
-    <row r="31" spans="1:4" ht="13.8">
+      <c r="E30" s="78">
+        <v>794.15089169704265</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="13.8">
       <c r="B31" s="27"/>
     </row>
-    <row r="32" spans="1:4" ht="13.8">
+    <row r="32" spans="1:5" ht="13.8">
       <c r="B32" s="27"/>
     </row>
     <row r="33" spans="2:2" ht="13.8">
       <c r="B33" s="27"/>
     </row>
     <row r="34" spans="2:2" ht="13.8">
       <c r="B34" s="27"/>
     </row>
     <row r="35" spans="2:2" ht="13.8">
       <c r="B35" s="27"/>
     </row>
     <row r="36" spans="2:2" ht="13.8">
       <c r="B36" s="27"/>
     </row>
     <row r="37" spans="2:2" ht="13.8">
       <c r="B37" s="27"/>
     </row>
     <row r="38" spans="2:2" ht="13.8">
       <c r="B38" s="27"/>
     </row>
     <row r="39" spans="2:2" ht="13.8">
       <c r="B39" s="27"/>
     </row>
     <row r="40" spans="2:2" ht="13.8">
       <c r="B40" s="27"/>
@@ -6645,548 +6818,640 @@
     </row>
     <row r="58" spans="2:2" ht="13.8">
       <c r="B58" s="27"/>
     </row>
     <row r="59" spans="2:2" ht="13.8">
       <c r="B59" s="27"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="4183" divId="Set of Tables_4183" sourceType="range" sourceRef="B1:B30" destinationFile="I:\internet\StatisticalTables\Monetary Data\BoN DAC Liabilities.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D120"/>
+  <dimension ref="A1:E120"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="D1" sqref="D1:D1048576"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1:E1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="16.109375" customWidth="1"/>
     <col min="2" max="2" width="45.44140625" customWidth="1"/>
-    <col min="3" max="4" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="11.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="13.8">
+    <row r="1" spans="1:5" ht="13.8">
       <c r="B1" s="46" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="13.8">
+    <row r="2" spans="1:5" ht="13.8">
       <c r="B2" s="46"/>
     </row>
-    <row r="3" spans="1:4" ht="13.8">
+    <row r="3" spans="1:5" ht="13.8">
       <c r="B3" s="46" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="13.8">
+    <row r="4" spans="1:5" ht="13.8">
       <c r="A4" s="15"/>
       <c r="B4" s="28" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
       <c r="D4" s="73">
         <v>46081</v>
       </c>
-    </row>
-    <row r="5" spans="1:4" ht="13.8">
+      <c r="E4" s="73">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="13.8">
       <c r="A5" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="79"/>
       <c r="D5" s="79"/>
-    </row>
-    <row r="6" spans="1:4" ht="13.8">
+      <c r="E5" s="79"/>
+    </row>
+    <row r="6" spans="1:5" ht="13.8">
       <c r="A6" s="16"/>
       <c r="B6" s="31"/>
       <c r="C6" s="80"/>
       <c r="D6" s="80"/>
-    </row>
-    <row r="7" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E6" s="80"/>
+    </row>
+    <row r="7" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="75">
         <v>29169.3169853613</v>
       </c>
       <c r="D7" s="75">
         <v>27581.60642248916</v>
       </c>
-    </row>
-    <row r="8" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E7" s="75">
+        <v>25037.541304513907</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>141</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="75">
         <v>39354.367770957128</v>
       </c>
       <c r="D8" s="75">
         <v>38738.145478726881</v>
       </c>
-    </row>
-    <row r="9" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E8" s="75">
+        <v>36295.372204198633</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>156</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="76">
         <v>147.39611551540963</v>
       </c>
       <c r="D9" s="76">
         <v>166.35725346200763</v>
       </c>
-    </row>
-    <row r="10" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E9" s="76">
+        <v>176.30276556145606</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>157</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="76">
         <v>23228.72650717065</v>
       </c>
       <c r="D10" s="76">
         <v>22742.774926988943</v>
       </c>
-    </row>
-    <row r="11" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E10" s="76">
+        <v>20166.436908963558</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="76">
         <v>14590.096775737569</v>
       </c>
       <c r="D11" s="76">
         <v>14357.099544805682</v>
       </c>
-    </row>
-    <row r="12" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E11" s="76">
+        <v>14410.302613268997</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>159</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>321</v>
       </c>
       <c r="C12" s="76">
         <v>1134.3586772634987</v>
       </c>
       <c r="D12" s="76">
         <v>1244.6267346702512</v>
       </c>
-    </row>
-    <row r="13" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E12" s="76">
+        <v>1294.1975938146243</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>160</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>322</v>
       </c>
       <c r="C13" s="76">
         <v>248.32540388000001</v>
       </c>
       <c r="D13" s="76">
         <v>220.93142140999998</v>
       </c>
-    </row>
-    <row r="14" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E13" s="76">
+        <v>237.27021619999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>161</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>323</v>
       </c>
       <c r="C14" s="76">
         <v>5.4642913899999996</v>
       </c>
       <c r="D14" s="76">
         <v>6.3555973899999998</v>
       </c>
-    </row>
-    <row r="15" spans="1:4" ht="13.8">
+      <c r="E14" s="76">
+        <v>10.862106389999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="75">
         <v>10185.050785595826</v>
       </c>
       <c r="D15" s="75">
         <v>11156.539056237723</v>
       </c>
-    </row>
-    <row r="16" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E15" s="75">
+        <v>11257.830899684724</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>162</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="76">
         <v>4771.5945902227377</v>
       </c>
       <c r="D16" s="76">
         <v>5895.1018467590075</v>
       </c>
-    </row>
-    <row r="17" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E16" s="76">
+        <v>6676.682438932452</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>163</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="76">
         <v>1349.36157301</v>
       </c>
       <c r="D17" s="76">
         <v>1247.2832560000002</v>
       </c>
-    </row>
-    <row r="18" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E17" s="76">
+        <v>1252.3164420000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>164</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>321</v>
       </c>
       <c r="C18" s="76">
         <v>695.85935710308968</v>
       </c>
       <c r="D18" s="76">
         <v>700.11985959871572</v>
       </c>
-    </row>
-    <row r="19" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E18" s="76">
+        <v>645.30931247227375</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="17" t="s">
         <v>165</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>322</v>
       </c>
       <c r="C19" s="76">
         <v>2687.8354591499997</v>
       </c>
       <c r="D19" s="76">
         <v>2614.85466997</v>
       </c>
-    </row>
-    <row r="20" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E19" s="76">
+        <v>1876.1215920899999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>166</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>323</v>
       </c>
       <c r="C20" s="76">
         <v>680.39980610999999</v>
       </c>
       <c r="D20" s="76">
         <v>699.17942390999997</v>
       </c>
-    </row>
-    <row r="21" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E20" s="76">
+        <v>807.40111418999993</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>167</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="75">
         <v>6969.3335815685896</v>
       </c>
       <c r="D21" s="75">
         <v>6300.1836438145037</v>
       </c>
-    </row>
-    <row r="22" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E21" s="75">
+        <v>9745.4895198185441</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>168</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="76">
         <v>1503.7421498245906</v>
       </c>
       <c r="D22" s="76">
         <v>1338.0955682679921</v>
       </c>
-    </row>
-    <row r="23" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E22" s="76">
+        <v>1553.0048775785438</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>169</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="76">
         <v>5465.5630996839991</v>
       </c>
       <c r="D23" s="76">
         <v>4562.1332083465113</v>
       </c>
-    </row>
-    <row r="24" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E23" s="76">
+        <v>7593.2585200400008</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>170</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="76">
         <v>2.8332059999999999E-2</v>
       </c>
       <c r="D24" s="76">
         <v>399.95486720000002</v>
       </c>
-    </row>
-    <row r="25" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E24" s="76">
+        <v>599.22612219999996</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>173</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="75">
         <v>49529.236593280009</v>
       </c>
       <c r="D25" s="75">
         <v>50191.632228269991</v>
       </c>
-    </row>
-    <row r="26" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E25" s="75">
+        <v>51536.991816759997</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>174</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="75">
         <v>53133.323651820006</v>
       </c>
       <c r="D26" s="75">
         <v>53559.960566339993</v>
       </c>
-    </row>
-    <row r="27" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E26" s="75">
+        <v>55131.02451725</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A27" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="76">
         <v>53133.323651820006</v>
       </c>
       <c r="D27" s="76">
         <v>53559.960566339993</v>
       </c>
-    </row>
-    <row r="28" spans="1:4" ht="13.8">
+      <c r="E27" s="76">
+        <v>55131.02451725</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>171</v>
       </c>
       <c r="B28" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="75">
         <v>3604.0870585399998</v>
       </c>
       <c r="D28" s="75">
         <v>3368.32833807</v>
       </c>
-    </row>
-    <row r="29" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E28" s="75">
+        <v>3594.0327004899996</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>172</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="76">
         <v>3604.0870585399998</v>
       </c>
       <c r="D29" s="76">
         <v>3368.32833807</v>
       </c>
-    </row>
-    <row r="30" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E29" s="76">
+        <v>3594.0327004899996</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A30" s="17" t="s">
         <v>176</v>
       </c>
       <c r="B30" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="75">
         <v>131767.41252488666</v>
       </c>
       <c r="D30" s="75">
         <v>131941.68558814755</v>
       </c>
-    </row>
-    <row r="31" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E30" s="75">
+        <v>131635.50793737324</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A31" s="17" t="s">
         <v>177</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="76">
         <v>4229.7747575602343</v>
       </c>
       <c r="D31" s="76">
         <v>4062.9358891049319</v>
       </c>
-    </row>
-    <row r="32" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E31" s="76">
+        <v>4092.0044914110049</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A32" s="17" t="s">
         <v>178</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="76">
         <v>114.18104892999992</v>
       </c>
       <c r="D32" s="76">
         <v>113.08016943000007</v>
       </c>
-    </row>
-    <row r="33" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E32" s="76">
+        <v>119.74529423999994</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A33" s="17" t="s">
         <v>179</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="76">
         <v>1675.7548732800001</v>
       </c>
       <c r="D33" s="76">
         <v>1820.7960348818694</v>
       </c>
-    </row>
-    <row r="34" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E33" s="76">
+        <v>1924.4186515010149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A34" s="17" t="s">
         <v>180</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="76">
         <v>54896.39416852616</v>
       </c>
       <c r="D34" s="76">
         <v>55177.003564810184</v>
       </c>
-    </row>
-    <row r="35" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E34" s="76">
+        <v>53788.806767128968</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A35" s="18" t="s">
         <v>181</v>
       </c>
       <c r="B35" s="29" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="78">
         <v>70851.307676590252</v>
       </c>
       <c r="D35" s="78">
         <v>70767.869929920562</v>
       </c>
-    </row>
-    <row r="36" spans="1:4" ht="13.8">
+      <c r="E35" s="78">
+        <v>71710.532733092259</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="13.8">
       <c r="B36" s="34"/>
     </row>
-    <row r="37" spans="1:4" ht="13.8">
+    <row r="37" spans="1:5" ht="13.8">
       <c r="B37" s="34"/>
     </row>
-    <row r="38" spans="1:4" ht="13.8">
+    <row r="38" spans="1:5" ht="13.8">
       <c r="B38" s="34"/>
     </row>
-    <row r="39" spans="1:4" ht="13.8">
+    <row r="39" spans="1:5" ht="13.8">
       <c r="B39" s="34"/>
     </row>
-    <row r="40" spans="1:4" ht="13.8">
+    <row r="40" spans="1:5" ht="13.8">
       <c r="B40" s="34"/>
     </row>
-    <row r="41" spans="1:4" ht="13.8">
+    <row r="41" spans="1:5" ht="13.8">
       <c r="B41" s="34"/>
     </row>
-    <row r="42" spans="1:4" ht="13.8">
+    <row r="42" spans="1:5" ht="13.8">
       <c r="B42" s="34"/>
     </row>
-    <row r="43" spans="1:4" ht="13.8">
+    <row r="43" spans="1:5" ht="13.8">
       <c r="B43" s="34"/>
     </row>
-    <row r="44" spans="1:4" ht="13.8">
+    <row r="44" spans="1:5" ht="13.8">
       <c r="B44" s="34"/>
     </row>
-    <row r="45" spans="1:4" ht="13.8">
+    <row r="45" spans="1:5" ht="13.8">
       <c r="B45" s="34"/>
     </row>
-    <row r="46" spans="1:4" ht="13.8">
+    <row r="46" spans="1:5" ht="13.8">
       <c r="B46" s="34"/>
     </row>
-    <row r="47" spans="1:4" ht="13.8">
+    <row r="47" spans="1:5" ht="13.8">
       <c r="B47" s="34"/>
     </row>
-    <row r="48" spans="1:4" ht="13.8">
+    <row r="48" spans="1:5" ht="13.8">
       <c r="B48" s="34"/>
     </row>
     <row r="49" spans="2:2" ht="13.8">
       <c r="B49" s="34"/>
     </row>
     <row r="50" spans="2:2" ht="13.8">
       <c r="B50" s="34"/>
     </row>
     <row r="51" spans="2:2" ht="13.8">
       <c r="B51" s="34"/>
     </row>
     <row r="52" spans="2:2" ht="13.8">
       <c r="B52" s="34"/>
     </row>
     <row r="53" spans="2:2" ht="13.8">
       <c r="B53" s="34"/>
     </row>
     <row r="54" spans="2:2" ht="13.8">
       <c r="B54" s="34"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="1"/>
     </row>
     <row r="56" spans="2:2">
       <c r="B56" s="1"/>
@@ -7375,553 +7640,647 @@
       <c r="B117" s="1"/>
     </row>
     <row r="118" spans="2:2">
       <c r="B118" s="1"/>
     </row>
     <row r="119" spans="2:2">
       <c r="B119" s="1"/>
     </row>
     <row r="120" spans="2:2">
       <c r="B120" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D85"/>
+  <dimension ref="A1:E85"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="D1" sqref="D1:D1048576"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1:E1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="11.4"/>
   <cols>
     <col min="1" max="1" width="12.5546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="56.33203125" style="11" customWidth="1"/>
-    <col min="3" max="4" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="5" max="16384" width="8.88671875" style="9"/>
+    <col min="3" max="5" width="12" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.88671875" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="13.8">
+    <row r="1" spans="1:5" ht="13.8">
       <c r="B1" s="39" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="13.8">
+    <row r="2" spans="1:5" ht="13.8">
       <c r="B2" s="39"/>
     </row>
-    <row r="3" spans="1:4" ht="13.8">
+    <row r="3" spans="1:5" ht="13.8">
       <c r="B3" s="39" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="13.8">
+    <row r="4" spans="1:5" ht="13.8">
       <c r="B4" s="54"/>
     </row>
-    <row r="5" spans="1:4" ht="13.8">
+    <row r="5" spans="1:5" ht="13.8">
       <c r="A5" s="19"/>
       <c r="B5" s="40" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="67">
         <v>46053</v>
       </c>
       <c r="D5" s="67">
         <v>46081</v>
       </c>
-    </row>
-    <row r="6" spans="1:4" s="10" customFormat="1" ht="13.8">
+      <c r="E5" s="67">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="10" customFormat="1" ht="13.8">
       <c r="A6" s="20" t="s">
         <v>182</v>
       </c>
       <c r="B6" s="41" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="81">
         <v>428.65113530000002</v>
       </c>
       <c r="D6" s="81">
         <v>420.23631088000002</v>
       </c>
-    </row>
-    <row r="7" spans="1:4" s="10" customFormat="1" ht="13.8">
+      <c r="E6" s="81">
+        <v>337.01421997000006</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="10" customFormat="1" ht="13.8">
       <c r="A7" s="20" t="s">
         <v>183</v>
       </c>
       <c r="B7" s="41" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="81">
         <v>166553.73669825992</v>
       </c>
       <c r="D7" s="81">
         <v>168289.02570361368</v>
       </c>
-    </row>
-    <row r="8" spans="1:4" s="10" customFormat="1" ht="13.8">
+      <c r="E7" s="81">
+        <v>170059.7714626916</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" s="10" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>184</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>68</v>
       </c>
       <c r="C8" s="81">
         <v>89421.618308960809</v>
       </c>
       <c r="D8" s="81">
         <v>90319.324066778019</v>
       </c>
-    </row>
-    <row r="9" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E8" s="81">
+        <v>90469.027887692529</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A9" s="14" t="s">
         <v>185</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="82">
         <v>9320.5154874936488</v>
       </c>
       <c r="D9" s="82">
         <v>8789.0266808444103</v>
       </c>
-    </row>
-    <row r="10" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E9" s="82">
+        <v>8440.8783159395971</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A10" s="14" t="s">
         <v>186</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="82">
         <v>849.21209059</v>
       </c>
       <c r="D10" s="82">
         <v>874.92623875000004</v>
       </c>
-    </row>
-    <row r="11" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E10" s="82">
+        <v>1039.0387531600002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A11" s="14" t="s">
         <v>187</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="82">
         <v>6655.5063997235093</v>
       </c>
       <c r="D11" s="82">
         <v>5888.8314463543093</v>
       </c>
-    </row>
-    <row r="12" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E11" s="82">
+        <v>6413.6874739147306</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A12" s="14" t="s">
         <v>188</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="82">
         <v>49519.220217406153</v>
       </c>
       <c r="D12" s="82">
         <v>51449.737115871176</v>
       </c>
-    </row>
-    <row r="13" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E12" s="82">
+        <v>51189.328377888763</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A13" s="14" t="s">
         <v>189</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="82">
         <v>23077.164113747498</v>
       </c>
       <c r="D13" s="82">
         <v>23316.802584958135</v>
       </c>
-    </row>
-    <row r="14" spans="1:4" s="10" customFormat="1" ht="13.8">
+      <c r="E13" s="82">
+        <v>23386.094966789446</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="10" customFormat="1" ht="13.8">
       <c r="A14" s="20" t="s">
         <v>190</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="81">
         <v>77132.11838929911</v>
       </c>
       <c r="D14" s="81">
         <v>77969.701636835656</v>
       </c>
-    </row>
-    <row r="15" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E14" s="81">
+        <v>79590.743574999084</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A15" s="14" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="82">
         <v>8872.8781914599003</v>
       </c>
       <c r="D15" s="82">
         <v>8895.7984301526994</v>
       </c>
-    </row>
-    <row r="16" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E15" s="82">
+        <v>8409.7579959229988</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A16" s="14" t="s">
         <v>191</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="82">
         <v>952.58634667469994</v>
       </c>
       <c r="D16" s="82">
         <v>989.78405587459997</v>
       </c>
-    </row>
-    <row r="17" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E16" s="82">
+        <v>793.84253932440015</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A17" s="14" t="s">
         <v>192</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="82">
         <v>7637.4519205033002</v>
       </c>
       <c r="D17" s="82">
         <v>8274.6261399017985</v>
       </c>
-    </row>
-    <row r="18" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E17" s="82">
+        <v>8968.5334729079987</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A18" s="14" t="s">
         <v>193</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="82">
         <v>27468.87383269022</v>
       </c>
       <c r="D18" s="82">
         <v>28406.49702259375</v>
       </c>
-    </row>
-    <row r="19" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E18" s="82">
+        <v>29196.05714402044</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A19" s="14" t="s">
         <v>194</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="82">
         <v>32200.328097970989</v>
       </c>
       <c r="D19" s="82">
         <v>31402.99598831281</v>
       </c>
-    </row>
-    <row r="20" spans="1:4" s="10" customFormat="1" ht="13.8">
+      <c r="E19" s="82">
+        <v>32222.552422823246</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="10" customFormat="1" ht="13.8">
       <c r="A20" s="20" t="s">
         <v>196</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="82">
         <v>0</v>
       </c>
       <c r="D20" s="82">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:4" s="10" customFormat="1" ht="13.8">
+      <c r="E20" s="82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="10" customFormat="1" ht="13.8">
       <c r="A21" s="20" t="s">
         <v>197</v>
       </c>
       <c r="B21" s="41" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="81">
         <v>9886.7315284090619</v>
       </c>
       <c r="D21" s="81">
         <v>5804.7389161791816</v>
       </c>
-    </row>
-    <row r="22" spans="1:4" s="10" customFormat="1" ht="13.8">
+      <c r="E21" s="81">
+        <v>5762.8616173876244</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="10" customFormat="1" ht="13.8">
       <c r="A22" s="20" t="s">
         <v>198</v>
       </c>
       <c r="B22" s="41" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="81">
         <v>18982.962533843987</v>
       </c>
       <c r="D22" s="81">
         <v>20149.351921489171</v>
       </c>
-    </row>
-    <row r="23" spans="1:4" s="7" customFormat="1" ht="14.4">
+      <c r="E22" s="81">
+        <v>19295.176469513277</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="7" customFormat="1" ht="14.4">
       <c r="A23" s="14" t="s">
         <v>199</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="82">
         <v>17557.135700593986</v>
       </c>
       <c r="D23" s="82">
         <v>18718.11394479917</v>
       </c>
-    </row>
-    <row r="24" spans="1:4" s="10" customFormat="1" ht="13.8">
+      <c r="E23" s="82">
+        <v>17868.947958633278</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="10" customFormat="1" ht="13.8">
       <c r="A24" s="20" t="s">
         <v>200</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="81">
         <v>226.387</v>
       </c>
       <c r="D24" s="81">
         <v>225.71100000000001</v>
       </c>
-    </row>
-    <row r="25" spans="1:4" s="10" customFormat="1" ht="13.8">
+      <c r="E24" s="81">
+        <v>298.63804207999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="10" customFormat="1" ht="13.8">
       <c r="A25" s="20" t="s">
         <v>201</v>
       </c>
       <c r="B25" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="81">
         <v>273.16341237</v>
       </c>
       <c r="D25" s="81">
         <v>199.73071306</v>
       </c>
-    </row>
-    <row r="26" spans="1:4" s="10" customFormat="1" ht="13.8">
+      <c r="E25" s="81">
+        <v>228.22249274000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="10" customFormat="1" ht="13.8">
       <c r="A26" s="20" t="s">
         <v>202</v>
       </c>
       <c r="B26" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="81">
         <v>30543.352760139998</v>
       </c>
       <c r="D26" s="81">
         <v>29913.369308459998</v>
       </c>
-    </row>
-    <row r="27" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E26" s="81">
+        <v>29848.710422180004</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A27" s="14" t="s">
         <v>203</v>
       </c>
       <c r="B27" s="42" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="82">
         <v>5229.3064843000002</v>
       </c>
       <c r="D27" s="82">
         <v>5248.1062296200007</v>
       </c>
-    </row>
-    <row r="28" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E27" s="82">
+        <v>5248.1156352400003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A28" s="14" t="s">
         <v>204</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="82">
         <v>14724.527629069999</v>
       </c>
       <c r="D28" s="82">
         <v>14704.494800679999</v>
       </c>
-    </row>
-    <row r="29" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E28" s="82">
+        <v>14387.978731349996</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>205</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>78</v>
       </c>
       <c r="C29" s="82">
         <v>8981.7114369900009</v>
       </c>
       <c r="D29" s="82">
         <v>8955.06557488</v>
       </c>
-    </row>
-    <row r="30" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E29" s="82">
+        <v>8964.1599044500017</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A30" s="14" t="s">
         <v>206</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>79</v>
       </c>
       <c r="C30" s="82">
         <v>2.91498474</v>
       </c>
       <c r="D30" s="82">
         <v>2.91498474</v>
       </c>
-    </row>
-    <row r="31" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E30" s="82">
+        <v>2.91498474</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A31" s="14" t="s">
         <v>207</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>86</v>
       </c>
       <c r="C31" s="82">
         <v>1604.8922250399992</v>
       </c>
       <c r="D31" s="82">
         <v>1002.7877185400001</v>
       </c>
-    </row>
-    <row r="32" spans="1:4" s="10" customFormat="1" ht="13.8">
+      <c r="E31" s="82">
+        <v>1245.5411664000005</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" s="10" customFormat="1" ht="13.8">
       <c r="A32" s="20" t="s">
         <v>208</v>
       </c>
       <c r="B32" s="41" t="s">
         <v>80</v>
       </c>
       <c r="C32" s="81">
         <v>-9459.6856518533714</v>
       </c>
       <c r="D32" s="81">
         <v>-8987.1069721300883</v>
       </c>
-    </row>
-    <row r="33" spans="1:4" s="10" customFormat="1" ht="13.8">
+      <c r="E32" s="81">
+        <v>-7874.8644738741368</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" s="10" customFormat="1" ht="13.8">
       <c r="A33" s="14" t="s">
         <v>211</v>
       </c>
       <c r="B33" s="56" t="s">
         <v>316</v>
       </c>
       <c r="C33" s="82">
         <v>10719.525309763378</v>
       </c>
       <c r="D33" s="82">
         <v>10665.269157282559</v>
       </c>
-    </row>
-    <row r="34" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E33" s="82">
+        <v>10832.341302149485</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A34" s="14" t="s">
         <v>209</v>
       </c>
       <c r="B34" s="42" t="s">
         <v>325</v>
       </c>
       <c r="C34" s="82">
         <v>-6531.0913071373088</v>
       </c>
       <c r="D34" s="82">
         <v>-6999.7689455047021</v>
       </c>
-    </row>
-    <row r="35" spans="1:4" s="7" customFormat="1" ht="13.8">
+      <c r="E34" s="82">
+        <v>-6183.967777626247</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" s="7" customFormat="1" ht="13.8">
       <c r="A35" s="14" t="s">
         <v>210</v>
       </c>
       <c r="B35" s="42" t="s">
         <v>324</v>
       </c>
       <c r="C35" s="82">
         <v>7790.9309650473142</v>
       </c>
       <c r="D35" s="82">
         <v>8677.9311306571726</v>
       </c>
-    </row>
-    <row r="36" spans="1:4" ht="13.8">
+      <c r="E35" s="82">
+        <v>9141.4446059015954</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="13.8">
       <c r="A36" s="21"/>
       <c r="B36" s="44"/>
       <c r="C36" s="83"/>
       <c r="D36" s="83"/>
-    </row>
-    <row r="37" spans="1:4" ht="13.8">
+      <c r="E36" s="83"/>
+    </row>
+    <row r="37" spans="1:5" ht="13.8">
       <c r="B37" s="45"/>
     </row>
-    <row r="38" spans="1:4" ht="13.8">
+    <row r="38" spans="1:5" ht="13.8">
       <c r="B38" s="45"/>
     </row>
-    <row r="39" spans="1:4" ht="13.8">
+    <row r="39" spans="1:5" ht="13.8">
       <c r="B39" s="45"/>
     </row>
-    <row r="40" spans="1:4" ht="13.8">
+    <row r="40" spans="1:5" ht="13.8">
       <c r="B40" s="45"/>
     </row>
-    <row r="41" spans="1:4" ht="13.8">
+    <row r="41" spans="1:5" ht="13.8">
       <c r="B41" s="45"/>
     </row>
-    <row r="42" spans="1:4" ht="13.8">
+    <row r="42" spans="1:5" ht="13.8">
       <c r="B42" s="45"/>
     </row>
-    <row r="43" spans="1:4" ht="13.8">
+    <row r="43" spans="1:5" ht="13.8">
       <c r="B43" s="45"/>
     </row>
-    <row r="44" spans="1:4" ht="13.8">
+    <row r="44" spans="1:5" ht="13.8">
       <c r="B44" s="45"/>
     </row>
-    <row r="45" spans="1:4" ht="13.8">
+    <row r="45" spans="1:5" ht="13.8">
       <c r="B45" s="45"/>
     </row>
-    <row r="46" spans="1:4" ht="13.8">
+    <row r="46" spans="1:5" ht="13.8">
       <c r="B46" s="45"/>
     </row>
-    <row r="47" spans="1:4" ht="13.8">
+    <row r="47" spans="1:5" ht="13.8">
       <c r="B47" s="45"/>
     </row>
-    <row r="48" spans="1:4" ht="13.8">
+    <row r="48" spans="1:5" ht="13.8">
       <c r="B48" s="45"/>
     </row>
     <row r="49" spans="2:2" ht="13.8">
       <c r="B49" s="45"/>
     </row>
     <row r="50" spans="2:2" ht="13.8">
       <c r="B50" s="45"/>
     </row>
     <row r="51" spans="2:2" ht="13.8">
       <c r="B51" s="45"/>
     </row>
     <row r="52" spans="2:2" ht="13.8">
       <c r="B52" s="45"/>
     </row>
     <row r="53" spans="2:2" ht="13.8">
       <c r="B53" s="45"/>
     </row>
     <row r="54" spans="2:2" ht="13.8">
       <c r="B54" s="45"/>
     </row>
     <row r="55" spans="2:2" ht="13.8">
       <c r="B55" s="45"/>
     </row>
     <row r="56" spans="2:2" ht="13.8">
       <c r="B56" s="45"/>
@@ -8009,657 +8368,780 @@
     </row>
     <row r="84" spans="2:2" ht="13.8">
       <c r="B84" s="45"/>
     </row>
     <row r="85" spans="2:2" ht="13.8">
       <c r="B85" s="45"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="27592" divId="Set of Tables_27592" sourceType="range" sourceRef="B1:B36" destinationFile="I:\internet\StatisticalTables\Monetary Data\DMB DAC Liabilities.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D188"/>
+  <dimension ref="A1:E188"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
-      <selection pane="bottomRight" activeCell="D1" sqref="D1:D1048576"/>
+      <selection pane="bottomRight" activeCell="E1" sqref="E1:E1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.88671875" customWidth="1"/>
     <col min="2" max="2" width="47.33203125" style="8" customWidth="1"/>
-    <col min="3" max="4" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="13.8">
+    <row r="1" spans="1:5" ht="13.8">
       <c r="B1" s="37" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="13.8">
+    <row r="2" spans="1:5" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="13.8">
+    <row r="3" spans="1:5" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:4" ht="13.8">
+    <row r="4" spans="1:5" ht="13.8">
       <c r="A4" s="22" t="s">
         <v>97</v>
       </c>
       <c r="B4" s="35" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="67">
         <v>46053</v>
       </c>
       <c r="D4" s="67">
         <v>46081</v>
       </c>
-    </row>
-    <row r="5" spans="1:4" ht="13.8">
+      <c r="E4" s="67">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="13.8">
       <c r="A5" s="22"/>
       <c r="B5" s="31"/>
       <c r="C5" s="68"/>
       <c r="D5" s="68"/>
-    </row>
-    <row r="6" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E5" s="68"/>
+    </row>
+    <row r="6" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>212</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="75">
         <v>77395.776133071733</v>
       </c>
       <c r="D6" s="75">
         <v>75586.63609320423</v>
       </c>
-    </row>
-    <row r="7" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E6" s="75">
+        <v>72687.939820920947</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>213</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="75">
         <v>94496.073112317565</v>
       </c>
       <c r="D7" s="75">
         <v>93682.068474521948</v>
       </c>
-    </row>
-    <row r="8" spans="1:4" s="8" customFormat="1" ht="14.4">
+      <c r="E7" s="75">
+        <v>91293.252977305674</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" s="8" customFormat="1" ht="14.4">
       <c r="A8" s="17" t="s">
         <v>214</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="76">
         <v>17100.296979245828</v>
       </c>
       <c r="D8" s="76">
         <v>18095.432381317725</v>
       </c>
-    </row>
-    <row r="9" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E8" s="76">
+        <v>18605.313156384727</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>215</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="75">
         <v>180376.83722714667</v>
       </c>
       <c r="D9" s="75">
         <v>182732.40009367754</v>
       </c>
-    </row>
-    <row r="10" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E9" s="75">
+        <v>186265.38430709325</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>216</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="75">
         <v>48407.155526550006</v>
       </c>
       <c r="D10" s="75">
         <v>50584.532024849992</v>
       </c>
-    </row>
-    <row r="11" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E10" s="75">
+        <v>54414.741686550005</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>217</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="76">
         <v>53133.323651820006</v>
       </c>
       <c r="D11" s="76">
         <v>54671.71293360999</v>
       </c>
-    </row>
-    <row r="12" spans="1:4" s="8" customFormat="1" ht="14.4">
+      <c r="E11" s="76">
+        <v>59717.581189390003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="8" customFormat="1" ht="14.4">
       <c r="A12" s="17" t="s">
         <v>218</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="76">
         <v>4726.16812527</v>
       </c>
       <c r="D12" s="76">
         <v>4087.18090876</v>
       </c>
-    </row>
-    <row r="13" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E12" s="76">
+        <v>5302.8395028399991</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>219</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="75">
         <v>131969.68170059664</v>
       </c>
       <c r="D13" s="75">
         <v>132147.86806882755</v>
       </c>
-    </row>
-    <row r="14" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E13" s="75">
+        <v>131850.64262054325</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>220</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="76">
         <v>4229.7747585602347</v>
       </c>
       <c r="D14" s="76">
         <v>4062.9358901049318</v>
       </c>
-    </row>
-    <row r="15" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E14" s="76">
+        <v>4092.0044924110048</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>221</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="76">
         <v>114.18104892999992</v>
       </c>
       <c r="D15" s="76">
         <v>113.08016943000007</v>
       </c>
-    </row>
-    <row r="16" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E15" s="76">
+        <v>119.74529423999994</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>222</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="76">
         <v>1675.7548732800001</v>
       </c>
       <c r="D16" s="76">
         <v>1820.7960348818694</v>
       </c>
-    </row>
-    <row r="17" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E16" s="76">
+        <v>1924.4186515010149</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>223</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="76">
         <v>54896.39416852616</v>
       </c>
       <c r="D17" s="76">
         <v>55177.003564810184</v>
       </c>
-    </row>
-    <row r="18" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E17" s="76">
+        <v>53788.806767128968</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>224</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="76">
         <v>71053.576851300255</v>
       </c>
       <c r="D18" s="76">
         <v>70974.052409600568</v>
       </c>
-    </row>
-    <row r="19" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E18" s="76">
+        <v>71925.667415262258</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="52" t="s">
         <v>225</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="75">
         <v>170459.15382195532</v>
       </c>
       <c r="D19" s="75">
         <v>172212.76592581568</v>
       </c>
-    </row>
-    <row r="20" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E19" s="75">
+        <v>173935.28225928306</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>226</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="75">
         <v>3905.4171023054096</v>
       </c>
       <c r="D20" s="75">
         <v>3923.740200812008</v>
       </c>
-    </row>
-    <row r="21" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E20" s="75">
+        <v>3875.5107752014565</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>227</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="75">
         <v>89421.618330350815</v>
       </c>
       <c r="D21" s="75">
         <v>90319.324088168025</v>
       </c>
-    </row>
-    <row r="22" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E21" s="75">
+        <v>90469.027909082535</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>228</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="76">
         <v>9320.5154874936488</v>
       </c>
       <c r="D22" s="76">
         <v>8789.0266808444103</v>
       </c>
-    </row>
-    <row r="23" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E22" s="76">
+        <v>8440.8783159395971</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>229</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="76">
         <v>849.21209059</v>
       </c>
       <c r="D23" s="76">
         <v>874.92623875000004</v>
       </c>
-    </row>
-    <row r="24" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E23" s="76">
+        <v>1039.0387531600002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>230</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="76">
         <v>6655.5063997235093</v>
       </c>
       <c r="D24" s="76">
         <v>5888.8314463543093</v>
       </c>
-    </row>
-    <row r="25" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E24" s="76">
+        <v>6413.6874739147306</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>231</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="76">
         <v>49519.220217406153</v>
       </c>
       <c r="D25" s="76">
         <v>51449.737115871176</v>
       </c>
-    </row>
-    <row r="26" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E25" s="76">
+        <v>51189.328377888763</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>232</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="76">
         <v>23077.164135137496</v>
       </c>
       <c r="D26" s="76">
         <v>23316.802606348134</v>
       </c>
-    </row>
-    <row r="27" spans="1:4" s="8" customFormat="1" ht="14.4">
+      <c r="E26" s="76">
+        <v>23386.094988179444</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="8" customFormat="1" ht="14.4">
       <c r="A27" s="17" t="s">
         <v>233</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="76">
         <v>0</v>
       </c>
       <c r="D27" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:4" s="4" customFormat="1" ht="13.8">
+      <c r="E27" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="4" customFormat="1" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>234</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="75">
         <v>77132.11838929911</v>
       </c>
       <c r="D28" s="75">
         <v>77969.701636835656</v>
       </c>
-    </row>
-    <row r="29" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E28" s="75">
+        <v>79590.743574999084</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>235</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="76">
         <v>8872.8781914599003</v>
       </c>
       <c r="D29" s="76">
         <v>8895.7984301526994</v>
       </c>
-    </row>
-    <row r="30" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E29" s="76">
+        <v>8409.7579959229988</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A30" s="17" t="s">
         <v>236</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C30" s="76">
         <v>952.58634667469994</v>
       </c>
       <c r="D30" s="76">
         <v>989.78405587459997</v>
       </c>
-    </row>
-    <row r="31" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E30" s="76">
+        <v>793.84253932440015</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A31" s="17" t="s">
         <v>237</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="76">
         <v>7637.4519205033002</v>
       </c>
       <c r="D31" s="76">
         <v>8274.6261399017985</v>
       </c>
-    </row>
-    <row r="32" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E31" s="76">
+        <v>8968.5334729079987</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A32" s="17" t="s">
         <v>238</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="76">
         <v>27468.87383269022</v>
       </c>
       <c r="D32" s="76">
         <v>28406.49702259375</v>
       </c>
-    </row>
-    <row r="33" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E32" s="76">
+        <v>29196.05714402044</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A33" s="17" t="s">
         <v>239</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="76">
         <v>32200.328097970989</v>
       </c>
       <c r="D33" s="76">
         <v>31402.99598831281</v>
       </c>
-    </row>
-    <row r="34" spans="1:4" s="4" customFormat="1" ht="13.8">
+      <c r="E33" s="76">
+        <v>32222.552422823246</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" s="4" customFormat="1" ht="13.8">
       <c r="A34" s="17" t="s">
         <v>240</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="75">
         <v>0</v>
       </c>
       <c r="D34" s="75">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:4" s="4" customFormat="1" ht="13.8">
+      <c r="E34" s="75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" s="4" customFormat="1" ht="13.8">
       <c r="A35" s="17" t="s">
         <v>241</v>
       </c>
       <c r="B35" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="75">
         <v>9888.6323190890616</v>
       </c>
       <c r="D35" s="75">
-        <v>5803.059923959182</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:4" s="4" customFormat="1" ht="13.8">
+        <v>5804.7389161791816</v>
+      </c>
+      <c r="E35" s="75">
+        <v>5782.5262581476245</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" s="4" customFormat="1" ht="13.8">
       <c r="A36" s="17" t="s">
         <v>306</v>
       </c>
       <c r="B36" s="30" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="75">
         <v>45181.400816223992</v>
       </c>
       <c r="D36" s="75">
         <v>47817.138579469174</v>
       </c>
-    </row>
-    <row r="37" spans="1:4" s="4" customFormat="1" ht="13.8">
+      <c r="E36" s="75">
+        <v>44288.224552763277</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" s="4" customFormat="1" ht="13.8">
       <c r="A37" s="17" t="s">
         <v>242</v>
       </c>
       <c r="B37" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="75">
         <v>226.387</v>
       </c>
       <c r="D37" s="75">
         <v>225.71100000000001</v>
       </c>
-    </row>
-    <row r="38" spans="1:4" s="4" customFormat="1" ht="13.8">
+      <c r="E37" s="75">
+        <v>298.63804207999999</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" s="4" customFormat="1" ht="13.8">
       <c r="A38" s="17" t="s">
         <v>243</v>
       </c>
       <c r="B38" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C38" s="75">
         <v>273.16341237</v>
       </c>
       <c r="D38" s="75">
         <v>199.73071306</v>
       </c>
-    </row>
-    <row r="39" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E38" s="75">
+        <v>228.22249274000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A39" s="17" t="s">
         <v>244</v>
       </c>
       <c r="B39" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="75">
         <v>42016.039754569996</v>
       </c>
       <c r="D39" s="75">
         <v>41545.75691186</v>
       </c>
-    </row>
-    <row r="40" spans="1:4" s="4" customFormat="1" ht="13.8">
+      <c r="E39" s="75">
+        <v>41961.698789080001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" s="4" customFormat="1" ht="13.8">
       <c r="A40" s="17" t="s">
         <v>245</v>
       </c>
       <c r="B40" s="30" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="75">
-        <v>-10274.568292186957</v>
+        <v>-10272.667501506956</v>
       </c>
       <c r="D40" s="75">
         <v>-9487.5020087815246</v>
       </c>
-    </row>
-    <row r="41" spans="1:4" s="4" customFormat="1" ht="13.8">
+      <c r="E40" s="75">
+        <v>-7540.5563572971359</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" s="4" customFormat="1" ht="13.8">
       <c r="A41" s="17"/>
       <c r="B41" s="57" t="s">
         <v>316</v>
       </c>
       <c r="C41" s="75">
         <v>157.27675418599171</v>
       </c>
       <c r="D41" s="75">
         <v>-5.0902963564948891</v>
       </c>
-    </row>
-    <row r="42" spans="1:4" s="4" customFormat="1" ht="13.8">
+      <c r="E41" s="75">
+        <v>632.74498956995876</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" s="4" customFormat="1" ht="13.8">
       <c r="A42" s="17"/>
       <c r="B42" s="57" t="s">
         <v>317</v>
       </c>
       <c r="C42" s="75">
-        <v>-972.15939451957342</v>
+        <v>-970.25860383957342</v>
       </c>
       <c r="D42" s="75">
         <v>-495.30474029493752</v>
       </c>
-    </row>
-    <row r="43" spans="1:4" s="4" customFormat="1" ht="13.8">
+      <c r="E42" s="75">
+        <v>-298.43687299295749</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" s="4" customFormat="1" ht="13.8">
       <c r="A43" s="17" t="s">
         <v>246</v>
       </c>
       <c r="B43" s="57" t="s">
         <v>317</v>
       </c>
       <c r="C43" s="75">
         <v>-9459.685651853375</v>
       </c>
       <c r="D43" s="75">
         <v>-8987.1069721300919</v>
       </c>
-    </row>
-    <row r="44" spans="1:4" ht="13.8">
+      <c r="E43" s="75">
+        <v>-7874.8644738741368</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="13.8">
       <c r="A44" s="17"/>
       <c r="B44" s="31"/>
       <c r="C44" s="72"/>
       <c r="D44" s="72"/>
-    </row>
-    <row r="45" spans="1:4" s="4" customFormat="1" ht="13.8">
+      <c r="E44" s="72"/>
+    </row>
+    <row r="45" spans="1:5" s="4" customFormat="1" ht="13.8">
       <c r="A45" s="17"/>
       <c r="B45" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="72">
-        <v>2.4045281970120413</v>
+        <v>0.50373751701044966</v>
       </c>
       <c r="D45" s="72">
-        <v>2.3751414992329956</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:4" ht="13.8">
+        <v>0.69614927923612413</v>
+      </c>
+      <c r="E45" s="72">
+        <v>-0.71190878265133506</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="13.8">
       <c r="A46" s="18"/>
       <c r="B46" s="38"/>
       <c r="C46" s="69"/>
       <c r="D46" s="69"/>
-    </row>
-    <row r="47" spans="1:4" ht="13.8">
+      <c r="E46" s="69"/>
+    </row>
+    <row r="47" spans="1:5" ht="13.8">
       <c r="A47" s="8"/>
       <c r="B47" s="27"/>
     </row>
-    <row r="48" spans="1:4" ht="13.8">
+    <row r="48" spans="1:5" ht="13.8">
       <c r="A48" s="8"/>
       <c r="B48" s="27"/>
     </row>
     <row r="49" spans="1:2" ht="13.8">
       <c r="A49" s="8"/>
       <c r="B49" s="27"/>
     </row>
     <row r="50" spans="1:2" ht="13.8">
       <c r="A50" s="8"/>
       <c r="B50" s="27"/>
     </row>
     <row r="51" spans="1:2" ht="13.8">
       <c r="A51" s="8"/>
       <c r="B51" s="27"/>
     </row>
     <row r="52" spans="1:2" ht="13.8">
       <c r="A52" s="8"/>
       <c r="B52" s="27"/>
     </row>
     <row r="53" spans="1:2" ht="13.8">
       <c r="A53" s="8"/>
       <c r="B53" s="27"/>
     </row>
     <row r="54" spans="1:2" ht="13.8">
       <c r="A54" s="8"/>
@@ -9097,85 +9579,87 @@
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="1057" divId="Set of Tables_1057" sourceType="range" sourceRef="B1:B46" destinationFile="I:\internet\StatisticalTables\Monetary Data\Monetary Survey.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AYA457"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
-      <selection pane="bottomRight" activeCell="D1" sqref="D1:D1048576"/>
+      <selection pane="bottomRight" activeCell="L16" sqref="L16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="20.6640625" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="50.33203125" customWidth="1"/>
-    <col min="3" max="4" width="11.33203125" customWidth="1"/>
+    <col min="3" max="5" width="11.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:287" ht="13.8">
       <c r="B1" s="24" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="2" spans="1:287" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:287" ht="14.4" thickBot="1">
       <c r="B3" s="27"/>
     </row>
     <row r="4" spans="1:287" s="6" customFormat="1" ht="13.8">
       <c r="A4" s="50"/>
       <c r="B4" s="62" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="70">
         <v>46053</v>
       </c>
       <c r="D4" s="70">
         <v>46081</v>
       </c>
-      <c r="E4"/>
+      <c r="E4" s="70">
+        <v>46112</v>
+      </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
@@ -9420,177 +9904,204 @@
       <c r="JI4"/>
       <c r="JJ4"/>
       <c r="JK4"/>
       <c r="JL4"/>
       <c r="JM4"/>
       <c r="JN4"/>
       <c r="JO4"/>
       <c r="JP4"/>
       <c r="JQ4"/>
       <c r="JR4"/>
       <c r="JS4"/>
       <c r="JT4"/>
       <c r="JU4"/>
       <c r="JV4"/>
       <c r="JW4"/>
       <c r="JX4"/>
       <c r="JY4"/>
       <c r="JZ4"/>
       <c r="KA4"/>
     </row>
     <row r="5" spans="1:287" ht="13.8">
       <c r="A5" s="51"/>
       <c r="B5" s="61"/>
       <c r="C5" s="71"/>
       <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
     </row>
     <row r="6" spans="1:287" s="2" customFormat="1" ht="13.8">
       <c r="A6" s="58" t="s">
         <v>247</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C6" s="84">
         <v>132885.62840134016</v>
       </c>
       <c r="D6" s="84">
         <v>133293.33395180781</v>
       </c>
+      <c r="E6" s="84">
+        <v>133584.41788845358</v>
+      </c>
     </row>
     <row r="7" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A7" s="58" t="s">
         <v>248</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="85">
         <v>2.8332059999999999E-2</v>
       </c>
       <c r="D7" s="85">
         <v>2.8826130000000002E-2</v>
       </c>
+      <c r="E7" s="85">
+        <v>8.8070000000000016E-5</v>
+      </c>
     </row>
     <row r="8" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A8" s="58" t="s">
         <v>249</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="85">
         <v>21.70138665</v>
       </c>
       <c r="D8" s="85">
         <v>7.9071773800000003</v>
       </c>
+      <c r="E8" s="85">
+        <v>7.7154144800000006</v>
+      </c>
     </row>
     <row r="9" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A9" s="58" t="s">
         <v>250</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="85">
         <v>1440.41115165</v>
       </c>
       <c r="D9" s="85">
         <v>1271.38937863</v>
       </c>
+      <c r="E9" s="85">
+        <v>1272.3907508000002</v>
+      </c>
     </row>
     <row r="10" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A10" s="58" t="s">
         <v>251</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="85">
         <v>5364.2159604999997</v>
       </c>
       <c r="D10" s="85">
         <v>5365.7833661600007</v>
       </c>
+      <c r="E10" s="85">
+        <v>5320.7195788399995</v>
+      </c>
     </row>
     <row r="11" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="58" t="s">
         <v>252</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="85">
         <v>114.18104892999992</v>
       </c>
       <c r="D11" s="85">
         <v>113.08016943000007</v>
       </c>
+      <c r="E11" s="85">
+        <v>119.74529423999994</v>
+      </c>
     </row>
     <row r="12" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="58" t="s">
         <v>253</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>312</v>
       </c>
       <c r="C12" s="85">
         <v>1607.8055516300001</v>
       </c>
       <c r="D12" s="85">
         <v>1796.7612392318695</v>
       </c>
+      <c r="E12" s="85">
+        <v>1742.9209141710148</v>
+      </c>
     </row>
     <row r="13" spans="1:287" ht="13.8">
       <c r="A13" s="58" t="s">
         <v>254</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>311</v>
       </c>
       <c r="C13" s="84">
         <v>52203.340657889363</v>
       </c>
       <c r="D13" s="84">
         <v>52544.54220829095</v>
       </c>
+      <c r="E13" s="84">
+        <v>51771.071639384842</v>
+      </c>
     </row>
     <row r="14" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A14" s="59" t="s">
         <v>255</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>93</v>
       </c>
       <c r="C14" s="85">
         <v>44429.814496657877</v>
       </c>
       <c r="D14" s="85">
         <v>44405.082270134546</v>
       </c>
-      <c r="E14" s="8"/>
+      <c r="E14" s="85">
+        <v>43428.369171246377</v>
+      </c>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="8"/>
       <c r="U14" s="8"/>
       <c r="V14" s="8"/>
       <c r="W14" s="8"/>
       <c r="X14" s="8"/>
       <c r="Y14" s="8"/>
       <c r="Z14" s="8"/>
       <c r="AA14" s="8"/>
       <c r="AB14" s="8"/>
       <c r="AC14" s="8"/>
       <c r="AD14" s="8"/>
@@ -9843,51 +10354,53 @@
       <c r="JQ14" s="8"/>
       <c r="JR14" s="8"/>
       <c r="JS14" s="8"/>
       <c r="JT14" s="8"/>
       <c r="JU14" s="8"/>
       <c r="JV14" s="8"/>
       <c r="JW14" s="8"/>
       <c r="JX14" s="8"/>
       <c r="JY14" s="8"/>
       <c r="JZ14" s="8"/>
       <c r="KA14" s="8"/>
     </row>
     <row r="15" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A15" s="59" t="s">
         <v>256</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C15" s="85">
         <v>916.8625944082662</v>
       </c>
       <c r="D15" s="85">
         <v>917.72408913612503</v>
       </c>
-      <c r="E15" s="8"/>
+      <c r="E15" s="85">
+        <v>926.14294277794625</v>
+      </c>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="8"/>
       <c r="U15" s="8"/>
       <c r="V15" s="8"/>
       <c r="W15" s="8"/>
       <c r="X15" s="8"/>
       <c r="Y15" s="8"/>
       <c r="Z15" s="8"/>
       <c r="AA15" s="8"/>
       <c r="AB15" s="8"/>
       <c r="AC15" s="8"/>
       <c r="AD15" s="8"/>
@@ -10140,51 +10653,53 @@
       <c r="JQ15" s="8"/>
       <c r="JR15" s="8"/>
       <c r="JS15" s="8"/>
       <c r="JT15" s="8"/>
       <c r="JU15" s="8"/>
       <c r="JV15" s="8"/>
       <c r="JW15" s="8"/>
       <c r="JX15" s="8"/>
       <c r="JY15" s="8"/>
       <c r="JZ15" s="8"/>
       <c r="KA15" s="8"/>
     </row>
     <row r="16" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A16" s="59" t="s">
         <v>257</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C16" s="85">
         <v>12737.063359135424</v>
       </c>
       <c r="D16" s="85">
         <v>12832.006472625922</v>
       </c>
-      <c r="E16" s="8"/>
+      <c r="E16" s="85">
+        <v>12323.930598762239</v>
+      </c>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="8"/>
       <c r="U16" s="8"/>
       <c r="V16" s="8"/>
       <c r="W16" s="8"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="8"/>
       <c r="AC16" s="8"/>
       <c r="AD16" s="8"/>
@@ -10437,51 +10952,53 @@
       <c r="JQ16" s="8"/>
       <c r="JR16" s="8"/>
       <c r="JS16" s="8"/>
       <c r="JT16" s="8"/>
       <c r="JU16" s="8"/>
       <c r="JV16" s="8"/>
       <c r="JW16" s="8"/>
       <c r="JX16" s="8"/>
       <c r="JY16" s="8"/>
       <c r="JZ16" s="8"/>
       <c r="KA16" s="8"/>
     </row>
     <row r="17" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A17" s="59" t="s">
         <v>258</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="85">
         <v>2208.7971025493925</v>
       </c>
       <c r="D17" s="85">
         <v>2224.1379413436216</v>
       </c>
-      <c r="E17" s="8"/>
+      <c r="E17" s="85">
+        <v>2257.8775438321777</v>
+      </c>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="8"/>
       <c r="U17" s="8"/>
       <c r="V17" s="8"/>
       <c r="W17" s="8"/>
       <c r="X17" s="8"/>
       <c r="Y17" s="8"/>
       <c r="Z17" s="8"/>
       <c r="AA17" s="8"/>
       <c r="AB17" s="8"/>
       <c r="AC17" s="8"/>
       <c r="AD17" s="8"/>
@@ -10734,51 +11251,53 @@
       <c r="JQ17" s="8"/>
       <c r="JR17" s="8"/>
       <c r="JS17" s="8"/>
       <c r="JT17" s="8"/>
       <c r="JU17" s="8"/>
       <c r="JV17" s="8"/>
       <c r="JW17" s="8"/>
       <c r="JX17" s="8"/>
       <c r="JY17" s="8"/>
       <c r="JZ17" s="8"/>
       <c r="KA17" s="8"/>
     </row>
     <row r="18" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A18" s="59" t="s">
         <v>259</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C18" s="85">
         <v>10528.26625658603</v>
       </c>
       <c r="D18" s="85">
         <v>10607.8685312823</v>
       </c>
-      <c r="E18" s="8"/>
+      <c r="E18" s="85">
+        <v>10066.053054930062</v>
+      </c>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="8"/>
       <c r="U18" s="8"/>
       <c r="V18" s="8"/>
       <c r="W18" s="8"/>
       <c r="X18" s="8"/>
       <c r="Y18" s="8"/>
       <c r="Z18" s="8"/>
       <c r="AA18" s="8"/>
       <c r="AB18" s="8"/>
       <c r="AC18" s="8"/>
       <c r="AD18" s="8"/>
@@ -11031,51 +11550,53 @@
       <c r="JQ18" s="8"/>
       <c r="JR18" s="8"/>
       <c r="JS18" s="8"/>
       <c r="JT18" s="8"/>
       <c r="JU18" s="8"/>
       <c r="JV18" s="8"/>
       <c r="JW18" s="8"/>
       <c r="JX18" s="8"/>
       <c r="JY18" s="8"/>
       <c r="JZ18" s="8"/>
       <c r="KA18" s="8"/>
     </row>
     <row r="19" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A19" s="59" t="s">
         <v>260</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C19" s="85">
         <v>10603.753611313676</v>
       </c>
       <c r="D19" s="85">
         <v>10651.407062422479</v>
       </c>
-      <c r="E19" s="8"/>
+      <c r="E19" s="85">
+        <v>10165.266130726806</v>
+      </c>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="8"/>
       <c r="U19" s="8"/>
       <c r="V19" s="8"/>
       <c r="W19" s="8"/>
       <c r="X19" s="8"/>
       <c r="Y19" s="8"/>
       <c r="Z19" s="8"/>
       <c r="AA19" s="8"/>
       <c r="AB19" s="8"/>
       <c r="AC19" s="8"/>
       <c r="AD19" s="8"/>
@@ -11328,51 +11849,53 @@
       <c r="JQ19" s="8"/>
       <c r="JR19" s="8"/>
       <c r="JS19" s="8"/>
       <c r="JT19" s="8"/>
       <c r="JU19" s="8"/>
       <c r="JV19" s="8"/>
       <c r="JW19" s="8"/>
       <c r="JX19" s="8"/>
       <c r="JY19" s="8"/>
       <c r="JZ19" s="8"/>
       <c r="KA19" s="8"/>
     </row>
     <row r="20" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A20" s="59" t="s">
         <v>261</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C20" s="85">
         <v>20172.134931800509</v>
       </c>
       <c r="D20" s="85">
         <v>20003.944645950021</v>
       </c>
-      <c r="E20" s="8"/>
+      <c r="E20" s="85">
+        <v>20013.029498979384</v>
+      </c>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="8"/>
       <c r="U20" s="8"/>
       <c r="V20" s="8"/>
       <c r="W20" s="8"/>
       <c r="X20" s="8"/>
       <c r="Y20" s="8"/>
       <c r="Z20" s="8"/>
       <c r="AA20" s="8"/>
       <c r="AB20" s="8"/>
       <c r="AC20" s="8"/>
       <c r="AD20" s="8"/>
@@ -11625,51 +12148,53 @@
       <c r="JQ20" s="8"/>
       <c r="JR20" s="8"/>
       <c r="JS20" s="8"/>
       <c r="JT20" s="8"/>
       <c r="JU20" s="8"/>
       <c r="JV20" s="8"/>
       <c r="JW20" s="8"/>
       <c r="JX20" s="8"/>
       <c r="JY20" s="8"/>
       <c r="JZ20" s="8"/>
       <c r="KA20" s="8"/>
     </row>
     <row r="21" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A21" s="59" t="s">
         <v>262</v>
       </c>
       <c r="B21" s="57" t="s">
         <v>319</v>
       </c>
       <c r="C21" s="85">
         <v>7773.5261612314844</v>
       </c>
       <c r="D21" s="85">
         <v>8139.4599381564021</v>
       </c>
-      <c r="E21" s="8"/>
+      <c r="E21" s="85">
+        <v>8342.7024681384664</v>
+      </c>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="8"/>
       <c r="U21" s="8"/>
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="8"/>
       <c r="Y21" s="8"/>
       <c r="Z21" s="8"/>
       <c r="AA21" s="8"/>
       <c r="AB21" s="8"/>
       <c r="AC21" s="8"/>
       <c r="AD21" s="8"/>
@@ -11922,65 +12447,70 @@
       <c r="JQ21" s="8"/>
       <c r="JR21" s="8"/>
       <c r="JS21" s="8"/>
       <c r="JT21" s="8"/>
       <c r="JU21" s="8"/>
       <c r="JV21" s="8"/>
       <c r="JW21" s="8"/>
       <c r="JX21" s="8"/>
       <c r="JY21" s="8"/>
       <c r="JZ21" s="8"/>
       <c r="KA21" s="8"/>
     </row>
     <row r="22" spans="1:1327" s="3" customFormat="1" ht="13.8">
       <c r="A22" s="58" t="s">
         <v>263</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>318</v>
       </c>
       <c r="C22" s="84">
         <v>70649.216947610257</v>
       </c>
       <c r="D22" s="84">
         <v>70638.854799300563</v>
       </c>
+      <c r="E22" s="84">
+        <v>71570.768621872267</v>
+      </c>
     </row>
     <row r="23" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A23" s="59" t="s">
         <v>264</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="85">
         <v>61647.937817699974</v>
       </c>
       <c r="D23" s="85">
         <v>61577.008390749965</v>
       </c>
-      <c r="E23"/>
+      <c r="E23" s="85">
+        <v>62222.353938586144</v>
+      </c>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
@@ -13273,51 +13803,53 @@
       <c r="AXQ23"/>
       <c r="AXR23"/>
       <c r="AXS23"/>
       <c r="AXT23"/>
       <c r="AXU23"/>
       <c r="AXV23"/>
       <c r="AXW23"/>
       <c r="AXX23"/>
       <c r="AXY23"/>
       <c r="AXZ23"/>
       <c r="AYA23"/>
     </row>
     <row r="24" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A24" s="59" t="s">
         <v>267</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C24" s="85">
         <v>3093.8036425218265</v>
       </c>
       <c r="D24" s="85">
         <v>3097.80069821507</v>
       </c>
-      <c r="E24"/>
+      <c r="E24" s="85">
+        <v>3154.1257768137921</v>
+      </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
@@ -14610,51 +15142,53 @@
       <c r="AXQ24"/>
       <c r="AXR24"/>
       <c r="AXS24"/>
       <c r="AXT24"/>
       <c r="AXU24"/>
       <c r="AXV24"/>
       <c r="AXW24"/>
       <c r="AXX24"/>
       <c r="AXY24"/>
       <c r="AXZ24"/>
       <c r="AYA24"/>
     </row>
     <row r="25" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A25" s="59" t="s">
         <v>268</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="85">
         <v>42787.870909057987</v>
       </c>
       <c r="D25" s="85">
         <v>42786.057439090226</v>
       </c>
-      <c r="E25"/>
+      <c r="E25" s="85">
+        <v>43380.226303309995</v>
+      </c>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
@@ -15947,51 +16481,53 @@
       <c r="AXQ25"/>
       <c r="AXR25"/>
       <c r="AXS25"/>
       <c r="AXT25"/>
       <c r="AXU25"/>
       <c r="AXV25"/>
       <c r="AXW25"/>
       <c r="AXX25"/>
       <c r="AXY25"/>
       <c r="AXZ25"/>
       <c r="AYA25"/>
     </row>
     <row r="26" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A26" s="59" t="s">
         <v>269</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C26" s="85">
         <v>42757.015749087986</v>
       </c>
       <c r="D26" s="85">
         <v>42755.372083200229</v>
       </c>
-      <c r="E26"/>
+      <c r="E26" s="85">
+        <v>43349.444110309996</v>
+      </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
@@ -17284,51 +17820,53 @@
       <c r="AXQ26"/>
       <c r="AXR26"/>
       <c r="AXS26"/>
       <c r="AXT26"/>
       <c r="AXU26"/>
       <c r="AXV26"/>
       <c r="AXW26"/>
       <c r="AXX26"/>
       <c r="AXY26"/>
       <c r="AXZ26"/>
       <c r="AYA26"/>
     </row>
     <row r="27" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A27" s="59" t="s">
         <v>270</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="85">
         <v>30.855159969999999</v>
       </c>
       <c r="D27" s="85">
         <v>30.68535589</v>
       </c>
-      <c r="E27"/>
+      <c r="E27" s="85">
+        <v>30.782192999999999</v>
+      </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
@@ -18621,51 +19159,53 @@
       <c r="AXQ27"/>
       <c r="AXR27"/>
       <c r="AXS27"/>
       <c r="AXT27"/>
       <c r="AXU27"/>
       <c r="AXV27"/>
       <c r="AXW27"/>
       <c r="AXX27"/>
       <c r="AXY27"/>
       <c r="AXZ27"/>
       <c r="AYA27"/>
     </row>
     <row r="28" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A28" s="59" t="s">
         <v>271</v>
       </c>
       <c r="B28" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="85">
         <v>2465.0806220383156</v>
       </c>
       <c r="D28" s="85">
         <v>2442.3340255037792</v>
       </c>
-      <c r="E28"/>
+      <c r="E28" s="85">
+        <v>2485.1872047988631</v>
+      </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
@@ -19958,51 +20498,53 @@
       <c r="AXQ28"/>
       <c r="AXR28"/>
       <c r="AXS28"/>
       <c r="AXT28"/>
       <c r="AXU28"/>
       <c r="AXV28"/>
       <c r="AXW28"/>
       <c r="AXX28"/>
       <c r="AXY28"/>
       <c r="AXZ28"/>
       <c r="AYA28"/>
     </row>
     <row r="29" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A29" s="59" t="s">
         <v>272</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="85">
         <v>13301.182644081851</v>
       </c>
       <c r="D29" s="85">
         <v>13250.816227940888</v>
       </c>
-      <c r="E29"/>
+      <c r="E29" s="85">
+        <v>13202.814653663487</v>
+      </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
@@ -21295,51 +21837,53 @@
       <c r="AXQ29"/>
       <c r="AXR29"/>
       <c r="AXS29"/>
       <c r="AXT29"/>
       <c r="AXU29"/>
       <c r="AXV29"/>
       <c r="AXW29"/>
       <c r="AXX29"/>
       <c r="AXY29"/>
       <c r="AXZ29"/>
       <c r="AYA29"/>
     </row>
     <row r="30" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A30" s="59" t="s">
         <v>273</v>
       </c>
       <c r="B30" s="57" t="s">
         <v>319</v>
       </c>
       <c r="C30" s="85">
         <v>9001.2791299102792</v>
       </c>
       <c r="D30" s="85">
         <v>9061.8464085506075</v>
       </c>
-      <c r="E30"/>
+      <c r="E30" s="85">
+        <v>9348.4146832861134</v>
+      </c>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
@@ -22632,51 +23176,53 @@
       <c r="AXQ30"/>
       <c r="AXR30"/>
       <c r="AXS30"/>
       <c r="AXT30"/>
       <c r="AXU30"/>
       <c r="AXV30"/>
       <c r="AXW30"/>
       <c r="AXX30"/>
       <c r="AXY30"/>
       <c r="AXZ30"/>
       <c r="AYA30"/>
     </row>
     <row r="31" spans="1:1327" s="2" customFormat="1" ht="13.8">
       <c r="A31" s="58" t="s">
         <v>265</v>
       </c>
       <c r="B31" s="30" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="84">
         <v>2745.5074397734988</v>
       </c>
       <c r="D31" s="84">
         <v>2740.8932323902513</v>
       </c>
-      <c r="E31"/>
+      <c r="E31" s="84">
+        <v>2756.1745563546242</v>
+      </c>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
@@ -23969,51 +24515,53 @@
       <c r="AXQ31"/>
       <c r="AXR31"/>
       <c r="AXS31"/>
       <c r="AXT31"/>
       <c r="AXU31"/>
       <c r="AXV31"/>
       <c r="AXW31"/>
       <c r="AXX31"/>
       <c r="AXY31"/>
       <c r="AXZ31"/>
       <c r="AYA31"/>
     </row>
     <row r="32" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A32" s="59" t="s">
         <v>266</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="85">
         <v>245.52634216349864</v>
       </c>
       <c r="D32" s="85">
         <v>240.91213478025119</v>
       </c>
-      <c r="E32"/>
+      <c r="E32" s="85">
+        <v>256.19345874462414</v>
+      </c>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
@@ -25306,51 +25854,53 @@
       <c r="AXQ32"/>
       <c r="AXR32"/>
       <c r="AXS32"/>
       <c r="AXT32"/>
       <c r="AXU32"/>
       <c r="AXV32"/>
       <c r="AXW32"/>
       <c r="AXX32"/>
       <c r="AXY32"/>
       <c r="AXZ32"/>
       <c r="AYA32"/>
     </row>
     <row r="33" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A33" s="59" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="85">
         <v>0</v>
       </c>
       <c r="D33" s="85">
         <v>0</v>
       </c>
-      <c r="E33"/>
+      <c r="E33" s="85">
+        <v>0</v>
+      </c>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
@@ -26643,51 +27193,53 @@
       <c r="AXQ33"/>
       <c r="AXR33"/>
       <c r="AXS33"/>
       <c r="AXT33"/>
       <c r="AXU33"/>
       <c r="AXV33"/>
       <c r="AXW33"/>
       <c r="AXX33"/>
       <c r="AXY33"/>
       <c r="AXZ33"/>
       <c r="AYA33"/>
     </row>
     <row r="34" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A34" s="59" t="s">
         <v>275</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="85">
         <v>147.83064060999999</v>
       </c>
       <c r="D34" s="85">
         <v>142.03924697999997</v>
       </c>
-      <c r="E34"/>
+      <c r="E34" s="85">
+        <v>140.65175721000006</v>
+      </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
@@ -27980,51 +28532,53 @@
       <c r="AXQ34"/>
       <c r="AXR34"/>
       <c r="AXS34"/>
       <c r="AXT34"/>
       <c r="AXU34"/>
       <c r="AXV34"/>
       <c r="AXW34"/>
       <c r="AXX34"/>
       <c r="AXY34"/>
       <c r="AXZ34"/>
       <c r="AYA34"/>
     </row>
     <row r="35" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A35" s="59" t="s">
         <v>276</v>
       </c>
       <c r="B35" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="85">
         <v>147.83064060999999</v>
       </c>
       <c r="D35" s="85">
         <v>142.03924697999997</v>
       </c>
-      <c r="E35"/>
+      <c r="E35" s="85">
+        <v>140.65175721000006</v>
+      </c>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
@@ -29317,51 +29871,53 @@
       <c r="AXQ35"/>
       <c r="AXR35"/>
       <c r="AXS35"/>
       <c r="AXT35"/>
       <c r="AXU35"/>
       <c r="AXV35"/>
       <c r="AXW35"/>
       <c r="AXX35"/>
       <c r="AXY35"/>
       <c r="AXZ35"/>
       <c r="AYA35"/>
     </row>
     <row r="36" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A36" s="59" t="s">
         <v>277</v>
       </c>
       <c r="B36" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="85">
         <v>0</v>
       </c>
       <c r="D36" s="85">
         <v>0</v>
       </c>
-      <c r="E36"/>
+      <c r="E36" s="85">
+        <v>0</v>
+      </c>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
@@ -30654,51 +31210,53 @@
       <c r="AXQ36"/>
       <c r="AXR36"/>
       <c r="AXS36"/>
       <c r="AXT36"/>
       <c r="AXU36"/>
       <c r="AXV36"/>
       <c r="AXW36"/>
       <c r="AXX36"/>
       <c r="AXY36"/>
       <c r="AXZ36"/>
       <c r="AYA36"/>
     </row>
     <row r="37" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A37" s="59" t="s">
         <v>278</v>
       </c>
       <c r="B37" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C37" s="85">
         <v>8.92412376999998</v>
       </c>
       <c r="D37" s="85">
         <v>7.9835437499999902</v>
       </c>
-      <c r="E37"/>
+      <c r="E37" s="85">
+        <v>8.0773300499999685</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -31991,51 +32549,53 @@
       <c r="AXQ37"/>
       <c r="AXR37"/>
       <c r="AXS37"/>
       <c r="AXT37"/>
       <c r="AXU37"/>
       <c r="AXV37"/>
       <c r="AXW37"/>
       <c r="AXX37"/>
       <c r="AXY37"/>
       <c r="AXZ37"/>
       <c r="AYA37"/>
     </row>
     <row r="38" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A38" s="59" t="s">
         <v>279</v>
       </c>
       <c r="B38" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="85">
         <v>2588.752675393499</v>
       </c>
       <c r="D38" s="85">
         <v>2590.8704416602513</v>
       </c>
-      <c r="E38"/>
+      <c r="E38" s="85">
+        <v>2607.4454690946241</v>
+      </c>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
@@ -33328,51 +33888,53 @@
       <c r="AXQ38"/>
       <c r="AXR38"/>
       <c r="AXS38"/>
       <c r="AXT38"/>
       <c r="AXU38"/>
       <c r="AXV38"/>
       <c r="AXW38"/>
       <c r="AXX38"/>
       <c r="AXY38"/>
       <c r="AXZ38"/>
       <c r="AYA38"/>
     </row>
     <row r="39" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A39" s="59" t="s">
         <v>280</v>
       </c>
       <c r="B39" s="63" t="s">
         <v>319</v>
       </c>
       <c r="C39" s="65">
         <v>0</v>
       </c>
       <c r="D39" s="65">
         <v>0</v>
       </c>
-      <c r="E39"/>
+      <c r="E39" s="65">
+        <v>0</v>
+      </c>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
@@ -35924,459 +36486,541 @@
     </row>
     <row r="456" spans="2:2">
       <c r="B456" s="1"/>
     </row>
     <row r="457" spans="2:2">
       <c r="B457" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="8486" divId="Set of Tables_8486" sourceType="range" sourceRef="B1:B39" destinationFile="I:\internet\StatisticalTables\Monetary Data\DMB Claims on Private Sector.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D55"/>
+  <dimension ref="A1:E55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="topRight" activeCell="T37" sqref="T36:T37"/>
+      <selection pane="topRight" activeCell="R19" sqref="R19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="38.33203125" style="9" customWidth="1"/>
-    <col min="3" max="4" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="13.8">
+    <row r="1" spans="1:5" ht="13.8">
       <c r="B1" s="25" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="13.8">
+    <row r="2" spans="1:5" ht="13.8">
       <c r="B2" s="26" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="13.8">
+    <row r="3" spans="1:5" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:4" ht="13.8">
+    <row r="4" spans="1:5" ht="13.8">
       <c r="A4" s="23"/>
       <c r="B4" s="28" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
       <c r="D4" s="73">
         <v>46081</v>
       </c>
-    </row>
-    <row r="5" spans="1:4" ht="13.8">
+      <c r="E4" s="73">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="13.8">
       <c r="A5" s="17" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="29"/>
       <c r="C5" s="74"/>
       <c r="D5" s="74"/>
-    </row>
-    <row r="6" spans="1:4" ht="13.8">
+      <c r="E5" s="74"/>
+    </row>
+    <row r="6" spans="1:5" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>305</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="86">
         <v>193623.64738275076</v>
       </c>
       <c r="D6" s="86">
         <v>192861.02628804787</v>
       </c>
-    </row>
-    <row r="7" spans="1:4" ht="13.8" hidden="1">
+      <c r="E6" s="86">
+        <v>196117.33609975997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="13.8" hidden="1">
       <c r="A7" s="17"/>
       <c r="B7" s="30"/>
       <c r="C7" s="77">
         <v>0</v>
       </c>
       <c r="D7" s="77">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E7" s="77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>281</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="75">
         <v>166553.73669825989</v>
       </c>
       <c r="D8" s="75">
         <v>168289.0257036137</v>
       </c>
-    </row>
-    <row r="9" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E8" s="75">
+        <v>170059.7714626916</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>282</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="75">
         <v>89421.618308960795</v>
       </c>
       <c r="D9" s="75">
         <v>90319.324066778048</v>
       </c>
-    </row>
-    <row r="10" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E9" s="75">
+        <v>90469.027887692529</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>283</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="75">
         <v>86362.604501650407</v>
       </c>
       <c r="D10" s="75">
         <v>84189.71382961233</v>
       </c>
-    </row>
-    <row r="11" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E10" s="75">
+        <v>84506.736338188522</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>284</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="76">
         <v>9320.5154874936488</v>
       </c>
       <c r="D11" s="76">
         <v>8789.0266808444103</v>
       </c>
-    </row>
-    <row r="12" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E11" s="76">
+        <v>8440.8783159395971</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>285</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="76">
         <v>849.21209059</v>
       </c>
       <c r="D12" s="76">
         <v>874.92623875000004</v>
       </c>
-    </row>
-    <row r="13" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E12" s="76">
+        <v>1039.0387531600002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>286</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>309</v>
       </c>
       <c r="C13" s="76">
         <v>6655.5063997235093</v>
       </c>
       <c r="D13" s="76">
         <v>5837.2163994743096</v>
       </c>
-    </row>
-    <row r="14" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E13" s="76">
+        <v>6187.5528944647303</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>287</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>310</v>
       </c>
       <c r="C14" s="76">
         <v>46462.842030595762</v>
       </c>
       <c r="D14" s="76">
         <v>45595.305322235465</v>
       </c>
-    </row>
-    <row r="15" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E14" s="76">
+        <v>45698.248084234758</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>288</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="76">
         <v>23074.528493247497</v>
       </c>
       <c r="D15" s="76">
         <v>23093.239188308136</v>
       </c>
-    </row>
-    <row r="16" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E15" s="76">
+        <v>23141.018290389446</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>289</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="75">
         <v>3059.0138073103917</v>
       </c>
       <c r="D16" s="75">
         <v>6129.6102371657116</v>
       </c>
-    </row>
-    <row r="17" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E16" s="75">
+        <v>5962.2915495040079</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>290</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="75">
         <v>77132.11838929911</v>
       </c>
       <c r="D17" s="75">
         <v>77969.701636835656</v>
       </c>
-    </row>
-    <row r="18" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E17" s="75">
+        <v>79590.743574999084</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>291</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="75">
         <v>77113.261189299112</v>
       </c>
       <c r="D18" s="75">
         <v>77038.612577505657</v>
       </c>
-    </row>
-    <row r="19" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E18" s="75">
+        <v>78611.239236429086</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="17" t="s">
         <v>292</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="76">
         <v>8854.0209914599</v>
       </c>
       <c r="D19" s="76">
         <v>8877.0131301526999</v>
       </c>
-    </row>
-    <row r="20" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E19" s="76">
+        <v>8390.0690959229996</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>293</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="76">
         <v>952.58634667469994</v>
       </c>
       <c r="D20" s="76">
         <v>989.78405587459997</v>
       </c>
-    </row>
-    <row r="21" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E20" s="76">
+        <v>793.84253932440015</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>294</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="76">
         <v>7637.4519205033002</v>
       </c>
       <c r="D21" s="76">
         <v>7366.2474366217994</v>
       </c>
-    </row>
-    <row r="22" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E21" s="76">
+        <v>8012.9140499979994</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>295</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="76">
         <v>27468.87383269022</v>
       </c>
       <c r="D22" s="76">
         <v>28402.57196654375</v>
       </c>
-    </row>
-    <row r="23" spans="1:4" s="8" customFormat="1" ht="13.8">
+      <c r="E22" s="76">
+        <v>29191.86112836044</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>296</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="76">
         <v>32200.328097970989</v>
       </c>
       <c r="D23" s="76">
         <v>31402.99598831281</v>
       </c>
-    </row>
-    <row r="24" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E23" s="76">
+        <v>32222.552422823246</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>297</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="75">
         <v>18.857200000000002</v>
       </c>
       <c r="D24" s="75">
         <v>931.08905932999994</v>
       </c>
-    </row>
-    <row r="25" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E24" s="75">
+        <v>979.50433856999985</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>298</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="75">
         <v>27069.91068449086</v>
       </c>
       <c r="D25" s="75">
         <v>24572.000584434158</v>
       </c>
-    </row>
-    <row r="26" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E25" s="75">
+        <v>26057.564637068353</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>299</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="75">
         <v>12057.943932064594</v>
       </c>
       <c r="D26" s="75">
         <v>14091.429816237402</v>
       </c>
-    </row>
-    <row r="27" spans="1:4" s="5" customFormat="1" ht="14.4">
+      <c r="E26" s="75">
+        <v>13908.077931100866</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="5" customFormat="1" ht="14.4">
       <c r="A27" s="17" t="s">
         <v>300</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="76">
         <v>7689.107715253559</v>
       </c>
       <c r="D27" s="76">
         <v>8524.8745086611179</v>
       </c>
-    </row>
-    <row r="28" spans="1:4" s="5" customFormat="1" ht="14.4">
+      <c r="E27" s="76">
+        <v>7961.5147859408662</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="5" customFormat="1" ht="14.4">
       <c r="A28" s="17" t="s">
         <v>301</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="76">
         <v>4368.8362168110343</v>
       </c>
       <c r="D28" s="76">
         <v>5566.5553075762837</v>
       </c>
-    </row>
-    <row r="29" spans="1:4" s="2" customFormat="1" ht="13.8">
+      <c r="E28" s="76">
+        <v>5946.5631451600002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="2" customFormat="1" ht="13.8">
       <c r="A29" s="52" t="s">
         <v>302</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="75">
         <v>15011.966752426268</v>
       </c>
       <c r="D29" s="75">
         <v>10480.570768196756</v>
       </c>
-    </row>
-    <row r="30" spans="1:4" s="5" customFormat="1" ht="14.4">
+      <c r="E29" s="75">
+        <v>12149.486705967485</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="5" customFormat="1" ht="14.4">
       <c r="A30" s="17" t="s">
         <v>303</v>
       </c>
       <c r="B30" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="76">
         <v>8178.9552185662669</v>
       </c>
       <c r="D30" s="76">
         <v>9279.2403541367567</v>
       </c>
-    </row>
-    <row r="31" spans="1:4" s="5" customFormat="1" ht="14.4">
+      <c r="E30" s="76">
+        <v>10318.205371787486</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="5" customFormat="1" ht="14.4">
       <c r="A31" s="18" t="s">
         <v>304</v>
       </c>
       <c r="B31" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="78">
         <v>6833.0115338600008</v>
       </c>
       <c r="D31" s="78">
         <v>1201.3304140600001</v>
       </c>
-    </row>
-    <row r="32" spans="1:4" ht="13.8">
+      <c r="E31" s="78">
+        <v>1831.2813341799999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="13.8">
       <c r="B32" s="27"/>
     </row>
     <row r="33" spans="2:2" ht="13.8">
       <c r="B33" s="27"/>
     </row>
     <row r="34" spans="2:2" ht="13.8">
       <c r="B34" s="27"/>
     </row>
     <row r="35" spans="2:2" ht="13.8">
       <c r="B35" s="27"/>
     </row>
     <row r="36" spans="2:2" ht="13.8">
       <c r="B36" s="27"/>
     </row>
     <row r="37" spans="2:2" ht="13.8">
       <c r="B37" s="27"/>
     </row>
     <row r="38" spans="2:2" ht="13.8">
       <c r="B38" s="27"/>
     </row>
     <row r="39" spans="2:2" ht="13.8">
       <c r="B39" s="27"/>
     </row>
     <row r="40" spans="2:2" ht="13.8">
       <c r="B40" s="27"/>
@@ -36430,50 +37074,72 @@
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="27513" divId="Set of Tables_27513" sourceType="range" sourceRef="B1:B31" destinationFile="I:\internet\StatisticalTables\Monetary Data\Banking Survey.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="12570f71-645b-41be-b316-af6cb6d3d1b1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="89e6558f-5113-49e0-8f98-ced932a8e8dc" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005A5C19C3C43D934B93D2A323AFC1241B" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="23cc97882b7680b629782d6f41d7542e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="12570f71-645b-41be-b316-af6cb6d3d1b1" xmlns:ns3="89e6558f-5113-49e0-8f98-ced932a8e8dc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="31ef9691cfc004a447e85e06047e2d43" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <xsd:import namespace="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -36701,108 +37367,86 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEFB179D-2BCE-447A-ACB9-CA8B6C9042C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9851E06-BE89-4331-BF61-D369D1ACFCC2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
+    <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06838A53-5BB0-4E89-A9B3-188F6E921C13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82f1ab62-2277-4c0d-aa3e-21682a26c75c}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>