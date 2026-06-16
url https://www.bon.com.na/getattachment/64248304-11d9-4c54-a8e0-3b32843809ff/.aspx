--- v2 (2026-05-07)
+++ v3 (2026-06-16)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia.sharepoint.com/sites/ResearchandFinancialSectorDevelopment/Shared Documents/General/Statistics and Publications Division/Monetary and Financial Statistics/Set of Tables/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="824" documentId="8_{880E03E3-A288-4975-A314-7D796359F86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C842A083-06FC-4F90-9949-2569D2395D10}"/>
+  <xr:revisionPtr revIDLastSave="846" documentId="8_{880E03E3-A288-4975-A314-7D796359F86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A85A8A05-0DCC-4CB0-8BD4-8FDE48D5C6F5}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="table ii.1(a)" sheetId="1" r:id="rId1"/>
     <sheet name="table ii.1 (b)" sheetId="7" r:id="rId2"/>
     <sheet name="table ii.2(a)" sheetId="13" r:id="rId3"/>
     <sheet name="table ii.2(b)" sheetId="5" r:id="rId4"/>
     <sheet name="table ii. 3" sheetId="4" r:id="rId5"/>
     <sheet name="table ii. 4" sheetId="2" r:id="rId6"/>
     <sheet name="table ii.5" sheetId="3" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'table ii. 3'!$B$1:$B$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'table ii.1 (b)'!$B$1:$B$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'table ii.5'!$B$1:$B$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -5646,1121 +5646,1294 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E38"/>
+  <dimension ref="A1:F38"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="E1" sqref="E1:E1048576"/>
+      <selection pane="bottomRight" activeCell="F1" sqref="F1:F1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="11.4"/>
   <cols>
     <col min="1" max="1" width="13.109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="42.88671875" style="7" customWidth="1"/>
-    <col min="3" max="5" width="11.33203125" style="7" customWidth="1"/>
-    <col min="6" max="16384" width="8.88671875" style="7"/>
+    <col min="3" max="6" width="11.33203125" style="7" customWidth="1"/>
+    <col min="7" max="16384" width="8.88671875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="13.8">
+    <row r="1" spans="1:6" ht="13.8">
       <c r="B1" s="24" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="13.8">
+    <row r="2" spans="1:6" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="13.8">
+    <row r="3" spans="1:6" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:5" ht="13.8">
+    <row r="4" spans="1:6" ht="13.8">
       <c r="A4" s="12"/>
       <c r="B4" s="49" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
       <c r="D4" s="73">
         <v>46081</v>
       </c>
       <c r="E4" s="73">
         <v>46112</v>
       </c>
-    </row>
-    <row r="5" spans="1:5" ht="13.8">
+      <c r="F4" s="73">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="13.8">
       <c r="A5" s="14"/>
       <c r="B5" s="48"/>
       <c r="C5" s="64"/>
       <c r="D5" s="64"/>
       <c r="E5" s="64"/>
-    </row>
-    <row r="6" spans="1:5" ht="13.8">
+      <c r="F5" s="64"/>
+    </row>
+    <row r="6" spans="1:6" ht="13.8">
       <c r="A6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="75">
         <v>48226.459147710433</v>
       </c>
       <c r="D6" s="75">
         <v>48005.029670715056</v>
       </c>
       <c r="E6" s="75">
         <v>47650.398516407047</v>
       </c>
-    </row>
-    <row r="7" spans="1:5" ht="13.8">
+      <c r="F6" s="75">
+        <v>54290.722115658238</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="13.8">
       <c r="A7" s="14" t="s">
         <v>142</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="75">
         <v>55141.70534136043</v>
       </c>
       <c r="D7" s="75">
         <v>54943.922995795059</v>
       </c>
       <c r="E7" s="75">
         <v>54997.880773107048</v>
       </c>
-    </row>
-    <row r="8" spans="1:5" ht="13.8">
+      <c r="F7" s="75">
+        <v>61565.147832288239</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="13.8">
       <c r="A8" s="14" t="s">
         <v>143</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="75">
         <v>3660.5239097100002</v>
       </c>
       <c r="D8" s="75">
         <v>3700.23189916</v>
       </c>
       <c r="E8" s="75">
         <v>3902.4073214299997</v>
       </c>
-    </row>
-    <row r="9" spans="1:5" ht="13.8">
+      <c r="F8" s="75">
+        <v>4016.1482460899997</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="13.8">
       <c r="A9" s="14" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="76">
         <v>95.539800989999989</v>
       </c>
       <c r="D9" s="76">
         <v>110.56782124</v>
       </c>
       <c r="E9" s="76">
         <v>116.90279115</v>
       </c>
-    </row>
-    <row r="10" spans="1:5" ht="13.8">
+      <c r="F9" s="76">
+        <v>45.147827219999996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="13.8">
       <c r="A10" s="14" t="s">
         <v>145</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="76">
         <v>9056.2439261500003</v>
       </c>
       <c r="D10" s="76">
         <v>8058.9014526600004</v>
       </c>
       <c r="E10" s="76">
         <v>9549.6913009799991</v>
       </c>
-    </row>
-    <row r="11" spans="1:5" ht="13.8">
+      <c r="F10" s="76">
+        <v>11361.541727479995</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="13.8">
       <c r="A11" s="14" t="s">
         <v>146</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="76">
         <v>41860.486229410002</v>
       </c>
       <c r="D11" s="76">
         <v>42593.71691255</v>
       </c>
       <c r="E11" s="76">
         <v>40986.008762800004</v>
       </c>
-    </row>
-    <row r="12" spans="1:5" ht="13.8">
+      <c r="F11" s="76">
+        <v>45659.287544300001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="13.8">
       <c r="A12" s="14" t="s">
         <v>147</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="76">
         <v>0</v>
       </c>
       <c r="D12" s="76">
         <v>0</v>
       </c>
       <c r="E12" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:5" ht="13.8">
+      <c r="F12" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="13.8">
       <c r="A13" s="14" t="s">
         <v>148</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="76">
         <v>0</v>
       </c>
       <c r="D13" s="76">
         <v>0</v>
       </c>
       <c r="E13" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:5" ht="13.8">
+      <c r="F13" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="13.8">
       <c r="A14" s="14" t="s">
         <v>149</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>313</v>
       </c>
       <c r="C14" s="76">
         <v>468.91147510042708</v>
       </c>
       <c r="D14" s="76">
         <v>480.50491018506312</v>
       </c>
       <c r="E14" s="76">
         <v>442.87059674704318</v>
       </c>
-    </row>
-    <row r="15" spans="1:5" ht="13.8">
+      <c r="F14" s="76">
+        <v>483.0224871982461</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="13.8">
       <c r="A15" s="14" t="s">
         <v>150</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="75">
         <v>6915.2461936499994</v>
       </c>
       <c r="D15" s="75">
         <v>6938.8933250800001</v>
       </c>
       <c r="E15" s="75">
         <v>7347.4822567000001</v>
       </c>
-    </row>
-    <row r="16" spans="1:5" ht="13.8">
+      <c r="F15" s="75">
+        <v>7274.4257166300013</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="13.8">
       <c r="A16" s="14" t="s">
         <v>151</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="76">
         <v>0</v>
       </c>
       <c r="D16" s="76">
         <v>0</v>
       </c>
       <c r="E16" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:5" ht="13.8">
+      <c r="F16" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="13.8">
       <c r="A17" s="14" t="s">
         <v>152</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="76">
         <v>0</v>
       </c>
       <c r="D17" s="76">
         <v>0</v>
       </c>
       <c r="E17" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:5" ht="13.8">
+      <c r="F17" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="13.8">
       <c r="A18" s="14" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="76">
         <v>0</v>
       </c>
       <c r="D18" s="76">
         <v>0</v>
       </c>
       <c r="E18" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:5" ht="13.8">
+      <c r="F18" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="13.8">
       <c r="A19" s="14" t="s">
         <v>154</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="76">
         <v>0</v>
       </c>
       <c r="D19" s="76">
         <v>0</v>
       </c>
       <c r="E19" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:5" ht="13.8">
+      <c r="F19" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="13.8">
       <c r="A20" s="14" t="s">
         <v>155</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>314</v>
       </c>
       <c r="C20" s="76">
         <v>6915.2461936499994</v>
       </c>
       <c r="D20" s="76">
         <v>6938.8933250800001</v>
       </c>
       <c r="E20" s="76">
         <v>7347.4822567000001</v>
       </c>
-    </row>
-    <row r="21" spans="1:5" ht="13.8">
+      <c r="F20" s="76">
+        <v>7274.4257166300013</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="13.8">
       <c r="A21" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="75">
         <v>340.18257159999996</v>
       </c>
       <c r="D21" s="75">
         <v>333.00283306999995</v>
       </c>
       <c r="E21" s="75">
         <v>325.84533234999998</v>
       </c>
-    </row>
-    <row r="22" spans="1:5" ht="13.8">
+      <c r="F21" s="75">
+        <v>323.82862142000386</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="13.8">
       <c r="A22" s="14" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="75">
         <v>-1122.0810667299997</v>
       </c>
       <c r="D22" s="75">
         <v>392.89979658000004</v>
       </c>
       <c r="E22" s="75">
         <v>2877.74986979</v>
       </c>
-    </row>
-    <row r="23" spans="1:5" ht="13.8">
+      <c r="F22" s="75">
+        <v>-747.41611178999972</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="13.8">
       <c r="A23" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="75">
         <v>0</v>
       </c>
       <c r="D23" s="75">
         <v>1111.7523672699999</v>
       </c>
       <c r="E23" s="75">
         <v>4586.55667214</v>
       </c>
-    </row>
-    <row r="24" spans="1:5" ht="13.8">
+      <c r="F23" s="75">
+        <v>972.99642159000007</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="13.8">
       <c r="A24" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="76">
         <v>0</v>
       </c>
       <c r="D24" s="76">
         <v>0</v>
       </c>
       <c r="E24" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:5" ht="13.8">
+      <c r="F24" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="13.8">
       <c r="A25" s="14" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="55" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="77">
         <v>0</v>
       </c>
       <c r="D25" s="77">
         <v>1111.7523672699999</v>
       </c>
       <c r="E25" s="77">
         <v>4586.55667214</v>
       </c>
-    </row>
-    <row r="26" spans="1:5" ht="13.8">
+      <c r="F25" s="77">
+        <v>972.99642159000007</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="13.8">
       <c r="A26" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="75">
         <v>1122.0810667299997</v>
       </c>
       <c r="D26" s="75">
         <v>718.85257068999988</v>
       </c>
       <c r="E26" s="75">
         <v>1708.8068023499998</v>
       </c>
-    </row>
-    <row r="27" spans="1:5" ht="13.8">
+      <c r="F26" s="75">
+        <v>1720.4125333799998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="13.8">
       <c r="A27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="76">
         <v>1122.0810667299997</v>
       </c>
       <c r="D27" s="76">
         <v>718.85257068999988</v>
       </c>
       <c r="E27" s="76">
         <v>1708.8068023499998</v>
       </c>
-    </row>
-    <row r="28" spans="1:5" ht="13.8">
+      <c r="F27" s="76">
+        <v>1720.4125333799998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="13.8">
       <c r="A28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="55" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="77">
         <v>0</v>
       </c>
       <c r="D28" s="77">
         <v>0</v>
       </c>
       <c r="E28" s="77">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:5" ht="13.8">
+      <c r="F28" s="77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="75">
         <v>202.26917571000001</v>
       </c>
       <c r="D29" s="75">
         <v>206.18248067999997</v>
       </c>
       <c r="E29" s="75">
         <v>215.13468317000002</v>
       </c>
-    </row>
-    <row r="30" spans="1:5" ht="13.8">
+      <c r="F29" s="75">
+        <v>223.99320417000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="13.8">
       <c r="A30" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="D30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
-    </row>
-    <row r="31" spans="1:5" ht="13.8">
+      <c r="F30" s="76">
+        <v>9.9999999999999995E-7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="13.8">
       <c r="A31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="76">
         <v>0</v>
       </c>
       <c r="D31" s="76">
         <v>0</v>
       </c>
       <c r="E31" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:5" ht="13.8">
+      <c r="F31" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="13.8">
       <c r="A32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="76">
         <v>0</v>
       </c>
       <c r="D32" s="76">
         <v>0</v>
       </c>
       <c r="E32" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:5" ht="13.8">
+      <c r="F32" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="13.8">
       <c r="A33" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="76">
         <v>0</v>
       </c>
       <c r="D33" s="76">
         <v>0</v>
       </c>
       <c r="E33" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:5" ht="13.8">
+      <c r="F33" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="13.8">
       <c r="A34" s="13" t="s">
         <v>112</v>
       </c>
       <c r="B34" s="29" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="78">
         <v>202.26917471000002</v>
       </c>
       <c r="D34" s="78">
         <v>206.18247967999997</v>
       </c>
       <c r="E34" s="78">
         <v>215.13468217000002</v>
       </c>
-    </row>
-    <row r="35" spans="1:5" ht="13.8">
+      <c r="F34" s="78">
+        <v>223.99320317000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="13.8">
       <c r="B35" s="27"/>
     </row>
-    <row r="36" spans="1:5" ht="13.8">
+    <row r="36" spans="1:6" ht="13.8">
       <c r="B36" s="27"/>
     </row>
-    <row r="37" spans="1:5" ht="13.8">
+    <row r="37" spans="1:6" ht="13.8">
       <c r="B37" s="27"/>
     </row>
-    <row r="38" spans="1:5" ht="13.8">
+    <row r="38" spans="1:6" ht="13.8">
       <c r="B38" s="27"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="32532" divId="Set of Tables_32532" sourceType="range" sourceRef="B1:B34" destinationFile="I:\internet\StatisticalTables\Monetary Data\BoN DAC Assets.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E59"/>
+  <dimension ref="A1:F59"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="E1" sqref="E1:E1048576"/>
+      <selection pane="bottomRight" activeCell="F1" sqref="F1:F1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" customWidth="1"/>
     <col min="2" max="2" width="60" style="9" customWidth="1"/>
-    <col min="3" max="5" width="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="11" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="13.8">
+    <row r="1" spans="1:6" ht="13.8">
       <c r="B1" s="37" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="13.8">
+    <row r="2" spans="1:6" ht="13.8">
       <c r="B2" s="60" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="13.8">
+    <row r="3" spans="1:6" ht="13.8">
       <c r="A3" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="73">
         <v>46053</v>
       </c>
       <c r="D3" s="73">
         <v>46081</v>
       </c>
       <c r="E3" s="73">
         <v>46112</v>
       </c>
-    </row>
-    <row r="4" spans="1:5" ht="13.8">
+      <c r="F3" s="73">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="13.8">
       <c r="A4" s="16"/>
       <c r="B4" s="31"/>
       <c r="C4" s="66"/>
       <c r="D4" s="66"/>
       <c r="E4" s="66"/>
-    </row>
-    <row r="5" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F4" s="66"/>
+    </row>
+    <row r="5" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A5" s="17" t="s">
         <v>113</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="75">
         <v>8928.6199152299996</v>
       </c>
       <c r="D5" s="75">
         <v>8766.3866293699994</v>
       </c>
       <c r="E5" s="75">
         <v>10654.241496580002</v>
       </c>
-    </row>
-    <row r="6" spans="1:5" ht="13.8">
+      <c r="F5" s="75">
+        <v>11135.203525590001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>114</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C6" s="75">
         <v>5409.1592521299999</v>
       </c>
       <c r="D6" s="75">
         <v>5261.8357690800003</v>
       </c>
       <c r="E6" s="75">
         <v>5428.51565278</v>
       </c>
-    </row>
-    <row r="7" spans="1:5" ht="13.8">
+      <c r="F6" s="75">
+        <v>5612.9547196800004</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>115</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="75">
         <v>3519.4606630999992</v>
       </c>
       <c r="D7" s="75">
         <v>3504.5508602899995</v>
       </c>
       <c r="E7" s="75">
         <v>5225.7258438000008</v>
       </c>
-    </row>
-    <row r="8" spans="1:5" ht="13.8">
+      <c r="F7" s="75">
+        <v>5522.2488059099996</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>116</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="76">
         <v>3519.4606630999992</v>
       </c>
       <c r="D8" s="76">
         <v>3504.5508602899995</v>
       </c>
       <c r="E8" s="76">
         <v>5225.7258438000008</v>
       </c>
-    </row>
-    <row r="9" spans="1:5" ht="13.8">
+      <c r="F8" s="76">
+        <v>5522.2488059099996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>117</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="76">
         <v>0</v>
       </c>
       <c r="D9" s="76">
         <v>0</v>
       </c>
       <c r="E9" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:5" ht="13.8">
+      <c r="F9" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>120</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="75">
         <v>2.139E-5</v>
       </c>
       <c r="D10" s="75">
         <v>2.139E-5</v>
       </c>
       <c r="E10" s="75">
         <v>2.139E-5</v>
       </c>
-    </row>
-    <row r="11" spans="1:5" ht="13.8">
+      <c r="F10" s="75">
+        <v>2.139E-5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>118</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="76">
         <v>2.139E-5</v>
       </c>
       <c r="D11" s="76">
         <v>2.139E-5</v>
       </c>
       <c r="E11" s="76">
         <v>2.139E-5</v>
       </c>
-    </row>
-    <row r="12" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F11" s="76">
+        <v>2.139E-5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="76">
         <v>0</v>
       </c>
       <c r="D12" s="76">
         <v>0</v>
       </c>
       <c r="E12" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F12" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>123</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="76">
         <v>0</v>
       </c>
       <c r="D13" s="76">
         <v>0</v>
       </c>
       <c r="E13" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F13" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>121</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="76">
         <v>1.9007906799999998</v>
       </c>
       <c r="D14" s="76">
         <v>0</v>
       </c>
       <c r="E14" s="76">
         <v>19.664640760000001</v>
       </c>
-    </row>
-    <row r="15" spans="1:5" ht="13.8">
+      <c r="F14" s="76">
+        <v>19.45687753</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>122</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="76">
         <v>1.9007906799999998</v>
       </c>
       <c r="D15" s="76">
         <v>0</v>
       </c>
       <c r="E15" s="76">
         <v>19.664640760000001</v>
       </c>
-    </row>
-    <row r="16" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F15" s="76">
+        <v>19.45687753</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>124</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="75">
         <v>26198.438282380001</v>
       </c>
       <c r="D16" s="75">
         <v>27667.786657980003</v>
       </c>
       <c r="E16" s="75">
         <v>24993.04808325</v>
       </c>
-    </row>
-    <row r="17" spans="1:5" ht="14.4">
+      <c r="F16" s="75">
+        <v>26670.793963060001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="14.4">
       <c r="A17" s="17" t="s">
         <v>125</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="76">
         <v>25463.07516095</v>
       </c>
       <c r="D17" s="76">
         <v>26926.980229640001</v>
       </c>
       <c r="E17" s="76">
         <v>24253.828487039998</v>
       </c>
-    </row>
-    <row r="18" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F17" s="76">
+        <v>25925.59932284</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>126</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="76">
         <v>0</v>
       </c>
       <c r="D18" s="76">
         <v>0</v>
       </c>
       <c r="E18" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:5" ht="14.4">
+      <c r="F18" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="14.4">
       <c r="A19" s="17" t="s">
         <v>127</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="76">
         <v>0</v>
       </c>
       <c r="D19" s="76">
         <v>0</v>
       </c>
       <c r="E19" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F19" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>128</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="76">
         <v>0</v>
       </c>
       <c r="D20" s="76">
         <v>0</v>
       </c>
       <c r="E20" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:5" ht="14.4">
+      <c r="F20" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="14.4">
       <c r="A21" s="17" t="s">
         <v>129</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="76">
         <v>0</v>
       </c>
       <c r="D21" s="76">
         <v>0</v>
       </c>
       <c r="E21" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F21" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>130</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="75">
         <v>11472.686994429998</v>
       </c>
       <c r="D22" s="75">
         <v>11632.3876034</v>
       </c>
       <c r="E22" s="75">
         <v>12112.988366899999</v>
       </c>
-    </row>
-    <row r="23" spans="1:5" ht="13.8">
+      <c r="F22" s="75">
+        <v>12043.238550949998</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="76">
         <v>40</v>
       </c>
       <c r="D23" s="76">
         <v>40</v>
       </c>
       <c r="E23" s="76">
         <v>40</v>
       </c>
-    </row>
-    <row r="24" spans="1:5" ht="13.8">
+      <c r="F23" s="76">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="76">
         <v>553.53573477999998</v>
       </c>
       <c r="D24" s="76">
         <v>553.53573477999998</v>
       </c>
       <c r="E24" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:5" ht="13.8">
+      <c r="F24" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="76">
         <v>4239.5505379099995</v>
       </c>
       <c r="D25" s="76">
         <v>4273.0218848500008</v>
       </c>
       <c r="E25" s="76">
         <v>4419.8593886399995</v>
       </c>
-    </row>
-    <row r="26" spans="1:5" ht="13.8">
+      <c r="F25" s="76">
+        <v>4471.2867174999992</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="76">
         <v>6615.7491942799998</v>
       </c>
       <c r="D26" s="76">
         <v>6670.1275921099996</v>
       </c>
       <c r="E26" s="76">
         <v>7497.5762982899996</v>
       </c>
-    </row>
-    <row r="27" spans="1:5" ht="13.8">
+      <c r="F26" s="76">
+        <v>7349.5889319899998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="13.8">
       <c r="A27" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="76">
         <v>23.851527459999986</v>
       </c>
       <c r="D27" s="76">
         <v>95.702391660000032</v>
       </c>
       <c r="E27" s="76">
         <v>155.55267997000004</v>
       </c>
-    </row>
-    <row r="28" spans="1:5" ht="13.8">
+      <c r="F27" s="76">
+        <v>182.36290146000007</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="75">
         <v>1101.5370068095733</v>
       </c>
       <c r="D28" s="75">
         <v>627.15816237493755</v>
       </c>
       <c r="E28" s="75">
         <v>440.31844440295731</v>
       </c>
-    </row>
-    <row r="29" spans="1:5" ht="13.8">
+      <c r="F28" s="75">
+        <v>470.76555566175398</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B29" s="87" t="s">
         <v>315</v>
       </c>
       <c r="C29" s="76">
         <v>1549.5660095399999</v>
       </c>
       <c r="D29" s="76">
         <v>1154.7868649300001</v>
       </c>
       <c r="E29" s="76">
         <v>1234.4693361</v>
       </c>
-    </row>
-    <row r="30" spans="1:5" ht="13.8">
+      <c r="F29" s="76">
+        <v>1322.8325546800002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="13.8">
       <c r="A30" s="18" t="s">
         <v>138</v>
       </c>
       <c r="B30" s="88" t="s">
         <v>320</v>
       </c>
       <c r="C30" s="78">
         <v>448.02900273042655</v>
       </c>
       <c r="D30" s="78">
         <v>527.62870255506255</v>
       </c>
       <c r="E30" s="78">
         <v>794.15089169704265</v>
       </c>
-    </row>
-    <row r="31" spans="1:5" ht="13.8">
+      <c r="F30" s="78">
+        <v>852.06699901824618</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="13.8">
       <c r="B31" s="27"/>
     </row>
-    <row r="32" spans="1:5" ht="13.8">
+    <row r="32" spans="1:6" ht="13.8">
       <c r="B32" s="27"/>
     </row>
     <row r="33" spans="2:2" ht="13.8">
       <c r="B33" s="27"/>
     </row>
     <row r="34" spans="2:2" ht="13.8">
       <c r="B34" s="27"/>
     </row>
     <row r="35" spans="2:2" ht="13.8">
       <c r="B35" s="27"/>
     </row>
     <row r="36" spans="2:2" ht="13.8">
       <c r="B36" s="27"/>
     </row>
     <row r="37" spans="2:2" ht="13.8">
       <c r="B37" s="27"/>
     </row>
     <row r="38" spans="2:2" ht="13.8">
       <c r="B38" s="27"/>
     </row>
     <row r="39" spans="2:2" ht="13.8">
       <c r="B39" s="27"/>
     </row>
     <row r="40" spans="2:2" ht="13.8">
       <c r="B40" s="27"/>
@@ -6818,640 +6991,732 @@
     </row>
     <row r="58" spans="2:2" ht="13.8">
       <c r="B58" s="27"/>
     </row>
     <row r="59" spans="2:2" ht="13.8">
       <c r="B59" s="27"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="4183" divId="Set of Tables_4183" sourceType="range" sourceRef="B1:B30" destinationFile="I:\internet\StatisticalTables\Monetary Data\BoN DAC Liabilities.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E120"/>
+  <dimension ref="A1:F120"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="E1" sqref="E1:E1048576"/>
+      <selection pane="topRight" activeCell="F1" sqref="F1:F1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="16.109375" customWidth="1"/>
     <col min="2" max="2" width="45.44140625" customWidth="1"/>
-    <col min="3" max="5" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="11.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="13.8">
+    <row r="1" spans="1:6" ht="13.8">
       <c r="B1" s="46" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="13.8">
+    <row r="2" spans="1:6" ht="13.8">
       <c r="B2" s="46"/>
     </row>
-    <row r="3" spans="1:5" ht="13.8">
+    <row r="3" spans="1:6" ht="13.8">
       <c r="B3" s="46" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="13.8">
+    <row r="4" spans="1:6" ht="13.8">
       <c r="A4" s="15"/>
       <c r="B4" s="28" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
       <c r="D4" s="73">
         <v>46081</v>
       </c>
       <c r="E4" s="73">
         <v>46112</v>
       </c>
-    </row>
-    <row r="5" spans="1:5" ht="13.8">
+      <c r="F4" s="73">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="13.8">
       <c r="A5" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="79"/>
       <c r="D5" s="79"/>
       <c r="E5" s="79"/>
-    </row>
-    <row r="6" spans="1:5" ht="13.8">
+      <c r="F5" s="79"/>
+    </row>
+    <row r="6" spans="1:6" ht="13.8">
       <c r="A6" s="16"/>
       <c r="B6" s="31"/>
       <c r="C6" s="80"/>
       <c r="D6" s="80"/>
       <c r="E6" s="80"/>
-    </row>
-    <row r="7" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F6" s="80"/>
+    </row>
+    <row r="7" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="75">
         <v>29169.3169853613</v>
       </c>
       <c r="D7" s="75">
         <v>27581.60642248916</v>
       </c>
       <c r="E7" s="75">
         <v>25037.541304513907</v>
       </c>
-    </row>
-    <row r="8" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F7" s="75">
+        <v>29522.061983044026</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>141</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="75">
         <v>39354.367770957128</v>
       </c>
       <c r="D8" s="75">
         <v>38738.145478726881</v>
       </c>
       <c r="E8" s="75">
         <v>36295.372204198633</v>
       </c>
-    </row>
-    <row r="9" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F8" s="75">
+        <v>41184.21245994838</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>156</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="76">
         <v>147.39611551540963</v>
       </c>
       <c r="D9" s="76">
         <v>166.35725346200763</v>
       </c>
       <c r="E9" s="76">
         <v>176.30276556145606</v>
       </c>
-    </row>
-    <row r="10" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F9" s="76">
+        <v>170.23613236902196</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>157</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="76">
         <v>23228.72650717065</v>
       </c>
       <c r="D10" s="76">
         <v>22742.774926988943</v>
       </c>
       <c r="E10" s="76">
         <v>20166.436908963558</v>
       </c>
-    </row>
-    <row r="11" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F10" s="76">
+        <v>23642.672699764771</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="76">
         <v>14590.096775737569</v>
       </c>
       <c r="D11" s="76">
         <v>14357.099544805682</v>
       </c>
       <c r="E11" s="76">
         <v>14410.302613268997</v>
       </c>
-    </row>
-    <row r="12" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F11" s="76">
+        <v>14823.163409779831</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>159</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>321</v>
       </c>
       <c r="C12" s="76">
         <v>1134.3586772634987</v>
       </c>
       <c r="D12" s="76">
         <v>1244.6267346702512</v>
       </c>
       <c r="E12" s="76">
         <v>1294.1975938146243</v>
       </c>
-    </row>
-    <row r="13" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F12" s="76">
+        <v>2364.0389210547587</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>160</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>322</v>
       </c>
       <c r="C13" s="76">
         <v>248.32540388000001</v>
       </c>
       <c r="D13" s="76">
         <v>220.93142140999998</v>
       </c>
       <c r="E13" s="76">
         <v>237.27021619999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F13" s="76">
+        <v>172.54534258999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>161</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>323</v>
       </c>
       <c r="C14" s="76">
         <v>5.4642913899999996</v>
       </c>
       <c r="D14" s="76">
         <v>6.3555973899999998</v>
       </c>
       <c r="E14" s="76">
         <v>10.862106389999999</v>
       </c>
-    </row>
-    <row r="15" spans="1:5" ht="13.8">
+      <c r="F14" s="76">
+        <v>11.55595439</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="75">
         <v>10185.050785595826</v>
       </c>
       <c r="D15" s="75">
         <v>11156.539056237723</v>
       </c>
       <c r="E15" s="75">
         <v>11257.830899684724</v>
       </c>
-    </row>
-    <row r="16" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F15" s="75">
+        <v>11662.150476904355</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>162</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="76">
         <v>4771.5945902227377</v>
       </c>
       <c r="D16" s="76">
         <v>5895.1018467590075</v>
       </c>
       <c r="E16" s="76">
         <v>6676.682438932452</v>
       </c>
-    </row>
-    <row r="17" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F16" s="76">
+        <v>7339.9961117821231</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>163</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="76">
         <v>1349.36157301</v>
       </c>
       <c r="D17" s="76">
         <v>1247.2832560000002</v>
       </c>
       <c r="E17" s="76">
         <v>1252.3164420000001</v>
       </c>
-    </row>
-    <row r="18" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F17" s="76">
+        <v>1257.187222</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>164</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>321</v>
       </c>
       <c r="C18" s="76">
         <v>695.85935710308968</v>
       </c>
       <c r="D18" s="76">
         <v>700.11985959871572</v>
       </c>
       <c r="E18" s="76">
         <v>645.30931247227375</v>
       </c>
-    </row>
-    <row r="19" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F18" s="76">
+        <v>646.37341842223213</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="17" t="s">
         <v>165</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>322</v>
       </c>
       <c r="C19" s="76">
         <v>2687.8354591499997</v>
       </c>
       <c r="D19" s="76">
         <v>2614.85466997</v>
       </c>
       <c r="E19" s="76">
         <v>1876.1215920899999</v>
       </c>
-    </row>
-    <row r="20" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F19" s="76">
+        <v>1768.9668529100002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>166</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>323</v>
       </c>
       <c r="C20" s="76">
         <v>680.39980610999999</v>
       </c>
       <c r="D20" s="76">
         <v>699.17942390999997</v>
       </c>
       <c r="E20" s="76">
         <v>807.40111418999993</v>
       </c>
-    </row>
-    <row r="21" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F20" s="76">
+        <v>649.62687179</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>167</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="75">
         <v>6969.3335815685896</v>
       </c>
       <c r="D21" s="75">
         <v>6300.1836438145037</v>
       </c>
       <c r="E21" s="75">
         <v>9745.4895198185441</v>
       </c>
-    </row>
-    <row r="22" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F21" s="75">
+        <v>10321.990049762351</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>168</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="76">
         <v>1503.7421498245906</v>
       </c>
       <c r="D22" s="76">
         <v>1338.0955682679921</v>
       </c>
       <c r="E22" s="76">
         <v>1553.0048775785438</v>
       </c>
-    </row>
-    <row r="23" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F22" s="76">
+        <v>1684.4029994309778</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>169</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="76">
         <v>5465.5630996839991</v>
       </c>
       <c r="D23" s="76">
         <v>4562.1332083465113</v>
       </c>
       <c r="E23" s="76">
         <v>7593.2585200400008</v>
       </c>
-    </row>
-    <row r="24" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F23" s="76">
+        <v>8437.6208423413718</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>170</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="76">
         <v>2.8332059999999999E-2</v>
       </c>
       <c r="D24" s="76">
         <v>399.95486720000002</v>
       </c>
       <c r="E24" s="76">
         <v>599.22612219999996</v>
       </c>
-    </row>
-    <row r="25" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F24" s="76">
+        <v>199.96620798999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>173</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="75">
         <v>49529.236593280009</v>
       </c>
       <c r="D25" s="75">
         <v>50191.632228269991</v>
       </c>
       <c r="E25" s="75">
         <v>51536.991816759997</v>
       </c>
-    </row>
-    <row r="26" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F25" s="75">
+        <v>53181.297827933246</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>174</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="75">
         <v>53133.323651820006</v>
       </c>
       <c r="D26" s="75">
         <v>53559.960566339993</v>
       </c>
       <c r="E26" s="75">
         <v>55131.02451725</v>
       </c>
-    </row>
-    <row r="27" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F26" s="75">
+        <v>56608.071717240004</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A27" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="76">
         <v>53133.323651820006</v>
       </c>
       <c r="D27" s="76">
         <v>53559.960566339993</v>
       </c>
       <c r="E27" s="76">
         <v>55131.02451725</v>
       </c>
-    </row>
-    <row r="28" spans="1:5" ht="13.8">
+      <c r="F27" s="76">
+        <v>56608.071717240004</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>171</v>
       </c>
       <c r="B28" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="75">
         <v>3604.0870585399998</v>
       </c>
       <c r="D28" s="75">
         <v>3368.32833807</v>
       </c>
       <c r="E28" s="75">
         <v>3594.0327004899996</v>
       </c>
-    </row>
-    <row r="29" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F28" s="75">
+        <v>3426.7738893067603</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>172</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="76">
         <v>3604.0870585399998</v>
       </c>
       <c r="D29" s="76">
         <v>3368.32833807</v>
       </c>
       <c r="E29" s="76">
         <v>3594.0327004899996</v>
       </c>
-    </row>
-    <row r="30" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F29" s="76">
+        <v>3426.7738893067603</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A30" s="17" t="s">
         <v>176</v>
       </c>
       <c r="B30" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="75">
         <v>131767.41252488666</v>
       </c>
       <c r="D30" s="75">
         <v>131941.68558814755</v>
       </c>
       <c r="E30" s="75">
         <v>131635.50793737324</v>
       </c>
-    </row>
-    <row r="31" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F30" s="75">
+        <v>132471.19388513803</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A31" s="17" t="s">
         <v>177</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="76">
         <v>4229.7747575602343</v>
       </c>
       <c r="D31" s="76">
         <v>4062.9358891049319</v>
       </c>
       <c r="E31" s="76">
         <v>4092.0044914110049</v>
       </c>
-    </row>
-    <row r="32" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F31" s="76">
+        <v>4312.4812442983184</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A32" s="17" t="s">
         <v>178</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="76">
         <v>114.18104892999992</v>
       </c>
       <c r="D32" s="76">
         <v>113.08016943000007</v>
       </c>
       <c r="E32" s="76">
         <v>119.74529423999994</v>
       </c>
-    </row>
-    <row r="33" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F32" s="76">
+        <v>119.70944252999998</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A33" s="17" t="s">
         <v>179</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="76">
         <v>1675.7548732800001</v>
       </c>
       <c r="D33" s="76">
         <v>1820.7960348818694</v>
       </c>
       <c r="E33" s="76">
         <v>1924.4186515010149</v>
       </c>
-    </row>
-    <row r="34" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F33" s="76">
+        <v>1962.9904544959327</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A34" s="17" t="s">
         <v>180</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="76">
         <v>54896.39416852616</v>
       </c>
       <c r="D34" s="76">
         <v>55177.003564810184</v>
       </c>
       <c r="E34" s="76">
         <v>53788.806767128968</v>
       </c>
-    </row>
-    <row r="35" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F34" s="76">
+        <v>54181.386113789449</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A35" s="18" t="s">
         <v>181</v>
       </c>
       <c r="B35" s="29" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="78">
         <v>70851.307676590252</v>
       </c>
       <c r="D35" s="78">
         <v>70767.869929920562</v>
       </c>
       <c r="E35" s="78">
         <v>71710.532733092259</v>
       </c>
-    </row>
-    <row r="36" spans="1:5" ht="13.8">
+      <c r="F35" s="78">
+        <v>71894.626630024315</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="13.8">
       <c r="B36" s="34"/>
     </row>
-    <row r="37" spans="1:5" ht="13.8">
+    <row r="37" spans="1:6" ht="13.8">
       <c r="B37" s="34"/>
     </row>
-    <row r="38" spans="1:5" ht="13.8">
+    <row r="38" spans="1:6" ht="13.8">
       <c r="B38" s="34"/>
     </row>
-    <row r="39" spans="1:5" ht="13.8">
+    <row r="39" spans="1:6" ht="13.8">
       <c r="B39" s="34"/>
     </row>
-    <row r="40" spans="1:5" ht="13.8">
+    <row r="40" spans="1:6" ht="13.8">
       <c r="B40" s="34"/>
     </row>
-    <row r="41" spans="1:5" ht="13.8">
+    <row r="41" spans="1:6" ht="13.8">
       <c r="B41" s="34"/>
     </row>
-    <row r="42" spans="1:5" ht="13.8">
+    <row r="42" spans="1:6" ht="13.8">
       <c r="B42" s="34"/>
     </row>
-    <row r="43" spans="1:5" ht="13.8">
+    <row r="43" spans="1:6" ht="13.8">
       <c r="B43" s="34"/>
     </row>
-    <row r="44" spans="1:5" ht="13.8">
+    <row r="44" spans="1:6" ht="13.8">
       <c r="B44" s="34"/>
     </row>
-    <row r="45" spans="1:5" ht="13.8">
+    <row r="45" spans="1:6" ht="13.8">
       <c r="B45" s="34"/>
     </row>
-    <row r="46" spans="1:5" ht="13.8">
+    <row r="46" spans="1:6" ht="13.8">
       <c r="B46" s="34"/>
     </row>
-    <row r="47" spans="1:5" ht="13.8">
+    <row r="47" spans="1:6" ht="13.8">
       <c r="B47" s="34"/>
     </row>
-    <row r="48" spans="1:5" ht="13.8">
+    <row r="48" spans="1:6" ht="13.8">
       <c r="B48" s="34"/>
     </row>
     <row r="49" spans="2:2" ht="13.8">
       <c r="B49" s="34"/>
     </row>
     <row r="50" spans="2:2" ht="13.8">
       <c r="B50" s="34"/>
     </row>
     <row r="51" spans="2:2" ht="13.8">
       <c r="B51" s="34"/>
     </row>
     <row r="52" spans="2:2" ht="13.8">
       <c r="B52" s="34"/>
     </row>
     <row r="53" spans="2:2" ht="13.8">
       <c r="B53" s="34"/>
     </row>
     <row r="54" spans="2:2" ht="13.8">
       <c r="B54" s="34"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="1"/>
     </row>
     <row r="56" spans="2:2">
       <c r="B56" s="1"/>
@@ -7640,647 +7905,741 @@
       <c r="B117" s="1"/>
     </row>
     <row r="118" spans="2:2">
       <c r="B118" s="1"/>
     </row>
     <row r="119" spans="2:2">
       <c r="B119" s="1"/>
     </row>
     <row r="120" spans="2:2">
       <c r="B120" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E85"/>
+  <dimension ref="A1:F85"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="E1" sqref="E1:E1048576"/>
+      <selection pane="topRight" activeCell="F1" sqref="F1:F1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="11.4"/>
   <cols>
     <col min="1" max="1" width="12.5546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="56.33203125" style="11" customWidth="1"/>
-    <col min="3" max="5" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="6" max="16384" width="8.88671875" style="9"/>
+    <col min="3" max="6" width="12" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="8.88671875" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="13.8">
+    <row r="1" spans="1:6" ht="13.8">
       <c r="B1" s="39" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="13.8">
+    <row r="2" spans="1:6" ht="13.8">
       <c r="B2" s="39"/>
     </row>
-    <row r="3" spans="1:5" ht="13.8">
+    <row r="3" spans="1:6" ht="13.8">
       <c r="B3" s="39" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="13.8">
+    <row r="4" spans="1:6" ht="13.8">
       <c r="B4" s="54"/>
     </row>
-    <row r="5" spans="1:5" ht="13.8">
+    <row r="5" spans="1:6" ht="13.8">
       <c r="A5" s="19"/>
       <c r="B5" s="40" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="67">
         <v>46053</v>
       </c>
       <c r="D5" s="67">
         <v>46081</v>
       </c>
       <c r="E5" s="67">
         <v>46112</v>
       </c>
-    </row>
-    <row r="6" spans="1:5" s="10" customFormat="1" ht="13.8">
+      <c r="F5" s="67">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="10" customFormat="1" ht="13.8">
       <c r="A6" s="20" t="s">
         <v>182</v>
       </c>
       <c r="B6" s="41" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="81">
         <v>428.65113530000002</v>
       </c>
       <c r="D6" s="81">
         <v>420.23631088000002</v>
       </c>
       <c r="E6" s="81">
         <v>337.01421997000006</v>
       </c>
-    </row>
-    <row r="7" spans="1:5" s="10" customFormat="1" ht="13.8">
+      <c r="F6" s="81">
+        <v>331.32955944999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="10" customFormat="1" ht="13.8">
       <c r="A7" s="20" t="s">
         <v>183</v>
       </c>
       <c r="B7" s="41" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="81">
         <v>166553.73669825992</v>
       </c>
       <c r="D7" s="81">
         <v>168289.02570361368</v>
       </c>
       <c r="E7" s="81">
         <v>170059.7714626916</v>
       </c>
-    </row>
-    <row r="8" spans="1:5" s="10" customFormat="1" ht="13.8">
+      <c r="F7" s="81">
+        <v>177076.99336021766</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="10" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>184</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>68</v>
       </c>
       <c r="C8" s="81">
         <v>89421.618308960809</v>
       </c>
       <c r="D8" s="81">
         <v>90319.324066778019</v>
       </c>
       <c r="E8" s="81">
         <v>90469.027887692529</v>
       </c>
-    </row>
-    <row r="9" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F8" s="81">
+        <v>95926.485001208188</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A9" s="14" t="s">
         <v>185</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="82">
         <v>9320.5154874936488</v>
       </c>
       <c r="D9" s="82">
         <v>8789.0266808444103</v>
       </c>
       <c r="E9" s="82">
         <v>8440.8783159395971</v>
       </c>
-    </row>
-    <row r="10" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F9" s="82">
+        <v>10028.632686704541</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A10" s="14" t="s">
         <v>186</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="82">
         <v>849.21209059</v>
       </c>
       <c r="D10" s="82">
         <v>874.92623875000004</v>
       </c>
       <c r="E10" s="82">
         <v>1039.0387531600002</v>
       </c>
-    </row>
-    <row r="11" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F10" s="82">
+        <v>918.66278112999976</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A11" s="14" t="s">
         <v>187</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="82">
         <v>6655.5063997235093</v>
       </c>
       <c r="D11" s="82">
         <v>5888.8314463543093</v>
       </c>
       <c r="E11" s="82">
         <v>6413.6874739147306</v>
       </c>
-    </row>
-    <row r="12" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F11" s="82">
+        <v>9400.4965458213192</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A12" s="14" t="s">
         <v>188</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="82">
         <v>49519.220217406153</v>
       </c>
       <c r="D12" s="82">
         <v>51449.737115871176</v>
       </c>
       <c r="E12" s="82">
         <v>51189.328377888763</v>
       </c>
-    </row>
-    <row r="13" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F12" s="82">
+        <v>51544.434289580349</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A13" s="14" t="s">
         <v>189</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="82">
         <v>23077.164113747498</v>
       </c>
       <c r="D13" s="82">
         <v>23316.802584958135</v>
       </c>
       <c r="E13" s="82">
         <v>23386.094966789446</v>
       </c>
-    </row>
-    <row r="14" spans="1:5" s="10" customFormat="1" ht="13.8">
+      <c r="F13" s="82">
+        <v>24034.258697971974</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="10" customFormat="1" ht="13.8">
       <c r="A14" s="20" t="s">
         <v>190</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="81">
         <v>77132.11838929911</v>
       </c>
       <c r="D14" s="81">
         <v>77969.701636835656</v>
       </c>
       <c r="E14" s="81">
         <v>79590.743574999084</v>
       </c>
-    </row>
-    <row r="15" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F14" s="81">
+        <v>81150.508359009487</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A15" s="14" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="82">
         <v>8872.8781914599003</v>
       </c>
       <c r="D15" s="82">
         <v>8895.7984301526994</v>
       </c>
       <c r="E15" s="82">
         <v>8409.7579959229988</v>
       </c>
-    </row>
-    <row r="16" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F15" s="82">
+        <v>8374.7671603036997</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A16" s="14" t="s">
         <v>191</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="82">
         <v>952.58634667469994</v>
       </c>
       <c r="D16" s="82">
         <v>989.78405587459997</v>
       </c>
       <c r="E16" s="82">
         <v>793.84253932440015</v>
       </c>
-    </row>
-    <row r="17" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F16" s="82">
+        <v>858.48030727730008</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A17" s="14" t="s">
         <v>192</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="82">
         <v>7637.4519205033002</v>
       </c>
       <c r="D17" s="82">
         <v>8274.6261399017985</v>
       </c>
       <c r="E17" s="82">
         <v>8968.5334729079987</v>
       </c>
-    </row>
-    <row r="18" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F17" s="82">
+        <v>9436.5877334716006</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A18" s="14" t="s">
         <v>193</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="82">
         <v>27468.87383269022</v>
       </c>
       <c r="D18" s="82">
         <v>28406.49702259375</v>
       </c>
       <c r="E18" s="82">
         <v>29196.05714402044</v>
       </c>
-    </row>
-    <row r="19" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F18" s="82">
+        <v>30042.901808590777</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A19" s="14" t="s">
         <v>194</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="82">
         <v>32200.328097970989</v>
       </c>
       <c r="D19" s="82">
         <v>31402.99598831281</v>
       </c>
       <c r="E19" s="82">
         <v>32222.552422823246</v>
       </c>
-    </row>
-    <row r="20" spans="1:5" s="10" customFormat="1" ht="13.8">
+      <c r="F19" s="82">
+        <v>32437.771349366107</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="10" customFormat="1" ht="13.8">
       <c r="A20" s="20" t="s">
         <v>196</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="82">
         <v>0</v>
       </c>
       <c r="D20" s="82">
         <v>0</v>
       </c>
       <c r="E20" s="82">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:5" s="10" customFormat="1" ht="13.8">
+      <c r="F20" s="82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="10" customFormat="1" ht="13.8">
       <c r="A21" s="20" t="s">
         <v>197</v>
       </c>
       <c r="B21" s="41" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="81">
         <v>9886.7315284090619</v>
       </c>
       <c r="D21" s="81">
         <v>5804.7389161791816</v>
       </c>
       <c r="E21" s="81">
         <v>5762.8616173876244</v>
       </c>
-    </row>
-    <row r="22" spans="1:5" s="10" customFormat="1" ht="13.8">
+      <c r="F21" s="81">
+        <v>6398.966191506719</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="10" customFormat="1" ht="13.8">
       <c r="A22" s="20" t="s">
         <v>198</v>
       </c>
       <c r="B22" s="41" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="81">
         <v>18982.962533843987</v>
       </c>
       <c r="D22" s="81">
         <v>20149.351921489171</v>
       </c>
       <c r="E22" s="81">
         <v>19295.176469513277</v>
       </c>
-    </row>
-    <row r="23" spans="1:5" s="7" customFormat="1" ht="14.4">
+      <c r="F22" s="81">
+        <v>19279.680925730776</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="7" customFormat="1" ht="14.4">
       <c r="A23" s="14" t="s">
         <v>199</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="82">
         <v>17557.135700593986</v>
       </c>
       <c r="D23" s="82">
         <v>18718.11394479917</v>
       </c>
       <c r="E23" s="82">
         <v>17868.947958633278</v>
       </c>
-    </row>
-    <row r="24" spans="1:5" s="10" customFormat="1" ht="13.8">
+      <c r="F23" s="82">
+        <v>17854.379394650776</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="10" customFormat="1" ht="13.8">
       <c r="A24" s="20" t="s">
         <v>200</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="81">
         <v>226.387</v>
       </c>
       <c r="D24" s="81">
         <v>225.71100000000001</v>
       </c>
       <c r="E24" s="81">
         <v>298.63804207999999</v>
       </c>
-    </row>
-    <row r="25" spans="1:5" s="10" customFormat="1" ht="13.8">
+      <c r="F24" s="81">
+        <v>291.55910693999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="10" customFormat="1" ht="13.8">
       <c r="A25" s="20" t="s">
         <v>201</v>
       </c>
       <c r="B25" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="81">
         <v>273.16341237</v>
       </c>
       <c r="D25" s="81">
         <v>199.73071306</v>
       </c>
       <c r="E25" s="81">
         <v>228.22249274000001</v>
       </c>
-    </row>
-    <row r="26" spans="1:5" s="10" customFormat="1" ht="13.8">
+      <c r="F25" s="81">
+        <v>143.40811598000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="10" customFormat="1" ht="13.8">
       <c r="A26" s="20" t="s">
         <v>202</v>
       </c>
       <c r="B26" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="81">
         <v>30543.352760139998</v>
       </c>
       <c r="D26" s="81">
         <v>29913.369308459998</v>
       </c>
       <c r="E26" s="81">
         <v>29848.710422180004</v>
       </c>
-    </row>
-    <row r="27" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F26" s="81">
+        <v>30535.159850709999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A27" s="14" t="s">
         <v>203</v>
       </c>
       <c r="B27" s="42" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="82">
         <v>5229.3064843000002</v>
       </c>
       <c r="D27" s="82">
         <v>5248.1062296200007</v>
       </c>
       <c r="E27" s="82">
         <v>5248.1156352400003</v>
       </c>
-    </row>
-    <row r="28" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F27" s="82">
+        <v>5248.1260424500006</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A28" s="14" t="s">
         <v>204</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="82">
         <v>14724.527629069999</v>
       </c>
       <c r="D28" s="82">
         <v>14704.494800679999</v>
       </c>
       <c r="E28" s="82">
         <v>14387.978731349996</v>
       </c>
-    </row>
-    <row r="29" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F28" s="82">
+        <v>14571.675433899998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>205</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>78</v>
       </c>
       <c r="C29" s="82">
         <v>8981.7114369900009</v>
       </c>
       <c r="D29" s="82">
         <v>8955.06557488</v>
       </c>
       <c r="E29" s="82">
         <v>8964.1599044500017</v>
       </c>
-    </row>
-    <row r="30" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F29" s="82">
+        <v>8940.9079992099996</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A30" s="14" t="s">
         <v>206</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>79</v>
       </c>
       <c r="C30" s="82">
         <v>2.91498474</v>
       </c>
       <c r="D30" s="82">
         <v>2.91498474</v>
       </c>
       <c r="E30" s="82">
         <v>2.91498474</v>
       </c>
-    </row>
-    <row r="31" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F30" s="82">
+        <v>2.91498474</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A31" s="14" t="s">
         <v>207</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>86</v>
       </c>
       <c r="C31" s="82">
         <v>1604.8922250399992</v>
       </c>
       <c r="D31" s="82">
         <v>1002.7877185400001</v>
       </c>
       <c r="E31" s="82">
         <v>1245.5411664000005</v>
       </c>
-    </row>
-    <row r="32" spans="1:5" s="10" customFormat="1" ht="13.8">
+      <c r="F31" s="82">
+        <v>1771.53539041</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" s="10" customFormat="1" ht="13.8">
       <c r="A32" s="20" t="s">
         <v>208</v>
       </c>
       <c r="B32" s="41" t="s">
         <v>80</v>
       </c>
       <c r="C32" s="81">
         <v>-9459.6856518533714</v>
       </c>
       <c r="D32" s="81">
         <v>-8987.1069721300883</v>
       </c>
       <c r="E32" s="81">
         <v>-7874.8644738741368</v>
       </c>
-    </row>
-    <row r="33" spans="1:5" s="10" customFormat="1" ht="13.8">
+      <c r="F32" s="81">
+        <v>-8560.5532268140669</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="10" customFormat="1" ht="13.8">
       <c r="A33" s="14" t="s">
         <v>211</v>
       </c>
       <c r="B33" s="56" t="s">
         <v>316</v>
       </c>
       <c r="C33" s="82">
         <v>10719.525309763378</v>
       </c>
       <c r="D33" s="82">
         <v>10665.269157282559</v>
       </c>
       <c r="E33" s="82">
         <v>10832.341302149485</v>
       </c>
-    </row>
-    <row r="34" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F33" s="82">
+        <v>11296.56500091584</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A34" s="14" t="s">
         <v>209</v>
       </c>
       <c r="B34" s="42" t="s">
         <v>325</v>
       </c>
       <c r="C34" s="82">
         <v>-6531.0913071373088</v>
       </c>
       <c r="D34" s="82">
         <v>-6999.7689455047021</v>
       </c>
       <c r="E34" s="82">
         <v>-6183.967777626247</v>
       </c>
-    </row>
-    <row r="35" spans="1:5" s="7" customFormat="1" ht="13.8">
+      <c r="F34" s="82">
+        <v>-6260.7992943911895</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="7" customFormat="1" ht="13.8">
       <c r="A35" s="14" t="s">
         <v>210</v>
       </c>
       <c r="B35" s="42" t="s">
         <v>324</v>
       </c>
       <c r="C35" s="82">
         <v>7790.9309650473142</v>
       </c>
       <c r="D35" s="82">
         <v>8677.9311306571726</v>
       </c>
       <c r="E35" s="82">
         <v>9141.4446059015954</v>
       </c>
-    </row>
-    <row r="36" spans="1:5" ht="13.8">
+      <c r="F35" s="82">
+        <v>8996.8110684929634</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="13.8">
       <c r="A36" s="21"/>
       <c r="B36" s="44"/>
       <c r="C36" s="83"/>
       <c r="D36" s="83"/>
       <c r="E36" s="83"/>
-    </row>
-    <row r="37" spans="1:5" ht="13.8">
+      <c r="F36" s="83"/>
+    </row>
+    <row r="37" spans="1:6" ht="13.8">
       <c r="B37" s="45"/>
     </row>
-    <row r="38" spans="1:5" ht="13.8">
+    <row r="38" spans="1:6" ht="13.8">
       <c r="B38" s="45"/>
     </row>
-    <row r="39" spans="1:5" ht="13.8">
+    <row r="39" spans="1:6" ht="13.8">
       <c r="B39" s="45"/>
     </row>
-    <row r="40" spans="1:5" ht="13.8">
+    <row r="40" spans="1:6" ht="13.8">
       <c r="B40" s="45"/>
     </row>
-    <row r="41" spans="1:5" ht="13.8">
+    <row r="41" spans="1:6" ht="13.8">
       <c r="B41" s="45"/>
     </row>
-    <row r="42" spans="1:5" ht="13.8">
+    <row r="42" spans="1:6" ht="13.8">
       <c r="B42" s="45"/>
     </row>
-    <row r="43" spans="1:5" ht="13.8">
+    <row r="43" spans="1:6" ht="13.8">
       <c r="B43" s="45"/>
     </row>
-    <row r="44" spans="1:5" ht="13.8">
+    <row r="44" spans="1:6" ht="13.8">
       <c r="B44" s="45"/>
     </row>
-    <row r="45" spans="1:5" ht="13.8">
+    <row r="45" spans="1:6" ht="13.8">
       <c r="B45" s="45"/>
     </row>
-    <row r="46" spans="1:5" ht="13.8">
+    <row r="46" spans="1:6" ht="13.8">
       <c r="B46" s="45"/>
     </row>
-    <row r="47" spans="1:5" ht="13.8">
+    <row r="47" spans="1:6" ht="13.8">
       <c r="B47" s="45"/>
     </row>
-    <row r="48" spans="1:5" ht="13.8">
+    <row r="48" spans="1:6" ht="13.8">
       <c r="B48" s="45"/>
     </row>
     <row r="49" spans="2:2" ht="13.8">
       <c r="B49" s="45"/>
     </row>
     <row r="50" spans="2:2" ht="13.8">
       <c r="B50" s="45"/>
     </row>
     <row r="51" spans="2:2" ht="13.8">
       <c r="B51" s="45"/>
     </row>
     <row r="52" spans="2:2" ht="13.8">
       <c r="B52" s="45"/>
     </row>
     <row r="53" spans="2:2" ht="13.8">
       <c r="B53" s="45"/>
     </row>
     <row r="54" spans="2:2" ht="13.8">
       <c r="B54" s="45"/>
     </row>
     <row r="55" spans="2:2" ht="13.8">
       <c r="B55" s="45"/>
     </row>
     <row r="56" spans="2:2" ht="13.8">
       <c r="B56" s="45"/>
@@ -8368,780 +8727,903 @@
     </row>
     <row r="84" spans="2:2" ht="13.8">
       <c r="B84" s="45"/>
     </row>
     <row r="85" spans="2:2" ht="13.8">
       <c r="B85" s="45"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="27592" divId="Set of Tables_27592" sourceType="range" sourceRef="B1:B36" destinationFile="I:\internet\StatisticalTables\Monetary Data\DMB DAC Liabilities.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E188"/>
+  <dimension ref="A1:F188"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
-      <selection pane="bottomRight" activeCell="E1" sqref="E1:E1048576"/>
+      <selection pane="bottomRight" activeCell="F1" sqref="F1:F1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.88671875" customWidth="1"/>
     <col min="2" max="2" width="47.33203125" style="8" customWidth="1"/>
-    <col min="3" max="5" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="13.8">
+    <row r="1" spans="1:6" ht="13.8">
       <c r="B1" s="37" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="13.8">
+    <row r="2" spans="1:6" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="13.8">
+    <row r="3" spans="1:6" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:5" ht="13.8">
+    <row r="4" spans="1:6" ht="13.8">
       <c r="A4" s="22" t="s">
         <v>97</v>
       </c>
       <c r="B4" s="35" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="67">
         <v>46053</v>
       </c>
       <c r="D4" s="67">
         <v>46081</v>
       </c>
       <c r="E4" s="67">
         <v>46112</v>
       </c>
-    </row>
-    <row r="5" spans="1:5" ht="13.8">
+      <c r="F4" s="67">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="13.8">
       <c r="A5" s="22"/>
       <c r="B5" s="31"/>
       <c r="C5" s="68"/>
       <c r="D5" s="68"/>
       <c r="E5" s="68"/>
-    </row>
-    <row r="6" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F5" s="68"/>
+    </row>
+    <row r="6" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>212</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="75">
         <v>77395.776133071733</v>
       </c>
       <c r="D6" s="75">
         <v>75586.63609320423</v>
       </c>
       <c r="E6" s="75">
         <v>72687.939820920947</v>
       </c>
-    </row>
-    <row r="7" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F6" s="75">
+        <v>83812.784098702279</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>213</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="75">
         <v>94496.073112317565</v>
       </c>
       <c r="D7" s="75">
         <v>93682.068474521948</v>
       </c>
       <c r="E7" s="75">
         <v>91293.252977305674</v>
       </c>
-    </row>
-    <row r="8" spans="1:5" s="8" customFormat="1" ht="14.4">
+      <c r="F7" s="75">
+        <v>102749.36029223664</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="8" customFormat="1" ht="14.4">
       <c r="A8" s="17" t="s">
         <v>214</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="76">
         <v>17100.296979245828</v>
       </c>
       <c r="D8" s="76">
         <v>18095.432381317725</v>
       </c>
       <c r="E8" s="76">
         <v>18605.313156384727</v>
       </c>
-    </row>
-    <row r="9" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F8" s="76">
+        <v>18936.576193534354</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>215</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="75">
         <v>180376.83722714667</v>
       </c>
       <c r="D9" s="75">
         <v>182732.40009367754</v>
       </c>
       <c r="E9" s="75">
         <v>186265.38430709325</v>
       </c>
-    </row>
-    <row r="10" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F9" s="75">
+        <v>185129.06880545127</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>216</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="75">
         <v>48407.155526550006</v>
       </c>
       <c r="D10" s="75">
         <v>50584.532024849992</v>
       </c>
       <c r="E10" s="75">
         <v>54414.741686550005</v>
       </c>
-    </row>
-    <row r="11" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F10" s="75">
+        <v>52433.881716143245</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>217</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="76">
         <v>53133.323651820006</v>
       </c>
       <c r="D11" s="76">
         <v>54671.71293360999</v>
       </c>
       <c r="E11" s="76">
         <v>59717.581189390003</v>
       </c>
-    </row>
-    <row r="12" spans="1:5" s="8" customFormat="1" ht="14.4">
+      <c r="F11" s="76">
+        <v>57581.068138830007</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="8" customFormat="1" ht="14.4">
       <c r="A12" s="17" t="s">
         <v>218</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="76">
         <v>4726.16812527</v>
       </c>
       <c r="D12" s="76">
         <v>4087.18090876</v>
       </c>
       <c r="E12" s="76">
         <v>5302.8395028399991</v>
       </c>
-    </row>
-    <row r="13" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F12" s="76">
+        <v>5147.1864226867601</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>219</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="75">
         <v>131969.68170059664</v>
       </c>
       <c r="D13" s="75">
         <v>132147.86806882755</v>
       </c>
       <c r="E13" s="75">
         <v>131850.64262054325</v>
       </c>
-    </row>
-    <row r="14" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F13" s="75">
+        <v>132695.18708930802</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>220</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="76">
         <v>4229.7747585602347</v>
       </c>
       <c r="D14" s="76">
         <v>4062.9358901049318</v>
       </c>
       <c r="E14" s="76">
         <v>4092.0044924110048</v>
       </c>
-    </row>
-    <row r="15" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F14" s="76">
+        <v>4312.4812452983188</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>221</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="76">
         <v>114.18104892999992</v>
       </c>
       <c r="D15" s="76">
         <v>113.08016943000007</v>
       </c>
       <c r="E15" s="76">
         <v>119.74529423999994</v>
       </c>
-    </row>
-    <row r="16" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F15" s="76">
+        <v>119.70944252999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>222</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="76">
         <v>1675.7548732800001</v>
       </c>
       <c r="D16" s="76">
         <v>1820.7960348818694</v>
       </c>
       <c r="E16" s="76">
         <v>1924.4186515010149</v>
       </c>
-    </row>
-    <row r="17" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F16" s="76">
+        <v>1962.9904544959327</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>223</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="76">
         <v>54896.39416852616</v>
       </c>
       <c r="D17" s="76">
         <v>55177.003564810184</v>
       </c>
       <c r="E17" s="76">
         <v>53788.806767128968</v>
       </c>
-    </row>
-    <row r="18" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F17" s="76">
+        <v>54181.386113789449</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>224</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="76">
         <v>71053.576851300255</v>
       </c>
       <c r="D18" s="76">
         <v>70974.052409600568</v>
       </c>
       <c r="E18" s="76">
         <v>71925.667415262258</v>
       </c>
-    </row>
-    <row r="19" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F18" s="76">
+        <v>72118.619833194316</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="52" t="s">
         <v>225</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="75">
         <v>170459.15382195532</v>
       </c>
       <c r="D19" s="75">
         <v>172212.76592581568</v>
       </c>
       <c r="E19" s="75">
         <v>173935.28225928306</v>
       </c>
-    </row>
-    <row r="20" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F19" s="75">
+        <v>181005.5451018567</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>226</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="75">
         <v>3905.4171023054096</v>
       </c>
       <c r="D20" s="75">
         <v>3923.740200812008</v>
       </c>
       <c r="E20" s="75">
         <v>3875.5107752014565</v>
       </c>
-    </row>
-    <row r="21" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F20" s="75">
+        <v>3928.5517202490228</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>227</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="75">
         <v>89421.618330350815</v>
       </c>
       <c r="D21" s="75">
         <v>90319.324088168025</v>
       </c>
       <c r="E21" s="75">
         <v>90469.027909082535</v>
       </c>
-    </row>
-    <row r="22" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F21" s="75">
+        <v>95926.485022598179</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>228</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="76">
         <v>9320.5154874936488</v>
       </c>
       <c r="D22" s="76">
         <v>8789.0266808444103</v>
       </c>
       <c r="E22" s="76">
         <v>8440.8783159395971</v>
       </c>
-    </row>
-    <row r="23" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F22" s="76">
+        <v>10028.632686704541</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>229</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="76">
         <v>849.21209059</v>
       </c>
       <c r="D23" s="76">
         <v>874.92623875000004</v>
       </c>
       <c r="E23" s="76">
         <v>1039.0387531600002</v>
       </c>
-    </row>
-    <row r="24" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F23" s="76">
+        <v>918.66278112999976</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>230</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="76">
         <v>6655.5063997235093</v>
       </c>
       <c r="D24" s="76">
         <v>5888.8314463543093</v>
       </c>
       <c r="E24" s="76">
         <v>6413.6874739147306</v>
       </c>
-    </row>
-    <row r="25" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F24" s="76">
+        <v>9400.4965458213192</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>231</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="76">
         <v>49519.220217406153</v>
       </c>
       <c r="D25" s="76">
         <v>51449.737115871176</v>
       </c>
       <c r="E25" s="76">
         <v>51189.328377888763</v>
       </c>
-    </row>
-    <row r="26" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F25" s="76">
+        <v>51544.434289580349</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>232</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="76">
         <v>23077.164135137496</v>
       </c>
       <c r="D26" s="76">
         <v>23316.802606348134</v>
       </c>
       <c r="E26" s="76">
         <v>23386.094988179444</v>
       </c>
-    </row>
-    <row r="27" spans="1:5" s="8" customFormat="1" ht="14.4">
+      <c r="F26" s="76">
+        <v>24034.258719361973</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="8" customFormat="1" ht="14.4">
       <c r="A27" s="17" t="s">
         <v>233</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="76">
         <v>0</v>
       </c>
       <c r="D27" s="76">
         <v>0</v>
       </c>
       <c r="E27" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:5" s="4" customFormat="1" ht="13.8">
+      <c r="F27" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="4" customFormat="1" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>234</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="75">
         <v>77132.11838929911</v>
       </c>
       <c r="D28" s="75">
         <v>77969.701636835656</v>
       </c>
       <c r="E28" s="75">
         <v>79590.743574999084</v>
       </c>
-    </row>
-    <row r="29" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F28" s="75">
+        <v>81150.508359009487</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>235</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="76">
         <v>8872.8781914599003</v>
       </c>
       <c r="D29" s="76">
         <v>8895.7984301526994</v>
       </c>
       <c r="E29" s="76">
         <v>8409.7579959229988</v>
       </c>
-    </row>
-    <row r="30" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F29" s="76">
+        <v>8374.7671603036997</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A30" s="17" t="s">
         <v>236</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C30" s="76">
         <v>952.58634667469994</v>
       </c>
       <c r="D30" s="76">
         <v>989.78405587459997</v>
       </c>
       <c r="E30" s="76">
         <v>793.84253932440015</v>
       </c>
-    </row>
-    <row r="31" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F30" s="76">
+        <v>858.48030727730008</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A31" s="17" t="s">
         <v>237</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="76">
         <v>7637.4519205033002</v>
       </c>
       <c r="D31" s="76">
         <v>8274.6261399017985</v>
       </c>
       <c r="E31" s="76">
         <v>8968.5334729079987</v>
       </c>
-    </row>
-    <row r="32" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F31" s="76">
+        <v>9436.5877334716006</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A32" s="17" t="s">
         <v>238</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="76">
         <v>27468.87383269022</v>
       </c>
       <c r="D32" s="76">
         <v>28406.49702259375</v>
       </c>
       <c r="E32" s="76">
         <v>29196.05714402044</v>
       </c>
-    </row>
-    <row r="33" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F32" s="76">
+        <v>30042.901808590777</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A33" s="17" t="s">
         <v>239</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="76">
         <v>32200.328097970989</v>
       </c>
       <c r="D33" s="76">
         <v>31402.99598831281</v>
       </c>
       <c r="E33" s="76">
         <v>32222.552422823246</v>
       </c>
-    </row>
-    <row r="34" spans="1:5" s="4" customFormat="1" ht="13.8">
+      <c r="F33" s="76">
+        <v>32437.771349366107</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="4" customFormat="1" ht="13.8">
       <c r="A34" s="17" t="s">
         <v>240</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="75">
         <v>0</v>
       </c>
       <c r="D34" s="75">
         <v>0</v>
       </c>
       <c r="E34" s="75">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:5" s="4" customFormat="1" ht="13.8">
+      <c r="F34" s="75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="4" customFormat="1" ht="13.8">
       <c r="A35" s="17" t="s">
         <v>241</v>
       </c>
       <c r="B35" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="75">
         <v>9888.6323190890616</v>
       </c>
       <c r="D35" s="75">
         <v>5804.7389161791816</v>
       </c>
       <c r="E35" s="75">
         <v>5782.5262581476245</v>
       </c>
-    </row>
-    <row r="36" spans="1:5" s="4" customFormat="1" ht="13.8">
+      <c r="F35" s="75">
+        <v>6418.4230690367194</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" s="4" customFormat="1" ht="13.8">
       <c r="A36" s="17" t="s">
         <v>306</v>
       </c>
       <c r="B36" s="30" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="75">
         <v>45181.400816223992</v>
       </c>
       <c r="D36" s="75">
         <v>47817.138579469174</v>
       </c>
       <c r="E36" s="75">
         <v>44288.224552763277</v>
       </c>
-    </row>
-    <row r="37" spans="1:5" s="4" customFormat="1" ht="13.8">
+      <c r="F36" s="75">
+        <v>45950.474888790777</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="4" customFormat="1" ht="13.8">
       <c r="A37" s="17" t="s">
         <v>242</v>
       </c>
       <c r="B37" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="75">
         <v>226.387</v>
       </c>
       <c r="D37" s="75">
         <v>225.71100000000001</v>
       </c>
       <c r="E37" s="75">
         <v>298.63804207999999</v>
       </c>
-    </row>
-    <row r="38" spans="1:5" s="4" customFormat="1" ht="13.8">
+      <c r="F37" s="75">
+        <v>291.55910693999999</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" s="4" customFormat="1" ht="13.8">
       <c r="A38" s="17" t="s">
         <v>243</v>
       </c>
       <c r="B38" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C38" s="75">
         <v>273.16341237</v>
       </c>
       <c r="D38" s="75">
         <v>199.73071306</v>
       </c>
       <c r="E38" s="75">
         <v>228.22249274000001</v>
       </c>
-    </row>
-    <row r="39" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F38" s="75">
+        <v>143.40811598000002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A39" s="17" t="s">
         <v>244</v>
       </c>
       <c r="B39" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="75">
         <v>42016.039754569996</v>
       </c>
       <c r="D39" s="75">
         <v>41545.75691186</v>
       </c>
       <c r="E39" s="75">
         <v>41961.698789080001</v>
       </c>
-    </row>
-    <row r="40" spans="1:5" s="4" customFormat="1" ht="13.8">
+      <c r="F39" s="75">
+        <v>42578.398401660001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" s="4" customFormat="1" ht="13.8">
       <c r="A40" s="17" t="s">
         <v>245</v>
       </c>
       <c r="B40" s="30" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="75">
         <v>-10272.667501506956</v>
       </c>
       <c r="D40" s="75">
         <v>-9487.5020087815246</v>
       </c>
       <c r="E40" s="75">
         <v>-7540.5563572971359</v>
       </c>
-    </row>
-    <row r="41" spans="1:5" s="4" customFormat="1" ht="13.8">
+      <c r="F40" s="75">
+        <v>-7445.0189289271957</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" s="4" customFormat="1" ht="13.8">
       <c r="A41" s="17"/>
       <c r="B41" s="57" t="s">
         <v>316</v>
       </c>
       <c r="C41" s="75">
         <v>157.27675418599171</v>
       </c>
       <c r="D41" s="75">
         <v>-5.0902963564948891</v>
       </c>
       <c r="E41" s="75">
         <v>632.74498956995876</v>
       </c>
-    </row>
-    <row r="42" spans="1:5" s="4" customFormat="1" ht="13.8">
+      <c r="F41" s="75">
+        <v>1439.2354951286247</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" s="4" customFormat="1" ht="13.8">
       <c r="A42" s="17"/>
       <c r="B42" s="57" t="s">
         <v>317</v>
       </c>
       <c r="C42" s="75">
         <v>-970.25860383957342</v>
       </c>
       <c r="D42" s="75">
         <v>-495.30474029493752</v>
       </c>
       <c r="E42" s="75">
         <v>-298.43687299295749</v>
       </c>
-    </row>
-    <row r="43" spans="1:5" s="4" customFormat="1" ht="13.8">
+      <c r="F42" s="75">
+        <v>-323.70119724175373</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" s="4" customFormat="1" ht="13.8">
       <c r="A43" s="17" t="s">
         <v>246</v>
       </c>
       <c r="B43" s="57" t="s">
         <v>317</v>
       </c>
       <c r="C43" s="75">
         <v>-9459.685651853375</v>
       </c>
       <c r="D43" s="75">
         <v>-8987.1069721300919</v>
       </c>
       <c r="E43" s="75">
         <v>-7874.8644738741368</v>
       </c>
-    </row>
-    <row r="44" spans="1:5" ht="13.8">
+      <c r="F43" s="75">
+        <v>-8560.5532268140669</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="13.8">
       <c r="A44" s="17"/>
       <c r="B44" s="31"/>
       <c r="C44" s="72"/>
       <c r="D44" s="72"/>
       <c r="E44" s="72"/>
-    </row>
-    <row r="45" spans="1:5" s="4" customFormat="1" ht="13.8">
+      <c r="F44" s="72"/>
+    </row>
+    <row r="45" spans="1:6" s="4" customFormat="1" ht="13.8">
       <c r="A45" s="17"/>
       <c r="B45" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="72">
         <v>0.50373751701044966</v>
       </c>
       <c r="D45" s="72">
         <v>0.69614927923612413</v>
       </c>
       <c r="E45" s="72">
         <v>-0.71190878265133506</v>
       </c>
-    </row>
-    <row r="46" spans="1:5" ht="13.8">
+      <c r="F45" s="72">
+        <v>-0.93685118348275864</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="13.8">
       <c r="A46" s="18"/>
       <c r="B46" s="38"/>
       <c r="C46" s="69"/>
       <c r="D46" s="69"/>
       <c r="E46" s="69"/>
-    </row>
-    <row r="47" spans="1:5" ht="13.8">
+      <c r="F46" s="69"/>
+    </row>
+    <row r="47" spans="1:6" ht="13.8">
       <c r="A47" s="8"/>
       <c r="B47" s="27"/>
     </row>
-    <row r="48" spans="1:5" ht="13.8">
+    <row r="48" spans="1:6" ht="13.8">
       <c r="A48" s="8"/>
       <c r="B48" s="27"/>
     </row>
     <row r="49" spans="1:2" ht="13.8">
       <c r="A49" s="8"/>
       <c r="B49" s="27"/>
     </row>
     <row r="50" spans="1:2" ht="13.8">
       <c r="A50" s="8"/>
       <c r="B50" s="27"/>
     </row>
     <row r="51" spans="1:2" ht="13.8">
       <c r="A51" s="8"/>
       <c r="B51" s="27"/>
     </row>
     <row r="52" spans="1:2" ht="13.8">
       <c r="A52" s="8"/>
       <c r="B52" s="27"/>
     </row>
     <row r="53" spans="1:2" ht="13.8">
       <c r="A53" s="8"/>
       <c r="B53" s="27"/>
     </row>
     <row r="54" spans="1:2" ht="13.8">
       <c r="A54" s="8"/>
@@ -9579,88 +10061,90 @@
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="1057" divId="Set of Tables_1057" sourceType="range" sourceRef="B1:B46" destinationFile="I:\internet\StatisticalTables\Monetary Data\Monetary Survey.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AYA457"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
-      <selection pane="bottomRight" activeCell="L16" sqref="L16"/>
+      <selection pane="bottomRight" activeCell="M24" sqref="M24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="20.6640625" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="50.33203125" customWidth="1"/>
-    <col min="3" max="5" width="11.33203125" customWidth="1"/>
+    <col min="3" max="6" width="11.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:287" ht="13.8">
       <c r="B1" s="24" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="2" spans="1:287" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:287" ht="14.4" thickBot="1">
       <c r="B3" s="27"/>
     </row>
     <row r="4" spans="1:287" s="6" customFormat="1" ht="13.8">
       <c r="A4" s="50"/>
       <c r="B4" s="62" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="70">
         <v>46053</v>
       </c>
       <c r="D4" s="70">
         <v>46081</v>
       </c>
       <c r="E4" s="70">
         <v>46112</v>
       </c>
-      <c r="F4"/>
+      <c r="F4" s="70">
+        <v>46142</v>
+      </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
@@ -9905,204 +10389,231 @@
       <c r="JJ4"/>
       <c r="JK4"/>
       <c r="JL4"/>
       <c r="JM4"/>
       <c r="JN4"/>
       <c r="JO4"/>
       <c r="JP4"/>
       <c r="JQ4"/>
       <c r="JR4"/>
       <c r="JS4"/>
       <c r="JT4"/>
       <c r="JU4"/>
       <c r="JV4"/>
       <c r="JW4"/>
       <c r="JX4"/>
       <c r="JY4"/>
       <c r="JZ4"/>
       <c r="KA4"/>
     </row>
     <row r="5" spans="1:287" ht="13.8">
       <c r="A5" s="51"/>
       <c r="B5" s="61"/>
       <c r="C5" s="71"/>
       <c r="D5" s="71"/>
       <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
     </row>
     <row r="6" spans="1:287" s="2" customFormat="1" ht="13.8">
       <c r="A6" s="58" t="s">
         <v>247</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C6" s="84">
         <v>132885.62840134016</v>
       </c>
       <c r="D6" s="84">
         <v>133293.33395180781</v>
       </c>
       <c r="E6" s="84">
         <v>133584.41788845358</v>
       </c>
+      <c r="F6" s="84">
+        <v>135378.8179685378</v>
+      </c>
     </row>
     <row r="7" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A7" s="58" t="s">
         <v>248</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="85">
         <v>2.8332059999999999E-2</v>
       </c>
       <c r="D7" s="85">
         <v>2.8826130000000002E-2</v>
       </c>
       <c r="E7" s="85">
         <v>8.8070000000000016E-5</v>
       </c>
+      <c r="F7" s="85">
+        <v>0.22225807999999997</v>
+      </c>
     </row>
     <row r="8" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A8" s="58" t="s">
         <v>249</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="85">
         <v>21.70138665</v>
       </c>
       <c r="D8" s="85">
         <v>7.9071773800000003</v>
       </c>
       <c r="E8" s="85">
         <v>7.7154144800000006</v>
       </c>
+      <c r="F8" s="85">
+        <v>7.6505858899999994</v>
+      </c>
     </row>
     <row r="9" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A9" s="58" t="s">
         <v>250</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="85">
         <v>1440.41115165</v>
       </c>
       <c r="D9" s="85">
         <v>1271.38937863</v>
       </c>
       <c r="E9" s="85">
         <v>1272.3907508000002</v>
       </c>
+      <c r="F9" s="85">
+        <v>1285.73160446</v>
+      </c>
     </row>
     <row r="10" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A10" s="58" t="s">
         <v>251</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="85">
         <v>5364.2159604999997</v>
       </c>
       <c r="D10" s="85">
         <v>5365.7833661600007</v>
       </c>
       <c r="E10" s="85">
         <v>5320.7195788399995</v>
       </c>
+      <c r="F10" s="85">
+        <v>5268.2066951999996</v>
+      </c>
     </row>
     <row r="11" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="58" t="s">
         <v>252</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="85">
         <v>114.18104892999992</v>
       </c>
       <c r="D11" s="85">
         <v>113.08016943000007</v>
       </c>
       <c r="E11" s="85">
         <v>119.74529423999994</v>
       </c>
+      <c r="F11" s="85">
+        <v>119.70944252999998</v>
+      </c>
     </row>
     <row r="12" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="58" t="s">
         <v>253</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>312</v>
       </c>
       <c r="C12" s="85">
         <v>1607.8055516300001</v>
       </c>
       <c r="D12" s="85">
         <v>1796.7612392318695</v>
       </c>
       <c r="E12" s="85">
         <v>1742.9209141710148</v>
       </c>
+      <c r="F12" s="85">
+        <v>1943.5705722259327</v>
+      </c>
     </row>
     <row r="13" spans="1:287" ht="13.8">
       <c r="A13" s="58" t="s">
         <v>254</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>311</v>
       </c>
       <c r="C13" s="84">
         <v>52203.340657889363</v>
       </c>
       <c r="D13" s="84">
         <v>52544.54220829095</v>
       </c>
       <c r="E13" s="84">
         <v>51771.071639384842</v>
       </c>
+      <c r="F13" s="84">
+        <v>52313.789184111411</v>
+      </c>
     </row>
     <row r="14" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A14" s="59" t="s">
         <v>255</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>93</v>
       </c>
       <c r="C14" s="85">
         <v>44429.814496657877</v>
       </c>
       <c r="D14" s="85">
         <v>44405.082270134546</v>
       </c>
       <c r="E14" s="85">
         <v>43428.369171246377</v>
       </c>
-      <c r="F14" s="8"/>
+      <c r="F14" s="85">
+        <v>43947.64519489753</v>
+      </c>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="8"/>
       <c r="U14" s="8"/>
       <c r="V14" s="8"/>
       <c r="W14" s="8"/>
       <c r="X14" s="8"/>
       <c r="Y14" s="8"/>
       <c r="Z14" s="8"/>
       <c r="AA14" s="8"/>
       <c r="AB14" s="8"/>
       <c r="AC14" s="8"/>
       <c r="AD14" s="8"/>
       <c r="AE14" s="8"/>
@@ -10357,51 +10868,53 @@
       <c r="JT14" s="8"/>
       <c r="JU14" s="8"/>
       <c r="JV14" s="8"/>
       <c r="JW14" s="8"/>
       <c r="JX14" s="8"/>
       <c r="JY14" s="8"/>
       <c r="JZ14" s="8"/>
       <c r="KA14" s="8"/>
     </row>
     <row r="15" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A15" s="59" t="s">
         <v>256</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C15" s="85">
         <v>916.8625944082662</v>
       </c>
       <c r="D15" s="85">
         <v>917.72408913612503</v>
       </c>
       <c r="E15" s="85">
         <v>926.14294277794625</v>
       </c>
-      <c r="F15" s="8"/>
+      <c r="F15" s="85">
+        <v>893.81209843979093</v>
+      </c>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="8"/>
       <c r="U15" s="8"/>
       <c r="V15" s="8"/>
       <c r="W15" s="8"/>
       <c r="X15" s="8"/>
       <c r="Y15" s="8"/>
       <c r="Z15" s="8"/>
       <c r="AA15" s="8"/>
       <c r="AB15" s="8"/>
       <c r="AC15" s="8"/>
       <c r="AD15" s="8"/>
       <c r="AE15" s="8"/>
@@ -10656,51 +11169,53 @@
       <c r="JT15" s="8"/>
       <c r="JU15" s="8"/>
       <c r="JV15" s="8"/>
       <c r="JW15" s="8"/>
       <c r="JX15" s="8"/>
       <c r="JY15" s="8"/>
       <c r="JZ15" s="8"/>
       <c r="KA15" s="8"/>
     </row>
     <row r="16" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A16" s="59" t="s">
         <v>257</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C16" s="85">
         <v>12737.063359135424</v>
       </c>
       <c r="D16" s="85">
         <v>12832.006472625922</v>
       </c>
       <c r="E16" s="85">
         <v>12323.930598762239</v>
       </c>
-      <c r="F16" s="8"/>
+      <c r="F16" s="85">
+        <v>12200.183866322323</v>
+      </c>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="8"/>
       <c r="U16" s="8"/>
       <c r="V16" s="8"/>
       <c r="W16" s="8"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="8"/>
       <c r="AC16" s="8"/>
       <c r="AD16" s="8"/>
       <c r="AE16" s="8"/>
@@ -10955,51 +11470,53 @@
       <c r="JT16" s="8"/>
       <c r="JU16" s="8"/>
       <c r="JV16" s="8"/>
       <c r="JW16" s="8"/>
       <c r="JX16" s="8"/>
       <c r="JY16" s="8"/>
       <c r="JZ16" s="8"/>
       <c r="KA16" s="8"/>
     </row>
     <row r="17" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A17" s="59" t="s">
         <v>258</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="85">
         <v>2208.7971025493925</v>
       </c>
       <c r="D17" s="85">
         <v>2224.1379413436216</v>
       </c>
       <c r="E17" s="85">
         <v>2257.8775438321777</v>
       </c>
-      <c r="F17" s="8"/>
+      <c r="F17" s="85">
+        <v>2245.98129153126</v>
+      </c>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="8"/>
       <c r="U17" s="8"/>
       <c r="V17" s="8"/>
       <c r="W17" s="8"/>
       <c r="X17" s="8"/>
       <c r="Y17" s="8"/>
       <c r="Z17" s="8"/>
       <c r="AA17" s="8"/>
       <c r="AB17" s="8"/>
       <c r="AC17" s="8"/>
       <c r="AD17" s="8"/>
       <c r="AE17" s="8"/>
@@ -11254,51 +11771,53 @@
       <c r="JT17" s="8"/>
       <c r="JU17" s="8"/>
       <c r="JV17" s="8"/>
       <c r="JW17" s="8"/>
       <c r="JX17" s="8"/>
       <c r="JY17" s="8"/>
       <c r="JZ17" s="8"/>
       <c r="KA17" s="8"/>
     </row>
     <row r="18" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A18" s="59" t="s">
         <v>259</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C18" s="85">
         <v>10528.26625658603</v>
       </c>
       <c r="D18" s="85">
         <v>10607.8685312823</v>
       </c>
       <c r="E18" s="85">
         <v>10066.053054930062</v>
       </c>
-      <c r="F18" s="8"/>
+      <c r="F18" s="85">
+        <v>9954.2025747910629</v>
+      </c>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="8"/>
       <c r="U18" s="8"/>
       <c r="V18" s="8"/>
       <c r="W18" s="8"/>
       <c r="X18" s="8"/>
       <c r="Y18" s="8"/>
       <c r="Z18" s="8"/>
       <c r="AA18" s="8"/>
       <c r="AB18" s="8"/>
       <c r="AC18" s="8"/>
       <c r="AD18" s="8"/>
       <c r="AE18" s="8"/>
@@ -11553,51 +12072,53 @@
       <c r="JT18" s="8"/>
       <c r="JU18" s="8"/>
       <c r="JV18" s="8"/>
       <c r="JW18" s="8"/>
       <c r="JX18" s="8"/>
       <c r="JY18" s="8"/>
       <c r="JZ18" s="8"/>
       <c r="KA18" s="8"/>
     </row>
     <row r="19" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A19" s="59" t="s">
         <v>260</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C19" s="85">
         <v>10603.753611313676</v>
       </c>
       <c r="D19" s="85">
         <v>10651.407062422479</v>
       </c>
       <c r="E19" s="85">
         <v>10165.266130726806</v>
       </c>
-      <c r="F19" s="8"/>
+      <c r="F19" s="85">
+        <v>10852.765339141417</v>
+      </c>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="8"/>
       <c r="U19" s="8"/>
       <c r="V19" s="8"/>
       <c r="W19" s="8"/>
       <c r="X19" s="8"/>
       <c r="Y19" s="8"/>
       <c r="Z19" s="8"/>
       <c r="AA19" s="8"/>
       <c r="AB19" s="8"/>
       <c r="AC19" s="8"/>
       <c r="AD19" s="8"/>
       <c r="AE19" s="8"/>
@@ -11852,51 +12373,53 @@
       <c r="JT19" s="8"/>
       <c r="JU19" s="8"/>
       <c r="JV19" s="8"/>
       <c r="JW19" s="8"/>
       <c r="JX19" s="8"/>
       <c r="JY19" s="8"/>
       <c r="JZ19" s="8"/>
       <c r="KA19" s="8"/>
     </row>
     <row r="20" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A20" s="59" t="s">
         <v>261</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C20" s="85">
         <v>20172.134931800509</v>
       </c>
       <c r="D20" s="85">
         <v>20003.944645950021</v>
       </c>
       <c r="E20" s="85">
         <v>20013.029498979384</v>
       </c>
-      <c r="F20" s="8"/>
+      <c r="F20" s="85">
+        <v>20000.883890994002</v>
+      </c>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="8"/>
       <c r="U20" s="8"/>
       <c r="V20" s="8"/>
       <c r="W20" s="8"/>
       <c r="X20" s="8"/>
       <c r="Y20" s="8"/>
       <c r="Z20" s="8"/>
       <c r="AA20" s="8"/>
       <c r="AB20" s="8"/>
       <c r="AC20" s="8"/>
       <c r="AD20" s="8"/>
       <c r="AE20" s="8"/>
@@ -12151,51 +12674,53 @@
       <c r="JT20" s="8"/>
       <c r="JU20" s="8"/>
       <c r="JV20" s="8"/>
       <c r="JW20" s="8"/>
       <c r="JX20" s="8"/>
       <c r="JY20" s="8"/>
       <c r="JZ20" s="8"/>
       <c r="KA20" s="8"/>
     </row>
     <row r="21" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A21" s="59" t="s">
         <v>262</v>
       </c>
       <c r="B21" s="57" t="s">
         <v>319</v>
       </c>
       <c r="C21" s="85">
         <v>7773.5261612314844</v>
       </c>
       <c r="D21" s="85">
         <v>8139.4599381564021</v>
       </c>
       <c r="E21" s="85">
         <v>8342.7024681384664</v>
       </c>
-      <c r="F21" s="8"/>
+      <c r="F21" s="85">
+        <v>8366.1439892138842</v>
+      </c>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="8"/>
       <c r="U21" s="8"/>
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="8"/>
       <c r="Y21" s="8"/>
       <c r="Z21" s="8"/>
       <c r="AA21" s="8"/>
       <c r="AB21" s="8"/>
       <c r="AC21" s="8"/>
       <c r="AD21" s="8"/>
       <c r="AE21" s="8"/>
@@ -12450,68 +12975,73 @@
       <c r="JT21" s="8"/>
       <c r="JU21" s="8"/>
       <c r="JV21" s="8"/>
       <c r="JW21" s="8"/>
       <c r="JX21" s="8"/>
       <c r="JY21" s="8"/>
       <c r="JZ21" s="8"/>
       <c r="KA21" s="8"/>
     </row>
     <row r="22" spans="1:1327" s="3" customFormat="1" ht="13.8">
       <c r="A22" s="58" t="s">
         <v>263</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>318</v>
       </c>
       <c r="C22" s="84">
         <v>70649.216947610257</v>
       </c>
       <c r="D22" s="84">
         <v>70638.854799300563</v>
       </c>
       <c r="E22" s="84">
         <v>71570.768621872267</v>
       </c>
+      <c r="F22" s="84">
+        <v>71750.557897474326</v>
+      </c>
     </row>
     <row r="23" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A23" s="59" t="s">
         <v>264</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="85">
         <v>61647.937817699974</v>
       </c>
       <c r="D23" s="85">
         <v>61577.008390749965</v>
       </c>
       <c r="E23" s="85">
         <v>62222.353938586144</v>
       </c>
-      <c r="F23"/>
+      <c r="F23" s="85">
+        <v>62363.623276198909</v>
+      </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
@@ -13806,51 +14336,53 @@
       <c r="AXT23"/>
       <c r="AXU23"/>
       <c r="AXV23"/>
       <c r="AXW23"/>
       <c r="AXX23"/>
       <c r="AXY23"/>
       <c r="AXZ23"/>
       <c r="AYA23"/>
     </row>
     <row r="24" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A24" s="59" t="s">
         <v>267</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C24" s="85">
         <v>3093.8036425218265</v>
       </c>
       <c r="D24" s="85">
         <v>3097.80069821507</v>
       </c>
       <c r="E24" s="85">
         <v>3154.1257768137921</v>
       </c>
-      <c r="F24"/>
+      <c r="F24" s="85">
+        <v>3172.8117824667188</v>
+      </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
@@ -15145,51 +15677,53 @@
       <c r="AXT24"/>
       <c r="AXU24"/>
       <c r="AXV24"/>
       <c r="AXW24"/>
       <c r="AXX24"/>
       <c r="AXY24"/>
       <c r="AXZ24"/>
       <c r="AYA24"/>
     </row>
     <row r="25" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A25" s="59" t="s">
         <v>268</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="85">
         <v>42787.870909057987</v>
       </c>
       <c r="D25" s="85">
         <v>42786.057439090226</v>
       </c>
       <c r="E25" s="85">
         <v>43380.226303309995</v>
       </c>
-      <c r="F25"/>
+      <c r="F25" s="85">
+        <v>43445.377301030327</v>
+      </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
@@ -16484,51 +17018,53 @@
       <c r="AXT25"/>
       <c r="AXU25"/>
       <c r="AXV25"/>
       <c r="AXW25"/>
       <c r="AXX25"/>
       <c r="AXY25"/>
       <c r="AXZ25"/>
       <c r="AYA25"/>
     </row>
     <row r="26" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A26" s="59" t="s">
         <v>269</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C26" s="85">
         <v>42757.015749087986</v>
       </c>
       <c r="D26" s="85">
         <v>42755.372083200229</v>
       </c>
       <c r="E26" s="85">
         <v>43349.444110309996</v>
       </c>
-      <c r="F26"/>
+      <c r="F26" s="85">
+        <v>43415.008013460327</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
@@ -17823,51 +18359,53 @@
       <c r="AXT26"/>
       <c r="AXU26"/>
       <c r="AXV26"/>
       <c r="AXW26"/>
       <c r="AXX26"/>
       <c r="AXY26"/>
       <c r="AXZ26"/>
       <c r="AYA26"/>
     </row>
     <row r="27" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A27" s="59" t="s">
         <v>270</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="85">
         <v>30.855159969999999</v>
       </c>
       <c r="D27" s="85">
         <v>30.68535589</v>
       </c>
       <c r="E27" s="85">
         <v>30.782192999999999</v>
       </c>
-      <c r="F27"/>
+      <c r="F27" s="85">
+        <v>30.369287569999997</v>
+      </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
@@ -19162,51 +19700,53 @@
       <c r="AXT27"/>
       <c r="AXU27"/>
       <c r="AXV27"/>
       <c r="AXW27"/>
       <c r="AXX27"/>
       <c r="AXY27"/>
       <c r="AXZ27"/>
       <c r="AYA27"/>
     </row>
     <row r="28" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A28" s="59" t="s">
         <v>271</v>
       </c>
       <c r="B28" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="85">
         <v>2465.0806220383156</v>
       </c>
       <c r="D28" s="85">
         <v>2442.3340255037792</v>
       </c>
       <c r="E28" s="85">
         <v>2485.1872047988631</v>
       </c>
-      <c r="F28"/>
+      <c r="F28" s="85">
+        <v>2536.7164457630852</v>
+      </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
@@ -20501,51 +21041,53 @@
       <c r="AXT28"/>
       <c r="AXU28"/>
       <c r="AXV28"/>
       <c r="AXW28"/>
       <c r="AXX28"/>
       <c r="AXY28"/>
       <c r="AXZ28"/>
       <c r="AYA28"/>
     </row>
     <row r="29" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A29" s="59" t="s">
         <v>272</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="85">
         <v>13301.182644081851</v>
       </c>
       <c r="D29" s="85">
         <v>13250.816227940888</v>
       </c>
       <c r="E29" s="85">
         <v>13202.814653663487</v>
       </c>
-      <c r="F29"/>
+      <c r="F29" s="85">
+        <v>13208.717746938773</v>
+      </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
@@ -21840,51 +22382,53 @@
       <c r="AXT29"/>
       <c r="AXU29"/>
       <c r="AXV29"/>
       <c r="AXW29"/>
       <c r="AXX29"/>
       <c r="AXY29"/>
       <c r="AXZ29"/>
       <c r="AYA29"/>
     </row>
     <row r="30" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A30" s="59" t="s">
         <v>273</v>
       </c>
       <c r="B30" s="57" t="s">
         <v>319</v>
       </c>
       <c r="C30" s="85">
         <v>9001.2791299102792</v>
       </c>
       <c r="D30" s="85">
         <v>9061.8464085506075</v>
       </c>
       <c r="E30" s="85">
         <v>9348.4146832861134</v>
       </c>
-      <c r="F30"/>
+      <c r="F30" s="85">
+        <v>9386.934621275419</v>
+      </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
@@ -23179,51 +23723,53 @@
       <c r="AXT30"/>
       <c r="AXU30"/>
       <c r="AXV30"/>
       <c r="AXW30"/>
       <c r="AXX30"/>
       <c r="AXY30"/>
       <c r="AXZ30"/>
       <c r="AYA30"/>
     </row>
     <row r="31" spans="1:1327" s="2" customFormat="1" ht="13.8">
       <c r="A31" s="58" t="s">
         <v>265</v>
       </c>
       <c r="B31" s="30" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="84">
         <v>2745.5074397734988</v>
       </c>
       <c r="D31" s="84">
         <v>2740.8932323902513</v>
       </c>
       <c r="E31" s="84">
         <v>2756.1745563546242</v>
       </c>
-      <c r="F31"/>
+      <c r="F31" s="84">
+        <v>2730.925592474759</v>
+      </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
@@ -24518,51 +25064,53 @@
       <c r="AXT31"/>
       <c r="AXU31"/>
       <c r="AXV31"/>
       <c r="AXW31"/>
       <c r="AXX31"/>
       <c r="AXY31"/>
       <c r="AXZ31"/>
       <c r="AYA31"/>
     </row>
     <row r="32" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A32" s="59" t="s">
         <v>266</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="85">
         <v>245.52634216349864</v>
       </c>
       <c r="D32" s="85">
         <v>240.91213478025119</v>
       </c>
       <c r="E32" s="85">
         <v>256.19345874462414</v>
       </c>
-      <c r="F32"/>
+      <c r="F32" s="85">
+        <v>230.94449486475889</v>
+      </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
@@ -25857,51 +26405,53 @@
       <c r="AXT32"/>
       <c r="AXU32"/>
       <c r="AXV32"/>
       <c r="AXW32"/>
       <c r="AXX32"/>
       <c r="AXY32"/>
       <c r="AXZ32"/>
       <c r="AYA32"/>
     </row>
     <row r="33" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A33" s="59" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="85">
         <v>0</v>
       </c>
       <c r="D33" s="85">
         <v>0</v>
       </c>
       <c r="E33" s="85">
         <v>0</v>
       </c>
-      <c r="F33"/>
+      <c r="F33" s="85">
+        <v>0</v>
+      </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
@@ -27196,51 +27746,53 @@
       <c r="AXT33"/>
       <c r="AXU33"/>
       <c r="AXV33"/>
       <c r="AXW33"/>
       <c r="AXX33"/>
       <c r="AXY33"/>
       <c r="AXZ33"/>
       <c r="AYA33"/>
     </row>
     <row r="34" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A34" s="59" t="s">
         <v>275</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="85">
         <v>147.83064060999999</v>
       </c>
       <c r="D34" s="85">
         <v>142.03924697999997</v>
       </c>
       <c r="E34" s="85">
         <v>140.65175721000006</v>
       </c>
-      <c r="F34"/>
+      <c r="F34" s="85">
+        <v>142.99754161000004</v>
+      </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
@@ -28535,51 +29087,53 @@
       <c r="AXT34"/>
       <c r="AXU34"/>
       <c r="AXV34"/>
       <c r="AXW34"/>
       <c r="AXX34"/>
       <c r="AXY34"/>
       <c r="AXZ34"/>
       <c r="AYA34"/>
     </row>
     <row r="35" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A35" s="59" t="s">
         <v>276</v>
       </c>
       <c r="B35" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="85">
         <v>147.83064060999999</v>
       </c>
       <c r="D35" s="85">
         <v>142.03924697999997</v>
       </c>
       <c r="E35" s="85">
         <v>140.65175721000006</v>
       </c>
-      <c r="F35"/>
+      <c r="F35" s="85">
+        <v>142.99754161000004</v>
+      </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
@@ -29874,51 +30428,53 @@
       <c r="AXT35"/>
       <c r="AXU35"/>
       <c r="AXV35"/>
       <c r="AXW35"/>
       <c r="AXX35"/>
       <c r="AXY35"/>
       <c r="AXZ35"/>
       <c r="AYA35"/>
     </row>
     <row r="36" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A36" s="59" t="s">
         <v>277</v>
       </c>
       <c r="B36" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="85">
         <v>0</v>
       </c>
       <c r="D36" s="85">
         <v>0</v>
       </c>
       <c r="E36" s="85">
         <v>0</v>
       </c>
-      <c r="F36"/>
+      <c r="F36" s="85">
+        <v>0</v>
+      </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
@@ -31213,51 +31769,53 @@
       <c r="AXT36"/>
       <c r="AXU36"/>
       <c r="AXV36"/>
       <c r="AXW36"/>
       <c r="AXX36"/>
       <c r="AXY36"/>
       <c r="AXZ36"/>
       <c r="AYA36"/>
     </row>
     <row r="37" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A37" s="59" t="s">
         <v>278</v>
       </c>
       <c r="B37" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C37" s="85">
         <v>8.92412376999998</v>
       </c>
       <c r="D37" s="85">
         <v>7.9835437499999902</v>
       </c>
       <c r="E37" s="85">
         <v>8.0773300499999685</v>
       </c>
-      <c r="F37"/>
+      <c r="F37" s="85">
+        <v>7.4735008899999817</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -32552,51 +33110,53 @@
       <c r="AXT37"/>
       <c r="AXU37"/>
       <c r="AXV37"/>
       <c r="AXW37"/>
       <c r="AXX37"/>
       <c r="AXY37"/>
       <c r="AXZ37"/>
       <c r="AYA37"/>
     </row>
     <row r="38" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A38" s="59" t="s">
         <v>279</v>
       </c>
       <c r="B38" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="85">
         <v>2588.752675393499</v>
       </c>
       <c r="D38" s="85">
         <v>2590.8704416602513</v>
       </c>
       <c r="E38" s="85">
         <v>2607.4454690946241</v>
       </c>
-      <c r="F38"/>
+      <c r="F38" s="85">
+        <v>2580.4545499747592</v>
+      </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
@@ -33891,51 +34451,53 @@
       <c r="AXT38"/>
       <c r="AXU38"/>
       <c r="AXV38"/>
       <c r="AXW38"/>
       <c r="AXX38"/>
       <c r="AXY38"/>
       <c r="AXZ38"/>
       <c r="AYA38"/>
     </row>
     <row r="39" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A39" s="59" t="s">
         <v>280</v>
       </c>
       <c r="B39" s="63" t="s">
         <v>319</v>
       </c>
       <c r="C39" s="65">
         <v>0</v>
       </c>
       <c r="D39" s="65">
         <v>0</v>
       </c>
       <c r="E39" s="65">
         <v>0</v>
       </c>
-      <c r="F39"/>
+      <c r="F39" s="65">
+        <v>0</v>
+      </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
@@ -36486,541 +37048,623 @@
     </row>
     <row r="456" spans="2:2">
       <c r="B456" s="1"/>
     </row>
     <row r="457" spans="2:2">
       <c r="B457" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="8486" divId="Set of Tables_8486" sourceType="range" sourceRef="B1:B39" destinationFile="I:\internet\StatisticalTables\Monetary Data\DMB Claims on Private Sector.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E55"/>
+  <dimension ref="A1:F55"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="topRight" activeCell="R19" sqref="R19"/>
+      <selection pane="topRight" activeCell="F1" sqref="F1:F1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="38.33203125" style="9" customWidth="1"/>
-    <col min="3" max="5" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="13.8">
+    <row r="1" spans="1:6" ht="13.8">
       <c r="B1" s="25" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="13.8">
+    <row r="2" spans="1:6" ht="13.8">
       <c r="B2" s="26" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="13.8">
+    <row r="3" spans="1:6" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:5" ht="13.8">
+    <row r="4" spans="1:6" ht="13.8">
       <c r="A4" s="23"/>
       <c r="B4" s="28" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
       <c r="D4" s="73">
         <v>46081</v>
       </c>
       <c r="E4" s="73">
         <v>46112</v>
       </c>
-    </row>
-    <row r="5" spans="1:5" ht="13.8">
+      <c r="F4" s="73">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="13.8">
       <c r="A5" s="17" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="29"/>
       <c r="C5" s="74"/>
       <c r="D5" s="74"/>
       <c r="E5" s="74"/>
-    </row>
-    <row r="6" spans="1:5" ht="13.8">
+      <c r="F5" s="74"/>
+    </row>
+    <row r="6" spans="1:6" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>305</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="86">
         <v>193623.64738275076</v>
       </c>
       <c r="D6" s="86">
         <v>192861.02628804787</v>
       </c>
       <c r="E6" s="86">
         <v>196117.33609975997</v>
       </c>
-    </row>
-    <row r="7" spans="1:5" ht="13.8" hidden="1">
+      <c r="F6" s="86">
+        <v>204119.09053801245</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="13.8" hidden="1">
       <c r="A7" s="17"/>
       <c r="B7" s="30"/>
       <c r="C7" s="77">
         <v>0</v>
       </c>
       <c r="D7" s="77">
         <v>0</v>
       </c>
       <c r="E7" s="77">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F7" s="77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>281</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="75">
         <v>166553.73669825989</v>
       </c>
       <c r="D8" s="75">
         <v>168289.0257036137</v>
       </c>
       <c r="E8" s="75">
         <v>170059.7714626916</v>
       </c>
-    </row>
-    <row r="9" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F8" s="75">
+        <v>177076.99336021766</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>282</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="75">
         <v>89421.618308960795</v>
       </c>
       <c r="D9" s="75">
         <v>90319.324066778048</v>
       </c>
       <c r="E9" s="75">
         <v>90469.027887692529</v>
       </c>
-    </row>
-    <row r="10" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F9" s="75">
+        <v>95926.485001208173</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>283</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="75">
         <v>86362.604501650407</v>
       </c>
       <c r="D10" s="75">
         <v>84189.71382961233</v>
       </c>
       <c r="E10" s="75">
         <v>84506.736338188522</v>
       </c>
-    </row>
-    <row r="11" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F10" s="75">
+        <v>90285.313294157182</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>284</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="76">
         <v>9320.5154874936488</v>
       </c>
       <c r="D11" s="76">
         <v>8789.0266808444103</v>
       </c>
       <c r="E11" s="76">
         <v>8440.8783159395971</v>
       </c>
-    </row>
-    <row r="12" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F11" s="76">
+        <v>10028.632686704541</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>285</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="76">
         <v>849.21209059</v>
       </c>
       <c r="D12" s="76">
         <v>874.92623875000004</v>
       </c>
       <c r="E12" s="76">
         <v>1039.0387531600002</v>
       </c>
-    </row>
-    <row r="13" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F12" s="76">
+        <v>918.66278112999976</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>286</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>309</v>
       </c>
       <c r="C13" s="76">
         <v>6655.5063997235093</v>
       </c>
       <c r="D13" s="76">
         <v>5837.2163994743096</v>
       </c>
       <c r="E13" s="76">
         <v>6187.5528944647303</v>
       </c>
-    </row>
-    <row r="14" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F13" s="76">
+        <v>9364.860747811319</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>287</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>310</v>
       </c>
       <c r="C14" s="76">
         <v>46462.842030595762</v>
       </c>
       <c r="D14" s="76">
         <v>45595.305322235465</v>
       </c>
       <c r="E14" s="76">
         <v>45698.248084234758</v>
       </c>
-    </row>
-    <row r="15" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F14" s="76">
+        <v>46202.983850039353</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>288</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="76">
         <v>23074.528493247497</v>
       </c>
       <c r="D15" s="76">
         <v>23093.239188308136</v>
       </c>
       <c r="E15" s="76">
         <v>23141.018290389446</v>
       </c>
-    </row>
-    <row r="16" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F15" s="76">
+        <v>23770.173228471973</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>289</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="75">
         <v>3059.0138073103917</v>
       </c>
       <c r="D16" s="75">
         <v>6129.6102371657116</v>
       </c>
       <c r="E16" s="75">
         <v>5962.2915495040079</v>
       </c>
-    </row>
-    <row r="17" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F16" s="75">
+        <v>5641.1717070509985</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>290</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="75">
         <v>77132.11838929911</v>
       </c>
       <c r="D17" s="75">
         <v>77969.701636835656</v>
       </c>
       <c r="E17" s="75">
         <v>79590.743574999084</v>
       </c>
-    </row>
-    <row r="18" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F17" s="75">
+        <v>81150.508359009487</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>291</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="75">
         <v>77113.261189299112</v>
       </c>
       <c r="D18" s="75">
         <v>77038.612577505657</v>
       </c>
       <c r="E18" s="75">
         <v>78611.239236429086</v>
       </c>
-    </row>
-    <row r="19" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F18" s="75">
+        <v>79862.712017939484</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="17" t="s">
         <v>292</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="76">
         <v>8854.0209914599</v>
       </c>
       <c r="D19" s="76">
         <v>8877.0131301526999</v>
       </c>
       <c r="E19" s="76">
         <v>8390.0690959229996</v>
       </c>
-    </row>
-    <row r="20" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F19" s="76">
+        <v>8355.0537603036992</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>293</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="76">
         <v>952.58634667469994</v>
       </c>
       <c r="D20" s="76">
         <v>989.78405587459997</v>
       </c>
       <c r="E20" s="76">
         <v>793.84253932440015</v>
       </c>
-    </row>
-    <row r="21" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F20" s="76">
+        <v>858.48030727730008</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>294</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="76">
         <v>7637.4519205033002</v>
       </c>
       <c r="D21" s="76">
         <v>7366.2474366217994</v>
       </c>
       <c r="E21" s="76">
         <v>8012.9140499979994</v>
       </c>
-    </row>
-    <row r="22" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F21" s="76">
+        <v>8172.6447177815999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>295</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="76">
         <v>27468.87383269022</v>
       </c>
       <c r="D22" s="76">
         <v>28402.57196654375</v>
       </c>
       <c r="E22" s="76">
         <v>29191.86112836044</v>
       </c>
-    </row>
-    <row r="23" spans="1:5" s="8" customFormat="1" ht="13.8">
+      <c r="F22" s="76">
+        <v>30038.761883210776</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>296</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="76">
         <v>32200.328097970989</v>
       </c>
       <c r="D23" s="76">
         <v>31402.99598831281</v>
       </c>
       <c r="E23" s="76">
         <v>32222.552422823246</v>
       </c>
-    </row>
-    <row r="24" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F23" s="76">
+        <v>32437.771349366107</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>297</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="75">
         <v>18.857200000000002</v>
       </c>
       <c r="D24" s="75">
         <v>931.08905932999994</v>
       </c>
       <c r="E24" s="75">
         <v>979.50433856999985</v>
       </c>
-    </row>
-    <row r="25" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F24" s="75">
+        <v>1287.7963410700002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>298</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="75">
         <v>27069.91068449086</v>
       </c>
       <c r="D25" s="75">
         <v>24572.000584434158</v>
       </c>
       <c r="E25" s="75">
         <v>26057.564637068353</v>
       </c>
-    </row>
-    <row r="26" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F25" s="75">
+        <v>27042.097177794785</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>299</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="75">
         <v>12057.943932064594</v>
       </c>
       <c r="D26" s="75">
         <v>14091.429816237402</v>
       </c>
       <c r="E26" s="75">
         <v>13908.077931100866</v>
       </c>
-    </row>
-    <row r="27" spans="1:5" s="5" customFormat="1" ht="14.4">
+      <c r="F26" s="75">
+        <v>15484.735460123597</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="5" customFormat="1" ht="14.4">
       <c r="A27" s="17" t="s">
         <v>300</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="76">
         <v>7689.107715253559</v>
       </c>
       <c r="D27" s="76">
         <v>8524.8745086611179</v>
       </c>
       <c r="E27" s="76">
         <v>7961.5147859408662</v>
       </c>
-    </row>
-    <row r="28" spans="1:5" s="5" customFormat="1" ht="14.4">
+      <c r="F27" s="76">
+        <v>8043.9978984302952</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="5" customFormat="1" ht="14.4">
       <c r="A28" s="17" t="s">
         <v>301</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="76">
         <v>4368.8362168110343</v>
       </c>
       <c r="D28" s="76">
         <v>5566.5553075762837</v>
       </c>
       <c r="E28" s="76">
         <v>5946.5631451600002</v>
       </c>
-    </row>
-    <row r="29" spans="1:5" s="2" customFormat="1" ht="13.8">
+      <c r="F28" s="76">
+        <v>7440.7375616933004</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="2" customFormat="1" ht="13.8">
       <c r="A29" s="52" t="s">
         <v>302</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="75">
         <v>15011.966752426268</v>
       </c>
       <c r="D29" s="75">
         <v>10480.570768196756</v>
       </c>
       <c r="E29" s="75">
         <v>12149.486705967485</v>
       </c>
-    </row>
-    <row r="30" spans="1:5" s="5" customFormat="1" ht="14.4">
+      <c r="F29" s="75">
+        <v>11557.361717671187</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="5" customFormat="1" ht="14.4">
       <c r="A30" s="17" t="s">
         <v>303</v>
       </c>
       <c r="B30" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="76">
         <v>8178.9552185662669</v>
       </c>
       <c r="D30" s="76">
         <v>9279.2403541367567</v>
       </c>
       <c r="E30" s="76">
         <v>10318.205371787486</v>
       </c>
-    </row>
-    <row r="31" spans="1:5" s="5" customFormat="1" ht="14.4">
+      <c r="F30" s="76">
+        <v>10220.033029371187</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="5" customFormat="1" ht="14.4">
       <c r="A31" s="18" t="s">
         <v>304</v>
       </c>
       <c r="B31" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="78">
         <v>6833.0115338600008</v>
       </c>
       <c r="D31" s="78">
         <v>1201.3304140600001</v>
       </c>
       <c r="E31" s="78">
         <v>1831.2813341799999</v>
       </c>
-    </row>
-    <row r="32" spans="1:5" ht="13.8">
+      <c r="F31" s="78">
+        <v>1337.3286882999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="13.8">
       <c r="B32" s="27"/>
     </row>
     <row r="33" spans="2:2" ht="13.8">
       <c r="B33" s="27"/>
     </row>
     <row r="34" spans="2:2" ht="13.8">
       <c r="B34" s="27"/>
     </row>
     <row r="35" spans="2:2" ht="13.8">
       <c r="B35" s="27"/>
     </row>
     <row r="36" spans="2:2" ht="13.8">
       <c r="B36" s="27"/>
     </row>
     <row r="37" spans="2:2" ht="13.8">
       <c r="B37" s="27"/>
     </row>
     <row r="38" spans="2:2" ht="13.8">
       <c r="B38" s="27"/>
     </row>
     <row r="39" spans="2:2" ht="13.8">
       <c r="B39" s="27"/>
     </row>
     <row r="40" spans="2:2" ht="13.8">
       <c r="B40" s="27"/>