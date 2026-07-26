--- v3 (2026-06-16)
+++ v4 (2026-07-26)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia.sharepoint.com/sites/ResearchandFinancialSectorDevelopment/Shared Documents/General/Statistics and Publications Division/Monetary and Financial Statistics/Set of Tables/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="846" documentId="8_{880E03E3-A288-4975-A314-7D796359F86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A85A8A05-0DCC-4CB0-8BD4-8FDE48D5C6F5}"/>
+  <xr:revisionPtr revIDLastSave="874" documentId="8_{880E03E3-A288-4975-A314-7D796359F86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FE9B2FD2-8D95-439D-98B1-C5ED12640333}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="table ii.1(a)" sheetId="1" r:id="rId1"/>
     <sheet name="table ii.1 (b)" sheetId="7" r:id="rId2"/>
     <sheet name="table ii.2(a)" sheetId="13" r:id="rId3"/>
     <sheet name="table ii.2(b)" sheetId="5" r:id="rId4"/>
     <sheet name="table ii. 3" sheetId="4" r:id="rId5"/>
     <sheet name="table ii. 4" sheetId="2" r:id="rId6"/>
     <sheet name="table ii.5" sheetId="3" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'table ii. 3'!$B$1:$B$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'table ii.1 (b)'!$B$1:$B$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'table ii.5'!$B$1:$B$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -3803,51 +3803,51 @@
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="59" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="59" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="28" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="28" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="28" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="28" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="28" borderId="21" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="28" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="28" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="28" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="28" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="28" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="28" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="28" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -3917,50 +3917,51 @@
     <xf numFmtId="0" fontId="18" fillId="25" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="15" fillId="25" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="16" fillId="25" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="16" fillId="25" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="14" fillId="25" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="16" fillId="25" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="16" fillId="25" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="173" fontId="14" fillId="25" borderId="21" xfId="294" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="173" fontId="18" fillId="25" borderId="21" xfId="294" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="173" fontId="17" fillId="25" borderId="21" xfId="294" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="173" fontId="18" fillId="25" borderId="19" xfId="294" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="16" fillId="25" borderId="19" xfId="294" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="17" fillId="25" borderId="15" xfId="294" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="173" fontId="14" fillId="25" borderId="24" xfId="294" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="173" fontId="18" fillId="25" borderId="24" xfId="294" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="17" fillId="25" borderId="26" xfId="294" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="173" fontId="14" fillId="25" borderId="40" xfId="294" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="173" fontId="18" fillId="25" borderId="40" xfId="294" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="173" fontId="16" fillId="25" borderId="14" xfId="294" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1386">
     <cellStyle name="=C:\WINNT35\SYSTEM32\COMMAND.COM" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="1 indent" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="2 indents" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent1" xfId="4" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent1 2 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent1 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Accent1 3 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent1 3 2 2" xfId="943" xr:uid="{66A7BF44-884B-47E2-A4DE-512F47E9200C}"/>
     <cellStyle name="20% - Accent1 3 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Accent1 3 3 2" xfId="944" xr:uid="{6D7867B4-68C0-4C6B-A398-BCEB85815086}"/>
     <cellStyle name="20% - Accent1 3 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent1 3 4 2" xfId="945" xr:uid="{8E64AB40-A60B-47E1-BA02-4E9068879C42}"/>
     <cellStyle name="20% - Accent1 3 5" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Accent1 3 5 2" xfId="946" xr:uid="{52A87F92-A326-445C-B401-201522D3B6C6}"/>
     <cellStyle name="20% - Accent1 3 6" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Accent1 3 6 2" xfId="947" xr:uid="{638A6B2D-72EF-428A-9780-D83B7425538A}"/>
     <cellStyle name="20% - Accent1 3 7" xfId="942" xr:uid="{C2BCB0C8-5C09-4880-B3A3-C9CB92DD81B8}"/>
     <cellStyle name="20% - Accent1 4" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Accent1 4 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Accent1 4 2 2" xfId="949" xr:uid="{0BD38C2C-0393-47AE-823D-7CE13BEE2DD9}"/>
     <cellStyle name="20% - Accent1 4 3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Accent1 4 3 2" xfId="950" xr:uid="{B0F9FFA7-3BE9-4AF4-A8CD-D8264069DC5A}"/>
@@ -5646,1294 +5647,1467 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F38"/>
+  <dimension ref="A1:G38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="F1" sqref="F1:F1048576"/>
+      <selection pane="bottomRight" activeCell="G1" sqref="G1:G1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="11.4"/>
   <cols>
     <col min="1" max="1" width="13.109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="42.88671875" style="7" customWidth="1"/>
-    <col min="3" max="6" width="11.33203125" style="7" customWidth="1"/>
-    <col min="7" max="16384" width="8.88671875" style="7"/>
+    <col min="3" max="7" width="11.33203125" style="7" customWidth="1"/>
+    <col min="8" max="16384" width="8.88671875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="13.8">
+    <row r="1" spans="1:7" ht="13.8">
       <c r="B1" s="24" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="13.8">
+    <row r="2" spans="1:7" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="13.8">
+    <row r="3" spans="1:7" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:6" ht="13.8">
+    <row r="4" spans="1:7" ht="13.8">
       <c r="A4" s="12"/>
       <c r="B4" s="49" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
       <c r="D4" s="73">
         <v>46081</v>
       </c>
       <c r="E4" s="73">
         <v>46112</v>
       </c>
       <c r="F4" s="73">
         <v>46142</v>
       </c>
-    </row>
-    <row r="5" spans="1:6" ht="13.8">
+      <c r="G4" s="73">
+        <v>46173</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="13.8">
       <c r="A5" s="14"/>
       <c r="B5" s="48"/>
       <c r="C5" s="64"/>
       <c r="D5" s="64"/>
       <c r="E5" s="64"/>
       <c r="F5" s="64"/>
-    </row>
-    <row r="6" spans="1:6" ht="13.8">
+      <c r="G5" s="64"/>
+    </row>
+    <row r="6" spans="1:7" ht="13.8">
       <c r="A6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="75">
         <v>48226.459147710433</v>
       </c>
       <c r="D6" s="75">
         <v>48005.029670715056</v>
       </c>
       <c r="E6" s="75">
         <v>47650.398516407047</v>
       </c>
       <c r="F6" s="75">
         <v>54290.722115658238</v>
       </c>
-    </row>
-    <row r="7" spans="1:6" ht="13.8">
+      <c r="G6" s="75">
+        <v>51406.261912163303</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="13.8">
       <c r="A7" s="14" t="s">
         <v>142</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="75">
         <v>55141.70534136043</v>
       </c>
       <c r="D7" s="75">
         <v>54943.922995795059</v>
       </c>
       <c r="E7" s="75">
         <v>54997.880773107048</v>
       </c>
       <c r="F7" s="75">
         <v>61565.147832288239</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" ht="13.8">
+      <c r="G7" s="75">
+        <v>58383.818546153299</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="13.8">
       <c r="A8" s="14" t="s">
         <v>143</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="75">
         <v>3660.5239097100002</v>
       </c>
       <c r="D8" s="75">
         <v>3700.23189916</v>
       </c>
       <c r="E8" s="75">
         <v>3902.4073214299997</v>
       </c>
       <c r="F8" s="75">
         <v>4016.1482460899997</v>
       </c>
-    </row>
-    <row r="9" spans="1:6" ht="13.8">
+      <c r="G8" s="75">
+        <v>4001.7685595799994</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="13.8">
       <c r="A9" s="14" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="76">
         <v>95.539800989999989</v>
       </c>
       <c r="D9" s="76">
         <v>110.56782124</v>
       </c>
       <c r="E9" s="76">
         <v>116.90279115</v>
       </c>
       <c r="F9" s="76">
         <v>45.147827219999996</v>
       </c>
-    </row>
-    <row r="10" spans="1:6" ht="13.8">
+      <c r="G9" s="76">
+        <v>49.551347960000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="13.8">
       <c r="A10" s="14" t="s">
         <v>145</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="76">
         <v>9056.2439261500003</v>
       </c>
       <c r="D10" s="76">
         <v>8058.9014526600004</v>
       </c>
       <c r="E10" s="76">
         <v>9549.6913009799991</v>
       </c>
       <c r="F10" s="76">
         <v>11361.541727479995</v>
       </c>
-    </row>
-    <row r="11" spans="1:6" ht="13.8">
+      <c r="G10" s="76">
+        <v>10720.739035940003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="13.8">
       <c r="A11" s="14" t="s">
         <v>146</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="76">
         <v>41860.486229410002</v>
       </c>
       <c r="D11" s="76">
         <v>42593.71691255</v>
       </c>
       <c r="E11" s="76">
         <v>40986.008762800004</v>
       </c>
       <c r="F11" s="76">
         <v>45659.287544300001</v>
       </c>
-    </row>
-    <row r="12" spans="1:6" ht="13.8">
+      <c r="G11" s="76">
+        <v>43109.536155579997</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="13.8">
       <c r="A12" s="14" t="s">
         <v>147</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="76">
         <v>0</v>
       </c>
       <c r="D12" s="76">
         <v>0</v>
       </c>
       <c r="E12" s="76">
         <v>0</v>
       </c>
       <c r="F12" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:6" ht="13.8">
+      <c r="G12" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="13.8">
       <c r="A13" s="14" t="s">
         <v>148</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="76">
         <v>0</v>
       </c>
       <c r="D13" s="76">
         <v>0</v>
       </c>
       <c r="E13" s="76">
         <v>0</v>
       </c>
       <c r="F13" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:6" ht="13.8">
+      <c r="G13" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="13.8">
       <c r="A14" s="14" t="s">
         <v>149</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>313</v>
       </c>
       <c r="C14" s="76">
         <v>468.91147510042708</v>
       </c>
       <c r="D14" s="76">
         <v>480.50491018506312</v>
       </c>
       <c r="E14" s="76">
         <v>442.87059674704318</v>
       </c>
       <c r="F14" s="76">
         <v>483.0224871982461</v>
       </c>
-    </row>
-    <row r="15" spans="1:6" ht="13.8">
+      <c r="G14" s="76">
+        <v>502.22344709330343</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="13.8">
       <c r="A15" s="14" t="s">
         <v>150</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="75">
         <v>6915.2461936499994</v>
       </c>
       <c r="D15" s="75">
         <v>6938.8933250800001</v>
       </c>
       <c r="E15" s="75">
         <v>7347.4822567000001</v>
       </c>
       <c r="F15" s="75">
         <v>7274.4257166300013</v>
       </c>
-    </row>
-    <row r="16" spans="1:6" ht="13.8">
+      <c r="G15" s="75">
+        <v>6977.5566339899997</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="13.8">
       <c r="A16" s="14" t="s">
         <v>151</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="76">
         <v>0</v>
       </c>
       <c r="D16" s="76">
         <v>0</v>
       </c>
       <c r="E16" s="76">
         <v>0</v>
       </c>
       <c r="F16" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:6" ht="13.8">
+      <c r="G16" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="13.8">
       <c r="A17" s="14" t="s">
         <v>152</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="76">
         <v>0</v>
       </c>
       <c r="D17" s="76">
         <v>0</v>
       </c>
       <c r="E17" s="76">
         <v>0</v>
       </c>
       <c r="F17" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:6" ht="13.8">
+      <c r="G17" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="13.8">
       <c r="A18" s="14" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="76">
         <v>0</v>
       </c>
       <c r="D18" s="76">
         <v>0</v>
       </c>
       <c r="E18" s="76">
         <v>0</v>
       </c>
       <c r="F18" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:6" ht="13.8">
+      <c r="G18" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="13.8">
       <c r="A19" s="14" t="s">
         <v>154</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="76">
         <v>0</v>
       </c>
       <c r="D19" s="76">
         <v>0</v>
       </c>
       <c r="E19" s="76">
         <v>0</v>
       </c>
       <c r="F19" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:6" ht="13.8">
+      <c r="G19" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="13.8">
       <c r="A20" s="14" t="s">
         <v>155</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>314</v>
       </c>
       <c r="C20" s="76">
         <v>6915.2461936499994</v>
       </c>
       <c r="D20" s="76">
         <v>6938.8933250800001</v>
       </c>
       <c r="E20" s="76">
         <v>7347.4822567000001</v>
       </c>
       <c r="F20" s="76">
         <v>7274.4257166300013</v>
       </c>
-    </row>
-    <row r="21" spans="1:6" ht="13.8">
+      <c r="G20" s="76">
+        <v>6977.5566339899997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="13.8">
       <c r="A21" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="75">
         <v>340.18257159999996</v>
       </c>
       <c r="D21" s="75">
         <v>333.00283306999995</v>
       </c>
       <c r="E21" s="75">
         <v>325.84533234999998</v>
       </c>
       <c r="F21" s="75">
         <v>323.82862142000386</v>
       </c>
-    </row>
-    <row r="22" spans="1:6" ht="13.8">
+      <c r="G21" s="75">
+        <v>311.90667192000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="13.8">
       <c r="A22" s="14" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="75">
         <v>-1122.0810667299997</v>
       </c>
       <c r="D22" s="75">
         <v>392.89979658000004</v>
       </c>
       <c r="E22" s="75">
         <v>2877.74986979</v>
       </c>
       <c r="F22" s="75">
         <v>-747.41611178999972</v>
       </c>
-    </row>
-    <row r="23" spans="1:6" ht="13.8">
+      <c r="G22" s="75">
+        <v>1445.9929856400006</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="13.8">
       <c r="A23" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="75">
         <v>0</v>
       </c>
       <c r="D23" s="75">
         <v>1111.7523672699999</v>
       </c>
       <c r="E23" s="75">
         <v>4586.55667214</v>
       </c>
       <c r="F23" s="75">
         <v>972.99642159000007</v>
       </c>
-    </row>
-    <row r="24" spans="1:6" ht="13.8">
+      <c r="G23" s="75">
+        <v>3185.0581205100002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="13.8">
       <c r="A24" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="76">
         <v>0</v>
       </c>
       <c r="D24" s="76">
         <v>0</v>
       </c>
       <c r="E24" s="76">
         <v>0</v>
       </c>
       <c r="F24" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:6" ht="13.8">
+      <c r="G24" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="13.8">
       <c r="A25" s="14" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="55" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="77">
         <v>0</v>
       </c>
       <c r="D25" s="77">
         <v>1111.7523672699999</v>
       </c>
       <c r="E25" s="77">
         <v>4586.55667214</v>
       </c>
       <c r="F25" s="77">
         <v>972.99642159000007</v>
       </c>
-    </row>
-    <row r="26" spans="1:6" ht="13.8">
+      <c r="G25" s="77">
+        <v>3185.0581205100002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="13.8">
       <c r="A26" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="75">
         <v>1122.0810667299997</v>
       </c>
       <c r="D26" s="75">
         <v>718.85257068999988</v>
       </c>
       <c r="E26" s="75">
         <v>1708.8068023499998</v>
       </c>
       <c r="F26" s="75">
         <v>1720.4125333799998</v>
       </c>
-    </row>
-    <row r="27" spans="1:6" ht="13.8">
+      <c r="G26" s="75">
+        <v>1739.0651348699996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="13.8">
       <c r="A27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="76">
         <v>1122.0810667299997</v>
       </c>
       <c r="D27" s="76">
         <v>718.85257068999988</v>
       </c>
       <c r="E27" s="76">
         <v>1708.8068023499998</v>
       </c>
       <c r="F27" s="76">
         <v>1720.4125333799998</v>
       </c>
-    </row>
-    <row r="28" spans="1:6" ht="13.8">
+      <c r="G27" s="76">
+        <v>1739.0651348699996</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="13.8">
       <c r="A28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="55" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="77">
         <v>0</v>
       </c>
       <c r="D28" s="77">
         <v>0</v>
       </c>
       <c r="E28" s="77">
         <v>0</v>
       </c>
       <c r="F28" s="77">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:6" ht="13.8">
+      <c r="G28" s="77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="75">
         <v>202.26917571000001</v>
       </c>
       <c r="D29" s="75">
         <v>206.18248067999997</v>
       </c>
       <c r="E29" s="75">
         <v>215.13468317000002</v>
       </c>
       <c r="F29" s="75">
         <v>223.99320417000001</v>
       </c>
-    </row>
-    <row r="30" spans="1:6" ht="13.8">
+      <c r="G29" s="75">
+        <v>231.66927992000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="13.8">
       <c r="A30" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="D30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="F30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
-    </row>
-    <row r="31" spans="1:6" ht="13.8">
+      <c r="G30" s="76">
+        <v>9.9999999999999995E-7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="13.8">
       <c r="A31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="76">
         <v>0</v>
       </c>
       <c r="D31" s="76">
         <v>0</v>
       </c>
       <c r="E31" s="76">
         <v>0</v>
       </c>
       <c r="F31" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:6" ht="13.8">
+      <c r="G31" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="13.8">
       <c r="A32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="76">
         <v>0</v>
       </c>
       <c r="D32" s="76">
         <v>0</v>
       </c>
       <c r="E32" s="76">
         <v>0</v>
       </c>
       <c r="F32" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:6" ht="13.8">
+      <c r="G32" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="13.8">
       <c r="A33" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="76">
         <v>0</v>
       </c>
       <c r="D33" s="76">
         <v>0</v>
       </c>
       <c r="E33" s="76">
         <v>0</v>
       </c>
       <c r="F33" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:6" ht="13.8">
+      <c r="G33" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="13.8">
       <c r="A34" s="13" t="s">
         <v>112</v>
       </c>
       <c r="B34" s="29" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="78">
         <v>202.26917471000002</v>
       </c>
       <c r="D34" s="78">
         <v>206.18247967999997</v>
       </c>
       <c r="E34" s="78">
         <v>215.13468217000002</v>
       </c>
       <c r="F34" s="78">
         <v>223.99320317000002</v>
       </c>
-    </row>
-    <row r="35" spans="1:6" ht="13.8">
+      <c r="G34" s="78">
+        <v>231.66927892000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="13.8">
       <c r="B35" s="27"/>
     </row>
-    <row r="36" spans="1:6" ht="13.8">
+    <row r="36" spans="1:7" ht="13.8">
       <c r="B36" s="27"/>
     </row>
-    <row r="37" spans="1:6" ht="13.8">
+    <row r="37" spans="1:7" ht="13.8">
       <c r="B37" s="27"/>
     </row>
-    <row r="38" spans="1:6" ht="13.8">
+    <row r="38" spans="1:7" ht="13.8">
       <c r="B38" s="27"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="32532" divId="Set of Tables_32532" sourceType="range" sourceRef="B1:B34" destinationFile="I:\internet\StatisticalTables\Monetary Data\BoN DAC Assets.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F59"/>
+  <dimension ref="A1:G59"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="F1" sqref="F1:F1048576"/>
+      <selection pane="bottomRight" activeCell="G1" sqref="G1:G1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" customWidth="1"/>
     <col min="2" max="2" width="60" style="9" customWidth="1"/>
-    <col min="3" max="6" width="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="7" width="11" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="13.8">
+    <row r="1" spans="1:7" ht="13.8">
       <c r="B1" s="37" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="13.8">
+    <row r="2" spans="1:7" ht="13.8">
       <c r="B2" s="60" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="13.8">
+    <row r="3" spans="1:7" ht="13.8">
       <c r="A3" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="73">
         <v>46053</v>
       </c>
       <c r="D3" s="73">
         <v>46081</v>
       </c>
       <c r="E3" s="73">
         <v>46112</v>
       </c>
       <c r="F3" s="73">
         <v>46142</v>
       </c>
-    </row>
-    <row r="4" spans="1:6" ht="13.8">
+      <c r="G3" s="73">
+        <v>46173</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="13.8">
       <c r="A4" s="16"/>
       <c r="B4" s="31"/>
       <c r="C4" s="66"/>
       <c r="D4" s="66"/>
       <c r="E4" s="66"/>
       <c r="F4" s="66"/>
-    </row>
-    <row r="5" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G4" s="66"/>
+    </row>
+    <row r="5" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A5" s="17" t="s">
         <v>113</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="75">
         <v>8928.6199152299996</v>
       </c>
       <c r="D5" s="75">
         <v>8766.3866293699994</v>
       </c>
       <c r="E5" s="75">
         <v>10654.241496580002</v>
       </c>
       <c r="F5" s="75">
         <v>11135.203525590001</v>
       </c>
-    </row>
-    <row r="6" spans="1:6" ht="13.8">
+      <c r="G5" s="75">
+        <v>11038.372078119997</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>114</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C6" s="75">
         <v>5409.1592521299999</v>
       </c>
       <c r="D6" s="75">
         <v>5261.8357690800003</v>
       </c>
       <c r="E6" s="75">
         <v>5428.51565278</v>
       </c>
       <c r="F6" s="75">
         <v>5612.9547196800004</v>
       </c>
-    </row>
-    <row r="7" spans="1:6" ht="13.8">
+      <c r="G6" s="75">
+        <v>5821.4489526599991</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>115</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="75">
         <v>3519.4606630999992</v>
       </c>
       <c r="D7" s="75">
         <v>3504.5508602899995</v>
       </c>
       <c r="E7" s="75">
         <v>5225.7258438000008</v>
       </c>
       <c r="F7" s="75">
         <v>5522.2488059099996</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" ht="13.8">
+      <c r="G7" s="75">
+        <v>5216.9231254599981</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>116</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="76">
         <v>3519.4606630999992</v>
       </c>
       <c r="D8" s="76">
         <v>3504.5508602899995</v>
       </c>
       <c r="E8" s="76">
         <v>5225.7258438000008</v>
       </c>
       <c r="F8" s="76">
         <v>5522.2488059099996</v>
       </c>
-    </row>
-    <row r="9" spans="1:6" ht="13.8">
+      <c r="G8" s="76">
+        <v>5216.9231254599981</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>117</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="76">
         <v>0</v>
       </c>
       <c r="D9" s="76">
         <v>0</v>
       </c>
       <c r="E9" s="76">
         <v>0</v>
       </c>
       <c r="F9" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:6" ht="13.8">
+      <c r="G9" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>120</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="75">
         <v>2.139E-5</v>
       </c>
       <c r="D10" s="75">
         <v>2.139E-5</v>
       </c>
       <c r="E10" s="75">
         <v>2.139E-5</v>
       </c>
       <c r="F10" s="75">
         <v>2.139E-5</v>
       </c>
-    </row>
-    <row r="11" spans="1:6" ht="13.8">
+      <c r="G10" s="75">
+        <v>2.139E-5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>118</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="76">
         <v>2.139E-5</v>
       </c>
       <c r="D11" s="76">
         <v>2.139E-5</v>
       </c>
       <c r="E11" s="76">
         <v>2.139E-5</v>
       </c>
       <c r="F11" s="76">
         <v>2.139E-5</v>
       </c>
-    </row>
-    <row r="12" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G11" s="76">
+        <v>2.139E-5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="76">
         <v>0</v>
       </c>
       <c r="D12" s="76">
         <v>0</v>
       </c>
       <c r="E12" s="76">
         <v>0</v>
       </c>
       <c r="F12" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G12" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>123</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="76">
         <v>0</v>
       </c>
       <c r="D13" s="76">
         <v>0</v>
       </c>
       <c r="E13" s="76">
         <v>0</v>
       </c>
       <c r="F13" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G13" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>121</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="76">
         <v>1.9007906799999998</v>
       </c>
       <c r="D14" s="76">
         <v>0</v>
       </c>
       <c r="E14" s="76">
         <v>19.664640760000001</v>
       </c>
       <c r="F14" s="76">
         <v>19.45687753</v>
       </c>
-    </row>
-    <row r="15" spans="1:6" ht="13.8">
+      <c r="G14" s="76">
+        <v>19.35903793</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>122</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="76">
         <v>1.9007906799999998</v>
       </c>
       <c r="D15" s="76">
         <v>0</v>
       </c>
       <c r="E15" s="76">
         <v>19.664640760000001</v>
       </c>
       <c r="F15" s="76">
         <v>19.45687753</v>
       </c>
-    </row>
-    <row r="16" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G15" s="76">
+        <v>19.35903793</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>124</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="75">
         <v>26198.438282380001</v>
       </c>
       <c r="D16" s="75">
         <v>27667.786657980003</v>
       </c>
       <c r="E16" s="75">
         <v>24993.04808325</v>
       </c>
       <c r="F16" s="75">
         <v>26670.793963060001</v>
       </c>
-    </row>
-    <row r="17" spans="1:6" ht="14.4">
+      <c r="G16" s="75">
+        <v>26881.063901150002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="14.4">
       <c r="A17" s="17" t="s">
         <v>125</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="76">
         <v>25463.07516095</v>
       </c>
       <c r="D17" s="76">
         <v>26926.980229640001</v>
       </c>
       <c r="E17" s="76">
         <v>24253.828487039998</v>
       </c>
       <c r="F17" s="76">
         <v>25925.59932284</v>
       </c>
-    </row>
-    <row r="18" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G17" s="76">
+        <v>26128.933611610002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>126</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="76">
         <v>0</v>
       </c>
       <c r="D18" s="76">
         <v>0</v>
       </c>
       <c r="E18" s="76">
         <v>0</v>
       </c>
       <c r="F18" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:6" ht="14.4">
+      <c r="G18" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="14.4">
       <c r="A19" s="17" t="s">
         <v>127</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="76">
         <v>0</v>
       </c>
       <c r="D19" s="76">
         <v>0</v>
       </c>
       <c r="E19" s="76">
         <v>0</v>
       </c>
       <c r="F19" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G19" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>128</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="76">
         <v>0</v>
       </c>
       <c r="D20" s="76">
         <v>0</v>
       </c>
       <c r="E20" s="76">
         <v>0</v>
       </c>
       <c r="F20" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:6" ht="14.4">
+      <c r="G20" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="14.4">
       <c r="A21" s="17" t="s">
         <v>129</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="76">
         <v>0</v>
       </c>
       <c r="D21" s="76">
         <v>0</v>
       </c>
       <c r="E21" s="76">
         <v>0</v>
       </c>
       <c r="F21" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G21" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>130</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="75">
         <v>11472.686994429998</v>
       </c>
       <c r="D22" s="75">
         <v>11632.3876034</v>
       </c>
       <c r="E22" s="75">
         <v>12112.988366899999</v>
       </c>
       <c r="F22" s="75">
         <v>12043.238550949998</v>
       </c>
-    </row>
-    <row r="23" spans="1:6" ht="13.8">
+      <c r="G22" s="75">
+        <v>11597.57638219</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="76">
         <v>40</v>
       </c>
       <c r="D23" s="76">
         <v>40</v>
       </c>
       <c r="E23" s="76">
         <v>40</v>
       </c>
       <c r="F23" s="76">
         <v>40</v>
       </c>
-    </row>
-    <row r="24" spans="1:6" ht="13.8">
+      <c r="G23" s="76">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="76">
         <v>553.53573477999998</v>
       </c>
       <c r="D24" s="76">
         <v>553.53573477999998</v>
       </c>
       <c r="E24" s="76">
         <v>0</v>
       </c>
       <c r="F24" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:6" ht="13.8">
+      <c r="G24" s="76">
+        <v>-9.5190000000000002E-5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="76">
         <v>4239.5505379099995</v>
       </c>
       <c r="D25" s="76">
         <v>4273.0218848500008</v>
       </c>
       <c r="E25" s="76">
         <v>4419.8593886399995</v>
       </c>
       <c r="F25" s="76">
         <v>4471.2867174999992</v>
       </c>
-    </row>
-    <row r="26" spans="1:6" ht="13.8">
+      <c r="G25" s="76">
+        <v>4480.0754032499999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="76">
         <v>6615.7491942799998</v>
       </c>
       <c r="D26" s="76">
         <v>6670.1275921099996</v>
       </c>
       <c r="E26" s="76">
         <v>7497.5762982899996</v>
       </c>
       <c r="F26" s="76">
         <v>7349.5889319899998</v>
       </c>
-    </row>
-    <row r="27" spans="1:6" ht="13.8">
+      <c r="G26" s="76">
+        <v>6876.8338998499994</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="13.8">
       <c r="A27" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="76">
         <v>23.851527459999986</v>
       </c>
       <c r="D27" s="76">
         <v>95.702391660000032</v>
       </c>
       <c r="E27" s="76">
         <v>155.55267997000004</v>
       </c>
       <c r="F27" s="76">
         <v>182.36290146000007</v>
       </c>
-    </row>
-    <row r="28" spans="1:6" ht="13.8">
+      <c r="G27" s="76">
+        <v>200.66717427999993</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="75">
         <v>1101.5370068095733</v>
       </c>
       <c r="D28" s="75">
         <v>627.15816237493755</v>
       </c>
       <c r="E28" s="75">
         <v>440.31844440295731</v>
       </c>
       <c r="F28" s="75">
         <v>470.76555566175398</v>
       </c>
-    </row>
-    <row r="29" spans="1:6" ht="13.8">
+      <c r="G28" s="75">
+        <v>497.60991387669537</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B29" s="87" t="s">
         <v>315</v>
       </c>
       <c r="C29" s="76">
         <v>1549.5660095399999</v>
       </c>
       <c r="D29" s="76">
         <v>1154.7868649300001</v>
       </c>
       <c r="E29" s="76">
         <v>1234.4693361</v>
       </c>
       <c r="F29" s="76">
         <v>1322.8325546800002</v>
       </c>
-    </row>
-    <row r="30" spans="1:6" ht="13.8">
+      <c r="G29" s="76">
+        <v>1304.3072412899999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="13.8">
       <c r="A30" s="18" t="s">
         <v>138</v>
       </c>
       <c r="B30" s="88" t="s">
         <v>320</v>
       </c>
       <c r="C30" s="78">
         <v>448.02900273042655</v>
       </c>
       <c r="D30" s="78">
         <v>527.62870255506255</v>
       </c>
       <c r="E30" s="78">
         <v>794.15089169704265</v>
       </c>
       <c r="F30" s="78">
         <v>852.06699901824618</v>
       </c>
-    </row>
-    <row r="31" spans="1:6" ht="13.8">
+      <c r="G30" s="78">
+        <v>806.69732741330449</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="13.8">
       <c r="B31" s="27"/>
     </row>
-    <row r="32" spans="1:6" ht="13.8">
+    <row r="32" spans="1:7" ht="13.8">
       <c r="B32" s="27"/>
     </row>
     <row r="33" spans="2:2" ht="13.8">
       <c r="B33" s="27"/>
     </row>
     <row r="34" spans="2:2" ht="13.8">
       <c r="B34" s="27"/>
     </row>
     <row r="35" spans="2:2" ht="13.8">
       <c r="B35" s="27"/>
     </row>
     <row r="36" spans="2:2" ht="13.8">
       <c r="B36" s="27"/>
     </row>
     <row r="37" spans="2:2" ht="13.8">
       <c r="B37" s="27"/>
     </row>
     <row r="38" spans="2:2" ht="13.8">
       <c r="B38" s="27"/>
     </row>
     <row r="39" spans="2:2" ht="13.8">
       <c r="B39" s="27"/>
     </row>
     <row r="40" spans="2:2" ht="13.8">
       <c r="B40" s="27"/>
@@ -6991,732 +7165,824 @@
     </row>
     <row r="58" spans="2:2" ht="13.8">
       <c r="B58" s="27"/>
     </row>
     <row r="59" spans="2:2" ht="13.8">
       <c r="B59" s="27"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="4183" divId="Set of Tables_4183" sourceType="range" sourceRef="B1:B30" destinationFile="I:\internet\StatisticalTables\Monetary Data\BoN DAC Liabilities.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F120"/>
+  <dimension ref="A1:G120"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="F1" sqref="F1:F1048576"/>
+      <selection pane="topRight" activeCell="J23" sqref="J23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="16.109375" customWidth="1"/>
     <col min="2" max="2" width="45.44140625" customWidth="1"/>
-    <col min="3" max="6" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="7" width="11.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="13.8">
+    <row r="1" spans="1:7" ht="13.8">
       <c r="B1" s="46" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="13.8">
+    <row r="2" spans="1:7" ht="13.8">
       <c r="B2" s="46"/>
     </row>
-    <row r="3" spans="1:6" ht="13.8">
+    <row r="3" spans="1:7" ht="13.8">
       <c r="B3" s="46" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="13.8">
+    <row r="4" spans="1:7" ht="13.8">
       <c r="A4" s="15"/>
       <c r="B4" s="28" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
       <c r="D4" s="73">
         <v>46081</v>
       </c>
       <c r="E4" s="73">
         <v>46112</v>
       </c>
       <c r="F4" s="73">
         <v>46142</v>
       </c>
-    </row>
-    <row r="5" spans="1:6" ht="13.8">
+      <c r="G4" s="73">
+        <v>46173</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="13.8">
       <c r="A5" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="79"/>
       <c r="D5" s="79"/>
       <c r="E5" s="79"/>
       <c r="F5" s="79"/>
-    </row>
-    <row r="6" spans="1:6" ht="13.8">
+      <c r="G5" s="79"/>
+    </row>
+    <row r="6" spans="1:7" ht="13.8">
       <c r="A6" s="16"/>
       <c r="B6" s="31"/>
       <c r="C6" s="80"/>
       <c r="D6" s="80"/>
       <c r="E6" s="80"/>
       <c r="F6" s="80"/>
-    </row>
-    <row r="7" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G6" s="80"/>
+    </row>
+    <row r="7" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="75">
         <v>29169.3169853613</v>
       </c>
       <c r="D7" s="75">
         <v>27581.60642248916</v>
       </c>
       <c r="E7" s="75">
         <v>25037.541304513907</v>
       </c>
       <c r="F7" s="75">
         <v>29522.061983044026</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G7" s="75">
+        <v>29496.57629703651</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>141</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="75">
         <v>39354.367770957128</v>
       </c>
       <c r="D8" s="75">
         <v>38738.145478726881</v>
       </c>
       <c r="E8" s="75">
         <v>36295.372204198633</v>
       </c>
       <c r="F8" s="75">
         <v>41184.21245994838</v>
       </c>
-    </row>
-    <row r="9" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G8" s="75">
+        <v>41705.60818199833</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>156</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="76">
         <v>147.39611551540963</v>
       </c>
       <c r="D9" s="76">
         <v>166.35725346200763</v>
       </c>
       <c r="E9" s="76">
         <v>176.30276556145606</v>
       </c>
       <c r="F9" s="76">
         <v>170.23613236902196</v>
       </c>
-    </row>
-    <row r="10" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G9" s="76">
+        <v>180.95943584202573</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>157</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="76">
         <v>23228.72650717065</v>
       </c>
       <c r="D10" s="76">
         <v>22742.774926988943</v>
       </c>
       <c r="E10" s="76">
         <v>20166.436908963558</v>
       </c>
       <c r="F10" s="76">
         <v>23642.672699764771</v>
       </c>
-    </row>
-    <row r="11" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G10" s="76">
+        <v>23308.1984671873</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="76">
         <v>14590.096775737569</v>
       </c>
       <c r="D11" s="76">
         <v>14357.099544805682</v>
       </c>
       <c r="E11" s="76">
         <v>14410.302613268997</v>
       </c>
       <c r="F11" s="76">
         <v>14823.163409779831</v>
       </c>
-    </row>
-    <row r="12" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G11" s="76">
+        <v>14281.573454944821</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>159</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>321</v>
       </c>
       <c r="C12" s="76">
         <v>1134.3586772634987</v>
       </c>
       <c r="D12" s="76">
         <v>1244.6267346702512</v>
       </c>
       <c r="E12" s="76">
         <v>1294.1975938146243</v>
       </c>
       <c r="F12" s="76">
         <v>2364.0389210547587</v>
       </c>
-    </row>
-    <row r="13" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G12" s="76">
+        <v>3792.5168355941832</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>160</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>322</v>
       </c>
       <c r="C13" s="76">
         <v>248.32540388000001</v>
       </c>
       <c r="D13" s="76">
         <v>220.93142140999998</v>
       </c>
       <c r="E13" s="76">
         <v>237.27021619999999</v>
       </c>
       <c r="F13" s="76">
         <v>172.54534258999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G13" s="76">
+        <v>138.82341403999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>161</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>323</v>
       </c>
       <c r="C14" s="76">
         <v>5.4642913899999996</v>
       </c>
       <c r="D14" s="76">
         <v>6.3555973899999998</v>
       </c>
       <c r="E14" s="76">
         <v>10.862106389999999</v>
       </c>
       <c r="F14" s="76">
         <v>11.55595439</v>
       </c>
-    </row>
-    <row r="15" spans="1:6" ht="13.8">
+      <c r="G14" s="76">
+        <v>3.5365743900000002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="75">
         <v>10185.050785595826</v>
       </c>
       <c r="D15" s="75">
         <v>11156.539056237723</v>
       </c>
       <c r="E15" s="75">
         <v>11257.830899684724</v>
       </c>
       <c r="F15" s="75">
         <v>11662.150476904355</v>
       </c>
-    </row>
-    <row r="16" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G15" s="75">
+        <v>12209.031884961818</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>162</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="76">
         <v>4771.5945902227377</v>
       </c>
       <c r="D16" s="76">
         <v>5895.1018467590075</v>
       </c>
       <c r="E16" s="76">
         <v>6676.682438932452</v>
       </c>
       <c r="F16" s="76">
         <v>7339.9961117821231</v>
       </c>
-    </row>
-    <row r="17" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G16" s="76">
+        <v>9588.6082353428483</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>163</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="76">
         <v>1349.36157301</v>
       </c>
       <c r="D17" s="76">
         <v>1247.2832560000002</v>
       </c>
       <c r="E17" s="76">
         <v>1252.3164420000001</v>
       </c>
       <c r="F17" s="76">
         <v>1257.187222</v>
       </c>
-    </row>
-    <row r="18" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G17" s="76">
+        <v>1215.0635984400001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>164</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>321</v>
       </c>
       <c r="C18" s="76">
         <v>695.85935710308968</v>
       </c>
       <c r="D18" s="76">
         <v>700.11985959871572</v>
       </c>
       <c r="E18" s="76">
         <v>645.30931247227375</v>
       </c>
       <c r="F18" s="76">
         <v>646.37341842223213</v>
       </c>
-    </row>
-    <row r="19" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G18" s="76">
+        <v>631.95195087897116</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="17" t="s">
         <v>165</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>322</v>
       </c>
       <c r="C19" s="76">
         <v>2687.8354591499997</v>
       </c>
       <c r="D19" s="76">
         <v>2614.85466997</v>
       </c>
       <c r="E19" s="76">
         <v>1876.1215920899999</v>
       </c>
       <c r="F19" s="76">
         <v>1768.9668529100002</v>
       </c>
-    </row>
-    <row r="20" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G19" s="76">
+        <v>109.49750575000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>166</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>323</v>
       </c>
       <c r="C20" s="76">
         <v>680.39980610999999</v>
       </c>
       <c r="D20" s="76">
         <v>699.17942390999997</v>
       </c>
       <c r="E20" s="76">
         <v>807.40111418999993</v>
       </c>
       <c r="F20" s="76">
         <v>649.62687179</v>
       </c>
-    </row>
-    <row r="21" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G20" s="76">
+        <v>663.91059454999993</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>167</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="75">
         <v>6969.3335815685896</v>
       </c>
       <c r="D21" s="75">
         <v>6300.1836438145037</v>
       </c>
       <c r="E21" s="75">
         <v>9745.4895198185441</v>
       </c>
       <c r="F21" s="75">
         <v>10321.990049762351</v>
       </c>
-    </row>
-    <row r="22" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G21" s="75">
+        <v>10437.912575227974</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>168</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="76">
         <v>1503.7421498245906</v>
       </c>
       <c r="D22" s="76">
         <v>1338.0955682679921</v>
       </c>
       <c r="E22" s="76">
         <v>1553.0048775785438</v>
       </c>
       <c r="F22" s="76">
         <v>1684.4029994309778</v>
       </c>
-    </row>
-    <row r="23" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G22" s="76">
+        <v>1591.3761164179746</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>169</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="76">
         <v>5465.5630996839991</v>
       </c>
       <c r="D23" s="76">
         <v>4562.1332083465113</v>
       </c>
       <c r="E23" s="76">
         <v>7593.2585200400008</v>
       </c>
       <c r="F23" s="76">
         <v>8437.6208423413718</v>
       </c>
-    </row>
-    <row r="24" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G23" s="76">
+        <v>8196.5860757999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>170</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="76">
         <v>2.8332059999999999E-2</v>
       </c>
       <c r="D24" s="76">
         <v>399.95486720000002</v>
       </c>
       <c r="E24" s="76">
         <v>599.22612219999996</v>
       </c>
       <c r="F24" s="76">
         <v>199.96620798999999</v>
       </c>
-    </row>
-    <row r="25" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G24" s="76">
+        <v>649.95038300999988</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>173</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="75">
         <v>49529.236593280009</v>
       </c>
       <c r="D25" s="75">
         <v>50191.632228269991</v>
       </c>
       <c r="E25" s="75">
         <v>51536.991816759997</v>
       </c>
       <c r="F25" s="75">
         <v>53181.297827933246</v>
       </c>
-    </row>
-    <row r="26" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G25" s="75">
+        <v>53355.369765720003</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>174</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="75">
         <v>53133.323651820006</v>
       </c>
       <c r="D26" s="75">
         <v>53559.960566339993</v>
       </c>
       <c r="E26" s="75">
         <v>55131.02451725</v>
       </c>
       <c r="F26" s="75">
         <v>56608.071717240004</v>
       </c>
-    </row>
-    <row r="27" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G26" s="75">
+        <v>56964.210853170007</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A27" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="76">
         <v>53133.323651820006</v>
       </c>
       <c r="D27" s="76">
         <v>53559.960566339993</v>
       </c>
       <c r="E27" s="76">
         <v>55131.02451725</v>
       </c>
       <c r="F27" s="76">
         <v>56608.071717240004</v>
       </c>
-    </row>
-    <row r="28" spans="1:6" ht="13.8">
+      <c r="G27" s="76">
+        <v>56964.210853170007</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>171</v>
       </c>
       <c r="B28" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="75">
         <v>3604.0870585399998</v>
       </c>
       <c r="D28" s="75">
         <v>3368.32833807</v>
       </c>
       <c r="E28" s="75">
         <v>3594.0327004899996</v>
       </c>
       <c r="F28" s="75">
         <v>3426.7738893067603</v>
       </c>
-    </row>
-    <row r="29" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G28" s="75">
+        <v>3608.8410874500014</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>172</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="76">
         <v>3604.0870585399998</v>
       </c>
       <c r="D29" s="76">
         <v>3368.32833807</v>
       </c>
       <c r="E29" s="76">
         <v>3594.0327004899996</v>
       </c>
       <c r="F29" s="76">
         <v>3426.7738893067603</v>
       </c>
-    </row>
-    <row r="30" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G29" s="76">
+        <v>3608.8410874500014</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A30" s="17" t="s">
         <v>176</v>
       </c>
       <c r="B30" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="75">
         <v>131767.41252488666</v>
       </c>
       <c r="D30" s="75">
         <v>131941.68558814755</v>
       </c>
       <c r="E30" s="75">
         <v>131635.50793737324</v>
       </c>
       <c r="F30" s="75">
         <v>132471.19388513803</v>
       </c>
-    </row>
-    <row r="31" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G30" s="75">
+        <v>130755.35384565897</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A31" s="17" t="s">
         <v>177</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="76">
         <v>4229.7747575602343</v>
       </c>
       <c r="D31" s="76">
         <v>4062.9358891049319</v>
       </c>
       <c r="E31" s="76">
         <v>4092.0044914110049</v>
       </c>
       <c r="F31" s="76">
         <v>4312.4812442983184</v>
       </c>
-    </row>
-    <row r="32" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G31" s="76">
+        <v>4332.928811877513</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A32" s="17" t="s">
         <v>178</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="76">
         <v>114.18104892999992</v>
       </c>
       <c r="D32" s="76">
         <v>113.08016943000007</v>
       </c>
       <c r="E32" s="76">
         <v>119.74529423999994</v>
       </c>
       <c r="F32" s="76">
         <v>119.70944252999998</v>
       </c>
-    </row>
-    <row r="33" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G32" s="76">
+        <v>118.1968947999999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A33" s="17" t="s">
         <v>179</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="76">
         <v>1675.7548732800001</v>
       </c>
       <c r="D33" s="76">
         <v>1820.7960348818694</v>
       </c>
       <c r="E33" s="76">
         <v>1924.4186515010149</v>
       </c>
       <c r="F33" s="76">
         <v>1962.9904544959327</v>
       </c>
-    </row>
-    <row r="34" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G33" s="76">
+        <v>1761.5890012587777</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A34" s="17" t="s">
         <v>180</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="76">
         <v>54896.39416852616</v>
       </c>
       <c r="D34" s="76">
         <v>55177.003564810184</v>
       </c>
       <c r="E34" s="76">
         <v>53788.806767128968</v>
       </c>
       <c r="F34" s="76">
         <v>54181.386113789449</v>
       </c>
-    </row>
-    <row r="35" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G34" s="76">
+        <v>52527.464720762182</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A35" s="18" t="s">
         <v>181</v>
       </c>
       <c r="B35" s="29" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="78">
         <v>70851.307676590252</v>
       </c>
       <c r="D35" s="78">
         <v>70767.869929920562</v>
       </c>
       <c r="E35" s="78">
         <v>71710.532733092259</v>
       </c>
       <c r="F35" s="78">
         <v>71894.626630024315</v>
       </c>
-    </row>
-    <row r="36" spans="1:6" ht="13.8">
+      <c r="G35" s="78">
+        <v>72015.174416960508</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="13.8">
       <c r="B36" s="34"/>
     </row>
-    <row r="37" spans="1:6" ht="13.8">
+    <row r="37" spans="1:7" ht="13.8">
       <c r="B37" s="34"/>
     </row>
-    <row r="38" spans="1:6" ht="13.8">
+    <row r="38" spans="1:7" ht="13.8">
       <c r="B38" s="34"/>
     </row>
-    <row r="39" spans="1:6" ht="13.8">
+    <row r="39" spans="1:7" ht="13.8">
       <c r="B39" s="34"/>
     </row>
-    <row r="40" spans="1:6" ht="13.8">
+    <row r="40" spans="1:7" ht="13.8">
       <c r="B40" s="34"/>
     </row>
-    <row r="41" spans="1:6" ht="13.8">
+    <row r="41" spans="1:7" ht="13.8">
       <c r="B41" s="34"/>
     </row>
-    <row r="42" spans="1:6" ht="13.8">
+    <row r="42" spans="1:7" ht="13.8">
       <c r="B42" s="34"/>
     </row>
-    <row r="43" spans="1:6" ht="13.8">
+    <row r="43" spans="1:7" ht="13.8">
       <c r="B43" s="34"/>
     </row>
-    <row r="44" spans="1:6" ht="13.8">
+    <row r="44" spans="1:7" ht="13.8">
       <c r="B44" s="34"/>
     </row>
-    <row r="45" spans="1:6" ht="13.8">
+    <row r="45" spans="1:7" ht="13.8">
       <c r="B45" s="34"/>
     </row>
-    <row r="46" spans="1:6" ht="13.8">
+    <row r="46" spans="1:7" ht="13.8">
       <c r="B46" s="34"/>
     </row>
-    <row r="47" spans="1:6" ht="13.8">
+    <row r="47" spans="1:7" ht="13.8">
       <c r="B47" s="34"/>
     </row>
-    <row r="48" spans="1:6" ht="13.8">
+    <row r="48" spans="1:7" ht="13.8">
       <c r="B48" s="34"/>
     </row>
     <row r="49" spans="2:2" ht="13.8">
       <c r="B49" s="34"/>
     </row>
     <row r="50" spans="2:2" ht="13.8">
       <c r="B50" s="34"/>
     </row>
     <row r="51" spans="2:2" ht="13.8">
       <c r="B51" s="34"/>
     </row>
     <row r="52" spans="2:2" ht="13.8">
       <c r="B52" s="34"/>
     </row>
     <row r="53" spans="2:2" ht="13.8">
       <c r="B53" s="34"/>
     </row>
     <row r="54" spans="2:2" ht="13.8">
       <c r="B54" s="34"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="1"/>
     </row>
     <row r="56" spans="2:2">
       <c r="B56" s="1"/>
@@ -7905,741 +8171,835 @@
       <c r="B117" s="1"/>
     </row>
     <row r="118" spans="2:2">
       <c r="B118" s="1"/>
     </row>
     <row r="119" spans="2:2">
       <c r="B119" s="1"/>
     </row>
     <row r="120" spans="2:2">
       <c r="B120" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F85"/>
+  <dimension ref="A1:G85"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="F1" sqref="F1:F1048576"/>
+      <selection pane="topRight" activeCell="G6" sqref="G6:G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="11.4"/>
   <cols>
     <col min="1" max="1" width="12.5546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="56.33203125" style="11" customWidth="1"/>
-    <col min="3" max="6" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="7" max="16384" width="8.88671875" style="9"/>
+    <col min="3" max="7" width="12" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.88671875" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="13.8">
+    <row r="1" spans="1:7" ht="13.8">
       <c r="B1" s="39" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="13.8">
+    <row r="2" spans="1:7" ht="13.8">
       <c r="B2" s="39"/>
     </row>
-    <row r="3" spans="1:6" ht="13.8">
+    <row r="3" spans="1:7" ht="13.8">
       <c r="B3" s="39" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="13.8">
+    <row r="4" spans="1:7" ht="13.8">
       <c r="B4" s="54"/>
     </row>
-    <row r="5" spans="1:6" ht="13.8">
+    <row r="5" spans="1:7" ht="13.8">
       <c r="A5" s="19"/>
       <c r="B5" s="40" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="67">
         <v>46053</v>
       </c>
       <c r="D5" s="67">
         <v>46081</v>
       </c>
       <c r="E5" s="67">
         <v>46112</v>
       </c>
       <c r="F5" s="67">
         <v>46142</v>
       </c>
-    </row>
-    <row r="6" spans="1:6" s="10" customFormat="1" ht="13.8">
+      <c r="G5" s="67">
+        <v>46173</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="10" customFormat="1" ht="13.8">
       <c r="A6" s="20" t="s">
         <v>182</v>
       </c>
       <c r="B6" s="41" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="81">
         <v>428.65113530000002</v>
       </c>
       <c r="D6" s="81">
         <v>420.23631088000002</v>
       </c>
       <c r="E6" s="81">
         <v>337.01421997000006</v>
       </c>
       <c r="F6" s="81">
         <v>331.32955944999998</v>
       </c>
-    </row>
-    <row r="7" spans="1:6" s="10" customFormat="1" ht="13.8">
+      <c r="G6" s="81">
+        <v>324.40007768000004</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="10" customFormat="1" ht="13.8">
       <c r="A7" s="20" t="s">
         <v>183</v>
       </c>
       <c r="B7" s="41" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="81">
         <v>166553.73669825992</v>
       </c>
       <c r="D7" s="81">
         <v>168289.02570361368</v>
       </c>
       <c r="E7" s="81">
         <v>170059.7714626916</v>
       </c>
       <c r="F7" s="81">
         <v>177076.99336021766</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" s="10" customFormat="1" ht="13.8">
+      <c r="G7" s="81">
+        <v>176224.54972369072</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="10" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>184</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>68</v>
       </c>
       <c r="C8" s="81">
         <v>89421.618308960809</v>
       </c>
       <c r="D8" s="81">
         <v>90319.324066778019</v>
       </c>
       <c r="E8" s="81">
         <v>90469.027887692529</v>
       </c>
       <c r="F8" s="81">
         <v>95926.485001208188</v>
       </c>
-    </row>
-    <row r="9" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G8" s="81">
+        <v>96889.444084453033</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A9" s="14" t="s">
         <v>185</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="82">
         <v>9320.5154874936488</v>
       </c>
       <c r="D9" s="82">
         <v>8789.0266808444103</v>
       </c>
       <c r="E9" s="82">
         <v>8440.8783159395971</v>
       </c>
       <c r="F9" s="82">
         <v>10028.632686704541</v>
       </c>
-    </row>
-    <row r="10" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G9" s="82">
+        <v>10139.789797769761</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A10" s="14" t="s">
         <v>186</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="82">
         <v>849.21209059</v>
       </c>
       <c r="D10" s="82">
         <v>874.92623875000004</v>
       </c>
       <c r="E10" s="82">
         <v>1039.0387531600002</v>
       </c>
       <c r="F10" s="82">
         <v>918.66278112999976</v>
       </c>
-    </row>
-    <row r="11" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G10" s="82">
+        <v>905.68101535999995</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A11" s="14" t="s">
         <v>187</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="82">
         <v>6655.5063997235093</v>
       </c>
       <c r="D11" s="82">
         <v>5888.8314463543093</v>
       </c>
       <c r="E11" s="82">
         <v>6413.6874739147306</v>
       </c>
       <c r="F11" s="82">
         <v>9400.4965458213192</v>
       </c>
-    </row>
-    <row r="12" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G11" s="82">
+        <v>9244.6759787660485</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A12" s="14" t="s">
         <v>188</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="82">
         <v>49519.220217406153</v>
       </c>
       <c r="D12" s="82">
         <v>51449.737115871176</v>
       </c>
       <c r="E12" s="82">
         <v>51189.328377888763</v>
       </c>
       <c r="F12" s="82">
         <v>51544.434289580349</v>
       </c>
-    </row>
-    <row r="13" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G12" s="82">
+        <v>52671.204247114947</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A13" s="14" t="s">
         <v>189</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="82">
         <v>23077.164113747498</v>
       </c>
       <c r="D13" s="82">
         <v>23316.802584958135</v>
       </c>
       <c r="E13" s="82">
         <v>23386.094966789446</v>
       </c>
       <c r="F13" s="82">
         <v>24034.258697971974</v>
       </c>
-    </row>
-    <row r="14" spans="1:6" s="10" customFormat="1" ht="13.8">
+      <c r="G13" s="82">
+        <v>23928.093045442281</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="10" customFormat="1" ht="13.8">
       <c r="A14" s="20" t="s">
         <v>190</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="81">
         <v>77132.11838929911</v>
       </c>
       <c r="D14" s="81">
         <v>77969.701636835656</v>
       </c>
       <c r="E14" s="81">
         <v>79590.743574999084</v>
       </c>
       <c r="F14" s="81">
         <v>81150.508359009487</v>
       </c>
-    </row>
-    <row r="15" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G14" s="81">
+        <v>79335.105639237707</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A15" s="14" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="82">
         <v>8872.8781914599003</v>
       </c>
       <c r="D15" s="82">
         <v>8895.7984301526994</v>
       </c>
       <c r="E15" s="82">
         <v>8409.7579959229988</v>
       </c>
       <c r="F15" s="82">
         <v>8374.7671603036997</v>
       </c>
-    </row>
-    <row r="16" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G15" s="82">
+        <v>8341.7286306722999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A16" s="14" t="s">
         <v>191</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="82">
         <v>952.58634667469994</v>
       </c>
       <c r="D16" s="82">
         <v>989.78405587459997</v>
       </c>
       <c r="E16" s="82">
         <v>793.84253932440015</v>
       </c>
       <c r="F16" s="82">
         <v>858.48030727730008</v>
       </c>
-    </row>
-    <row r="17" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G16" s="82">
+        <v>864.77975878199993</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A17" s="14" t="s">
         <v>192</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="82">
         <v>7637.4519205033002</v>
       </c>
       <c r="D17" s="82">
         <v>8274.6261399017985</v>
       </c>
       <c r="E17" s="82">
         <v>8968.5334729079987</v>
       </c>
       <c r="F17" s="82">
         <v>9436.5877334716006</v>
       </c>
-    </row>
-    <row r="18" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G17" s="82">
+        <v>7389.2885341939</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A18" s="14" t="s">
         <v>193</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="82">
         <v>27468.87383269022</v>
       </c>
       <c r="D18" s="82">
         <v>28406.49702259375</v>
       </c>
       <c r="E18" s="82">
         <v>29196.05714402044</v>
       </c>
       <c r="F18" s="82">
         <v>30042.901808590777</v>
       </c>
-    </row>
-    <row r="19" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G18" s="82">
+        <v>30466.319529540007</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A19" s="14" t="s">
         <v>194</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="82">
         <v>32200.328097970989</v>
       </c>
       <c r="D19" s="82">
         <v>31402.99598831281</v>
       </c>
       <c r="E19" s="82">
         <v>32222.552422823246</v>
       </c>
       <c r="F19" s="82">
         <v>32437.771349366107</v>
       </c>
-    </row>
-    <row r="20" spans="1:6" s="10" customFormat="1" ht="13.8">
+      <c r="G19" s="82">
+        <v>32272.989186049497</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="10" customFormat="1" ht="13.8">
       <c r="A20" s="20" t="s">
         <v>196</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="82">
         <v>0</v>
       </c>
       <c r="D20" s="82">
         <v>0</v>
       </c>
       <c r="E20" s="82">
         <v>0</v>
       </c>
       <c r="F20" s="82">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:6" s="10" customFormat="1" ht="13.8">
+      <c r="G20" s="82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="10" customFormat="1" ht="13.8">
       <c r="A21" s="20" t="s">
         <v>197</v>
       </c>
       <c r="B21" s="41" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="81">
         <v>9886.7315284090619</v>
       </c>
       <c r="D21" s="81">
         <v>5804.7389161791816</v>
       </c>
       <c r="E21" s="81">
         <v>5762.8616173876244</v>
       </c>
       <c r="F21" s="81">
         <v>6398.966191506719</v>
       </c>
-    </row>
-    <row r="22" spans="1:6" s="10" customFormat="1" ht="13.8">
+      <c r="G21" s="81">
+        <v>5524.6725485444249</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="10" customFormat="1" ht="13.8">
       <c r="A22" s="20" t="s">
         <v>198</v>
       </c>
       <c r="B22" s="41" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="81">
         <v>18982.962533843987</v>
       </c>
       <c r="D22" s="81">
         <v>20149.351921489171</v>
       </c>
       <c r="E22" s="81">
         <v>19295.176469513277</v>
       </c>
       <c r="F22" s="81">
         <v>19279.680925730776</v>
       </c>
-    </row>
-    <row r="23" spans="1:6" s="7" customFormat="1" ht="14.4">
+      <c r="G22" s="81">
+        <v>19449.286060141509</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="7" customFormat="1" ht="14.4">
       <c r="A23" s="14" t="s">
         <v>199</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="82">
         <v>17557.135700593986</v>
       </c>
       <c r="D23" s="82">
         <v>18718.11394479917</v>
       </c>
       <c r="E23" s="82">
         <v>17868.947958633278</v>
       </c>
       <c r="F23" s="82">
         <v>17854.379394650776</v>
       </c>
-    </row>
-    <row r="24" spans="1:6" s="10" customFormat="1" ht="13.8">
+      <c r="G23" s="82">
+        <v>18140.664770791507</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="10" customFormat="1" ht="13.8">
       <c r="A24" s="20" t="s">
         <v>200</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="81">
         <v>226.387</v>
       </c>
       <c r="D24" s="81">
         <v>225.71100000000001</v>
       </c>
       <c r="E24" s="81">
         <v>298.63804207999999</v>
       </c>
       <c r="F24" s="81">
         <v>291.55910693999999</v>
       </c>
-    </row>
-    <row r="25" spans="1:6" s="10" customFormat="1" ht="13.8">
+      <c r="G24" s="81">
+        <v>287.10351910999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="10" customFormat="1" ht="13.8">
       <c r="A25" s="20" t="s">
         <v>201</v>
       </c>
       <c r="B25" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="81">
         <v>273.16341237</v>
       </c>
       <c r="D25" s="81">
         <v>199.73071306</v>
       </c>
       <c r="E25" s="81">
         <v>228.22249274000001</v>
       </c>
       <c r="F25" s="81">
         <v>143.40811598000002</v>
       </c>
-    </row>
-    <row r="26" spans="1:6" s="10" customFormat="1" ht="13.8">
+      <c r="G25" s="81">
+        <v>99.889327640000005</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="10" customFormat="1" ht="13.8">
       <c r="A26" s="20" t="s">
         <v>202</v>
       </c>
       <c r="B26" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="81">
         <v>30543.352760139998</v>
       </c>
       <c r="D26" s="81">
         <v>29913.369308459998</v>
       </c>
       <c r="E26" s="81">
         <v>29848.710422180004</v>
       </c>
       <c r="F26" s="81">
         <v>30535.159850709999</v>
       </c>
-    </row>
-    <row r="27" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G26" s="81">
+        <v>30705.67925098</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A27" s="14" t="s">
         <v>203</v>
       </c>
       <c r="B27" s="42" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="82">
         <v>5229.3064843000002</v>
       </c>
       <c r="D27" s="82">
         <v>5248.1062296200007</v>
       </c>
       <c r="E27" s="82">
         <v>5248.1156352400003</v>
       </c>
       <c r="F27" s="82">
         <v>5248.1260424500006</v>
       </c>
-    </row>
-    <row r="28" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G27" s="82">
+        <v>5348.1360572000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A28" s="14" t="s">
         <v>204</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="82">
         <v>14724.527629069999</v>
       </c>
       <c r="D28" s="82">
         <v>14704.494800679999</v>
       </c>
       <c r="E28" s="82">
         <v>14387.978731349996</v>
       </c>
       <c r="F28" s="82">
         <v>14571.675433899998</v>
       </c>
-    </row>
-    <row r="29" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G28" s="82">
+        <v>14431.716378479996</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>205</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>78</v>
       </c>
       <c r="C29" s="82">
         <v>8981.7114369900009</v>
       </c>
       <c r="D29" s="82">
         <v>8955.06557488</v>
       </c>
       <c r="E29" s="82">
         <v>8964.1599044500017</v>
       </c>
       <c r="F29" s="82">
         <v>8940.9079992099996</v>
       </c>
-    </row>
-    <row r="30" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G29" s="82">
+        <v>8929.3254645999987</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A30" s="14" t="s">
         <v>206</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>79</v>
       </c>
       <c r="C30" s="82">
         <v>2.91498474</v>
       </c>
       <c r="D30" s="82">
         <v>2.91498474</v>
       </c>
       <c r="E30" s="82">
         <v>2.91498474</v>
       </c>
       <c r="F30" s="82">
         <v>2.91498474</v>
       </c>
-    </row>
-    <row r="31" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G30" s="82">
+        <v>2.9989950899999993</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A31" s="14" t="s">
         <v>207</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>86</v>
       </c>
       <c r="C31" s="82">
         <v>1604.8922250399992</v>
       </c>
       <c r="D31" s="82">
         <v>1002.7877185400001</v>
       </c>
       <c r="E31" s="82">
         <v>1245.5411664000005</v>
       </c>
       <c r="F31" s="82">
         <v>1771.53539041</v>
       </c>
-    </row>
-    <row r="32" spans="1:6" s="10" customFormat="1" ht="13.8">
+      <c r="G31" s="82">
+        <v>1993.5023556100004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="10" customFormat="1" ht="13.8">
       <c r="A32" s="20" t="s">
         <v>208</v>
       </c>
       <c r="B32" s="41" t="s">
         <v>80</v>
       </c>
       <c r="C32" s="81">
         <v>-9459.6856518533714</v>
       </c>
       <c r="D32" s="81">
         <v>-8987.1069721300883</v>
       </c>
       <c r="E32" s="81">
         <v>-7874.8644738741368</v>
       </c>
       <c r="F32" s="81">
         <v>-8560.5532268140669</v>
       </c>
-    </row>
-    <row r="33" spans="1:6" s="10" customFormat="1" ht="13.8">
+      <c r="G32" s="81">
+        <v>-8570.3683548178924</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" s="10" customFormat="1" ht="13.8">
       <c r="A33" s="14" t="s">
         <v>211</v>
       </c>
       <c r="B33" s="56" t="s">
         <v>316</v>
       </c>
       <c r="C33" s="82">
         <v>10719.525309763378</v>
       </c>
       <c r="D33" s="82">
         <v>10665.269157282559</v>
       </c>
       <c r="E33" s="82">
         <v>10832.341302149485</v>
       </c>
       <c r="F33" s="82">
         <v>11296.56500091584</v>
       </c>
-    </row>
-    <row r="34" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G33" s="82">
+        <v>10637.364103573374</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A34" s="14" t="s">
         <v>209</v>
       </c>
       <c r="B34" s="42" t="s">
         <v>325</v>
       </c>
       <c r="C34" s="82">
         <v>-6531.0913071373088</v>
       </c>
       <c r="D34" s="82">
         <v>-6999.7689455047021</v>
       </c>
       <c r="E34" s="82">
         <v>-6183.967777626247</v>
       </c>
       <c r="F34" s="82">
         <v>-6260.7992943911895</v>
       </c>
-    </row>
-    <row r="35" spans="1:6" s="7" customFormat="1" ht="13.8">
+      <c r="G34" s="82">
+        <v>-6589.0286018628631</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="7" customFormat="1" ht="13.8">
       <c r="A35" s="14" t="s">
         <v>210</v>
       </c>
       <c r="B35" s="42" t="s">
         <v>324</v>
       </c>
       <c r="C35" s="82">
         <v>7790.9309650473142</v>
       </c>
       <c r="D35" s="82">
         <v>8677.9311306571726</v>
       </c>
       <c r="E35" s="82">
         <v>9141.4446059015954</v>
       </c>
       <c r="F35" s="82">
         <v>8996.8110684929634</v>
       </c>
-    </row>
-    <row r="36" spans="1:6" ht="13.8">
+      <c r="G35" s="82">
+        <v>8656.0243506183433</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="13.8">
       <c r="A36" s="21"/>
       <c r="B36" s="44"/>
       <c r="C36" s="83"/>
       <c r="D36" s="83"/>
       <c r="E36" s="83"/>
       <c r="F36" s="83"/>
-    </row>
-    <row r="37" spans="1:6" ht="13.8">
+      <c r="G36" s="83"/>
+    </row>
+    <row r="37" spans="1:7" ht="13.8">
       <c r="B37" s="45"/>
     </row>
-    <row r="38" spans="1:6" ht="13.8">
+    <row r="38" spans="1:7" ht="13.8">
       <c r="B38" s="45"/>
     </row>
-    <row r="39" spans="1:6" ht="13.8">
+    <row r="39" spans="1:7" ht="13.8">
       <c r="B39" s="45"/>
     </row>
-    <row r="40" spans="1:6" ht="13.8">
+    <row r="40" spans="1:7" ht="13.8">
       <c r="B40" s="45"/>
     </row>
-    <row r="41" spans="1:6" ht="13.8">
+    <row r="41" spans="1:7" ht="13.8">
       <c r="B41" s="45"/>
     </row>
-    <row r="42" spans="1:6" ht="13.8">
+    <row r="42" spans="1:7" ht="13.8">
       <c r="B42" s="45"/>
     </row>
-    <row r="43" spans="1:6" ht="13.8">
+    <row r="43" spans="1:7" ht="13.8">
       <c r="B43" s="45"/>
     </row>
-    <row r="44" spans="1:6" ht="13.8">
+    <row r="44" spans="1:7" ht="13.8">
       <c r="B44" s="45"/>
     </row>
-    <row r="45" spans="1:6" ht="13.8">
+    <row r="45" spans="1:7" ht="13.8">
       <c r="B45" s="45"/>
     </row>
-    <row r="46" spans="1:6" ht="13.8">
+    <row r="46" spans="1:7" ht="13.8">
       <c r="B46" s="45"/>
     </row>
-    <row r="47" spans="1:6" ht="13.8">
+    <row r="47" spans="1:7" ht="13.8">
       <c r="B47" s="45"/>
     </row>
-    <row r="48" spans="1:6" ht="13.8">
+    <row r="48" spans="1:7" ht="13.8">
       <c r="B48" s="45"/>
     </row>
     <row r="49" spans="2:2" ht="13.8">
       <c r="B49" s="45"/>
     </row>
     <row r="50" spans="2:2" ht="13.8">
       <c r="B50" s="45"/>
     </row>
     <row r="51" spans="2:2" ht="13.8">
       <c r="B51" s="45"/>
     </row>
     <row r="52" spans="2:2" ht="13.8">
       <c r="B52" s="45"/>
     </row>
     <row r="53" spans="2:2" ht="13.8">
       <c r="B53" s="45"/>
     </row>
     <row r="54" spans="2:2" ht="13.8">
       <c r="B54" s="45"/>
     </row>
     <row r="55" spans="2:2" ht="13.8">
       <c r="B55" s="45"/>
     </row>
     <row r="56" spans="2:2" ht="13.8">
       <c r="B56" s="45"/>
@@ -8727,903 +9087,1026 @@
     </row>
     <row r="84" spans="2:2" ht="13.8">
       <c r="B84" s="45"/>
     </row>
     <row r="85" spans="2:2" ht="13.8">
       <c r="B85" s="45"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="27592" divId="Set of Tables_27592" sourceType="range" sourceRef="B1:B36" destinationFile="I:\internet\StatisticalTables\Monetary Data\DMB DAC Liabilities.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F188"/>
+  <dimension ref="A1:G188"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
-      <selection pane="bottomRight" activeCell="F1" sqref="F1:F1048576"/>
+      <selection pane="bottomRight" activeCell="O40" sqref="O40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.88671875" customWidth="1"/>
     <col min="2" max="2" width="47.33203125" style="8" customWidth="1"/>
-    <col min="3" max="6" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="7" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="13.8">
+    <row r="1" spans="1:7" ht="13.8">
       <c r="B1" s="37" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="13.8">
+    <row r="2" spans="1:7" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="13.8">
+    <row r="3" spans="1:7" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:6" ht="13.8">
+    <row r="4" spans="1:7" ht="13.8">
       <c r="A4" s="22" t="s">
         <v>97</v>
       </c>
       <c r="B4" s="35" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="67">
         <v>46053</v>
       </c>
       <c r="D4" s="67">
         <v>46081</v>
       </c>
       <c r="E4" s="67">
         <v>46112</v>
       </c>
       <c r="F4" s="67">
         <v>46142</v>
       </c>
-    </row>
-    <row r="5" spans="1:6" ht="13.8">
+      <c r="G4" s="67">
+        <v>46173</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="13.8">
       <c r="A5" s="22"/>
       <c r="B5" s="31"/>
       <c r="C5" s="68"/>
       <c r="D5" s="68"/>
       <c r="E5" s="68"/>
       <c r="F5" s="68"/>
-    </row>
-    <row r="6" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G5" s="68"/>
+    </row>
+    <row r="6" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>212</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="75">
         <v>77395.776133071733</v>
       </c>
       <c r="D6" s="75">
         <v>75586.63609320423</v>
       </c>
       <c r="E6" s="75">
         <v>72687.939820920947</v>
       </c>
       <c r="F6" s="75">
         <v>83812.784098702279</v>
       </c>
-    </row>
-    <row r="7" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G6" s="75">
+        <v>80902.838209199821</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>213</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="75">
         <v>94496.073112317565</v>
       </c>
       <c r="D7" s="75">
         <v>93682.068474521948</v>
       </c>
       <c r="E7" s="75">
         <v>91293.252977305674</v>
       </c>
       <c r="F7" s="75">
         <v>102749.36029223664</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" s="8" customFormat="1" ht="14.4">
+      <c r="G7" s="75">
+        <v>100089.42672815164</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="8" customFormat="1" ht="14.4">
       <c r="A8" s="17" t="s">
         <v>214</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="76">
         <v>17100.296979245828</v>
       </c>
       <c r="D8" s="76">
         <v>18095.432381317725</v>
       </c>
       <c r="E8" s="76">
         <v>18605.313156384727</v>
       </c>
       <c r="F8" s="76">
         <v>18936.576193534354</v>
       </c>
-    </row>
-    <row r="9" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G8" s="76">
+        <v>19186.588518951816</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>215</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="75">
         <v>180376.83722714667</v>
       </c>
       <c r="D9" s="75">
         <v>182732.40009367754</v>
       </c>
       <c r="E9" s="75">
         <v>186265.38430709325</v>
       </c>
       <c r="F9" s="75">
         <v>185129.06880545127</v>
       </c>
-    </row>
-    <row r="10" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G9" s="75">
+        <v>185788.38587693899</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>216</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="75">
         <v>48407.155526550006</v>
       </c>
       <c r="D10" s="75">
         <v>50584.532024849992</v>
       </c>
       <c r="E10" s="75">
         <v>54414.741686550005</v>
       </c>
       <c r="F10" s="75">
         <v>52433.881716143245</v>
       </c>
-    </row>
-    <row r="11" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G10" s="75">
+        <v>54801.362751360008</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>217</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="76">
         <v>53133.323651820006</v>
       </c>
       <c r="D11" s="76">
         <v>54671.71293360999</v>
       </c>
       <c r="E11" s="76">
         <v>59717.581189390003</v>
       </c>
       <c r="F11" s="76">
         <v>57581.068138830007</v>
       </c>
-    </row>
-    <row r="12" spans="1:6" s="8" customFormat="1" ht="14.4">
+      <c r="G11" s="76">
+        <v>60149.268973680009</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="8" customFormat="1" ht="14.4">
       <c r="A12" s="17" t="s">
         <v>218</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="76">
         <v>4726.16812527</v>
       </c>
       <c r="D12" s="76">
         <v>4087.18090876</v>
       </c>
       <c r="E12" s="76">
         <v>5302.8395028399991</v>
       </c>
       <c r="F12" s="76">
         <v>5147.1864226867601</v>
       </c>
-    </row>
-    <row r="13" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G12" s="76">
+        <v>5347.9062223200008</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>219</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="75">
         <v>131969.68170059664</v>
       </c>
       <c r="D13" s="75">
         <v>132147.86806882755</v>
       </c>
       <c r="E13" s="75">
         <v>131850.64262054325</v>
       </c>
       <c r="F13" s="75">
         <v>132695.18708930802</v>
       </c>
-    </row>
-    <row r="14" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G13" s="75">
+        <v>130987.02312557898</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>220</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="76">
         <v>4229.7747585602347</v>
       </c>
       <c r="D14" s="76">
         <v>4062.9358901049318</v>
       </c>
       <c r="E14" s="76">
         <v>4092.0044924110048</v>
       </c>
       <c r="F14" s="76">
         <v>4312.4812452983188</v>
       </c>
-    </row>
-    <row r="15" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G14" s="76">
+        <v>4332.9288128775133</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>221</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="76">
         <v>114.18104892999992</v>
       </c>
       <c r="D15" s="76">
         <v>113.08016943000007</v>
       </c>
       <c r="E15" s="76">
         <v>119.74529423999994</v>
       </c>
       <c r="F15" s="76">
         <v>119.70944252999998</v>
       </c>
-    </row>
-    <row r="16" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G15" s="76">
+        <v>118.1968947999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>222</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="76">
         <v>1675.7548732800001</v>
       </c>
       <c r="D16" s="76">
         <v>1820.7960348818694</v>
       </c>
       <c r="E16" s="76">
         <v>1924.4186515010149</v>
       </c>
       <c r="F16" s="76">
         <v>1962.9904544959327</v>
       </c>
-    </row>
-    <row r="17" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G16" s="76">
+        <v>1761.5890012587777</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>223</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="76">
         <v>54896.39416852616</v>
       </c>
       <c r="D17" s="76">
         <v>55177.003564810184</v>
       </c>
       <c r="E17" s="76">
         <v>53788.806767128968</v>
       </c>
       <c r="F17" s="76">
         <v>54181.386113789449</v>
       </c>
-    </row>
-    <row r="18" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G17" s="76">
+        <v>52527.464720762182</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>224</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="76">
         <v>71053.576851300255</v>
       </c>
       <c r="D18" s="76">
         <v>70974.052409600568</v>
       </c>
       <c r="E18" s="76">
         <v>71925.667415262258</v>
       </c>
       <c r="F18" s="76">
         <v>72118.619833194316</v>
       </c>
-    </row>
-    <row r="19" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G18" s="76">
+        <v>72246.84369588051</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="52" t="s">
         <v>225</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="75">
         <v>170459.15382195532</v>
       </c>
       <c r="D19" s="75">
         <v>172212.76592581568</v>
       </c>
       <c r="E19" s="75">
         <v>173935.28225928306</v>
       </c>
       <c r="F19" s="75">
         <v>181005.5451018567</v>
       </c>
-    </row>
-    <row r="20" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G19" s="75">
+        <v>180454.62258132276</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>226</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="75">
         <v>3905.4171023054096</v>
       </c>
       <c r="D20" s="75">
         <v>3923.740200812008</v>
       </c>
       <c r="E20" s="75">
         <v>3875.5107752014565</v>
       </c>
       <c r="F20" s="75">
         <v>3928.5517202490228</v>
       </c>
-    </row>
-    <row r="21" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G20" s="75">
+        <v>4230.072836242025</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>227</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="75">
         <v>89421.618330350815</v>
       </c>
       <c r="D21" s="75">
         <v>90319.324088168025</v>
       </c>
       <c r="E21" s="75">
         <v>90469.027909082535</v>
       </c>
       <c r="F21" s="75">
         <v>95926.485022598179</v>
       </c>
-    </row>
-    <row r="22" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G21" s="75">
+        <v>96889.444105843038</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>228</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="76">
         <v>9320.5154874936488</v>
       </c>
       <c r="D22" s="76">
         <v>8789.0266808444103</v>
       </c>
       <c r="E22" s="76">
         <v>8440.8783159395971</v>
       </c>
       <c r="F22" s="76">
         <v>10028.632686704541</v>
       </c>
-    </row>
-    <row r="23" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G22" s="76">
+        <v>10139.789797769761</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>229</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="76">
         <v>849.21209059</v>
       </c>
       <c r="D23" s="76">
         <v>874.92623875000004</v>
       </c>
       <c r="E23" s="76">
         <v>1039.0387531600002</v>
       </c>
       <c r="F23" s="76">
         <v>918.66278112999976</v>
       </c>
-    </row>
-    <row r="24" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G23" s="76">
+        <v>905.68101535999995</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>230</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="76">
         <v>6655.5063997235093</v>
       </c>
       <c r="D24" s="76">
         <v>5888.8314463543093</v>
       </c>
       <c r="E24" s="76">
         <v>6413.6874739147306</v>
       </c>
       <c r="F24" s="76">
         <v>9400.4965458213192</v>
       </c>
-    </row>
-    <row r="25" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G24" s="76">
+        <v>9244.6759787660485</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>231</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="76">
         <v>49519.220217406153</v>
       </c>
       <c r="D25" s="76">
         <v>51449.737115871176</v>
       </c>
       <c r="E25" s="76">
         <v>51189.328377888763</v>
       </c>
       <c r="F25" s="76">
         <v>51544.434289580349</v>
       </c>
-    </row>
-    <row r="26" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G25" s="76">
+        <v>52671.204247114947</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>232</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="76">
         <v>23077.164135137496</v>
       </c>
       <c r="D26" s="76">
         <v>23316.802606348134</v>
       </c>
       <c r="E26" s="76">
         <v>23386.094988179444</v>
       </c>
       <c r="F26" s="76">
         <v>24034.258719361973</v>
       </c>
-    </row>
-    <row r="27" spans="1:6" s="8" customFormat="1" ht="14.4">
+      <c r="G26" s="76">
+        <v>23928.09306683228</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="8" customFormat="1" ht="14.4">
       <c r="A27" s="17" t="s">
         <v>233</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="76">
         <v>0</v>
       </c>
       <c r="D27" s="76">
         <v>0</v>
       </c>
       <c r="E27" s="76">
         <v>0</v>
       </c>
       <c r="F27" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:6" s="4" customFormat="1" ht="13.8">
+      <c r="G27" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="4" customFormat="1" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>234</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="75">
         <v>77132.11838929911</v>
       </c>
       <c r="D28" s="75">
         <v>77969.701636835656</v>
       </c>
       <c r="E28" s="75">
         <v>79590.743574999084</v>
       </c>
       <c r="F28" s="75">
         <v>81150.508359009487</v>
       </c>
-    </row>
-    <row r="29" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G28" s="75">
+        <v>79335.105639237707</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>235</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="76">
         <v>8872.8781914599003</v>
       </c>
       <c r="D29" s="76">
         <v>8895.7984301526994</v>
       </c>
       <c r="E29" s="76">
         <v>8409.7579959229988</v>
       </c>
       <c r="F29" s="76">
         <v>8374.7671603036997</v>
       </c>
-    </row>
-    <row r="30" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G29" s="76">
+        <v>8341.7286306722999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A30" s="17" t="s">
         <v>236</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C30" s="76">
         <v>952.58634667469994</v>
       </c>
       <c r="D30" s="76">
         <v>989.78405587459997</v>
       </c>
       <c r="E30" s="76">
         <v>793.84253932440015</v>
       </c>
       <c r="F30" s="76">
         <v>858.48030727730008</v>
       </c>
-    </row>
-    <row r="31" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G30" s="76">
+        <v>864.77975878199993</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A31" s="17" t="s">
         <v>237</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="76">
         <v>7637.4519205033002</v>
       </c>
       <c r="D31" s="76">
         <v>8274.6261399017985</v>
       </c>
       <c r="E31" s="76">
         <v>8968.5334729079987</v>
       </c>
       <c r="F31" s="76">
         <v>9436.5877334716006</v>
       </c>
-    </row>
-    <row r="32" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G31" s="76">
+        <v>7389.2885341939</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A32" s="17" t="s">
         <v>238</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="76">
         <v>27468.87383269022</v>
       </c>
       <c r="D32" s="76">
         <v>28406.49702259375</v>
       </c>
       <c r="E32" s="76">
         <v>29196.05714402044</v>
       </c>
       <c r="F32" s="76">
         <v>30042.901808590777</v>
       </c>
-    </row>
-    <row r="33" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G32" s="76">
+        <v>30466.319529540007</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A33" s="17" t="s">
         <v>239</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="76">
         <v>32200.328097970989</v>
       </c>
       <c r="D33" s="76">
         <v>31402.99598831281</v>
       </c>
       <c r="E33" s="76">
         <v>32222.552422823246</v>
       </c>
       <c r="F33" s="76">
         <v>32437.771349366107</v>
       </c>
-    </row>
-    <row r="34" spans="1:6" s="4" customFormat="1" ht="13.8">
+      <c r="G33" s="76">
+        <v>32272.989186049497</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="4" customFormat="1" ht="13.8">
       <c r="A34" s="17" t="s">
         <v>240</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="75">
         <v>0</v>
       </c>
       <c r="D34" s="75">
         <v>0</v>
       </c>
       <c r="E34" s="75">
         <v>0</v>
       </c>
       <c r="F34" s="75">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:6" s="4" customFormat="1" ht="13.8">
+      <c r="G34" s="75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" s="4" customFormat="1" ht="13.8">
       <c r="A35" s="17" t="s">
         <v>241</v>
       </c>
       <c r="B35" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="75">
         <v>9888.6323190890616</v>
       </c>
       <c r="D35" s="75">
         <v>5804.7389161791816</v>
       </c>
       <c r="E35" s="75">
         <v>5782.5262581476245</v>
       </c>
       <c r="F35" s="75">
         <v>6418.4230690367194</v>
       </c>
-    </row>
-    <row r="36" spans="1:6" s="4" customFormat="1" ht="13.8">
+      <c r="G35" s="75">
+        <v>5544.0315864744252</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" s="4" customFormat="1" ht="13.8">
       <c r="A36" s="17" t="s">
         <v>306</v>
       </c>
       <c r="B36" s="30" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="75">
         <v>45181.400816223992</v>
       </c>
       <c r="D36" s="75">
         <v>47817.138579469174</v>
       </c>
       <c r="E36" s="75">
         <v>44288.224552763277</v>
       </c>
       <c r="F36" s="75">
         <v>45950.474888790777</v>
       </c>
-    </row>
-    <row r="37" spans="1:6" s="4" customFormat="1" ht="13.8">
+      <c r="G36" s="75">
+        <v>46330.349961291511</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="4" customFormat="1" ht="13.8">
       <c r="A37" s="17" t="s">
         <v>242</v>
       </c>
       <c r="B37" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="75">
         <v>226.387</v>
       </c>
       <c r="D37" s="75">
         <v>225.71100000000001</v>
       </c>
       <c r="E37" s="75">
         <v>298.63804207999999</v>
       </c>
       <c r="F37" s="75">
         <v>291.55910693999999</v>
       </c>
-    </row>
-    <row r="38" spans="1:6" s="4" customFormat="1" ht="13.8">
+      <c r="G37" s="75">
+        <v>287.10351910999998</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="4" customFormat="1" ht="13.8">
       <c r="A38" s="17" t="s">
         <v>243</v>
       </c>
       <c r="B38" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C38" s="75">
         <v>273.16341237</v>
       </c>
       <c r="D38" s="75">
         <v>199.73071306</v>
       </c>
       <c r="E38" s="75">
         <v>228.22249274000001</v>
       </c>
       <c r="F38" s="75">
         <v>143.40811598000002</v>
       </c>
-    </row>
-    <row r="39" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G38" s="75">
+        <v>99.889327640000005</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A39" s="17" t="s">
         <v>244</v>
       </c>
       <c r="B39" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="75">
         <v>42016.039754569996</v>
       </c>
       <c r="D39" s="75">
         <v>41545.75691186</v>
       </c>
       <c r="E39" s="75">
         <v>41961.698789080001</v>
       </c>
       <c r="F39" s="75">
         <v>42578.398401660001</v>
       </c>
-    </row>
-    <row r="40" spans="1:6" s="4" customFormat="1" ht="13.8">
+      <c r="G39" s="75">
+        <v>42303.255633169996</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="4" customFormat="1" ht="13.8">
       <c r="A40" s="17" t="s">
         <v>245</v>
       </c>
       <c r="B40" s="30" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="75">
         <v>-10272.667501506956</v>
       </c>
       <c r="D40" s="75">
         <v>-9487.5020087815246</v>
       </c>
       <c r="E40" s="75">
         <v>-7540.5563572971359</v>
       </c>
       <c r="F40" s="75">
         <v>-7445.0189289271957</v>
       </c>
-    </row>
-    <row r="41" spans="1:6" s="4" customFormat="1" ht="13.8">
+      <c r="G40" s="75">
+        <v>-8328.3176945945834</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="4" customFormat="1" ht="13.8">
       <c r="A41" s="17"/>
       <c r="B41" s="57" t="s">
         <v>316</v>
       </c>
       <c r="C41" s="75">
         <v>157.27675418599171</v>
       </c>
       <c r="D41" s="75">
         <v>-5.0902963564948891</v>
       </c>
       <c r="E41" s="75">
         <v>632.74498956995876</v>
       </c>
       <c r="F41" s="75">
         <v>1439.2354951286247</v>
       </c>
-    </row>
-    <row r="42" spans="1:6" s="4" customFormat="1" ht="13.8">
+      <c r="G41" s="75">
+        <v>595.42909416000839</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="4" customFormat="1" ht="13.8">
       <c r="A42" s="17"/>
       <c r="B42" s="57" t="s">
         <v>317</v>
       </c>
       <c r="C42" s="75">
         <v>-970.25860383957342</v>
       </c>
       <c r="D42" s="75">
         <v>-495.30474029493752</v>
       </c>
       <c r="E42" s="75">
         <v>-298.43687299295749</v>
       </c>
       <c r="F42" s="75">
         <v>-323.70119724175373</v>
       </c>
-    </row>
-    <row r="43" spans="1:6" s="4" customFormat="1" ht="13.8">
+      <c r="G42" s="75">
+        <v>-353.37843393669544</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="4" customFormat="1" ht="13.8">
       <c r="A43" s="17" t="s">
         <v>246</v>
       </c>
       <c r="B43" s="57" t="s">
         <v>317</v>
       </c>
       <c r="C43" s="75">
         <v>-9459.685651853375</v>
       </c>
       <c r="D43" s="75">
         <v>-8987.1069721300919</v>
       </c>
       <c r="E43" s="75">
         <v>-7874.8644738741368</v>
       </c>
       <c r="F43" s="75">
         <v>-8560.5532268140669</v>
       </c>
-    </row>
-    <row r="44" spans="1:6" ht="13.8">
+      <c r="G43" s="75">
+        <v>-8570.368354817896</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="13.8">
       <c r="A44" s="17"/>
       <c r="B44" s="31"/>
       <c r="C44" s="72"/>
       <c r="D44" s="72"/>
       <c r="E44" s="72"/>
       <c r="F44" s="72"/>
-    </row>
-    <row r="45" spans="1:6" s="4" customFormat="1" ht="13.8">
+      <c r="G44" s="72"/>
+    </row>
+    <row r="45" spans="1:7" s="4" customFormat="1" ht="13.8">
       <c r="A45" s="17"/>
       <c r="B45" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="72">
         <v>0.50373751701044966</v>
       </c>
       <c r="D45" s="72">
         <v>0.69614927923612413</v>
       </c>
       <c r="E45" s="72">
         <v>-0.71190878265133506</v>
       </c>
       <c r="F45" s="72">
         <v>-0.93685118348275864</v>
       </c>
-    </row>
-    <row r="46" spans="1:6" ht="13.8">
+      <c r="G45" s="72">
+        <v>0.28917172472029051</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="13.8">
       <c r="A46" s="18"/>
       <c r="B46" s="38"/>
       <c r="C46" s="69"/>
       <c r="D46" s="69"/>
       <c r="E46" s="69"/>
       <c r="F46" s="69"/>
-    </row>
-    <row r="47" spans="1:6" ht="13.8">
+      <c r="G46" s="69"/>
+    </row>
+    <row r="47" spans="1:7" ht="13.8">
       <c r="A47" s="8"/>
       <c r="B47" s="27"/>
     </row>
-    <row r="48" spans="1:6" ht="13.8">
+    <row r="48" spans="1:7" ht="13.8">
       <c r="A48" s="8"/>
       <c r="B48" s="27"/>
     </row>
     <row r="49" spans="1:2" ht="13.8">
       <c r="A49" s="8"/>
       <c r="B49" s="27"/>
     </row>
     <row r="50" spans="1:2" ht="13.8">
       <c r="A50" s="8"/>
       <c r="B50" s="27"/>
     </row>
     <row r="51" spans="1:2" ht="13.8">
       <c r="A51" s="8"/>
       <c r="B51" s="27"/>
     </row>
     <row r="52" spans="1:2" ht="13.8">
       <c r="A52" s="8"/>
       <c r="B52" s="27"/>
     </row>
     <row r="53" spans="1:2" ht="13.8">
       <c r="A53" s="8"/>
       <c r="B53" s="27"/>
     </row>
     <row r="54" spans="1:2" ht="13.8">
       <c r="A54" s="8"/>
@@ -10061,91 +10544,94 @@
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="1057" divId="Set of Tables_1057" sourceType="range" sourceRef="B1:B46" destinationFile="I:\internet\StatisticalTables\Monetary Data\Monetary Survey.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AYA457"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
-      <selection pane="bottomRight" activeCell="M24" sqref="M24"/>
+      <selection pane="bottomRight" activeCell="C40" sqref="C40:G47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="20.6640625" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="50.33203125" customWidth="1"/>
-    <col min="3" max="6" width="11.33203125" customWidth="1"/>
+    <col min="3" max="7" width="11.33203125" customWidth="1"/>
+    <col min="10" max="11" width="9.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:287" ht="13.8">
       <c r="B1" s="24" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="2" spans="1:287" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:287" ht="14.4" thickBot="1">
       <c r="B3" s="27"/>
     </row>
     <row r="4" spans="1:287" s="6" customFormat="1" ht="13.8">
       <c r="A4" s="50"/>
       <c r="B4" s="62" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="70">
         <v>46053</v>
       </c>
       <c r="D4" s="70">
         <v>46081</v>
       </c>
       <c r="E4" s="70">
         <v>46112</v>
       </c>
       <c r="F4" s="70">
         <v>46142</v>
       </c>
-      <c r="G4"/>
+      <c r="G4" s="70">
+        <v>46173</v>
+      </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
@@ -10390,231 +10876,258 @@
       <c r="JK4"/>
       <c r="JL4"/>
       <c r="JM4"/>
       <c r="JN4"/>
       <c r="JO4"/>
       <c r="JP4"/>
       <c r="JQ4"/>
       <c r="JR4"/>
       <c r="JS4"/>
       <c r="JT4"/>
       <c r="JU4"/>
       <c r="JV4"/>
       <c r="JW4"/>
       <c r="JX4"/>
       <c r="JY4"/>
       <c r="JZ4"/>
       <c r="KA4"/>
     </row>
     <row r="5" spans="1:287" ht="13.8">
       <c r="A5" s="51"/>
       <c r="B5" s="61"/>
       <c r="C5" s="71"/>
       <c r="D5" s="71"/>
       <c r="E5" s="71"/>
       <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
     </row>
     <row r="6" spans="1:287" s="2" customFormat="1" ht="13.8">
       <c r="A6" s="58" t="s">
         <v>247</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C6" s="84">
         <v>132885.62840134016</v>
       </c>
       <c r="D6" s="84">
         <v>133293.33395180781</v>
       </c>
       <c r="E6" s="84">
         <v>133584.41788845358</v>
       </c>
       <c r="F6" s="84">
         <v>135378.8179685378</v>
       </c>
+      <c r="G6" s="84">
+        <v>136706.27192596631</v>
+      </c>
     </row>
     <row r="7" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A7" s="58" t="s">
         <v>248</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="85">
         <v>2.8332059999999999E-2</v>
       </c>
       <c r="D7" s="85">
         <v>2.8826130000000002E-2</v>
       </c>
       <c r="E7" s="85">
         <v>8.8070000000000016E-5</v>
       </c>
       <c r="F7" s="85">
         <v>0.22225807999999997</v>
       </c>
+      <c r="G7" s="85">
+        <v>0.14430736999999999</v>
+      </c>
     </row>
     <row r="8" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A8" s="58" t="s">
         <v>249</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="85">
         <v>21.70138665</v>
       </c>
       <c r="D8" s="85">
         <v>7.9071773800000003</v>
       </c>
       <c r="E8" s="85">
         <v>7.7154144800000006</v>
       </c>
       <c r="F8" s="85">
         <v>7.6505858899999994</v>
       </c>
+      <c r="G8" s="85">
+        <v>7.6268393399999992</v>
+      </c>
     </row>
     <row r="9" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A9" s="58" t="s">
         <v>250</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="85">
         <v>1440.41115165</v>
       </c>
       <c r="D9" s="85">
         <v>1271.38937863</v>
       </c>
       <c r="E9" s="85">
         <v>1272.3907508000002</v>
       </c>
       <c r="F9" s="85">
         <v>1285.73160446</v>
       </c>
+      <c r="G9" s="85">
+        <v>1281.28515935</v>
+      </c>
     </row>
     <row r="10" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A10" s="58" t="s">
         <v>251</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="85">
         <v>5364.2159604999997</v>
       </c>
       <c r="D10" s="85">
         <v>5365.7833661600007</v>
       </c>
       <c r="E10" s="85">
         <v>5320.7195788399995</v>
       </c>
       <c r="F10" s="85">
         <v>5268.2066951999996</v>
       </c>
+      <c r="G10" s="85">
+        <v>5264.5091186600002</v>
+      </c>
     </row>
     <row r="11" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="58" t="s">
         <v>252</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="85">
         <v>114.18104892999992</v>
       </c>
       <c r="D11" s="85">
         <v>113.08016943000007</v>
       </c>
       <c r="E11" s="85">
         <v>119.74529423999994</v>
       </c>
       <c r="F11" s="85">
         <v>119.70944252999998</v>
       </c>
+      <c r="G11" s="85">
+        <v>118.1968947999999</v>
+      </c>
     </row>
     <row r="12" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="58" t="s">
         <v>253</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>312</v>
       </c>
       <c r="C12" s="85">
         <v>1607.8055516300001</v>
       </c>
       <c r="D12" s="85">
         <v>1796.7612392318695</v>
       </c>
       <c r="E12" s="85">
         <v>1742.9209141710148</v>
       </c>
       <c r="F12" s="85">
         <v>1943.5705722259327</v>
       </c>
+      <c r="G12" s="85">
+        <v>1727.3896224572377</v>
+      </c>
     </row>
     <row r="13" spans="1:287" ht="13.8">
       <c r="A13" s="58" t="s">
         <v>254</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>311</v>
       </c>
       <c r="C13" s="84">
         <v>52203.340657889363</v>
       </c>
       <c r="D13" s="84">
         <v>52544.54220829095</v>
       </c>
       <c r="E13" s="84">
         <v>51771.071639384842</v>
       </c>
       <c r="F13" s="84">
         <v>52313.789184111411</v>
       </c>
+      <c r="G13" s="84">
+        <v>52282.292962236163</v>
+      </c>
     </row>
     <row r="14" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A14" s="59" t="s">
         <v>255</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>93</v>
       </c>
       <c r="C14" s="85">
         <v>44429.814496657877</v>
       </c>
       <c r="D14" s="85">
         <v>44405.082270134546</v>
       </c>
       <c r="E14" s="85">
         <v>43428.369171246377</v>
       </c>
       <c r="F14" s="85">
         <v>43947.64519489753</v>
       </c>
-      <c r="G14" s="8"/>
+      <c r="G14" s="85">
+        <v>43693.129892562363</v>
+      </c>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="8"/>
       <c r="U14" s="8"/>
       <c r="V14" s="8"/>
       <c r="W14" s="8"/>
       <c r="X14" s="8"/>
       <c r="Y14" s="8"/>
       <c r="Z14" s="8"/>
       <c r="AA14" s="8"/>
       <c r="AB14" s="8"/>
       <c r="AC14" s="8"/>
       <c r="AD14" s="8"/>
       <c r="AE14" s="8"/>
       <c r="AF14" s="8"/>
@@ -10871,51 +11384,53 @@
       <c r="JW14" s="8"/>
       <c r="JX14" s="8"/>
       <c r="JY14" s="8"/>
       <c r="JZ14" s="8"/>
       <c r="KA14" s="8"/>
     </row>
     <row r="15" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A15" s="59" t="s">
         <v>256</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C15" s="85">
         <v>916.8625944082662</v>
       </c>
       <c r="D15" s="85">
         <v>917.72408913612503</v>
       </c>
       <c r="E15" s="85">
         <v>926.14294277794625</v>
       </c>
       <c r="F15" s="85">
         <v>893.81209843979093</v>
       </c>
-      <c r="G15" s="8"/>
+      <c r="G15" s="85">
+        <v>895.53104318738519</v>
+      </c>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="8"/>
       <c r="U15" s="8"/>
       <c r="V15" s="8"/>
       <c r="W15" s="8"/>
       <c r="X15" s="8"/>
       <c r="Y15" s="8"/>
       <c r="Z15" s="8"/>
       <c r="AA15" s="8"/>
       <c r="AB15" s="8"/>
       <c r="AC15" s="8"/>
       <c r="AD15" s="8"/>
       <c r="AE15" s="8"/>
       <c r="AF15" s="8"/>
@@ -11172,51 +11687,53 @@
       <c r="JW15" s="8"/>
       <c r="JX15" s="8"/>
       <c r="JY15" s="8"/>
       <c r="JZ15" s="8"/>
       <c r="KA15" s="8"/>
     </row>
     <row r="16" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A16" s="59" t="s">
         <v>257</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C16" s="85">
         <v>12737.063359135424</v>
       </c>
       <c r="D16" s="85">
         <v>12832.006472625922</v>
       </c>
       <c r="E16" s="85">
         <v>12323.930598762239</v>
       </c>
       <c r="F16" s="85">
         <v>12200.183866322323</v>
       </c>
-      <c r="G16" s="8"/>
+      <c r="G16" s="85">
+        <v>12338.366638123331</v>
+      </c>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="8"/>
       <c r="U16" s="8"/>
       <c r="V16" s="8"/>
       <c r="W16" s="8"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="8"/>
       <c r="AC16" s="8"/>
       <c r="AD16" s="8"/>
       <c r="AE16" s="8"/>
       <c r="AF16" s="8"/>
@@ -11473,51 +11990,53 @@
       <c r="JW16" s="8"/>
       <c r="JX16" s="8"/>
       <c r="JY16" s="8"/>
       <c r="JZ16" s="8"/>
       <c r="KA16" s="8"/>
     </row>
     <row r="17" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A17" s="59" t="s">
         <v>258</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="85">
         <v>2208.7971025493925</v>
       </c>
       <c r="D17" s="85">
         <v>2224.1379413436216</v>
       </c>
       <c r="E17" s="85">
         <v>2257.8775438321777</v>
       </c>
       <c r="F17" s="85">
         <v>2245.98129153126</v>
       </c>
-      <c r="G17" s="8"/>
+      <c r="G17" s="85">
+        <v>2247.4426784360071</v>
+      </c>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="8"/>
       <c r="U17" s="8"/>
       <c r="V17" s="8"/>
       <c r="W17" s="8"/>
       <c r="X17" s="8"/>
       <c r="Y17" s="8"/>
       <c r="Z17" s="8"/>
       <c r="AA17" s="8"/>
       <c r="AB17" s="8"/>
       <c r="AC17" s="8"/>
       <c r="AD17" s="8"/>
       <c r="AE17" s="8"/>
       <c r="AF17" s="8"/>
@@ -11774,51 +12293,53 @@
       <c r="JW17" s="8"/>
       <c r="JX17" s="8"/>
       <c r="JY17" s="8"/>
       <c r="JZ17" s="8"/>
       <c r="KA17" s="8"/>
     </row>
     <row r="18" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A18" s="59" t="s">
         <v>259</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C18" s="85">
         <v>10528.26625658603</v>
       </c>
       <c r="D18" s="85">
         <v>10607.8685312823</v>
       </c>
       <c r="E18" s="85">
         <v>10066.053054930062</v>
       </c>
       <c r="F18" s="85">
         <v>9954.2025747910629</v>
       </c>
-      <c r="G18" s="8"/>
+      <c r="G18" s="85">
+        <v>10090.923959687323</v>
+      </c>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="8"/>
       <c r="U18" s="8"/>
       <c r="V18" s="8"/>
       <c r="W18" s="8"/>
       <c r="X18" s="8"/>
       <c r="Y18" s="8"/>
       <c r="Z18" s="8"/>
       <c r="AA18" s="8"/>
       <c r="AB18" s="8"/>
       <c r="AC18" s="8"/>
       <c r="AD18" s="8"/>
       <c r="AE18" s="8"/>
       <c r="AF18" s="8"/>
@@ -12075,51 +12596,53 @@
       <c r="JW18" s="8"/>
       <c r="JX18" s="8"/>
       <c r="JY18" s="8"/>
       <c r="JZ18" s="8"/>
       <c r="KA18" s="8"/>
     </row>
     <row r="19" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A19" s="59" t="s">
         <v>260</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C19" s="85">
         <v>10603.753611313676</v>
       </c>
       <c r="D19" s="85">
         <v>10651.407062422479</v>
       </c>
       <c r="E19" s="85">
         <v>10165.266130726806</v>
       </c>
       <c r="F19" s="85">
         <v>10852.765339141417</v>
       </c>
-      <c r="G19" s="8"/>
+      <c r="G19" s="85">
+        <v>10221.086260825394</v>
+      </c>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="8"/>
       <c r="U19" s="8"/>
       <c r="V19" s="8"/>
       <c r="W19" s="8"/>
       <c r="X19" s="8"/>
       <c r="Y19" s="8"/>
       <c r="Z19" s="8"/>
       <c r="AA19" s="8"/>
       <c r="AB19" s="8"/>
       <c r="AC19" s="8"/>
       <c r="AD19" s="8"/>
       <c r="AE19" s="8"/>
       <c r="AF19" s="8"/>
@@ -12376,51 +12899,53 @@
       <c r="JW19" s="8"/>
       <c r="JX19" s="8"/>
       <c r="JY19" s="8"/>
       <c r="JZ19" s="8"/>
       <c r="KA19" s="8"/>
     </row>
     <row r="20" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A20" s="59" t="s">
         <v>261</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C20" s="85">
         <v>20172.134931800509</v>
       </c>
       <c r="D20" s="85">
         <v>20003.944645950021</v>
       </c>
       <c r="E20" s="85">
         <v>20013.029498979384</v>
       </c>
       <c r="F20" s="85">
         <v>20000.883890994002</v>
       </c>
-      <c r="G20" s="8"/>
+      <c r="G20" s="85">
+        <v>20238.145950426253</v>
+      </c>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="8"/>
       <c r="U20" s="8"/>
       <c r="V20" s="8"/>
       <c r="W20" s="8"/>
       <c r="X20" s="8"/>
       <c r="Y20" s="8"/>
       <c r="Z20" s="8"/>
       <c r="AA20" s="8"/>
       <c r="AB20" s="8"/>
       <c r="AC20" s="8"/>
       <c r="AD20" s="8"/>
       <c r="AE20" s="8"/>
       <c r="AF20" s="8"/>
@@ -12677,51 +13202,53 @@
       <c r="JW20" s="8"/>
       <c r="JX20" s="8"/>
       <c r="JY20" s="8"/>
       <c r="JZ20" s="8"/>
       <c r="KA20" s="8"/>
     </row>
     <row r="21" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A21" s="59" t="s">
         <v>262</v>
       </c>
       <c r="B21" s="57" t="s">
         <v>319</v>
       </c>
       <c r="C21" s="85">
         <v>7773.5261612314844</v>
       </c>
       <c r="D21" s="85">
         <v>8139.4599381564021</v>
       </c>
       <c r="E21" s="85">
         <v>8342.7024681384664</v>
       </c>
       <c r="F21" s="85">
         <v>8366.1439892138842</v>
       </c>
-      <c r="G21" s="8"/>
+      <c r="G21" s="85">
+        <v>8589.1630696738011</v>
+      </c>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="8"/>
       <c r="U21" s="8"/>
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="8"/>
       <c r="Y21" s="8"/>
       <c r="Z21" s="8"/>
       <c r="AA21" s="8"/>
       <c r="AB21" s="8"/>
       <c r="AC21" s="8"/>
       <c r="AD21" s="8"/>
       <c r="AE21" s="8"/>
       <c r="AF21" s="8"/>
@@ -12978,71 +13505,76 @@
       <c r="JW21" s="8"/>
       <c r="JX21" s="8"/>
       <c r="JY21" s="8"/>
       <c r="JZ21" s="8"/>
       <c r="KA21" s="8"/>
     </row>
     <row r="22" spans="1:1327" s="3" customFormat="1" ht="13.8">
       <c r="A22" s="58" t="s">
         <v>263</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>318</v>
       </c>
       <c r="C22" s="84">
         <v>70649.216947610257</v>
       </c>
       <c r="D22" s="84">
         <v>70638.854799300563</v>
       </c>
       <c r="E22" s="84">
         <v>71570.768621872267</v>
       </c>
       <c r="F22" s="84">
         <v>71750.557897474326</v>
       </c>
+      <c r="G22" s="84">
+        <v>71890.344432330501</v>
+      </c>
     </row>
     <row r="23" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A23" s="59" t="s">
         <v>264</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="85">
         <v>61647.937817699974</v>
       </c>
       <c r="D23" s="85">
         <v>61577.008390749965</v>
       </c>
       <c r="E23" s="85">
         <v>62222.353938586144</v>
       </c>
       <c r="F23" s="85">
         <v>62363.623276198909</v>
       </c>
-      <c r="G23"/>
+      <c r="G23" s="85">
+        <v>62465.510027718163</v>
+      </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
@@ -14339,51 +14871,53 @@
       <c r="AXW23"/>
       <c r="AXX23"/>
       <c r="AXY23"/>
       <c r="AXZ23"/>
       <c r="AYA23"/>
     </row>
     <row r="24" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A24" s="59" t="s">
         <v>267</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C24" s="85">
         <v>3093.8036425218265</v>
       </c>
       <c r="D24" s="85">
         <v>3097.80069821507</v>
       </c>
       <c r="E24" s="85">
         <v>3154.1257768137921</v>
       </c>
       <c r="F24" s="85">
         <v>3172.8117824667188</v>
       </c>
-      <c r="G24"/>
+      <c r="G24" s="85">
+        <v>3181.575130286305</v>
+      </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
@@ -15680,51 +16214,53 @@
       <c r="AXW24"/>
       <c r="AXX24"/>
       <c r="AXY24"/>
       <c r="AXZ24"/>
       <c r="AYA24"/>
     </row>
     <row r="25" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A25" s="59" t="s">
         <v>268</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="85">
         <v>42787.870909057987</v>
       </c>
       <c r="D25" s="85">
         <v>42786.057439090226</v>
       </c>
       <c r="E25" s="85">
         <v>43380.226303309995</v>
       </c>
       <c r="F25" s="85">
         <v>43445.377301030327</v>
       </c>
-      <c r="G25"/>
+      <c r="G25" s="85">
+        <v>43479.063467372864</v>
+      </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
@@ -17021,51 +17557,53 @@
       <c r="AXW25"/>
       <c r="AXX25"/>
       <c r="AXY25"/>
       <c r="AXZ25"/>
       <c r="AYA25"/>
     </row>
     <row r="26" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A26" s="59" t="s">
         <v>269</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C26" s="85">
         <v>42757.015749087986</v>
       </c>
       <c r="D26" s="85">
         <v>42755.372083200229</v>
       </c>
       <c r="E26" s="85">
         <v>43349.444110309996</v>
       </c>
       <c r="F26" s="85">
         <v>43415.008013460327</v>
       </c>
-      <c r="G26"/>
+      <c r="G26" s="85">
+        <v>43448.574167052866</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
@@ -18362,51 +18900,53 @@
       <c r="AXW26"/>
       <c r="AXX26"/>
       <c r="AXY26"/>
       <c r="AXZ26"/>
       <c r="AYA26"/>
     </row>
     <row r="27" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A27" s="59" t="s">
         <v>270</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="85">
         <v>30.855159969999999</v>
       </c>
       <c r="D27" s="85">
         <v>30.68535589</v>
       </c>
       <c r="E27" s="85">
         <v>30.782192999999999</v>
       </c>
       <c r="F27" s="85">
         <v>30.369287569999997</v>
       </c>
-      <c r="G27"/>
+      <c r="G27" s="85">
+        <v>30.489300320000002</v>
+      </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
@@ -19703,51 +20243,53 @@
       <c r="AXW27"/>
       <c r="AXX27"/>
       <c r="AXY27"/>
       <c r="AXZ27"/>
       <c r="AYA27"/>
     </row>
     <row r="28" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A28" s="59" t="s">
         <v>271</v>
       </c>
       <c r="B28" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="85">
         <v>2465.0806220383156</v>
       </c>
       <c r="D28" s="85">
         <v>2442.3340255037792</v>
       </c>
       <c r="E28" s="85">
         <v>2485.1872047988631</v>
       </c>
       <c r="F28" s="85">
         <v>2536.7164457630852</v>
       </c>
-      <c r="G28"/>
+      <c r="G28" s="85">
+        <v>2585.34283865514</v>
+      </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
@@ -21044,51 +21586,53 @@
       <c r="AXW28"/>
       <c r="AXX28"/>
       <c r="AXY28"/>
       <c r="AXZ28"/>
       <c r="AYA28"/>
     </row>
     <row r="29" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A29" s="59" t="s">
         <v>272</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="85">
         <v>13301.182644081851</v>
       </c>
       <c r="D29" s="85">
         <v>13250.816227940888</v>
       </c>
       <c r="E29" s="85">
         <v>13202.814653663487</v>
       </c>
       <c r="F29" s="85">
         <v>13208.717746938773</v>
       </c>
-      <c r="G29"/>
+      <c r="G29" s="85">
+        <v>13219.528591403856</v>
+      </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
@@ -22385,51 +22929,53 @@
       <c r="AXW29"/>
       <c r="AXX29"/>
       <c r="AXY29"/>
       <c r="AXZ29"/>
       <c r="AYA29"/>
     </row>
     <row r="30" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A30" s="59" t="s">
         <v>273</v>
       </c>
       <c r="B30" s="57" t="s">
         <v>319</v>
       </c>
       <c r="C30" s="85">
         <v>9001.2791299102792</v>
       </c>
       <c r="D30" s="85">
         <v>9061.8464085506075</v>
       </c>
       <c r="E30" s="85">
         <v>9348.4146832861134</v>
       </c>
       <c r="F30" s="85">
         <v>9386.934621275419</v>
       </c>
-      <c r="G30"/>
+      <c r="G30" s="85">
+        <v>9424.8344046123293</v>
+      </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
@@ -23715,66 +24261,68 @@
       <c r="AXL30"/>
       <c r="AXM30"/>
       <c r="AXN30"/>
       <c r="AXO30"/>
       <c r="AXP30"/>
       <c r="AXQ30"/>
       <c r="AXR30"/>
       <c r="AXS30"/>
       <c r="AXT30"/>
       <c r="AXU30"/>
       <c r="AXV30"/>
       <c r="AXW30"/>
       <c r="AXX30"/>
       <c r="AXY30"/>
       <c r="AXZ30"/>
       <c r="AYA30"/>
     </row>
     <row r="31" spans="1:1327" s="2" customFormat="1" ht="13.8">
       <c r="A31" s="58" t="s">
         <v>265</v>
       </c>
       <c r="B31" s="30" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="84">
-        <v>2745.5074397734988</v>
+        <v>245.52634216349864</v>
       </c>
       <c r="D31" s="84">
-        <v>2740.8932323902513</v>
+        <v>240.91213478025119</v>
       </c>
       <c r="E31" s="84">
-        <v>2756.1745563546242</v>
+        <v>256.19345874462414</v>
       </c>
       <c r="F31" s="84">
-        <v>2730.925592474759</v>
-[...1 lines deleted...]
-      <c r="G31"/>
+        <v>230.94449486475889</v>
+      </c>
+      <c r="G31" s="84">
+        <v>332.5353672741831</v>
+      </c>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31"/>
-      <c r="K31"/>
+      <c r="J31" s="89"/>
+      <c r="K31" s="89"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
@@ -25067,51 +25615,53 @@
       <c r="AXW31"/>
       <c r="AXX31"/>
       <c r="AXY31"/>
       <c r="AXZ31"/>
       <c r="AYA31"/>
     </row>
     <row r="32" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A32" s="59" t="s">
         <v>266</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="85">
         <v>245.52634216349864</v>
       </c>
       <c r="D32" s="85">
         <v>240.91213478025119</v>
       </c>
       <c r="E32" s="85">
         <v>256.19345874462414</v>
       </c>
       <c r="F32" s="85">
         <v>230.94449486475889</v>
       </c>
-      <c r="G32"/>
+      <c r="G32" s="85">
+        <v>332.5353672741831</v>
+      </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
@@ -26408,51 +26958,53 @@
       <c r="AXW32"/>
       <c r="AXX32"/>
       <c r="AXY32"/>
       <c r="AXZ32"/>
       <c r="AYA32"/>
     </row>
     <row r="33" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A33" s="59" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="85">
         <v>0</v>
       </c>
       <c r="D33" s="85">
         <v>0</v>
       </c>
       <c r="E33" s="85">
         <v>0</v>
       </c>
       <c r="F33" s="85">
         <v>0</v>
       </c>
-      <c r="G33"/>
+      <c r="G33" s="85">
+        <v>0</v>
+      </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
@@ -27749,51 +28301,53 @@
       <c r="AXW33"/>
       <c r="AXX33"/>
       <c r="AXY33"/>
       <c r="AXZ33"/>
       <c r="AYA33"/>
     </row>
     <row r="34" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A34" s="59" t="s">
         <v>275</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="85">
         <v>147.83064060999999</v>
       </c>
       <c r="D34" s="85">
         <v>142.03924697999997</v>
       </c>
       <c r="E34" s="85">
         <v>140.65175721000006</v>
       </c>
       <c r="F34" s="85">
         <v>142.99754161000004</v>
       </c>
-      <c r="G34"/>
+      <c r="G34" s="85">
+        <v>142.63254395999999</v>
+      </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
@@ -29090,51 +29644,53 @@
       <c r="AXW34"/>
       <c r="AXX34"/>
       <c r="AXY34"/>
       <c r="AXZ34"/>
       <c r="AYA34"/>
     </row>
     <row r="35" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A35" s="59" t="s">
         <v>276</v>
       </c>
       <c r="B35" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="85">
         <v>147.83064060999999</v>
       </c>
       <c r="D35" s="85">
         <v>142.03924697999997</v>
       </c>
       <c r="E35" s="85">
         <v>140.65175721000006</v>
       </c>
       <c r="F35" s="85">
         <v>142.99754161000004</v>
       </c>
-      <c r="G35"/>
+      <c r="G35" s="85">
+        <v>142.63254395999999</v>
+      </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
@@ -30431,51 +30987,53 @@
       <c r="AXW35"/>
       <c r="AXX35"/>
       <c r="AXY35"/>
       <c r="AXZ35"/>
       <c r="AYA35"/>
     </row>
     <row r="36" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A36" s="59" t="s">
         <v>277</v>
       </c>
       <c r="B36" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="85">
         <v>0</v>
       </c>
       <c r="D36" s="85">
         <v>0</v>
       </c>
       <c r="E36" s="85">
         <v>0</v>
       </c>
       <c r="F36" s="85">
         <v>0</v>
       </c>
-      <c r="G36"/>
+      <c r="G36" s="85">
+        <v>0</v>
+      </c>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
@@ -31772,51 +32330,53 @@
       <c r="AXW36"/>
       <c r="AXX36"/>
       <c r="AXY36"/>
       <c r="AXZ36"/>
       <c r="AYA36"/>
     </row>
     <row r="37" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A37" s="59" t="s">
         <v>278</v>
       </c>
       <c r="B37" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C37" s="85">
         <v>8.92412376999998</v>
       </c>
       <c r="D37" s="85">
         <v>7.9835437499999902</v>
       </c>
       <c r="E37" s="85">
         <v>8.0773300499999685</v>
       </c>
       <c r="F37" s="85">
         <v>7.4735008899999817</v>
       </c>
-      <c r="G37"/>
+      <c r="G37" s="85">
+        <v>6.6899653099999759</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
@@ -33102,62 +33662,64 @@
       <c r="AXL37"/>
       <c r="AXM37"/>
       <c r="AXN37"/>
       <c r="AXO37"/>
       <c r="AXP37"/>
       <c r="AXQ37"/>
       <c r="AXR37"/>
       <c r="AXS37"/>
       <c r="AXT37"/>
       <c r="AXU37"/>
       <c r="AXV37"/>
       <c r="AXW37"/>
       <c r="AXX37"/>
       <c r="AXY37"/>
       <c r="AXZ37"/>
       <c r="AYA37"/>
     </row>
     <row r="38" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A38" s="59" t="s">
         <v>279</v>
       </c>
       <c r="B38" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="85">
-        <v>2588.752675393499</v>
+        <v>88.771577783498657</v>
       </c>
       <c r="D38" s="85">
-        <v>2590.8704416602513</v>
+        <v>90.889344050251239</v>
       </c>
       <c r="E38" s="85">
-        <v>2607.4454690946241</v>
+        <v>107.46437148462411</v>
       </c>
       <c r="F38" s="85">
-        <v>2580.4545499747592</v>
-[...1 lines deleted...]
-      <c r="G38"/>
+        <v>80.47345236475887</v>
+      </c>
+      <c r="G38" s="85">
+        <v>183.21285800418315</v>
+      </c>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
@@ -34454,51 +35016,53 @@
       <c r="AXW38"/>
       <c r="AXX38"/>
       <c r="AXY38"/>
       <c r="AXZ38"/>
       <c r="AYA38"/>
     </row>
     <row r="39" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A39" s="59" t="s">
         <v>280</v>
       </c>
       <c r="B39" s="63" t="s">
         <v>319</v>
       </c>
       <c r="C39" s="65">
         <v>0</v>
       </c>
       <c r="D39" s="65">
         <v>0</v>
       </c>
       <c r="E39" s="65">
         <v>0</v>
       </c>
       <c r="F39" s="65">
         <v>0</v>
       </c>
-      <c r="G39"/>
+      <c r="G39" s="65">
+        <v>0</v>
+      </c>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
@@ -37048,623 +37612,705 @@
     </row>
     <row r="456" spans="2:2">
       <c r="B456" s="1"/>
     </row>
     <row r="457" spans="2:2">
       <c r="B457" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="8486" divId="Set of Tables_8486" sourceType="range" sourceRef="B1:B39" destinationFile="I:\internet\StatisticalTables\Monetary Data\DMB Claims on Private Sector.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F55"/>
+  <dimension ref="A1:G55"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="topRight" activeCell="F1" sqref="F1:F1048576"/>
+      <selection pane="topRight" activeCell="P45" sqref="P45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="38.33203125" style="9" customWidth="1"/>
-    <col min="3" max="6" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="7" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="13.8">
+    <row r="1" spans="1:7" ht="13.8">
       <c r="B1" s="25" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="13.8">
+    <row r="2" spans="1:7" ht="13.8">
       <c r="B2" s="26" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="13.8">
+    <row r="3" spans="1:7" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:6" ht="13.8">
+    <row r="4" spans="1:7" ht="13.8">
       <c r="A4" s="23"/>
       <c r="B4" s="28" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
       <c r="D4" s="73">
         <v>46081</v>
       </c>
       <c r="E4" s="73">
         <v>46112</v>
       </c>
       <c r="F4" s="73">
         <v>46142</v>
       </c>
-    </row>
-    <row r="5" spans="1:6" ht="13.8">
+      <c r="G4" s="73">
+        <v>46173</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="13.8">
       <c r="A5" s="17" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="29"/>
       <c r="C5" s="74"/>
       <c r="D5" s="74"/>
       <c r="E5" s="74"/>
       <c r="F5" s="74"/>
-    </row>
-    <row r="6" spans="1:6" ht="13.8">
+      <c r="G5" s="74"/>
+    </row>
+    <row r="6" spans="1:7" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>305</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="86">
         <v>193623.64738275076</v>
       </c>
       <c r="D6" s="86">
         <v>192861.02628804787</v>
       </c>
       <c r="E6" s="86">
         <v>196117.33609975997</v>
       </c>
       <c r="F6" s="86">
         <v>204119.09053801245</v>
       </c>
-    </row>
-    <row r="7" spans="1:6" ht="13.8" hidden="1">
+      <c r="G6" s="86">
+        <v>205334.21727670927</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="13.8" hidden="1">
       <c r="A7" s="17"/>
       <c r="B7" s="30"/>
       <c r="C7" s="77">
         <v>0</v>
       </c>
       <c r="D7" s="77">
         <v>0</v>
       </c>
       <c r="E7" s="77">
         <v>0</v>
       </c>
       <c r="F7" s="77">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G7" s="77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>281</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="75">
         <v>166553.73669825989</v>
       </c>
       <c r="D8" s="75">
         <v>168289.0257036137</v>
       </c>
       <c r="E8" s="75">
         <v>170059.7714626916</v>
       </c>
       <c r="F8" s="75">
         <v>177076.99336021766</v>
       </c>
-    </row>
-    <row r="9" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G8" s="75">
+        <v>176224.54972369072</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>282</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="75">
         <v>89421.618308960795</v>
       </c>
       <c r="D9" s="75">
         <v>90319.324066778048</v>
       </c>
       <c r="E9" s="75">
         <v>90469.027887692529</v>
       </c>
       <c r="F9" s="75">
         <v>95926.485001208173</v>
       </c>
-    </row>
-    <row r="10" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G9" s="75">
+        <v>96889.444084453033</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>283</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="75">
         <v>86362.604501650407</v>
       </c>
       <c r="D10" s="75">
         <v>84189.71382961233</v>
       </c>
       <c r="E10" s="75">
         <v>84506.736338188522</v>
       </c>
       <c r="F10" s="75">
         <v>90285.313294157182</v>
       </c>
-    </row>
-    <row r="11" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G10" s="75">
+        <v>91038.606398609598</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>284</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="76">
         <v>9320.5154874936488</v>
       </c>
       <c r="D11" s="76">
         <v>8789.0266808444103</v>
       </c>
       <c r="E11" s="76">
         <v>8440.8783159395971</v>
       </c>
       <c r="F11" s="76">
         <v>10028.632686704541</v>
       </c>
-    </row>
-    <row r="12" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G11" s="76">
+        <v>10139.789797769761</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>285</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="76">
         <v>849.21209059</v>
       </c>
       <c r="D12" s="76">
         <v>874.92623875000004</v>
       </c>
       <c r="E12" s="76">
         <v>1039.0387531600002</v>
       </c>
       <c r="F12" s="76">
         <v>918.66278112999976</v>
       </c>
-    </row>
-    <row r="13" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G12" s="76">
+        <v>905.68101535999995</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>286</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>309</v>
       </c>
       <c r="C13" s="76">
         <v>6655.5063997235093</v>
       </c>
       <c r="D13" s="76">
         <v>5837.2163994743096</v>
       </c>
       <c r="E13" s="76">
         <v>6187.5528944647303</v>
       </c>
       <c r="F13" s="76">
         <v>9364.860747811319</v>
       </c>
-    </row>
-    <row r="14" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G13" s="76">
+        <v>9237.189584586049</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>287</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>310</v>
       </c>
       <c r="C14" s="76">
         <v>46462.842030595762</v>
       </c>
       <c r="D14" s="76">
         <v>45595.305322235465</v>
       </c>
       <c r="E14" s="76">
         <v>45698.248084234758</v>
       </c>
       <c r="F14" s="76">
         <v>46202.983850039353</v>
       </c>
-    </row>
-    <row r="15" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G14" s="76">
+        <v>47062.317347901509</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>288</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="76">
         <v>23074.528493247497</v>
       </c>
       <c r="D15" s="76">
         <v>23093.239188308136</v>
       </c>
       <c r="E15" s="76">
         <v>23141.018290389446</v>
       </c>
       <c r="F15" s="76">
         <v>23770.173228471973</v>
       </c>
-    </row>
-    <row r="16" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G15" s="76">
+        <v>23693.62865299228</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>289</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="75">
         <v>3059.0138073103917</v>
       </c>
       <c r="D16" s="75">
         <v>6129.6102371657116</v>
       </c>
       <c r="E16" s="75">
         <v>5962.2915495040079</v>
       </c>
       <c r="F16" s="75">
         <v>5641.1717070509985</v>
       </c>
-    </row>
-    <row r="17" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G16" s="75">
+        <v>5850.8376858434385</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>290</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="75">
         <v>77132.11838929911</v>
       </c>
       <c r="D17" s="75">
         <v>77969.701636835656</v>
       </c>
       <c r="E17" s="75">
         <v>79590.743574999084</v>
       </c>
       <c r="F17" s="75">
         <v>81150.508359009487</v>
       </c>
-    </row>
-    <row r="18" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G17" s="75">
+        <v>79335.105639237707</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>291</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="75">
         <v>77113.261189299112</v>
       </c>
       <c r="D18" s="75">
         <v>77038.612577505657</v>
       </c>
       <c r="E18" s="75">
         <v>78611.239236429086</v>
       </c>
       <c r="F18" s="75">
         <v>79862.712017939484</v>
       </c>
-    </row>
-    <row r="19" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G18" s="75">
+        <v>78052.912831167705</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="17" t="s">
         <v>292</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="76">
         <v>8854.0209914599</v>
       </c>
       <c r="D19" s="76">
         <v>8877.0131301526999</v>
       </c>
       <c r="E19" s="76">
         <v>8390.0690959229996</v>
       </c>
       <c r="F19" s="76">
         <v>8355.0537603036992</v>
       </c>
-    </row>
-    <row r="20" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G19" s="76">
+        <v>8313.3819306722999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>293</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="76">
         <v>952.58634667469994</v>
       </c>
       <c r="D20" s="76">
         <v>989.78405587459997</v>
       </c>
       <c r="E20" s="76">
         <v>793.84253932440015</v>
       </c>
       <c r="F20" s="76">
         <v>858.48030727730008</v>
       </c>
-    </row>
-    <row r="21" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G20" s="76">
+        <v>864.77975878199993</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>294</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="76">
         <v>7637.4519205033002</v>
       </c>
       <c r="D21" s="76">
         <v>7366.2474366217994</v>
       </c>
       <c r="E21" s="76">
         <v>8012.9140499979994</v>
       </c>
       <c r="F21" s="76">
         <v>8172.6447177815999</v>
       </c>
-    </row>
-    <row r="22" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G21" s="76">
+        <v>7389.2885341939</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>295</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="76">
         <v>27468.87383269022</v>
       </c>
       <c r="D22" s="76">
         <v>28402.57196654375</v>
       </c>
       <c r="E22" s="76">
         <v>29191.86112836044</v>
       </c>
       <c r="F22" s="76">
         <v>30038.761883210776</v>
       </c>
-    </row>
-    <row r="23" spans="1:6" s="8" customFormat="1" ht="13.8">
+      <c r="G22" s="76">
+        <v>29216.548670650009</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>296</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="76">
         <v>32200.328097970989</v>
       </c>
       <c r="D23" s="76">
         <v>31402.99598831281</v>
       </c>
       <c r="E23" s="76">
         <v>32222.552422823246</v>
       </c>
       <c r="F23" s="76">
         <v>32437.771349366107</v>
       </c>
-    </row>
-    <row r="24" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G23" s="76">
+        <v>32268.913936869496</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>297</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="75">
         <v>18.857200000000002</v>
       </c>
       <c r="D24" s="75">
         <v>931.08905932999994</v>
       </c>
       <c r="E24" s="75">
         <v>979.50433856999985</v>
       </c>
       <c r="F24" s="75">
         <v>1287.7963410700002</v>
       </c>
-    </row>
-    <row r="25" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G24" s="75">
+        <v>1282.1928080699997</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>298</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="75">
         <v>27069.91068449086</v>
       </c>
       <c r="D25" s="75">
         <v>24572.000584434158</v>
       </c>
       <c r="E25" s="75">
         <v>26057.564637068353</v>
       </c>
       <c r="F25" s="75">
         <v>27042.097177794785</v>
       </c>
-    </row>
-    <row r="26" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G25" s="75">
+        <v>29109.667553018538</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>299</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="75">
         <v>12057.943932064594</v>
       </c>
       <c r="D26" s="75">
         <v>14091.429816237402</v>
       </c>
       <c r="E26" s="75">
         <v>13908.077931100866</v>
       </c>
       <c r="F26" s="75">
         <v>15484.735460123597</v>
       </c>
-    </row>
-    <row r="27" spans="1:6" s="5" customFormat="1" ht="14.4">
+      <c r="G26" s="75">
+        <v>17108.51051616624</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="5" customFormat="1" ht="14.4">
       <c r="A27" s="17" t="s">
         <v>300</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="76">
         <v>7689.107715253559</v>
       </c>
       <c r="D27" s="76">
         <v>8524.8745086611179</v>
       </c>
       <c r="E27" s="76">
         <v>7961.5147859408662</v>
       </c>
       <c r="F27" s="76">
         <v>8043.9978984302952</v>
       </c>
-    </row>
-    <row r="28" spans="1:6" s="5" customFormat="1" ht="14.4">
+      <c r="G27" s="76">
+        <v>10002.776001566959</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="5" customFormat="1" ht="14.4">
       <c r="A28" s="17" t="s">
         <v>301</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="76">
         <v>4368.8362168110343</v>
       </c>
       <c r="D28" s="76">
         <v>5566.5553075762837</v>
       </c>
       <c r="E28" s="76">
         <v>5946.5631451600002</v>
       </c>
       <c r="F28" s="76">
         <v>7440.7375616933004</v>
       </c>
-    </row>
-    <row r="29" spans="1:6" s="2" customFormat="1" ht="13.8">
+      <c r="G28" s="76">
+        <v>7105.7345145992804</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="2" customFormat="1" ht="13.8">
       <c r="A29" s="52" t="s">
         <v>302</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="75">
         <v>15011.966752426268</v>
       </c>
       <c r="D29" s="75">
         <v>10480.570768196756</v>
       </c>
       <c r="E29" s="75">
         <v>12149.486705967485</v>
       </c>
       <c r="F29" s="75">
         <v>11557.361717671187</v>
       </c>
-    </row>
-    <row r="30" spans="1:6" s="5" customFormat="1" ht="14.4">
+      <c r="G29" s="75">
+        <v>12001.157036852299</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="5" customFormat="1" ht="14.4">
       <c r="A30" s="17" t="s">
         <v>303</v>
       </c>
       <c r="B30" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="76">
         <v>8178.9552185662669</v>
       </c>
       <c r="D30" s="76">
         <v>9279.2403541367567</v>
       </c>
       <c r="E30" s="76">
         <v>10318.205371787486</v>
       </c>
       <c r="F30" s="76">
         <v>10220.033029371187</v>
       </c>
-    </row>
-    <row r="31" spans="1:6" s="5" customFormat="1" ht="14.4">
+      <c r="G30" s="76">
+        <v>9987.1146935322995</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="5" customFormat="1" ht="14.4">
       <c r="A31" s="18" t="s">
         <v>304</v>
       </c>
       <c r="B31" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="78">
         <v>6833.0115338600008</v>
       </c>
       <c r="D31" s="78">
         <v>1201.3304140600001</v>
       </c>
       <c r="E31" s="78">
         <v>1831.2813341799999</v>
       </c>
       <c r="F31" s="78">
         <v>1337.3286882999998</v>
       </c>
-    </row>
-    <row r="32" spans="1:6" ht="13.8">
+      <c r="G31" s="78">
+        <v>2014.0423433200001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="13.8">
       <c r="B32" s="27"/>
     </row>
     <row r="33" spans="2:2" ht="13.8">
       <c r="B33" s="27"/>
     </row>
     <row r="34" spans="2:2" ht="13.8">
       <c r="B34" s="27"/>
     </row>
     <row r="35" spans="2:2" ht="13.8">
       <c r="B35" s="27"/>
     </row>
     <row r="36" spans="2:2" ht="13.8">
       <c r="B36" s="27"/>
     </row>
     <row r="37" spans="2:2" ht="13.8">
       <c r="B37" s="27"/>
     </row>
     <row r="38" spans="2:2" ht="13.8">
       <c r="B38" s="27"/>
     </row>
     <row r="39" spans="2:2" ht="13.8">
       <c r="B39" s="27"/>
     </row>
     <row r="40" spans="2:2" ht="13.8">
       <c r="B40" s="27"/>
@@ -37718,72 +38364,50 @@
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="27513" divId="Set of Tables_27513" sourceType="range" sourceRef="B1:B31" destinationFile="I:\internet\StatisticalTables\Monetary Data\Banking Survey.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005A5C19C3C43D934B93D2A323AFC1241B" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="23cc97882b7680b629782d6f41d7542e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="12570f71-645b-41be-b316-af6cb6d3d1b1" xmlns:ns3="89e6558f-5113-49e0-8f98-ced932a8e8dc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="31ef9691cfc004a447e85e06047e2d43" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <xsd:import namespace="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -38011,86 +38635,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="12570f71-645b-41be-b316-af6cb6d3d1b1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="89e6558f-5113-49e0-8f98-ced932a8e8dc" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEFB179D-2BCE-447A-ACB9-CA8B6C9042C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06838A53-5BB0-4E89-A9B3-188F6E921C13}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
+    <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9851E06-BE89-4331-BF61-D369D1ACFCC2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06838A53-5BB0-4E89-A9B3-188F6E921C13}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEFB179D-2BCE-447A-ACB9-CA8B6C9042C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82f1ab62-2277-4c0d-aa3e-21682a26c75c}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>