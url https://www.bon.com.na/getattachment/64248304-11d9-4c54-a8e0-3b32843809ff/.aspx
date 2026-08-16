--- v4 (2026-07-26)
+++ v5 (2026-08-16)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia.sharepoint.com/sites/ResearchandFinancialSectorDevelopment/Shared Documents/General/Statistics and Publications Division/Monetary and Financial Statistics/Set of Tables/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="874" documentId="8_{880E03E3-A288-4975-A314-7D796359F86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FE9B2FD2-8D95-439D-98B1-C5ED12640333}"/>
+  <xr:revisionPtr revIDLastSave="890" documentId="8_{880E03E3-A288-4975-A314-7D796359F86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{75DCB07A-BD77-40B5-BC5F-8DEED8EA1EB7}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="table ii.1(a)" sheetId="1" r:id="rId1"/>
     <sheet name="table ii.1 (b)" sheetId="7" r:id="rId2"/>
     <sheet name="table ii.2(a)" sheetId="13" r:id="rId3"/>
     <sheet name="table ii.2(b)" sheetId="5" r:id="rId4"/>
     <sheet name="table ii. 3" sheetId="4" r:id="rId5"/>
     <sheet name="table ii. 4" sheetId="2" r:id="rId6"/>
     <sheet name="table ii.5" sheetId="3" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'table ii. 3'!$B$1:$B$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'table ii.1 (b)'!$B$1:$B$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'table ii.5'!$B$1:$B$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -5647,1467 +5647,1640 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G38"/>
+  <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="G1" sqref="G1:G1048576"/>
+      <selection pane="bottomRight" activeCell="H1" sqref="H1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="11.4"/>
   <cols>
     <col min="1" max="1" width="13.109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="42.88671875" style="7" customWidth="1"/>
-    <col min="3" max="7" width="11.33203125" style="7" customWidth="1"/>
-    <col min="8" max="16384" width="8.88671875" style="7"/>
+    <col min="3" max="8" width="11.33203125" style="7" customWidth="1"/>
+    <col min="9" max="16384" width="8.88671875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="13.8">
+    <row r="1" spans="1:8" ht="13.8">
       <c r="B1" s="24" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="13.8">
+    <row r="2" spans="1:8" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="13.8">
+    <row r="3" spans="1:8" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:7" ht="13.8">
+    <row r="4" spans="1:8" ht="13.8">
       <c r="A4" s="12"/>
       <c r="B4" s="49" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
       <c r="D4" s="73">
         <v>46081</v>
       </c>
       <c r="E4" s="73">
         <v>46112</v>
       </c>
       <c r="F4" s="73">
         <v>46142</v>
       </c>
       <c r="G4" s="73">
         <v>46173</v>
       </c>
-    </row>
-    <row r="5" spans="1:7" ht="13.8">
+      <c r="H4" s="73">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="13.8">
       <c r="A5" s="14"/>
       <c r="B5" s="48"/>
       <c r="C5" s="64"/>
       <c r="D5" s="64"/>
       <c r="E5" s="64"/>
       <c r="F5" s="64"/>
       <c r="G5" s="64"/>
-    </row>
-    <row r="6" spans="1:7" ht="13.8">
+      <c r="H5" s="64"/>
+    </row>
+    <row r="6" spans="1:8" ht="13.8">
       <c r="A6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="75">
         <v>48226.459147710433</v>
       </c>
       <c r="D6" s="75">
         <v>48005.029670715056</v>
       </c>
       <c r="E6" s="75">
         <v>47650.398516407047</v>
       </c>
       <c r="F6" s="75">
         <v>54290.722115658238</v>
       </c>
       <c r="G6" s="75">
         <v>51406.261912163303</v>
       </c>
-    </row>
-    <row r="7" spans="1:7" ht="13.8">
+      <c r="H6" s="75">
+        <v>52286.727823817222</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13.8">
       <c r="A7" s="14" t="s">
         <v>142</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="75">
         <v>55141.70534136043</v>
       </c>
       <c r="D7" s="75">
         <v>54943.922995795059</v>
       </c>
       <c r="E7" s="75">
         <v>54997.880773107048</v>
       </c>
       <c r="F7" s="75">
         <v>61565.147832288239</v>
       </c>
       <c r="G7" s="75">
         <v>58383.818546153299</v>
       </c>
-    </row>
-    <row r="8" spans="1:7" ht="13.8">
+      <c r="H7" s="75">
+        <v>59303.535552247224</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="13.8">
       <c r="A8" s="14" t="s">
         <v>143</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="75">
         <v>3660.5239097100002</v>
       </c>
       <c r="D8" s="75">
         <v>3700.23189916</v>
       </c>
       <c r="E8" s="75">
         <v>3902.4073214299997</v>
       </c>
       <c r="F8" s="75">
         <v>4016.1482460899997</v>
       </c>
       <c r="G8" s="75">
         <v>4001.7685595799994</v>
       </c>
-    </row>
-    <row r="9" spans="1:7" ht="13.8">
+      <c r="H8" s="75">
+        <v>4018.1674738000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="13.8">
       <c r="A9" s="14" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="76">
         <v>95.539800989999989</v>
       </c>
       <c r="D9" s="76">
         <v>110.56782124</v>
       </c>
       <c r="E9" s="76">
         <v>116.90279115</v>
       </c>
       <c r="F9" s="76">
         <v>45.147827219999996</v>
       </c>
       <c r="G9" s="76">
         <v>49.551347960000001</v>
       </c>
-    </row>
-    <row r="10" spans="1:7" ht="13.8">
+      <c r="H9" s="76">
+        <v>64.341191379999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="13.8">
       <c r="A10" s="14" t="s">
         <v>145</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="76">
         <v>9056.2439261500003</v>
       </c>
       <c r="D10" s="76">
         <v>8058.9014526600004</v>
       </c>
       <c r="E10" s="76">
         <v>9549.6913009799991</v>
       </c>
       <c r="F10" s="76">
         <v>11361.541727479995</v>
       </c>
       <c r="G10" s="76">
         <v>10720.739035940003</v>
       </c>
-    </row>
-    <row r="11" spans="1:7" ht="13.8">
+      <c r="H10" s="76">
+        <v>9649.7694369300007</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="13.8">
       <c r="A11" s="14" t="s">
         <v>146</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="76">
         <v>41860.486229410002</v>
       </c>
       <c r="D11" s="76">
         <v>42593.71691255</v>
       </c>
       <c r="E11" s="76">
         <v>40986.008762800004</v>
       </c>
       <c r="F11" s="76">
         <v>45659.287544300001</v>
       </c>
       <c r="G11" s="76">
         <v>43109.536155579997</v>
       </c>
-    </row>
-    <row r="12" spans="1:7" ht="13.8">
+      <c r="H11" s="76">
+        <v>45071.910014330002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="13.8">
       <c r="A12" s="14" t="s">
         <v>147</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="76">
         <v>0</v>
       </c>
       <c r="D12" s="76">
         <v>0</v>
       </c>
       <c r="E12" s="76">
         <v>0</v>
       </c>
       <c r="F12" s="76">
         <v>0</v>
       </c>
       <c r="G12" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:7" ht="13.8">
+      <c r="H12" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="13.8">
       <c r="A13" s="14" t="s">
         <v>148</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="76">
         <v>0</v>
       </c>
       <c r="D13" s="76">
         <v>0</v>
       </c>
       <c r="E13" s="76">
         <v>0</v>
       </c>
       <c r="F13" s="76">
         <v>0</v>
       </c>
       <c r="G13" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:7" ht="13.8">
+      <c r="H13" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="13.8">
       <c r="A14" s="14" t="s">
         <v>149</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>313</v>
       </c>
       <c r="C14" s="76">
         <v>468.91147510042708</v>
       </c>
       <c r="D14" s="76">
         <v>480.50491018506312</v>
       </c>
       <c r="E14" s="76">
         <v>442.87059674704318</v>
       </c>
       <c r="F14" s="76">
         <v>483.0224871982461</v>
       </c>
       <c r="G14" s="76">
         <v>502.22344709330343</v>
       </c>
-    </row>
-    <row r="15" spans="1:7" ht="13.8">
+      <c r="H14" s="76">
+        <v>499.34743580722113</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="13.8">
       <c r="A15" s="14" t="s">
         <v>150</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="75">
         <v>6915.2461936499994</v>
       </c>
       <c r="D15" s="75">
         <v>6938.8933250800001</v>
       </c>
       <c r="E15" s="75">
         <v>7347.4822567000001</v>
       </c>
       <c r="F15" s="75">
         <v>7274.4257166300013</v>
       </c>
       <c r="G15" s="75">
         <v>6977.5566339899997</v>
       </c>
-    </row>
-    <row r="16" spans="1:7" ht="13.8">
+      <c r="H15" s="75">
+        <v>7016.8077284299989</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="13.8">
       <c r="A16" s="14" t="s">
         <v>151</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="76">
         <v>0</v>
       </c>
       <c r="D16" s="76">
         <v>0</v>
       </c>
       <c r="E16" s="76">
         <v>0</v>
       </c>
       <c r="F16" s="76">
         <v>0</v>
       </c>
       <c r="G16" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:7" ht="13.8">
+      <c r="H16" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="13.8">
       <c r="A17" s="14" t="s">
         <v>152</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="76">
         <v>0</v>
       </c>
       <c r="D17" s="76">
         <v>0</v>
       </c>
       <c r="E17" s="76">
         <v>0</v>
       </c>
       <c r="F17" s="76">
         <v>0</v>
       </c>
       <c r="G17" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:7" ht="13.8">
+      <c r="H17" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="13.8">
       <c r="A18" s="14" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="76">
         <v>0</v>
       </c>
       <c r="D18" s="76">
         <v>0</v>
       </c>
       <c r="E18" s="76">
         <v>0</v>
       </c>
       <c r="F18" s="76">
         <v>0</v>
       </c>
       <c r="G18" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:7" ht="13.8">
+      <c r="H18" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="13.8">
       <c r="A19" s="14" t="s">
         <v>154</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="76">
         <v>0</v>
       </c>
       <c r="D19" s="76">
         <v>0</v>
       </c>
       <c r="E19" s="76">
         <v>0</v>
       </c>
       <c r="F19" s="76">
         <v>0</v>
       </c>
       <c r="G19" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:7" ht="13.8">
+      <c r="H19" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="13.8">
       <c r="A20" s="14" t="s">
         <v>155</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>314</v>
       </c>
       <c r="C20" s="76">
         <v>6915.2461936499994</v>
       </c>
       <c r="D20" s="76">
         <v>6938.8933250800001</v>
       </c>
       <c r="E20" s="76">
         <v>7347.4822567000001</v>
       </c>
       <c r="F20" s="76">
         <v>7274.4257166300013</v>
       </c>
       <c r="G20" s="76">
         <v>6977.5566339899997</v>
       </c>
-    </row>
-    <row r="21" spans="1:7" ht="13.8">
+      <c r="H20" s="76">
+        <v>7016.8077284299989</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="13.8">
       <c r="A21" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="75">
         <v>340.18257159999996</v>
       </c>
       <c r="D21" s="75">
         <v>333.00283306999995</v>
       </c>
       <c r="E21" s="75">
         <v>325.84533234999998</v>
       </c>
       <c r="F21" s="75">
         <v>323.82862142000386</v>
       </c>
       <c r="G21" s="75">
         <v>311.90667192000001</v>
       </c>
-    </row>
-    <row r="22" spans="1:7" ht="13.8">
+      <c r="H21" s="75">
+        <v>451.50375122999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="13.8">
       <c r="A22" s="14" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="75">
         <v>-1122.0810667299997</v>
       </c>
       <c r="D22" s="75">
         <v>392.89979658000004</v>
       </c>
       <c r="E22" s="75">
         <v>2877.74986979</v>
       </c>
       <c r="F22" s="75">
         <v>-747.41611178999972</v>
       </c>
       <c r="G22" s="75">
         <v>1445.9929856400006</v>
       </c>
-    </row>
-    <row r="23" spans="1:7" ht="13.8">
+      <c r="H22" s="75">
+        <v>-366.74685748999991</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="13.8">
       <c r="A23" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="75">
         <v>0</v>
       </c>
       <c r="D23" s="75">
         <v>1111.7523672699999</v>
       </c>
       <c r="E23" s="75">
         <v>4586.55667214</v>
       </c>
       <c r="F23" s="75">
         <v>972.99642159000007</v>
       </c>
       <c r="G23" s="75">
         <v>3185.0581205100002</v>
       </c>
-    </row>
-    <row r="24" spans="1:7" ht="13.8">
+      <c r="H23" s="75">
+        <v>1371.9102825799998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="13.8">
       <c r="A24" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="76">
         <v>0</v>
       </c>
       <c r="D24" s="76">
         <v>0</v>
       </c>
       <c r="E24" s="76">
         <v>0</v>
       </c>
       <c r="F24" s="76">
         <v>0</v>
       </c>
       <c r="G24" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:7" ht="13.8">
+      <c r="H24" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="13.8">
       <c r="A25" s="14" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="55" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="77">
         <v>0</v>
       </c>
       <c r="D25" s="77">
         <v>1111.7523672699999</v>
       </c>
       <c r="E25" s="77">
         <v>4586.55667214</v>
       </c>
       <c r="F25" s="77">
         <v>972.99642159000007</v>
       </c>
       <c r="G25" s="77">
         <v>3185.0581205100002</v>
       </c>
-    </row>
-    <row r="26" spans="1:7" ht="13.8">
+      <c r="H25" s="77">
+        <v>1371.9102825799998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="13.8">
       <c r="A26" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="75">
         <v>1122.0810667299997</v>
       </c>
       <c r="D26" s="75">
         <v>718.85257068999988</v>
       </c>
       <c r="E26" s="75">
         <v>1708.8068023499998</v>
       </c>
       <c r="F26" s="75">
         <v>1720.4125333799998</v>
       </c>
       <c r="G26" s="75">
         <v>1739.0651348699996</v>
       </c>
-    </row>
-    <row r="27" spans="1:7" ht="13.8">
+      <c r="H26" s="75">
+        <v>1738.6571400699997</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="13.8">
       <c r="A27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="76">
         <v>1122.0810667299997</v>
       </c>
       <c r="D27" s="76">
         <v>718.85257068999988</v>
       </c>
       <c r="E27" s="76">
         <v>1708.8068023499998</v>
       </c>
       <c r="F27" s="76">
         <v>1720.4125333799998</v>
       </c>
       <c r="G27" s="76">
         <v>1739.0651348699996</v>
       </c>
-    </row>
-    <row r="28" spans="1:7" ht="13.8">
+      <c r="H27" s="76">
+        <v>1738.6571400699997</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="13.8">
       <c r="A28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="55" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="77">
         <v>0</v>
       </c>
       <c r="D28" s="77">
         <v>0</v>
       </c>
       <c r="E28" s="77">
         <v>0</v>
       </c>
       <c r="F28" s="77">
         <v>0</v>
       </c>
       <c r="G28" s="77">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:7" ht="13.8">
+      <c r="H28" s="77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="75">
         <v>202.26917571000001</v>
       </c>
       <c r="D29" s="75">
         <v>206.18248067999997</v>
       </c>
       <c r="E29" s="75">
         <v>215.13468317000002</v>
       </c>
       <c r="F29" s="75">
         <v>223.99320417000001</v>
       </c>
       <c r="G29" s="75">
         <v>231.66927992000001</v>
       </c>
-    </row>
-    <row r="30" spans="1:7" ht="13.8">
+      <c r="H29" s="75">
+        <v>240.5698348</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="13.8">
       <c r="A30" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="D30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="F30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="G30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
-    </row>
-    <row r="31" spans="1:7" ht="13.8">
+      <c r="H30" s="76">
+        <v>9.9999999999999995E-7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="13.8">
       <c r="A31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="76">
         <v>0</v>
       </c>
       <c r="D31" s="76">
         <v>0</v>
       </c>
       <c r="E31" s="76">
         <v>0</v>
       </c>
       <c r="F31" s="76">
         <v>0</v>
       </c>
       <c r="G31" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:7" ht="13.8">
+      <c r="H31" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="13.8">
       <c r="A32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="76">
         <v>0</v>
       </c>
       <c r="D32" s="76">
         <v>0</v>
       </c>
       <c r="E32" s="76">
         <v>0</v>
       </c>
       <c r="F32" s="76">
         <v>0</v>
       </c>
       <c r="G32" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:7" ht="13.8">
+      <c r="H32" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="13.8">
       <c r="A33" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="76">
         <v>0</v>
       </c>
       <c r="D33" s="76">
         <v>0</v>
       </c>
       <c r="E33" s="76">
         <v>0</v>
       </c>
       <c r="F33" s="76">
         <v>0</v>
       </c>
       <c r="G33" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:7" ht="13.8">
+      <c r="H33" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="13.8">
       <c r="A34" s="13" t="s">
         <v>112</v>
       </c>
       <c r="B34" s="29" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="78">
         <v>202.26917471000002</v>
       </c>
       <c r="D34" s="78">
         <v>206.18247967999997</v>
       </c>
       <c r="E34" s="78">
         <v>215.13468217000002</v>
       </c>
       <c r="F34" s="78">
         <v>223.99320317000002</v>
       </c>
       <c r="G34" s="78">
         <v>231.66927892000001</v>
       </c>
-    </row>
-    <row r="35" spans="1:7" ht="13.8">
+      <c r="H34" s="78">
+        <v>240.5698338</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="13.8">
       <c r="B35" s="27"/>
     </row>
-    <row r="36" spans="1:7" ht="13.8">
+    <row r="36" spans="1:8" ht="13.8">
       <c r="B36" s="27"/>
     </row>
-    <row r="37" spans="1:7" ht="13.8">
+    <row r="37" spans="1:8" ht="13.8">
       <c r="B37" s="27"/>
     </row>
-    <row r="38" spans="1:7" ht="13.8">
+    <row r="38" spans="1:8" ht="13.8">
       <c r="B38" s="27"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="32532" divId="Set of Tables_32532" sourceType="range" sourceRef="B1:B34" destinationFile="I:\internet\StatisticalTables\Monetary Data\BoN DAC Assets.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G59"/>
+  <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="G1" sqref="G1:G1048576"/>
+      <selection pane="bottomRight" activeCell="H1" sqref="H1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" customWidth="1"/>
     <col min="2" max="2" width="60" style="9" customWidth="1"/>
-    <col min="3" max="7" width="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="8" width="11" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="13.8">
+    <row r="1" spans="1:8" ht="13.8">
       <c r="B1" s="37" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="13.8">
+    <row r="2" spans="1:8" ht="13.8">
       <c r="B2" s="60" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="13.8">
+    <row r="3" spans="1:8" ht="13.8">
       <c r="A3" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="73">
         <v>46053</v>
       </c>
       <c r="D3" s="73">
         <v>46081</v>
       </c>
       <c r="E3" s="73">
         <v>46112</v>
       </c>
       <c r="F3" s="73">
         <v>46142</v>
       </c>
       <c r="G3" s="73">
         <v>46173</v>
       </c>
-    </row>
-    <row r="4" spans="1:7" ht="13.8">
+      <c r="H3" s="73">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="13.8">
       <c r="A4" s="16"/>
       <c r="B4" s="31"/>
       <c r="C4" s="66"/>
       <c r="D4" s="66"/>
       <c r="E4" s="66"/>
       <c r="F4" s="66"/>
       <c r="G4" s="66"/>
-    </row>
-    <row r="5" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H4" s="66"/>
+    </row>
+    <row r="5" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A5" s="17" t="s">
         <v>113</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="75">
         <v>8928.6199152299996</v>
       </c>
       <c r="D5" s="75">
         <v>8766.3866293699994</v>
       </c>
       <c r="E5" s="75">
         <v>10654.241496580002</v>
       </c>
       <c r="F5" s="75">
         <v>11135.203525590001</v>
       </c>
       <c r="G5" s="75">
         <v>11038.372078119997</v>
       </c>
-    </row>
-    <row r="6" spans="1:7" ht="13.8">
+      <c r="H5" s="75">
+        <v>11460.302029350001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>114</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C6" s="75">
         <v>5409.1592521299999</v>
       </c>
       <c r="D6" s="75">
         <v>5261.8357690800003</v>
       </c>
       <c r="E6" s="75">
         <v>5428.51565278</v>
       </c>
       <c r="F6" s="75">
         <v>5612.9547196800004</v>
       </c>
       <c r="G6" s="75">
         <v>5821.4489526599991</v>
       </c>
-    </row>
-    <row r="7" spans="1:7" ht="13.8">
+      <c r="H6" s="75">
+        <v>5604.307175580002</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>115</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="75">
         <v>3519.4606630999992</v>
       </c>
       <c r="D7" s="75">
         <v>3504.5508602899995</v>
       </c>
       <c r="E7" s="75">
         <v>5225.7258438000008</v>
       </c>
       <c r="F7" s="75">
         <v>5522.2488059099996</v>
       </c>
       <c r="G7" s="75">
         <v>5216.9231254599981</v>
       </c>
-    </row>
-    <row r="8" spans="1:7" ht="13.8">
+      <c r="H7" s="75">
+        <v>5855.9948537699993</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>116</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="76">
         <v>3519.4606630999992</v>
       </c>
       <c r="D8" s="76">
         <v>3504.5508602899995</v>
       </c>
       <c r="E8" s="76">
         <v>5225.7258438000008</v>
       </c>
       <c r="F8" s="76">
         <v>5522.2488059099996</v>
       </c>
       <c r="G8" s="76">
         <v>5216.9231254599981</v>
       </c>
-    </row>
-    <row r="9" spans="1:7" ht="13.8">
+      <c r="H8" s="76">
+        <v>5855.9948537699993</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>117</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="76">
         <v>0</v>
       </c>
       <c r="D9" s="76">
         <v>0</v>
       </c>
       <c r="E9" s="76">
         <v>0</v>
       </c>
       <c r="F9" s="76">
         <v>0</v>
       </c>
       <c r="G9" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:7" ht="13.8">
+      <c r="H9" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>120</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="75">
         <v>2.139E-5</v>
       </c>
       <c r="D10" s="75">
         <v>2.139E-5</v>
       </c>
       <c r="E10" s="75">
         <v>2.139E-5</v>
       </c>
       <c r="F10" s="75">
         <v>2.139E-5</v>
       </c>
       <c r="G10" s="75">
         <v>2.139E-5</v>
       </c>
-    </row>
-    <row r="11" spans="1:7" ht="13.8">
+      <c r="H10" s="75">
+        <v>2.139E-5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>118</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="76">
         <v>2.139E-5</v>
       </c>
       <c r="D11" s="76">
         <v>2.139E-5</v>
       </c>
       <c r="E11" s="76">
         <v>2.139E-5</v>
       </c>
       <c r="F11" s="76">
         <v>2.139E-5</v>
       </c>
       <c r="G11" s="76">
         <v>2.139E-5</v>
       </c>
-    </row>
-    <row r="12" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H11" s="76">
+        <v>2.139E-5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="76">
         <v>0</v>
       </c>
       <c r="D12" s="76">
         <v>0</v>
       </c>
       <c r="E12" s="76">
         <v>0</v>
       </c>
       <c r="F12" s="76">
         <v>0</v>
       </c>
       <c r="G12" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H12" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>123</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="76">
         <v>0</v>
       </c>
       <c r="D13" s="76">
         <v>0</v>
       </c>
       <c r="E13" s="76">
         <v>0</v>
       </c>
       <c r="F13" s="76">
         <v>0</v>
       </c>
       <c r="G13" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H13" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>121</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="76">
         <v>1.9007906799999998</v>
       </c>
       <c r="D14" s="76">
         <v>0</v>
       </c>
       <c r="E14" s="76">
         <v>19.664640760000001</v>
       </c>
       <c r="F14" s="76">
         <v>19.45687753</v>
       </c>
       <c r="G14" s="76">
         <v>19.35903793</v>
       </c>
-    </row>
-    <row r="15" spans="1:7" ht="13.8">
+      <c r="H14" s="76">
+        <v>0.21506204999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>122</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="76">
         <v>1.9007906799999998</v>
       </c>
       <c r="D15" s="76">
         <v>0</v>
       </c>
       <c r="E15" s="76">
         <v>19.664640760000001</v>
       </c>
       <c r="F15" s="76">
         <v>19.45687753</v>
       </c>
       <c r="G15" s="76">
         <v>19.35903793</v>
       </c>
-    </row>
-    <row r="16" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H15" s="76">
+        <v>0.21506204999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>124</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="75">
         <v>26198.438282380001</v>
       </c>
       <c r="D16" s="75">
         <v>27667.786657980003</v>
       </c>
       <c r="E16" s="75">
         <v>24993.04808325</v>
       </c>
       <c r="F16" s="75">
         <v>26670.793963060001</v>
       </c>
       <c r="G16" s="75">
         <v>26881.063901150002</v>
       </c>
-    </row>
-    <row r="17" spans="1:7" ht="14.4">
+      <c r="H16" s="75">
+        <v>27335.386294609998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="14.4">
       <c r="A17" s="17" t="s">
         <v>125</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="76">
         <v>25463.07516095</v>
       </c>
       <c r="D17" s="76">
         <v>26926.980229640001</v>
       </c>
       <c r="E17" s="76">
         <v>24253.828487039998</v>
       </c>
       <c r="F17" s="76">
         <v>25925.59932284</v>
       </c>
       <c r="G17" s="76">
         <v>26128.933611610002</v>
       </c>
-    </row>
-    <row r="18" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H17" s="76">
+        <v>26507.449732699999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>126</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="76">
         <v>0</v>
       </c>
       <c r="D18" s="76">
         <v>0</v>
       </c>
       <c r="E18" s="76">
         <v>0</v>
       </c>
       <c r="F18" s="76">
         <v>0</v>
       </c>
       <c r="G18" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:7" ht="14.4">
+      <c r="H18" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="14.4">
       <c r="A19" s="17" t="s">
         <v>127</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="76">
         <v>0</v>
       </c>
       <c r="D19" s="76">
         <v>0</v>
       </c>
       <c r="E19" s="76">
         <v>0</v>
       </c>
       <c r="F19" s="76">
         <v>0</v>
       </c>
       <c r="G19" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H19" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>128</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="76">
         <v>0</v>
       </c>
       <c r="D20" s="76">
         <v>0</v>
       </c>
       <c r="E20" s="76">
         <v>0</v>
       </c>
       <c r="F20" s="76">
         <v>0</v>
       </c>
       <c r="G20" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:7" ht="14.4">
+      <c r="H20" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="14.4">
       <c r="A21" s="17" t="s">
         <v>129</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="76">
         <v>0</v>
       </c>
       <c r="D21" s="76">
         <v>0</v>
       </c>
       <c r="E21" s="76">
         <v>0</v>
       </c>
       <c r="F21" s="76">
         <v>0</v>
       </c>
       <c r="G21" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H21" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>130</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="75">
         <v>11472.686994429998</v>
       </c>
       <c r="D22" s="75">
         <v>11632.3876034</v>
       </c>
       <c r="E22" s="75">
         <v>12112.988366899999</v>
       </c>
       <c r="F22" s="75">
         <v>12043.238550949998</v>
       </c>
       <c r="G22" s="75">
         <v>11597.57638219</v>
       </c>
-    </row>
-    <row r="23" spans="1:7" ht="13.8">
+      <c r="H22" s="75">
+        <v>11703.352583989999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="76">
         <v>40</v>
       </c>
       <c r="D23" s="76">
         <v>40</v>
       </c>
       <c r="E23" s="76">
         <v>40</v>
       </c>
       <c r="F23" s="76">
         <v>40</v>
       </c>
       <c r="G23" s="76">
         <v>40</v>
       </c>
-    </row>
-    <row r="24" spans="1:7" ht="13.8">
+      <c r="H23" s="76">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="76">
         <v>553.53573477999998</v>
       </c>
       <c r="D24" s="76">
         <v>553.53573477999998</v>
       </c>
       <c r="E24" s="76">
         <v>0</v>
       </c>
       <c r="F24" s="76">
         <v>0</v>
       </c>
       <c r="G24" s="76">
         <v>-9.5190000000000002E-5</v>
       </c>
-    </row>
-    <row r="25" spans="1:7" ht="13.8">
+      <c r="H24" s="76">
+        <v>-4.7811839999999994E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="76">
         <v>4239.5505379099995</v>
       </c>
       <c r="D25" s="76">
         <v>4273.0218848500008</v>
       </c>
       <c r="E25" s="76">
         <v>4419.8593886399995</v>
       </c>
       <c r="F25" s="76">
         <v>4471.2867174999992</v>
       </c>
       <c r="G25" s="76">
         <v>4480.0754032499999</v>
       </c>
-    </row>
-    <row r="26" spans="1:7" ht="13.8">
+      <c r="H25" s="76">
+        <v>4467.9613090899993</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="76">
         <v>6615.7491942799998</v>
       </c>
       <c r="D26" s="76">
         <v>6670.1275921099996</v>
       </c>
       <c r="E26" s="76">
         <v>7497.5762982899996</v>
       </c>
       <c r="F26" s="76">
         <v>7349.5889319899998</v>
       </c>
       <c r="G26" s="76">
         <v>6876.8338998499994</v>
       </c>
-    </row>
-    <row r="27" spans="1:7" ht="13.8">
+      <c r="H26" s="76">
+        <v>7023.4586355800002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="13.8">
       <c r="A27" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="76">
         <v>23.851527459999986</v>
       </c>
       <c r="D27" s="76">
         <v>95.702391660000032</v>
       </c>
       <c r="E27" s="76">
         <v>155.55267997000004</v>
       </c>
       <c r="F27" s="76">
         <v>182.36290146000007</v>
       </c>
       <c r="G27" s="76">
         <v>200.66717427999993</v>
       </c>
-    </row>
-    <row r="28" spans="1:7" ht="13.8">
+      <c r="H27" s="76">
+        <v>171.98045116</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="75">
         <v>1101.5370068095733</v>
       </c>
       <c r="D28" s="75">
         <v>627.15816237493755</v>
       </c>
       <c r="E28" s="75">
         <v>440.31844440295731</v>
       </c>
       <c r="F28" s="75">
         <v>470.76555566175398</v>
       </c>
       <c r="G28" s="75">
         <v>497.60991387669537</v>
       </c>
-    </row>
-    <row r="29" spans="1:7" ht="13.8">
+      <c r="H28" s="75">
+        <v>620.60051169277813</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B29" s="87" t="s">
         <v>315</v>
       </c>
       <c r="C29" s="76">
         <v>1549.5660095399999</v>
       </c>
       <c r="D29" s="76">
         <v>1154.7868649300001</v>
       </c>
       <c r="E29" s="76">
         <v>1234.4693361</v>
       </c>
       <c r="F29" s="76">
         <v>1322.8325546800002</v>
       </c>
       <c r="G29" s="76">
         <v>1304.3072412899999</v>
       </c>
-    </row>
-    <row r="30" spans="1:7" ht="13.8">
+      <c r="H29" s="76">
+        <v>1385.5522888300002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="13.8">
       <c r="A30" s="18" t="s">
         <v>138</v>
       </c>
       <c r="B30" s="88" t="s">
         <v>320</v>
       </c>
       <c r="C30" s="78">
         <v>448.02900273042655</v>
       </c>
       <c r="D30" s="78">
         <v>527.62870255506255</v>
       </c>
       <c r="E30" s="78">
         <v>794.15089169704265</v>
       </c>
       <c r="F30" s="78">
         <v>852.06699901824618</v>
       </c>
       <c r="G30" s="78">
         <v>806.69732741330449</v>
       </c>
-    </row>
-    <row r="31" spans="1:7" ht="13.8">
+      <c r="H30" s="78">
+        <v>764.95177713722205</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="13.8">
       <c r="B31" s="27"/>
     </row>
-    <row r="32" spans="1:7" ht="13.8">
+    <row r="32" spans="1:8" ht="13.8">
       <c r="B32" s="27"/>
     </row>
     <row r="33" spans="2:2" ht="13.8">
       <c r="B33" s="27"/>
     </row>
     <row r="34" spans="2:2" ht="13.8">
       <c r="B34" s="27"/>
     </row>
     <row r="35" spans="2:2" ht="13.8">
       <c r="B35" s="27"/>
     </row>
     <row r="36" spans="2:2" ht="13.8">
       <c r="B36" s="27"/>
     </row>
     <row r="37" spans="2:2" ht="13.8">
       <c r="B37" s="27"/>
     </row>
     <row r="38" spans="2:2" ht="13.8">
       <c r="B38" s="27"/>
     </row>
     <row r="39" spans="2:2" ht="13.8">
       <c r="B39" s="27"/>
     </row>
     <row r="40" spans="2:2" ht="13.8">
       <c r="B40" s="27"/>
@@ -7165,824 +7338,916 @@
     </row>
     <row r="58" spans="2:2" ht="13.8">
       <c r="B58" s="27"/>
     </row>
     <row r="59" spans="2:2" ht="13.8">
       <c r="B59" s="27"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="4183" divId="Set of Tables_4183" sourceType="range" sourceRef="B1:B30" destinationFile="I:\internet\StatisticalTables\Monetary Data\BoN DAC Liabilities.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G120"/>
+  <dimension ref="A1:H120"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="J23" sqref="J23"/>
+      <selection pane="topRight" activeCell="H1" sqref="H1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="16.109375" customWidth="1"/>
     <col min="2" max="2" width="45.44140625" customWidth="1"/>
-    <col min="3" max="7" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="8" width="11.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="13.8">
+    <row r="1" spans="1:8" ht="13.8">
       <c r="B1" s="46" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="13.8">
+    <row r="2" spans="1:8" ht="13.8">
       <c r="B2" s="46"/>
     </row>
-    <row r="3" spans="1:7" ht="13.8">
+    <row r="3" spans="1:8" ht="13.8">
       <c r="B3" s="46" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="13.8">
+    <row r="4" spans="1:8" ht="13.8">
       <c r="A4" s="15"/>
       <c r="B4" s="28" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
       <c r="D4" s="73">
         <v>46081</v>
       </c>
       <c r="E4" s="73">
         <v>46112</v>
       </c>
       <c r="F4" s="73">
         <v>46142</v>
       </c>
       <c r="G4" s="73">
         <v>46173</v>
       </c>
-    </row>
-    <row r="5" spans="1:7" ht="13.8">
+      <c r="H4" s="73">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="13.8">
       <c r="A5" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="79"/>
       <c r="D5" s="79"/>
       <c r="E5" s="79"/>
       <c r="F5" s="79"/>
       <c r="G5" s="79"/>
-    </row>
-    <row r="6" spans="1:7" ht="13.8">
+      <c r="H5" s="79"/>
+    </row>
+    <row r="6" spans="1:8" ht="13.8">
       <c r="A6" s="16"/>
       <c r="B6" s="31"/>
       <c r="C6" s="80"/>
       <c r="D6" s="80"/>
       <c r="E6" s="80"/>
       <c r="F6" s="80"/>
       <c r="G6" s="80"/>
-    </row>
-    <row r="7" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H6" s="80"/>
+    </row>
+    <row r="7" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="75">
         <v>29169.3169853613</v>
       </c>
       <c r="D7" s="75">
         <v>27581.60642248916</v>
       </c>
       <c r="E7" s="75">
         <v>25037.541304513907</v>
       </c>
       <c r="F7" s="75">
         <v>29522.061983044026</v>
       </c>
       <c r="G7" s="75">
         <v>29496.57629703651</v>
       </c>
-    </row>
-    <row r="8" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H7" s="75">
+        <v>29508.223608454817</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>141</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="75">
         <v>39354.367770957128</v>
       </c>
       <c r="D8" s="75">
         <v>38738.145478726881</v>
       </c>
       <c r="E8" s="75">
         <v>36295.372204198633</v>
       </c>
       <c r="F8" s="75">
         <v>41184.21245994838</v>
       </c>
       <c r="G8" s="75">
         <v>41705.60818199833</v>
       </c>
-    </row>
-    <row r="9" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H8" s="75">
+        <v>40717.48869780502</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>156</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="76">
         <v>147.39611551540963</v>
       </c>
       <c r="D9" s="76">
         <v>166.35725346200763</v>
       </c>
       <c r="E9" s="76">
         <v>176.30276556145606</v>
       </c>
       <c r="F9" s="76">
         <v>170.23613236902196</v>
       </c>
       <c r="G9" s="76">
         <v>180.95943584202573</v>
       </c>
-    </row>
-    <row r="10" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H9" s="76">
+        <v>240.19523537191256</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>157</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="76">
         <v>23228.72650717065</v>
       </c>
       <c r="D10" s="76">
         <v>22742.774926988943</v>
       </c>
       <c r="E10" s="76">
         <v>20166.436908963558</v>
       </c>
       <c r="F10" s="76">
         <v>23642.672699764771</v>
       </c>
       <c r="G10" s="76">
         <v>23308.1984671873</v>
       </c>
-    </row>
-    <row r="11" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H10" s="76">
+        <v>23948.048317491339</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="76">
         <v>14590.096775737569</v>
       </c>
       <c r="D11" s="76">
         <v>14357.099544805682</v>
       </c>
       <c r="E11" s="76">
         <v>14410.302613268997</v>
       </c>
       <c r="F11" s="76">
         <v>14823.163409779831</v>
       </c>
       <c r="G11" s="76">
         <v>14281.573454944821</v>
       </c>
-    </row>
-    <row r="12" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H11" s="76">
+        <v>13396.350943228541</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>159</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>321</v>
       </c>
       <c r="C12" s="76">
         <v>1134.3586772634987</v>
       </c>
       <c r="D12" s="76">
         <v>1244.6267346702512</v>
       </c>
       <c r="E12" s="76">
         <v>1294.1975938146243</v>
       </c>
       <c r="F12" s="76">
         <v>2364.0389210547587</v>
       </c>
       <c r="G12" s="76">
         <v>3792.5168355941832</v>
       </c>
-    </row>
-    <row r="13" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H12" s="76">
+        <v>3009.185842563229</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>160</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>322</v>
       </c>
       <c r="C13" s="76">
         <v>248.32540388000001</v>
       </c>
       <c r="D13" s="76">
         <v>220.93142140999998</v>
       </c>
       <c r="E13" s="76">
         <v>237.27021619999999</v>
       </c>
       <c r="F13" s="76">
         <v>172.54534258999999</v>
       </c>
       <c r="G13" s="76">
         <v>138.82341403999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H13" s="76">
+        <v>119.35471676</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>161</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>323</v>
       </c>
       <c r="C14" s="76">
         <v>5.4642913899999996</v>
       </c>
       <c r="D14" s="76">
         <v>6.3555973899999998</v>
       </c>
       <c r="E14" s="76">
         <v>10.862106389999999</v>
       </c>
       <c r="F14" s="76">
         <v>11.55595439</v>
       </c>
       <c r="G14" s="76">
         <v>3.5365743900000002</v>
       </c>
-    </row>
-    <row r="15" spans="1:7" ht="13.8">
+      <c r="H14" s="76">
+        <v>4.3536423900000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="75">
         <v>10185.050785595826</v>
       </c>
       <c r="D15" s="75">
         <v>11156.539056237723</v>
       </c>
       <c r="E15" s="75">
         <v>11257.830899684724</v>
       </c>
       <c r="F15" s="75">
         <v>11662.150476904355</v>
       </c>
       <c r="G15" s="75">
         <v>12209.031884961818</v>
       </c>
-    </row>
-    <row r="16" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H15" s="75">
+        <v>11209.265089350203</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>162</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="76">
         <v>4771.5945902227377</v>
       </c>
       <c r="D16" s="76">
         <v>5895.1018467590075</v>
       </c>
       <c r="E16" s="76">
         <v>6676.682438932452</v>
       </c>
       <c r="F16" s="76">
         <v>7339.9961117821231</v>
       </c>
       <c r="G16" s="76">
         <v>9588.6082353428483</v>
       </c>
-    </row>
-    <row r="17" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H16" s="76">
+        <v>8742.3100582977822</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>163</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="76">
         <v>1349.36157301</v>
       </c>
       <c r="D17" s="76">
         <v>1247.2832560000002</v>
       </c>
       <c r="E17" s="76">
         <v>1252.3164420000001</v>
       </c>
       <c r="F17" s="76">
         <v>1257.187222</v>
       </c>
       <c r="G17" s="76">
         <v>1215.0635984400001</v>
       </c>
-    </row>
-    <row r="18" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H17" s="76">
+        <v>1252.5908479</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>164</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>321</v>
       </c>
       <c r="C18" s="76">
         <v>695.85935710308968</v>
       </c>
       <c r="D18" s="76">
         <v>700.11985959871572</v>
       </c>
       <c r="E18" s="76">
         <v>645.30931247227375</v>
       </c>
       <c r="F18" s="76">
         <v>646.37341842223213</v>
       </c>
       <c r="G18" s="76">
         <v>631.95195087897116</v>
       </c>
-    </row>
-    <row r="19" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H18" s="76">
+        <v>471.99819970242015</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="17" t="s">
         <v>165</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>322</v>
       </c>
       <c r="C19" s="76">
         <v>2687.8354591499997</v>
       </c>
       <c r="D19" s="76">
         <v>2614.85466997</v>
       </c>
       <c r="E19" s="76">
         <v>1876.1215920899999</v>
       </c>
       <c r="F19" s="76">
         <v>1768.9668529100002</v>
       </c>
       <c r="G19" s="76">
         <v>109.49750575000002</v>
       </c>
-    </row>
-    <row r="20" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H19" s="76">
+        <v>66.058340439999995</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>166</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>323</v>
       </c>
       <c r="C20" s="76">
         <v>680.39980610999999</v>
       </c>
       <c r="D20" s="76">
         <v>699.17942390999997</v>
       </c>
       <c r="E20" s="76">
         <v>807.40111418999993</v>
       </c>
       <c r="F20" s="76">
         <v>649.62687179</v>
       </c>
       <c r="G20" s="76">
         <v>663.91059454999993</v>
       </c>
-    </row>
-    <row r="21" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H20" s="76">
+        <v>676.30764300999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>167</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="75">
         <v>6969.3335815685896</v>
       </c>
       <c r="D21" s="75">
         <v>6300.1836438145037</v>
       </c>
       <c r="E21" s="75">
         <v>9745.4895198185441</v>
       </c>
       <c r="F21" s="75">
         <v>10321.990049762351</v>
       </c>
       <c r="G21" s="75">
         <v>10437.912575227974</v>
       </c>
-    </row>
-    <row r="22" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H21" s="75">
+        <v>9985.1995734970133</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>168</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="76">
         <v>1503.7421498245906</v>
       </c>
       <c r="D22" s="76">
         <v>1338.0955682679921</v>
       </c>
       <c r="E22" s="76">
         <v>1553.0048775785438</v>
       </c>
       <c r="F22" s="76">
         <v>1684.4029994309778</v>
       </c>
       <c r="G22" s="76">
         <v>1591.3761164179746</v>
       </c>
-    </row>
-    <row r="23" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H22" s="76">
+        <v>1544.0885913980874</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>169</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="76">
         <v>5465.5630996839991</v>
       </c>
       <c r="D23" s="76">
         <v>4562.1332083465113</v>
       </c>
       <c r="E23" s="76">
         <v>7593.2585200400008</v>
       </c>
       <c r="F23" s="76">
         <v>8437.6208423413718</v>
       </c>
       <c r="G23" s="76">
         <v>8196.5860757999999</v>
       </c>
-    </row>
-    <row r="24" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H23" s="76">
+        <v>7491.6574264089259</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>170</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="76">
         <v>2.8332059999999999E-2</v>
       </c>
       <c r="D24" s="76">
         <v>399.95486720000002</v>
       </c>
       <c r="E24" s="76">
         <v>599.22612219999996</v>
       </c>
       <c r="F24" s="76">
         <v>199.96620798999999</v>
       </c>
       <c r="G24" s="76">
         <v>649.95038300999988</v>
       </c>
-    </row>
-    <row r="25" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H24" s="76">
+        <v>949.45355568999992</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>173</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="75">
         <v>49529.236593280009</v>
       </c>
       <c r="D25" s="75">
         <v>50191.632228269991</v>
       </c>
       <c r="E25" s="75">
         <v>51536.991816759997</v>
       </c>
       <c r="F25" s="75">
         <v>53181.297827933246</v>
       </c>
       <c r="G25" s="75">
         <v>53355.369765720003</v>
       </c>
-    </row>
-    <row r="26" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H25" s="75">
+        <v>53123.384771370002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>174</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="75">
         <v>53133.323651820006</v>
       </c>
       <c r="D26" s="75">
         <v>53559.960566339993</v>
       </c>
       <c r="E26" s="75">
         <v>55131.02451725</v>
       </c>
       <c r="F26" s="75">
         <v>56608.071717240004</v>
       </c>
       <c r="G26" s="75">
         <v>56964.210853170007</v>
       </c>
-    </row>
-    <row r="27" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H26" s="75">
+        <v>57065.275982830004</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A27" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="76">
         <v>53133.323651820006</v>
       </c>
       <c r="D27" s="76">
         <v>53559.960566339993</v>
       </c>
       <c r="E27" s="76">
         <v>55131.02451725</v>
       </c>
       <c r="F27" s="76">
         <v>56608.071717240004</v>
       </c>
       <c r="G27" s="76">
         <v>56964.210853170007</v>
       </c>
-    </row>
-    <row r="28" spans="1:7" ht="13.8">
+      <c r="H27" s="76">
+        <v>57065.275982830004</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>171</v>
       </c>
       <c r="B28" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="75">
         <v>3604.0870585399998</v>
       </c>
       <c r="D28" s="75">
         <v>3368.32833807</v>
       </c>
       <c r="E28" s="75">
         <v>3594.0327004899996</v>
       </c>
       <c r="F28" s="75">
         <v>3426.7738893067603</v>
       </c>
       <c r="G28" s="75">
         <v>3608.8410874500014</v>
       </c>
-    </row>
-    <row r="29" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H28" s="75">
+        <v>3941.8912114600002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>172</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="76">
         <v>3604.0870585399998</v>
       </c>
       <c r="D29" s="76">
         <v>3368.32833807</v>
       </c>
       <c r="E29" s="76">
         <v>3594.0327004899996</v>
       </c>
       <c r="F29" s="76">
         <v>3426.7738893067603</v>
       </c>
       <c r="G29" s="76">
         <v>3608.8410874500014</v>
       </c>
-    </row>
-    <row r="30" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H29" s="76">
+        <v>3941.8912114600002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A30" s="17" t="s">
         <v>176</v>
       </c>
       <c r="B30" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="75">
         <v>131767.41252488666</v>
       </c>
       <c r="D30" s="75">
         <v>131941.68558814755</v>
       </c>
       <c r="E30" s="75">
         <v>131635.50793737324</v>
       </c>
       <c r="F30" s="75">
         <v>132471.19388513803</v>
       </c>
       <c r="G30" s="75">
         <v>130755.35384565897</v>
       </c>
-    </row>
-    <row r="31" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H30" s="75">
+        <v>131830.95077949873</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A31" s="17" t="s">
         <v>177</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="76">
         <v>4229.7747575602343</v>
       </c>
       <c r="D31" s="76">
         <v>4062.9358891049319</v>
       </c>
       <c r="E31" s="76">
         <v>4092.0044914110049</v>
       </c>
       <c r="F31" s="76">
         <v>4312.4812442983184</v>
       </c>
       <c r="G31" s="76">
         <v>4332.928811877513</v>
       </c>
-    </row>
-    <row r="32" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H31" s="76">
+        <v>4127.9762257761959</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A32" s="17" t="s">
         <v>178</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="76">
         <v>114.18104892999992</v>
       </c>
       <c r="D32" s="76">
         <v>113.08016943000007</v>
       </c>
       <c r="E32" s="76">
         <v>119.74529423999994</v>
       </c>
       <c r="F32" s="76">
         <v>119.70944252999998</v>
       </c>
       <c r="G32" s="76">
         <v>118.1968947999999</v>
       </c>
-    </row>
-    <row r="33" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H32" s="76">
+        <v>124.75753621999985</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A33" s="17" t="s">
         <v>179</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="76">
         <v>1675.7548732800001</v>
       </c>
       <c r="D33" s="76">
         <v>1820.7960348818694</v>
       </c>
       <c r="E33" s="76">
         <v>1924.4186515010149</v>
       </c>
       <c r="F33" s="76">
         <v>1962.9904544959327</v>
       </c>
       <c r="G33" s="76">
         <v>1761.5890012587777</v>
       </c>
-    </row>
-    <row r="34" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H33" s="76">
+        <v>1756.6514090942085</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A34" s="17" t="s">
         <v>180</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="76">
         <v>54896.39416852616</v>
       </c>
       <c r="D34" s="76">
         <v>55177.003564810184</v>
       </c>
       <c r="E34" s="76">
         <v>53788.806767128968</v>
       </c>
       <c r="F34" s="76">
         <v>54181.386113789449</v>
       </c>
       <c r="G34" s="76">
         <v>52527.464720762182</v>
       </c>
-    </row>
-    <row r="35" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H34" s="76">
+        <v>53419.488591170499</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A35" s="18" t="s">
         <v>181</v>
       </c>
       <c r="B35" s="29" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="78">
         <v>70851.307676590252</v>
       </c>
       <c r="D35" s="78">
         <v>70767.869929920562</v>
       </c>
       <c r="E35" s="78">
         <v>71710.532733092259</v>
       </c>
       <c r="F35" s="78">
         <v>71894.626630024315</v>
       </c>
       <c r="G35" s="78">
         <v>72015.174416960508</v>
       </c>
-    </row>
-    <row r="36" spans="1:7" ht="13.8">
+      <c r="H35" s="78">
+        <v>72402.077017237811</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="13.8">
       <c r="B36" s="34"/>
     </row>
-    <row r="37" spans="1:7" ht="13.8">
+    <row r="37" spans="1:8" ht="13.8">
       <c r="B37" s="34"/>
     </row>
-    <row r="38" spans="1:7" ht="13.8">
+    <row r="38" spans="1:8" ht="13.8">
       <c r="B38" s="34"/>
     </row>
-    <row r="39" spans="1:7" ht="13.8">
+    <row r="39" spans="1:8" ht="13.8">
       <c r="B39" s="34"/>
     </row>
-    <row r="40" spans="1:7" ht="13.8">
+    <row r="40" spans="1:8" ht="13.8">
       <c r="B40" s="34"/>
     </row>
-    <row r="41" spans="1:7" ht="13.8">
+    <row r="41" spans="1:8" ht="13.8">
       <c r="B41" s="34"/>
     </row>
-    <row r="42" spans="1:7" ht="13.8">
+    <row r="42" spans="1:8" ht="13.8">
       <c r="B42" s="34"/>
     </row>
-    <row r="43" spans="1:7" ht="13.8">
+    <row r="43" spans="1:8" ht="13.8">
       <c r="B43" s="34"/>
     </row>
-    <row r="44" spans="1:7" ht="13.8">
+    <row r="44" spans="1:8" ht="13.8">
       <c r="B44" s="34"/>
     </row>
-    <row r="45" spans="1:7" ht="13.8">
+    <row r="45" spans="1:8" ht="13.8">
       <c r="B45" s="34"/>
     </row>
-    <row r="46" spans="1:7" ht="13.8">
+    <row r="46" spans="1:8" ht="13.8">
       <c r="B46" s="34"/>
     </row>
-    <row r="47" spans="1:7" ht="13.8">
+    <row r="47" spans="1:8" ht="13.8">
       <c r="B47" s="34"/>
     </row>
-    <row r="48" spans="1:7" ht="13.8">
+    <row r="48" spans="1:8" ht="13.8">
       <c r="B48" s="34"/>
     </row>
     <row r="49" spans="2:2" ht="13.8">
       <c r="B49" s="34"/>
     </row>
     <row r="50" spans="2:2" ht="13.8">
       <c r="B50" s="34"/>
     </row>
     <row r="51" spans="2:2" ht="13.8">
       <c r="B51" s="34"/>
     </row>
     <row r="52" spans="2:2" ht="13.8">
       <c r="B52" s="34"/>
     </row>
     <row r="53" spans="2:2" ht="13.8">
       <c r="B53" s="34"/>
     </row>
     <row r="54" spans="2:2" ht="13.8">
       <c r="B54" s="34"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="1"/>
     </row>
     <row r="56" spans="2:2">
       <c r="B56" s="1"/>
@@ -8171,835 +8436,929 @@
       <c r="B117" s="1"/>
     </row>
     <row r="118" spans="2:2">
       <c r="B118" s="1"/>
     </row>
     <row r="119" spans="2:2">
       <c r="B119" s="1"/>
     </row>
     <row r="120" spans="2:2">
       <c r="B120" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G85"/>
+  <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="G6" sqref="G6:G35"/>
+      <selection pane="topRight" activeCell="H1" sqref="H1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="11.4"/>
   <cols>
     <col min="1" max="1" width="12.5546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="56.33203125" style="11" customWidth="1"/>
-    <col min="3" max="7" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="8.88671875" style="9"/>
+    <col min="3" max="8" width="12" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.88671875" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="13.8">
+    <row r="1" spans="1:8" ht="13.8">
       <c r="B1" s="39" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="13.8">
+    <row r="2" spans="1:8" ht="13.8">
       <c r="B2" s="39"/>
     </row>
-    <row r="3" spans="1:7" ht="13.8">
+    <row r="3" spans="1:8" ht="13.8">
       <c r="B3" s="39" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="13.8">
+    <row r="4" spans="1:8" ht="13.8">
       <c r="B4" s="54"/>
     </row>
-    <row r="5" spans="1:7" ht="13.8">
+    <row r="5" spans="1:8" ht="13.8">
       <c r="A5" s="19"/>
       <c r="B5" s="40" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="67">
         <v>46053</v>
       </c>
       <c r="D5" s="67">
         <v>46081</v>
       </c>
       <c r="E5" s="67">
         <v>46112</v>
       </c>
       <c r="F5" s="67">
         <v>46142</v>
       </c>
       <c r="G5" s="67">
         <v>46173</v>
       </c>
-    </row>
-    <row r="6" spans="1:7" s="10" customFormat="1" ht="13.8">
+      <c r="H5" s="67">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="10" customFormat="1" ht="13.8">
       <c r="A6" s="20" t="s">
         <v>182</v>
       </c>
       <c r="B6" s="41" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="81">
         <v>428.65113530000002</v>
       </c>
       <c r="D6" s="81">
         <v>420.23631088000002</v>
       </c>
       <c r="E6" s="81">
         <v>337.01421997000006</v>
       </c>
       <c r="F6" s="81">
         <v>331.32955944999998</v>
       </c>
       <c r="G6" s="81">
         <v>324.40007768000004</v>
       </c>
-    </row>
-    <row r="7" spans="1:7" s="10" customFormat="1" ht="13.8">
+      <c r="H6" s="81">
+        <v>463.99161763999996</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="10" customFormat="1" ht="13.8">
       <c r="A7" s="20" t="s">
         <v>183</v>
       </c>
       <c r="B7" s="41" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="81">
         <v>166553.73669825992</v>
       </c>
       <c r="D7" s="81">
         <v>168289.02570361368</v>
       </c>
       <c r="E7" s="81">
         <v>170059.7714626916</v>
       </c>
       <c r="F7" s="81">
         <v>177076.99336021766</v>
       </c>
       <c r="G7" s="81">
         <v>176224.54972369072</v>
       </c>
-    </row>
-    <row r="8" spans="1:7" s="10" customFormat="1" ht="13.8">
+      <c r="H7" s="81">
+        <v>174294.06966908427</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="10" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>184</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>68</v>
       </c>
       <c r="C8" s="81">
         <v>89421.618308960809</v>
       </c>
       <c r="D8" s="81">
         <v>90319.324066778019</v>
       </c>
       <c r="E8" s="81">
         <v>90469.027887692529</v>
       </c>
       <c r="F8" s="81">
         <v>95926.485001208188</v>
       </c>
       <c r="G8" s="81">
         <v>96889.444084453033</v>
       </c>
-    </row>
-    <row r="9" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H8" s="81">
+        <v>95376.170804286769</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A9" s="14" t="s">
         <v>185</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="82">
         <v>9320.5154874936488</v>
       </c>
       <c r="D9" s="82">
         <v>8789.0266808444103</v>
       </c>
       <c r="E9" s="82">
         <v>8440.8783159395971</v>
       </c>
       <c r="F9" s="82">
         <v>10028.632686704541</v>
       </c>
       <c r="G9" s="82">
         <v>10139.789797769761</v>
       </c>
-    </row>
-    <row r="10" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H9" s="82">
+        <v>9574.7778213729307</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A10" s="14" t="s">
         <v>186</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="82">
         <v>849.21209059</v>
       </c>
       <c r="D10" s="82">
         <v>874.92623875000004</v>
       </c>
       <c r="E10" s="82">
         <v>1039.0387531600002</v>
       </c>
       <c r="F10" s="82">
         <v>918.66278112999976</v>
       </c>
       <c r="G10" s="82">
         <v>905.68101535999995</v>
       </c>
-    </row>
-    <row r="11" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H10" s="82">
+        <v>885.56739693000009</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A11" s="14" t="s">
         <v>187</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="82">
         <v>6655.5063997235093</v>
       </c>
       <c r="D11" s="82">
         <v>5888.8314463543093</v>
       </c>
       <c r="E11" s="82">
         <v>6413.6874739147306</v>
       </c>
       <c r="F11" s="82">
         <v>9400.4965458213192</v>
       </c>
       <c r="G11" s="82">
         <v>9244.6759787660485</v>
       </c>
-    </row>
-    <row r="12" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H11" s="82">
+        <v>8085.5598780848804</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A12" s="14" t="s">
         <v>188</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="82">
         <v>49519.220217406153</v>
       </c>
       <c r="D12" s="82">
         <v>51449.737115871176</v>
       </c>
       <c r="E12" s="82">
         <v>51189.328377888763</v>
       </c>
       <c r="F12" s="82">
         <v>51544.434289580349</v>
       </c>
       <c r="G12" s="82">
         <v>52671.204247114947</v>
       </c>
-    </row>
-    <row r="13" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H12" s="82">
+        <v>52676.086600794115</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A13" s="14" t="s">
         <v>189</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="82">
         <v>23077.164113747498</v>
       </c>
       <c r="D13" s="82">
         <v>23316.802584958135</v>
       </c>
       <c r="E13" s="82">
         <v>23386.094966789446</v>
       </c>
       <c r="F13" s="82">
         <v>24034.258697971974</v>
       </c>
       <c r="G13" s="82">
         <v>23928.093045442281</v>
       </c>
-    </row>
-    <row r="14" spans="1:7" s="10" customFormat="1" ht="13.8">
+      <c r="H13" s="82">
+        <v>24154.179107104854</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="10" customFormat="1" ht="13.8">
       <c r="A14" s="20" t="s">
         <v>190</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="81">
         <v>77132.11838929911</v>
       </c>
       <c r="D14" s="81">
         <v>77969.701636835656</v>
       </c>
       <c r="E14" s="81">
         <v>79590.743574999084</v>
       </c>
       <c r="F14" s="81">
         <v>81150.508359009487</v>
       </c>
       <c r="G14" s="81">
         <v>79335.105639237707</v>
       </c>
-    </row>
-    <row r="15" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H14" s="81">
+        <v>78917.898864797506</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A15" s="14" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="82">
         <v>8872.8781914599003</v>
       </c>
       <c r="D15" s="82">
         <v>8895.7984301526994</v>
       </c>
       <c r="E15" s="82">
         <v>8409.7579959229988</v>
       </c>
       <c r="F15" s="82">
         <v>8374.7671603036997</v>
       </c>
       <c r="G15" s="82">
         <v>8341.7286306722999</v>
       </c>
-    </row>
-    <row r="16" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H15" s="82">
+        <v>8240.2670600865004</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A16" s="14" t="s">
         <v>191</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="82">
         <v>952.58634667469994</v>
       </c>
       <c r="D16" s="82">
         <v>989.78405587459997</v>
       </c>
       <c r="E16" s="82">
         <v>793.84253932440015</v>
       </c>
       <c r="F16" s="82">
         <v>858.48030727730008</v>
       </c>
       <c r="G16" s="82">
         <v>864.77975878199993</v>
       </c>
-    </row>
-    <row r="17" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H16" s="82">
+        <v>1400.1548044731001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A17" s="14" t="s">
         <v>192</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="82">
         <v>7637.4519205033002</v>
       </c>
       <c r="D17" s="82">
         <v>8274.6261399017985</v>
       </c>
       <c r="E17" s="82">
         <v>8968.5334729079987</v>
       </c>
       <c r="F17" s="82">
         <v>9436.5877334716006</v>
       </c>
       <c r="G17" s="82">
         <v>7389.2885341939</v>
       </c>
-    </row>
-    <row r="18" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H17" s="82">
+        <v>7045.9998839561003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A18" s="14" t="s">
         <v>193</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="82">
         <v>27468.87383269022</v>
       </c>
       <c r="D18" s="82">
         <v>28406.49702259375</v>
       </c>
       <c r="E18" s="82">
         <v>29196.05714402044</v>
       </c>
       <c r="F18" s="82">
         <v>30042.901808590777</v>
       </c>
       <c r="G18" s="82">
         <v>30466.319529540007</v>
       </c>
-    </row>
-    <row r="19" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H18" s="82">
+        <v>29545.648509938848</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A19" s="14" t="s">
         <v>194</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="82">
         <v>32200.328097970989</v>
       </c>
       <c r="D19" s="82">
         <v>31402.99598831281</v>
       </c>
       <c r="E19" s="82">
         <v>32222.552422823246</v>
       </c>
       <c r="F19" s="82">
         <v>32437.771349366107</v>
       </c>
       <c r="G19" s="82">
         <v>32272.989186049497</v>
       </c>
-    </row>
-    <row r="20" spans="1:7" s="10" customFormat="1" ht="13.8">
+      <c r="H19" s="82">
+        <v>32685.828606342959</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="10" customFormat="1" ht="13.8">
       <c r="A20" s="20" t="s">
         <v>196</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="82">
         <v>0</v>
       </c>
       <c r="D20" s="82">
         <v>0</v>
       </c>
       <c r="E20" s="82">
         <v>0</v>
       </c>
       <c r="F20" s="82">
         <v>0</v>
       </c>
       <c r="G20" s="82">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:7" s="10" customFormat="1" ht="13.8">
+      <c r="H20" s="82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="10" customFormat="1" ht="13.8">
       <c r="A21" s="20" t="s">
         <v>197</v>
       </c>
       <c r="B21" s="41" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="81">
         <v>9886.7315284090619</v>
       </c>
       <c r="D21" s="81">
         <v>5804.7389161791816</v>
       </c>
       <c r="E21" s="81">
         <v>5762.8616173876244</v>
       </c>
       <c r="F21" s="81">
         <v>6398.966191506719</v>
       </c>
       <c r="G21" s="81">
         <v>5524.6725485444249</v>
       </c>
-    </row>
-    <row r="22" spans="1:7" s="10" customFormat="1" ht="13.8">
+      <c r="H21" s="81">
+        <v>5946.754829910602</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="10" customFormat="1" ht="13.8">
       <c r="A22" s="20" t="s">
         <v>198</v>
       </c>
       <c r="B22" s="41" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="81">
         <v>18982.962533843987</v>
       </c>
       <c r="D22" s="81">
         <v>20149.351921489171</v>
       </c>
       <c r="E22" s="81">
         <v>19295.176469513277</v>
       </c>
       <c r="F22" s="81">
         <v>19279.680925730776</v>
       </c>
       <c r="G22" s="81">
         <v>19449.286060141509</v>
       </c>
-    </row>
-    <row r="23" spans="1:7" s="7" customFormat="1" ht="14.4">
+      <c r="H22" s="81">
+        <v>19425.328184568356</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="7" customFormat="1" ht="14.4">
       <c r="A23" s="14" t="s">
         <v>199</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="82">
         <v>17557.135700593986</v>
       </c>
       <c r="D23" s="82">
         <v>18718.11394479917</v>
       </c>
       <c r="E23" s="82">
         <v>17868.947958633278</v>
       </c>
       <c r="F23" s="82">
         <v>17854.379394650776</v>
       </c>
       <c r="G23" s="82">
         <v>18140.664770791507</v>
       </c>
-    </row>
-    <row r="24" spans="1:7" s="10" customFormat="1" ht="13.8">
+      <c r="H23" s="82">
+        <v>18155.952723018356</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="10" customFormat="1" ht="13.8">
       <c r="A24" s="20" t="s">
         <v>200</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="81">
         <v>226.387</v>
       </c>
       <c r="D24" s="81">
         <v>225.71100000000001</v>
       </c>
       <c r="E24" s="81">
         <v>298.63804207999999</v>
       </c>
       <c r="F24" s="81">
         <v>291.55910693999999</v>
       </c>
       <c r="G24" s="81">
         <v>287.10351910999998</v>
       </c>
-    </row>
-    <row r="25" spans="1:7" s="10" customFormat="1" ht="13.8">
+      <c r="H24" s="81">
+        <v>293.04282664999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="10" customFormat="1" ht="13.8">
       <c r="A25" s="20" t="s">
         <v>201</v>
       </c>
       <c r="B25" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="81">
         <v>273.16341237</v>
       </c>
       <c r="D25" s="81">
         <v>199.73071306</v>
       </c>
       <c r="E25" s="81">
         <v>228.22249274000001</v>
       </c>
       <c r="F25" s="81">
         <v>143.40811598000002</v>
       </c>
       <c r="G25" s="81">
         <v>99.889327640000005</v>
       </c>
-    </row>
-    <row r="26" spans="1:7" s="10" customFormat="1" ht="13.8">
+      <c r="H25" s="81">
+        <v>80.414093350000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="10" customFormat="1" ht="13.8">
       <c r="A26" s="20" t="s">
         <v>202</v>
       </c>
       <c r="B26" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="81">
         <v>30543.352760139998</v>
       </c>
       <c r="D26" s="81">
         <v>29913.369308459998</v>
       </c>
       <c r="E26" s="81">
         <v>29848.710422180004</v>
       </c>
       <c r="F26" s="81">
         <v>30535.159850709999</v>
       </c>
       <c r="G26" s="81">
         <v>30705.67925098</v>
       </c>
-    </row>
-    <row r="27" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H26" s="81">
+        <v>31328.59929509</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A27" s="14" t="s">
         <v>203</v>
       </c>
       <c r="B27" s="42" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="82">
         <v>5229.3064843000002</v>
       </c>
       <c r="D27" s="82">
         <v>5248.1062296200007</v>
       </c>
       <c r="E27" s="82">
         <v>5248.1156352400003</v>
       </c>
       <c r="F27" s="82">
         <v>5248.1260424500006</v>
       </c>
       <c r="G27" s="82">
         <v>5348.1360572000003</v>
       </c>
-    </row>
-    <row r="28" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H27" s="82">
+        <v>5348.1336024499997</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A28" s="14" t="s">
         <v>204</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="82">
         <v>14724.527629069999</v>
       </c>
       <c r="D28" s="82">
         <v>14704.494800679999</v>
       </c>
       <c r="E28" s="82">
         <v>14387.978731349996</v>
       </c>
       <c r="F28" s="82">
         <v>14571.675433899998</v>
       </c>
       <c r="G28" s="82">
         <v>14431.716378479996</v>
       </c>
-    </row>
-    <row r="29" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H28" s="82">
+        <v>14463.206167479999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>205</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>78</v>
       </c>
       <c r="C29" s="82">
         <v>8981.7114369900009</v>
       </c>
       <c r="D29" s="82">
         <v>8955.06557488</v>
       </c>
       <c r="E29" s="82">
         <v>8964.1599044500017</v>
       </c>
       <c r="F29" s="82">
         <v>8940.9079992099996</v>
       </c>
       <c r="G29" s="82">
         <v>8929.3254645999987</v>
       </c>
-    </row>
-    <row r="30" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H29" s="82">
+        <v>8944.72725593</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A30" s="14" t="s">
         <v>206</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>79</v>
       </c>
       <c r="C30" s="82">
         <v>2.91498474</v>
       </c>
       <c r="D30" s="82">
         <v>2.91498474</v>
       </c>
       <c r="E30" s="82">
         <v>2.91498474</v>
       </c>
       <c r="F30" s="82">
         <v>2.91498474</v>
       </c>
       <c r="G30" s="82">
         <v>2.9989950899999993</v>
       </c>
-    </row>
-    <row r="31" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H30" s="82">
+        <v>-1.4875976199999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A31" s="14" t="s">
         <v>207</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>86</v>
       </c>
       <c r="C31" s="82">
         <v>1604.8922250399992</v>
       </c>
       <c r="D31" s="82">
         <v>1002.7877185400001</v>
       </c>
       <c r="E31" s="82">
         <v>1245.5411664000005</v>
       </c>
       <c r="F31" s="82">
         <v>1771.53539041</v>
       </c>
       <c r="G31" s="82">
         <v>1993.5023556100004</v>
       </c>
-    </row>
-    <row r="32" spans="1:7" s="10" customFormat="1" ht="13.8">
+      <c r="H31" s="82">
+        <v>2574.0198668500011</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="10" customFormat="1" ht="13.8">
       <c r="A32" s="20" t="s">
         <v>208</v>
       </c>
       <c r="B32" s="41" t="s">
         <v>80</v>
       </c>
       <c r="C32" s="81">
         <v>-9459.6856518533714</v>
       </c>
       <c r="D32" s="81">
         <v>-8987.1069721300883</v>
       </c>
       <c r="E32" s="81">
         <v>-7874.8644738741368</v>
       </c>
       <c r="F32" s="81">
         <v>-8560.5532268140669</v>
       </c>
       <c r="G32" s="81">
         <v>-8570.3683548178924</v>
       </c>
-    </row>
-    <row r="33" spans="1:7" s="10" customFormat="1" ht="13.8">
+      <c r="H32" s="81">
+        <v>-7384.4426586036716</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="10" customFormat="1" ht="13.8">
       <c r="A33" s="14" t="s">
         <v>211</v>
       </c>
       <c r="B33" s="56" t="s">
         <v>316</v>
       </c>
       <c r="C33" s="82">
         <v>10719.525309763378</v>
       </c>
       <c r="D33" s="82">
         <v>10665.269157282559</v>
       </c>
       <c r="E33" s="82">
         <v>10832.341302149485</v>
       </c>
       <c r="F33" s="82">
         <v>11296.56500091584</v>
       </c>
       <c r="G33" s="82">
         <v>10637.364103573374</v>
       </c>
-    </row>
-    <row r="34" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H33" s="82">
+        <v>10653.376076093218</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A34" s="14" t="s">
         <v>209</v>
       </c>
       <c r="B34" s="42" t="s">
         <v>325</v>
       </c>
       <c r="C34" s="82">
         <v>-6531.0913071373088</v>
       </c>
       <c r="D34" s="82">
         <v>-6999.7689455047021</v>
       </c>
       <c r="E34" s="82">
         <v>-6183.967777626247</v>
       </c>
       <c r="F34" s="82">
         <v>-6260.7992943911895</v>
       </c>
       <c r="G34" s="82">
         <v>-6589.0286018628631</v>
       </c>
-    </row>
-    <row r="35" spans="1:7" s="7" customFormat="1" ht="13.8">
+      <c r="H34" s="82">
+        <v>-6697.2065264487846</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="7" customFormat="1" ht="13.8">
       <c r="A35" s="14" t="s">
         <v>210</v>
       </c>
       <c r="B35" s="42" t="s">
         <v>324</v>
       </c>
       <c r="C35" s="82">
         <v>7790.9309650473142</v>
       </c>
       <c r="D35" s="82">
         <v>8677.9311306571726</v>
       </c>
       <c r="E35" s="82">
         <v>9141.4446059015954</v>
       </c>
       <c r="F35" s="82">
         <v>8996.8110684929634</v>
       </c>
       <c r="G35" s="82">
         <v>8656.0243506183433</v>
       </c>
-    </row>
-    <row r="36" spans="1:7" ht="13.8">
+      <c r="H35" s="82">
+        <v>9966.1399439383313</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="13.8">
       <c r="A36" s="21"/>
       <c r="B36" s="44"/>
       <c r="C36" s="83"/>
       <c r="D36" s="83"/>
       <c r="E36" s="83"/>
       <c r="F36" s="83"/>
       <c r="G36" s="83"/>
-    </row>
-    <row r="37" spans="1:7" ht="13.8">
+      <c r="H36" s="83"/>
+    </row>
+    <row r="37" spans="1:8" ht="13.8">
       <c r="B37" s="45"/>
     </row>
-    <row r="38" spans="1:7" ht="13.8">
+    <row r="38" spans="1:8" ht="13.8">
       <c r="B38" s="45"/>
     </row>
-    <row r="39" spans="1:7" ht="13.8">
+    <row r="39" spans="1:8" ht="13.8">
       <c r="B39" s="45"/>
     </row>
-    <row r="40" spans="1:7" ht="13.8">
+    <row r="40" spans="1:8" ht="13.8">
       <c r="B40" s="45"/>
     </row>
-    <row r="41" spans="1:7" ht="13.8">
+    <row r="41" spans="1:8" ht="13.8">
       <c r="B41" s="45"/>
     </row>
-    <row r="42" spans="1:7" ht="13.8">
+    <row r="42" spans="1:8" ht="13.8">
       <c r="B42" s="45"/>
     </row>
-    <row r="43" spans="1:7" ht="13.8">
+    <row r="43" spans="1:8" ht="13.8">
       <c r="B43" s="45"/>
     </row>
-    <row r="44" spans="1:7" ht="13.8">
+    <row r="44" spans="1:8" ht="13.8">
       <c r="B44" s="45"/>
     </row>
-    <row r="45" spans="1:7" ht="13.8">
+    <row r="45" spans="1:8" ht="13.8">
       <c r="B45" s="45"/>
     </row>
-    <row r="46" spans="1:7" ht="13.8">
+    <row r="46" spans="1:8" ht="13.8">
       <c r="B46" s="45"/>
     </row>
-    <row r="47" spans="1:7" ht="13.8">
+    <row r="47" spans="1:8" ht="13.8">
       <c r="B47" s="45"/>
     </row>
-    <row r="48" spans="1:7" ht="13.8">
+    <row r="48" spans="1:8" ht="13.8">
       <c r="B48" s="45"/>
     </row>
     <row r="49" spans="2:2" ht="13.8">
       <c r="B49" s="45"/>
     </row>
     <row r="50" spans="2:2" ht="13.8">
       <c r="B50" s="45"/>
     </row>
     <row r="51" spans="2:2" ht="13.8">
       <c r="B51" s="45"/>
     </row>
     <row r="52" spans="2:2" ht="13.8">
       <c r="B52" s="45"/>
     </row>
     <row r="53" spans="2:2" ht="13.8">
       <c r="B53" s="45"/>
     </row>
     <row r="54" spans="2:2" ht="13.8">
       <c r="B54" s="45"/>
     </row>
     <row r="55" spans="2:2" ht="13.8">
       <c r="B55" s="45"/>
     </row>
     <row r="56" spans="2:2" ht="13.8">
       <c r="B56" s="45"/>
@@ -9087,1026 +9446,1149 @@
     </row>
     <row r="84" spans="2:2" ht="13.8">
       <c r="B84" s="45"/>
     </row>
     <row r="85" spans="2:2" ht="13.8">
       <c r="B85" s="45"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="27592" divId="Set of Tables_27592" sourceType="range" sourceRef="B1:B36" destinationFile="I:\internet\StatisticalTables\Monetary Data\DMB DAC Liabilities.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G188"/>
+  <dimension ref="A1:H188"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
-      <selection pane="bottomRight" activeCell="O40" sqref="O40"/>
+      <selection pane="bottomRight" activeCell="N25" sqref="N25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.88671875" customWidth="1"/>
     <col min="2" max="2" width="47.33203125" style="8" customWidth="1"/>
-    <col min="3" max="7" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="8" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="13.8">
+    <row r="1" spans="1:8" ht="13.8">
       <c r="B1" s="37" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="13.8">
+    <row r="2" spans="1:8" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="13.8">
+    <row r="3" spans="1:8" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:7" ht="13.8">
+    <row r="4" spans="1:8" ht="13.8">
       <c r="A4" s="22" t="s">
         <v>97</v>
       </c>
       <c r="B4" s="35" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="67">
         <v>46053</v>
       </c>
       <c r="D4" s="67">
         <v>46081</v>
       </c>
       <c r="E4" s="67">
         <v>46112</v>
       </c>
       <c r="F4" s="67">
         <v>46142</v>
       </c>
       <c r="G4" s="67">
         <v>46173</v>
       </c>
-    </row>
-    <row r="5" spans="1:7" ht="13.8">
+      <c r="H4" s="67">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="13.8">
       <c r="A5" s="22"/>
       <c r="B5" s="31"/>
       <c r="C5" s="68"/>
       <c r="D5" s="68"/>
       <c r="E5" s="68"/>
       <c r="F5" s="68"/>
       <c r="G5" s="68"/>
-    </row>
-    <row r="6" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H5" s="68"/>
+    </row>
+    <row r="6" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>212</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="75">
         <v>77395.776133071733</v>
       </c>
       <c r="D6" s="75">
         <v>75586.63609320423</v>
       </c>
       <c r="E6" s="75">
         <v>72687.939820920947</v>
       </c>
       <c r="F6" s="75">
         <v>83812.784098702279</v>
       </c>
       <c r="G6" s="75">
         <v>80902.838209199821</v>
       </c>
-    </row>
-    <row r="7" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H6" s="75">
+        <v>81897.533413302066</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>213</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="75">
         <v>94496.073112317565</v>
       </c>
       <c r="D7" s="75">
         <v>93682.068474521948</v>
       </c>
       <c r="E7" s="75">
         <v>91293.252977305674</v>
       </c>
       <c r="F7" s="75">
         <v>102749.36029223664</v>
       </c>
       <c r="G7" s="75">
         <v>100089.42672815164</v>
       </c>
-    </row>
-    <row r="8" spans="1:7" s="8" customFormat="1" ht="14.4">
+      <c r="H7" s="75">
+        <v>100123.60623108226</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="8" customFormat="1" ht="14.4">
       <c r="A8" s="17" t="s">
         <v>214</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="76">
         <v>17100.296979245828</v>
       </c>
       <c r="D8" s="76">
         <v>18095.432381317725</v>
       </c>
       <c r="E8" s="76">
         <v>18605.313156384727</v>
       </c>
       <c r="F8" s="76">
         <v>18936.576193534354</v>
       </c>
       <c r="G8" s="76">
         <v>19186.588518951816</v>
       </c>
-    </row>
-    <row r="9" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H8" s="76">
+        <v>18226.072817780201</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>215</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="75">
         <v>180376.83722714667</v>
       </c>
       <c r="D9" s="75">
         <v>182732.40009367754</v>
       </c>
       <c r="E9" s="75">
         <v>186265.38430709325</v>
       </c>
       <c r="F9" s="75">
         <v>185129.06880545127</v>
       </c>
       <c r="G9" s="75">
         <v>185788.38587693899</v>
       </c>
-    </row>
-    <row r="10" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H9" s="75">
+        <v>184828.1585281787</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>216</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="75">
         <v>48407.155526550006</v>
       </c>
       <c r="D10" s="75">
         <v>50584.532024849992</v>
       </c>
       <c r="E10" s="75">
         <v>54414.741686550005</v>
       </c>
       <c r="F10" s="75">
         <v>52433.881716143245</v>
       </c>
       <c r="G10" s="75">
         <v>54801.362751360008</v>
       </c>
-    </row>
-    <row r="11" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H10" s="75">
+        <v>52756.637913880004</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>217</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="76">
         <v>53133.323651820006</v>
       </c>
       <c r="D11" s="76">
         <v>54671.71293360999</v>
       </c>
       <c r="E11" s="76">
         <v>59717.581189390003</v>
       </c>
       <c r="F11" s="76">
         <v>57581.068138830007</v>
       </c>
       <c r="G11" s="76">
         <v>60149.268973680009</v>
       </c>
-    </row>
-    <row r="12" spans="1:7" s="8" customFormat="1" ht="14.4">
+      <c r="H11" s="76">
+        <v>58437.186265410004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="8" customFormat="1" ht="14.4">
       <c r="A12" s="17" t="s">
         <v>218</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="76">
         <v>4726.16812527</v>
       </c>
       <c r="D12" s="76">
         <v>4087.18090876</v>
       </c>
       <c r="E12" s="76">
         <v>5302.8395028399991</v>
       </c>
       <c r="F12" s="76">
         <v>5147.1864226867601</v>
       </c>
       <c r="G12" s="76">
         <v>5347.9062223200008</v>
       </c>
-    </row>
-    <row r="13" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H12" s="76">
+        <v>5680.5483515300002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>219</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="75">
         <v>131969.68170059664</v>
       </c>
       <c r="D13" s="75">
         <v>132147.86806882755</v>
       </c>
       <c r="E13" s="75">
         <v>131850.64262054325</v>
       </c>
       <c r="F13" s="75">
         <v>132695.18708930802</v>
       </c>
       <c r="G13" s="75">
         <v>130987.02312557898</v>
       </c>
-    </row>
-    <row r="14" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H13" s="75">
+        <v>132071.5206142987</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>220</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="76">
         <v>4229.7747585602347</v>
       </c>
       <c r="D14" s="76">
         <v>4062.9358901049318</v>
       </c>
       <c r="E14" s="76">
         <v>4092.0044924110048</v>
       </c>
       <c r="F14" s="76">
         <v>4312.4812452983188</v>
       </c>
       <c r="G14" s="76">
         <v>4332.9288128775133</v>
       </c>
-    </row>
-    <row r="15" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H14" s="76">
+        <v>4127.9762267761962</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>221</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="76">
         <v>114.18104892999992</v>
       </c>
       <c r="D15" s="76">
         <v>113.08016943000007</v>
       </c>
       <c r="E15" s="76">
         <v>119.74529423999994</v>
       </c>
       <c r="F15" s="76">
         <v>119.70944252999998</v>
       </c>
       <c r="G15" s="76">
         <v>118.1968947999999</v>
       </c>
-    </row>
-    <row r="16" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H15" s="76">
+        <v>124.75753621999985</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>222</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="76">
         <v>1675.7548732800001</v>
       </c>
       <c r="D16" s="76">
         <v>1820.7960348818694</v>
       </c>
       <c r="E16" s="76">
         <v>1924.4186515010149</v>
       </c>
       <c r="F16" s="76">
         <v>1962.9904544959327</v>
       </c>
       <c r="G16" s="76">
         <v>1761.5890012587777</v>
       </c>
-    </row>
-    <row r="17" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H16" s="76">
+        <v>1756.6514090942085</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>223</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="76">
         <v>54896.39416852616</v>
       </c>
       <c r="D17" s="76">
         <v>55177.003564810184</v>
       </c>
       <c r="E17" s="76">
         <v>53788.806767128968</v>
       </c>
       <c r="F17" s="76">
         <v>54181.386113789449</v>
       </c>
       <c r="G17" s="76">
         <v>52527.464720762182</v>
       </c>
-    </row>
-    <row r="18" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H17" s="76">
+        <v>53419.488591170499</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>224</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="76">
         <v>71053.576851300255</v>
       </c>
       <c r="D18" s="76">
         <v>70974.052409600568</v>
       </c>
       <c r="E18" s="76">
         <v>71925.667415262258</v>
       </c>
       <c r="F18" s="76">
         <v>72118.619833194316</v>
       </c>
       <c r="G18" s="76">
         <v>72246.84369588051</v>
       </c>
-    </row>
-    <row r="19" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H18" s="76">
+        <v>72642.646851037804</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="52" t="s">
         <v>225</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="75">
         <v>170459.15382195532</v>
       </c>
       <c r="D19" s="75">
         <v>172212.76592581568</v>
       </c>
       <c r="E19" s="75">
         <v>173935.28225928306</v>
       </c>
       <c r="F19" s="75">
         <v>181005.5451018567</v>
       </c>
       <c r="G19" s="75">
         <v>180454.62258132276</v>
       </c>
-    </row>
-    <row r="20" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H19" s="75">
+        <v>178354.2882746562</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>226</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="75">
         <v>3905.4171023054096</v>
       </c>
       <c r="D20" s="75">
         <v>3923.740200812008</v>
       </c>
       <c r="E20" s="75">
         <v>3875.5107752014565</v>
       </c>
       <c r="F20" s="75">
         <v>3928.5517202490228</v>
       </c>
       <c r="G20" s="75">
         <v>4230.072836242025</v>
       </c>
-    </row>
-    <row r="21" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H20" s="75">
+        <v>4060.2185841819146</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>227</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="75">
         <v>89421.618330350815</v>
       </c>
       <c r="D21" s="75">
         <v>90319.324088168025</v>
       </c>
       <c r="E21" s="75">
         <v>90469.027909082535</v>
       </c>
       <c r="F21" s="75">
         <v>95926.485022598179</v>
       </c>
       <c r="G21" s="75">
         <v>96889.444105843038</v>
       </c>
-    </row>
-    <row r="22" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H21" s="75">
+        <v>95376.170825676774</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>228</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="76">
         <v>9320.5154874936488</v>
       </c>
       <c r="D22" s="76">
         <v>8789.0266808444103</v>
       </c>
       <c r="E22" s="76">
         <v>8440.8783159395971</v>
       </c>
       <c r="F22" s="76">
         <v>10028.632686704541</v>
       </c>
       <c r="G22" s="76">
         <v>10139.789797769761</v>
       </c>
-    </row>
-    <row r="23" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H22" s="76">
+        <v>9574.7778213729307</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>229</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="76">
         <v>849.21209059</v>
       </c>
       <c r="D23" s="76">
         <v>874.92623875000004</v>
       </c>
       <c r="E23" s="76">
         <v>1039.0387531600002</v>
       </c>
       <c r="F23" s="76">
         <v>918.66278112999976</v>
       </c>
       <c r="G23" s="76">
         <v>905.68101535999995</v>
       </c>
-    </row>
-    <row r="24" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H23" s="76">
+        <v>885.56739693000009</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>230</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="76">
         <v>6655.5063997235093</v>
       </c>
       <c r="D24" s="76">
         <v>5888.8314463543093</v>
       </c>
       <c r="E24" s="76">
         <v>6413.6874739147306</v>
       </c>
       <c r="F24" s="76">
         <v>9400.4965458213192</v>
       </c>
       <c r="G24" s="76">
         <v>9244.6759787660485</v>
       </c>
-    </row>
-    <row r="25" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H24" s="76">
+        <v>8085.5598780848804</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>231</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="76">
         <v>49519.220217406153</v>
       </c>
       <c r="D25" s="76">
         <v>51449.737115871176</v>
       </c>
       <c r="E25" s="76">
         <v>51189.328377888763</v>
       </c>
       <c r="F25" s="76">
         <v>51544.434289580349</v>
       </c>
       <c r="G25" s="76">
         <v>52671.204247114947</v>
       </c>
-    </row>
-    <row r="26" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H25" s="76">
+        <v>52676.086600794115</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>232</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="76">
         <v>23077.164135137496</v>
       </c>
       <c r="D26" s="76">
         <v>23316.802606348134</v>
       </c>
       <c r="E26" s="76">
         <v>23386.094988179444</v>
       </c>
       <c r="F26" s="76">
         <v>24034.258719361973</v>
       </c>
       <c r="G26" s="76">
         <v>23928.09306683228</v>
       </c>
-    </row>
-    <row r="27" spans="1:7" s="8" customFormat="1" ht="14.4">
+      <c r="H26" s="76">
+        <v>24154.179128494852</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="8" customFormat="1" ht="14.4">
       <c r="A27" s="17" t="s">
         <v>233</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="76">
         <v>0</v>
       </c>
       <c r="D27" s="76">
         <v>0</v>
       </c>
       <c r="E27" s="76">
         <v>0</v>
       </c>
       <c r="F27" s="76">
         <v>0</v>
       </c>
       <c r="G27" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:7" s="4" customFormat="1" ht="13.8">
+      <c r="H27" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="4" customFormat="1" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>234</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="75">
         <v>77132.11838929911</v>
       </c>
       <c r="D28" s="75">
         <v>77969.701636835656</v>
       </c>
       <c r="E28" s="75">
         <v>79590.743574999084</v>
       </c>
       <c r="F28" s="75">
         <v>81150.508359009487</v>
       </c>
       <c r="G28" s="75">
         <v>79335.105639237707</v>
       </c>
-    </row>
-    <row r="29" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H28" s="75">
+        <v>78917.898864797506</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>235</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="76">
         <v>8872.8781914599003</v>
       </c>
       <c r="D29" s="76">
         <v>8895.7984301526994</v>
       </c>
       <c r="E29" s="76">
         <v>8409.7579959229988</v>
       </c>
       <c r="F29" s="76">
         <v>8374.7671603036997</v>
       </c>
       <c r="G29" s="76">
         <v>8341.7286306722999</v>
       </c>
-    </row>
-    <row r="30" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H29" s="76">
+        <v>8240.2670600865004</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A30" s="17" t="s">
         <v>236</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C30" s="76">
         <v>952.58634667469994</v>
       </c>
       <c r="D30" s="76">
         <v>989.78405587459997</v>
       </c>
       <c r="E30" s="76">
         <v>793.84253932440015</v>
       </c>
       <c r="F30" s="76">
         <v>858.48030727730008</v>
       </c>
       <c r="G30" s="76">
         <v>864.77975878199993</v>
       </c>
-    </row>
-    <row r="31" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H30" s="76">
+        <v>1400.1548044731001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A31" s="17" t="s">
         <v>237</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="76">
         <v>7637.4519205033002</v>
       </c>
       <c r="D31" s="76">
         <v>8274.6261399017985</v>
       </c>
       <c r="E31" s="76">
         <v>8968.5334729079987</v>
       </c>
       <c r="F31" s="76">
         <v>9436.5877334716006</v>
       </c>
       <c r="G31" s="76">
         <v>7389.2885341939</v>
       </c>
-    </row>
-    <row r="32" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H31" s="76">
+        <v>7045.9998839561003</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A32" s="17" t="s">
         <v>238</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="76">
         <v>27468.87383269022</v>
       </c>
       <c r="D32" s="76">
         <v>28406.49702259375</v>
       </c>
       <c r="E32" s="76">
         <v>29196.05714402044</v>
       </c>
       <c r="F32" s="76">
         <v>30042.901808590777</v>
       </c>
       <c r="G32" s="76">
         <v>30466.319529540007</v>
       </c>
-    </row>
-    <row r="33" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H32" s="76">
+        <v>29545.648509938848</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A33" s="17" t="s">
         <v>239</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="76">
         <v>32200.328097970989</v>
       </c>
       <c r="D33" s="76">
         <v>31402.99598831281</v>
       </c>
       <c r="E33" s="76">
         <v>32222.552422823246</v>
       </c>
       <c r="F33" s="76">
         <v>32437.771349366107</v>
       </c>
       <c r="G33" s="76">
         <v>32272.989186049497</v>
       </c>
-    </row>
-    <row r="34" spans="1:7" s="4" customFormat="1" ht="13.8">
+      <c r="H33" s="76">
+        <v>32685.828606342959</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="4" customFormat="1" ht="13.8">
       <c r="A34" s="17" t="s">
         <v>240</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="75">
         <v>0</v>
       </c>
       <c r="D34" s="75">
         <v>0</v>
       </c>
       <c r="E34" s="75">
         <v>0</v>
       </c>
       <c r="F34" s="75">
         <v>0</v>
       </c>
       <c r="G34" s="75">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:7" s="4" customFormat="1" ht="13.8">
+      <c r="H34" s="75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="4" customFormat="1" ht="13.8">
       <c r="A35" s="17" t="s">
         <v>241</v>
       </c>
       <c r="B35" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="75">
         <v>9888.6323190890616</v>
       </c>
       <c r="D35" s="75">
         <v>5804.7389161791816</v>
       </c>
       <c r="E35" s="75">
         <v>5782.5262581476245</v>
       </c>
       <c r="F35" s="75">
         <v>6418.4230690367194</v>
       </c>
       <c r="G35" s="75">
         <v>5544.0315864744252</v>
       </c>
-    </row>
-    <row r="36" spans="1:7" s="4" customFormat="1" ht="13.8">
+      <c r="H35" s="75">
+        <v>5946.9698919606017</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="4" customFormat="1" ht="13.8">
       <c r="A36" s="17" t="s">
         <v>306</v>
       </c>
       <c r="B36" s="30" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="75">
         <v>45181.400816223992</v>
       </c>
       <c r="D36" s="75">
         <v>47817.138579469174</v>
       </c>
       <c r="E36" s="75">
         <v>44288.224552763277</v>
       </c>
       <c r="F36" s="75">
         <v>45950.474888790777</v>
       </c>
       <c r="G36" s="75">
         <v>46330.349961291511</v>
       </c>
-    </row>
-    <row r="37" spans="1:7" s="4" customFormat="1" ht="13.8">
+      <c r="H36" s="75">
+        <v>46760.71447917835</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="4" customFormat="1" ht="13.8">
       <c r="A37" s="17" t="s">
         <v>242</v>
       </c>
       <c r="B37" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="75">
         <v>226.387</v>
       </c>
       <c r="D37" s="75">
         <v>225.71100000000001</v>
       </c>
       <c r="E37" s="75">
         <v>298.63804207999999</v>
       </c>
       <c r="F37" s="75">
         <v>291.55910693999999</v>
       </c>
       <c r="G37" s="75">
         <v>287.10351910999998</v>
       </c>
-    </row>
-    <row r="38" spans="1:7" s="4" customFormat="1" ht="13.8">
+      <c r="H37" s="75">
+        <v>293.04282664999999</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="4" customFormat="1" ht="13.8">
       <c r="A38" s="17" t="s">
         <v>243</v>
       </c>
       <c r="B38" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C38" s="75">
         <v>273.16341237</v>
       </c>
       <c r="D38" s="75">
         <v>199.73071306</v>
       </c>
       <c r="E38" s="75">
         <v>228.22249274000001</v>
       </c>
       <c r="F38" s="75">
         <v>143.40811598000002</v>
       </c>
       <c r="G38" s="75">
         <v>99.889327640000005</v>
       </c>
-    </row>
-    <row r="39" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H38" s="75">
+        <v>80.414093350000002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A39" s="17" t="s">
         <v>244</v>
       </c>
       <c r="B39" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="75">
         <v>42016.039754569996</v>
       </c>
       <c r="D39" s="75">
         <v>41545.75691186</v>
       </c>
       <c r="E39" s="75">
         <v>41961.698789080001</v>
       </c>
       <c r="F39" s="75">
         <v>42578.398401660001</v>
       </c>
       <c r="G39" s="75">
         <v>42303.255633169996</v>
       </c>
-    </row>
-    <row r="40" spans="1:7" s="4" customFormat="1" ht="13.8">
+      <c r="H39" s="75">
+        <v>43031.951879079999</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="4" customFormat="1" ht="13.8">
       <c r="A40" s="17" t="s">
         <v>245</v>
       </c>
       <c r="B40" s="30" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="75">
         <v>-10272.667501506956</v>
       </c>
       <c r="D40" s="75">
         <v>-9487.5020087815246</v>
       </c>
       <c r="E40" s="75">
         <v>-7540.5563572971359</v>
       </c>
       <c r="F40" s="75">
         <v>-7445.0189289271957</v>
       </c>
       <c r="G40" s="75">
         <v>-8328.3176945945834</v>
       </c>
-    </row>
-    <row r="41" spans="1:7" s="4" customFormat="1" ht="13.8">
+      <c r="H40" s="75">
+        <v>-7791.5416022353857</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="4" customFormat="1" ht="13.8">
       <c r="A41" s="17"/>
       <c r="B41" s="57" t="s">
         <v>316</v>
       </c>
       <c r="C41" s="75">
         <v>157.27675418599171</v>
       </c>
       <c r="D41" s="75">
         <v>-5.0902963564948891</v>
       </c>
       <c r="E41" s="75">
         <v>632.74498956995876</v>
       </c>
       <c r="F41" s="75">
         <v>1439.2354951286247</v>
       </c>
       <c r="G41" s="75">
         <v>595.42909416000839</v>
       </c>
-    </row>
-    <row r="42" spans="1:7" s="4" customFormat="1" ht="13.8">
+      <c r="H41" s="75">
+        <v>68.494622381063778</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="4" customFormat="1" ht="13.8">
       <c r="A42" s="17"/>
       <c r="B42" s="57" t="s">
         <v>317</v>
       </c>
       <c r="C42" s="75">
         <v>-970.25860383957342</v>
       </c>
       <c r="D42" s="75">
         <v>-495.30474029493752</v>
       </c>
       <c r="E42" s="75">
         <v>-298.43687299295749</v>
       </c>
       <c r="F42" s="75">
         <v>-323.70119724175373</v>
       </c>
       <c r="G42" s="75">
         <v>-353.37843393669544</v>
       </c>
-    </row>
-    <row r="43" spans="1:7" s="4" customFormat="1" ht="13.8">
+      <c r="H42" s="75">
+        <v>-475.59356601277801</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="4" customFormat="1" ht="13.8">
       <c r="A43" s="17" t="s">
         <v>246</v>
       </c>
       <c r="B43" s="57" t="s">
         <v>317</v>
       </c>
       <c r="C43" s="75">
         <v>-9459.685651853375</v>
       </c>
       <c r="D43" s="75">
         <v>-8987.1069721300919</v>
       </c>
       <c r="E43" s="75">
         <v>-7874.8644738741368</v>
       </c>
       <c r="F43" s="75">
         <v>-8560.5532268140669</v>
       </c>
       <c r="G43" s="75">
         <v>-8570.368354817896</v>
       </c>
-    </row>
-    <row r="44" spans="1:7" ht="13.8">
+      <c r="H43" s="75">
+        <v>-7384.4426586036716</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="13.8">
       <c r="A44" s="17"/>
       <c r="B44" s="31"/>
       <c r="C44" s="72"/>
       <c r="D44" s="72"/>
       <c r="E44" s="72"/>
       <c r="F44" s="72"/>
       <c r="G44" s="72"/>
-    </row>
-    <row r="45" spans="1:7" s="4" customFormat="1" ht="13.8">
+      <c r="H44" s="72"/>
+    </row>
+    <row r="45" spans="1:8" s="4" customFormat="1" ht="13.8">
       <c r="A45" s="17"/>
       <c r="B45" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="72">
-        <v>0.50373751701044966</v>
+        <v>0</v>
       </c>
       <c r="D45" s="72">
-        <v>0.69614927923612413</v>
+        <v>0</v>
       </c>
       <c r="E45" s="72">
-        <v>-0.71190878265133506</v>
+        <v>0</v>
       </c>
       <c r="F45" s="72">
-        <v>-0.93685118348275864</v>
+        <v>0</v>
       </c>
       <c r="G45" s="72">
-        <v>0.28917172472029051</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:7" ht="13.8">
+        <v>0</v>
+      </c>
+      <c r="H45" s="72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="13.8">
       <c r="A46" s="18"/>
       <c r="B46" s="38"/>
       <c r="C46" s="69"/>
       <c r="D46" s="69"/>
       <c r="E46" s="69"/>
       <c r="F46" s="69"/>
       <c r="G46" s="69"/>
-    </row>
-    <row r="47" spans="1:7" ht="13.8">
+      <c r="H46" s="69"/>
+    </row>
+    <row r="47" spans="1:8" ht="13.8">
       <c r="A47" s="8"/>
       <c r="B47" s="27"/>
     </row>
-    <row r="48" spans="1:7" ht="13.8">
+    <row r="48" spans="1:8" ht="13.8">
       <c r="A48" s="8"/>
       <c r="B48" s="27"/>
     </row>
     <row r="49" spans="1:2" ht="13.8">
       <c r="A49" s="8"/>
       <c r="B49" s="27"/>
     </row>
     <row r="50" spans="1:2" ht="13.8">
       <c r="A50" s="8"/>
       <c r="B50" s="27"/>
     </row>
     <row r="51" spans="1:2" ht="13.8">
       <c r="A51" s="8"/>
       <c r="B51" s="27"/>
     </row>
     <row r="52" spans="1:2" ht="13.8">
       <c r="A52" s="8"/>
       <c r="B52" s="27"/>
     </row>
     <row r="53" spans="1:2" ht="13.8">
       <c r="A53" s="8"/>
       <c r="B53" s="27"/>
     </row>
     <row r="54" spans="1:2" ht="13.8">
       <c r="A54" s="8"/>
@@ -10544,95 +11026,97 @@
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="1057" divId="Set of Tables_1057" sourceType="range" sourceRef="B1:B46" destinationFile="I:\internet\StatisticalTables\Monetary Data\Monetary Survey.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AYA457"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
-      <selection pane="bottomRight" activeCell="C40" sqref="C40:G47"/>
+      <selection pane="bottomRight" activeCell="H1" sqref="H1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="20.6640625" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="50.33203125" customWidth="1"/>
-    <col min="3" max="7" width="11.33203125" customWidth="1"/>
+    <col min="3" max="8" width="11.33203125" customWidth="1"/>
     <col min="10" max="11" width="9.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:287" ht="13.8">
       <c r="B1" s="24" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="2" spans="1:287" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:287" ht="14.4" thickBot="1">
       <c r="B3" s="27"/>
     </row>
     <row r="4" spans="1:287" s="6" customFormat="1" ht="13.8">
       <c r="A4" s="50"/>
       <c r="B4" s="62" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="70">
         <v>46053</v>
       </c>
       <c r="D4" s="70">
         <v>46081</v>
       </c>
       <c r="E4" s="70">
         <v>46112</v>
       </c>
       <c r="F4" s="70">
         <v>46142</v>
       </c>
       <c r="G4" s="70">
         <v>46173</v>
       </c>
-      <c r="H4"/>
+      <c r="H4" s="70">
+        <v>46203</v>
+      </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
@@ -10877,258 +11361,285 @@
       <c r="JL4"/>
       <c r="JM4"/>
       <c r="JN4"/>
       <c r="JO4"/>
       <c r="JP4"/>
       <c r="JQ4"/>
       <c r="JR4"/>
       <c r="JS4"/>
       <c r="JT4"/>
       <c r="JU4"/>
       <c r="JV4"/>
       <c r="JW4"/>
       <c r="JX4"/>
       <c r="JY4"/>
       <c r="JZ4"/>
       <c r="KA4"/>
     </row>
     <row r="5" spans="1:287" ht="13.8">
       <c r="A5" s="51"/>
       <c r="B5" s="61"/>
       <c r="C5" s="71"/>
       <c r="D5" s="71"/>
       <c r="E5" s="71"/>
       <c r="F5" s="71"/>
       <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
     </row>
     <row r="6" spans="1:287" s="2" customFormat="1" ht="13.8">
       <c r="A6" s="58" t="s">
         <v>247</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C6" s="84">
         <v>132885.62840134016</v>
       </c>
       <c r="D6" s="84">
         <v>133293.33395180781</v>
       </c>
       <c r="E6" s="84">
         <v>133584.41788845358</v>
       </c>
       <c r="F6" s="84">
         <v>135378.8179685378</v>
       </c>
       <c r="G6" s="84">
         <v>136706.27192596631</v>
       </c>
+      <c r="H6" s="84">
+        <v>137270.18966911011</v>
+      </c>
     </row>
     <row r="7" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A7" s="58" t="s">
         <v>248</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="85">
         <v>2.8332059999999999E-2</v>
       </c>
       <c r="D7" s="85">
         <v>2.8826130000000002E-2</v>
       </c>
       <c r="E7" s="85">
         <v>8.8070000000000016E-5</v>
       </c>
       <c r="F7" s="85">
         <v>0.22225807999999997</v>
       </c>
       <c r="G7" s="85">
         <v>0.14430736999999999</v>
       </c>
+      <c r="H7" s="85">
+        <v>0.10528686000000001</v>
+      </c>
     </row>
     <row r="8" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A8" s="58" t="s">
         <v>249</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="85">
         <v>21.70138665</v>
       </c>
       <c r="D8" s="85">
         <v>7.9071773800000003</v>
       </c>
       <c r="E8" s="85">
         <v>7.7154144800000006</v>
       </c>
       <c r="F8" s="85">
         <v>7.6505858899999994</v>
       </c>
       <c r="G8" s="85">
         <v>7.6268393399999992</v>
       </c>
+      <c r="H8" s="85">
+        <v>7.4516910799999998</v>
+      </c>
     </row>
     <row r="9" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A9" s="58" t="s">
         <v>250</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="85">
         <v>1440.41115165</v>
       </c>
       <c r="D9" s="85">
         <v>1271.38937863</v>
       </c>
       <c r="E9" s="85">
         <v>1272.3907508000002</v>
       </c>
       <c r="F9" s="85">
         <v>1285.73160446</v>
       </c>
       <c r="G9" s="85">
         <v>1281.28515935</v>
       </c>
+      <c r="H9" s="85">
+        <v>1269.1779526199998</v>
+      </c>
     </row>
     <row r="10" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A10" s="58" t="s">
         <v>251</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="85">
         <v>5364.2159604999997</v>
       </c>
       <c r="D10" s="85">
         <v>5365.7833661600007</v>
       </c>
       <c r="E10" s="85">
         <v>5320.7195788399995</v>
       </c>
       <c r="F10" s="85">
         <v>5268.2066951999996</v>
       </c>
       <c r="G10" s="85">
         <v>5264.5091186600002</v>
       </c>
+      <c r="H10" s="85">
+        <v>5290.1102293500007</v>
+      </c>
     </row>
     <row r="11" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="58" t="s">
         <v>252</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="85">
         <v>114.18104892999992</v>
       </c>
       <c r="D11" s="85">
         <v>113.08016943000007</v>
       </c>
       <c r="E11" s="85">
         <v>119.74529423999994</v>
       </c>
       <c r="F11" s="85">
         <v>119.70944252999998</v>
       </c>
       <c r="G11" s="85">
         <v>118.1968947999999</v>
       </c>
+      <c r="H11" s="85">
+        <v>124.75753621999985</v>
+      </c>
     </row>
     <row r="12" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="58" t="s">
         <v>253</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>312</v>
       </c>
       <c r="C12" s="85">
         <v>1607.8055516300001</v>
       </c>
       <c r="D12" s="85">
         <v>1796.7612392318695</v>
       </c>
       <c r="E12" s="85">
         <v>1742.9209141710148</v>
       </c>
       <c r="F12" s="85">
         <v>1943.5705722259327</v>
       </c>
       <c r="G12" s="85">
         <v>1727.3896224572377</v>
       </c>
+      <c r="H12" s="85">
+        <v>1749.4394993842084</v>
+      </c>
     </row>
     <row r="13" spans="1:287" ht="13.8">
       <c r="A13" s="58" t="s">
         <v>254</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>311</v>
       </c>
       <c r="C13" s="84">
         <v>52203.340657889363</v>
       </c>
       <c r="D13" s="84">
         <v>52544.54220829095</v>
       </c>
       <c r="E13" s="84">
         <v>51771.071639384842</v>
       </c>
       <c r="F13" s="84">
         <v>52313.789184111411</v>
       </c>
       <c r="G13" s="84">
         <v>52282.292962236163</v>
       </c>
+      <c r="H13" s="84">
+        <v>53185.652844171665</v>
+      </c>
     </row>
     <row r="14" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A14" s="59" t="s">
         <v>255</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>93</v>
       </c>
       <c r="C14" s="85">
         <v>44429.814496657877</v>
       </c>
       <c r="D14" s="85">
         <v>44405.082270134546</v>
       </c>
       <c r="E14" s="85">
         <v>43428.369171246377</v>
       </c>
       <c r="F14" s="85">
         <v>43947.64519489753</v>
       </c>
       <c r="G14" s="85">
         <v>43693.129892562363</v>
       </c>
-      <c r="H14" s="8"/>
+      <c r="H14" s="85">
+        <v>44516.823192687349</v>
+      </c>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="8"/>
       <c r="U14" s="8"/>
       <c r="V14" s="8"/>
       <c r="W14" s="8"/>
       <c r="X14" s="8"/>
       <c r="Y14" s="8"/>
       <c r="Z14" s="8"/>
       <c r="AA14" s="8"/>
       <c r="AB14" s="8"/>
       <c r="AC14" s="8"/>
       <c r="AD14" s="8"/>
       <c r="AE14" s="8"/>
       <c r="AF14" s="8"/>
       <c r="AG14" s="8"/>
@@ -11387,51 +11898,53 @@
       <c r="JZ14" s="8"/>
       <c r="KA14" s="8"/>
     </row>
     <row r="15" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A15" s="59" t="s">
         <v>256</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C15" s="85">
         <v>916.8625944082662</v>
       </c>
       <c r="D15" s="85">
         <v>917.72408913612503</v>
       </c>
       <c r="E15" s="85">
         <v>926.14294277794625</v>
       </c>
       <c r="F15" s="85">
         <v>893.81209843979093</v>
       </c>
       <c r="G15" s="85">
         <v>895.53104318738519</v>
       </c>
-      <c r="H15" s="8"/>
+      <c r="H15" s="85">
+        <v>895.0405187655565</v>
+      </c>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="8"/>
       <c r="U15" s="8"/>
       <c r="V15" s="8"/>
       <c r="W15" s="8"/>
       <c r="X15" s="8"/>
       <c r="Y15" s="8"/>
       <c r="Z15" s="8"/>
       <c r="AA15" s="8"/>
       <c r="AB15" s="8"/>
       <c r="AC15" s="8"/>
       <c r="AD15" s="8"/>
       <c r="AE15" s="8"/>
       <c r="AF15" s="8"/>
       <c r="AG15" s="8"/>
@@ -11690,51 +12203,53 @@
       <c r="JZ15" s="8"/>
       <c r="KA15" s="8"/>
     </row>
     <row r="16" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A16" s="59" t="s">
         <v>257</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C16" s="85">
         <v>12737.063359135424</v>
       </c>
       <c r="D16" s="85">
         <v>12832.006472625922</v>
       </c>
       <c r="E16" s="85">
         <v>12323.930598762239</v>
       </c>
       <c r="F16" s="85">
         <v>12200.183866322323</v>
       </c>
       <c r="G16" s="85">
         <v>12338.366638123331</v>
       </c>
-      <c r="H16" s="8"/>
+      <c r="H16" s="85">
+        <v>12129.804112220016</v>
+      </c>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="8"/>
       <c r="U16" s="8"/>
       <c r="V16" s="8"/>
       <c r="W16" s="8"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="8"/>
       <c r="AC16" s="8"/>
       <c r="AD16" s="8"/>
       <c r="AE16" s="8"/>
       <c r="AF16" s="8"/>
       <c r="AG16" s="8"/>
@@ -11993,51 +12508,53 @@
       <c r="JZ16" s="8"/>
       <c r="KA16" s="8"/>
     </row>
     <row r="17" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A17" s="59" t="s">
         <v>258</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="85">
         <v>2208.7971025493925</v>
       </c>
       <c r="D17" s="85">
         <v>2224.1379413436216</v>
       </c>
       <c r="E17" s="85">
         <v>2257.8775438321777</v>
       </c>
       <c r="F17" s="85">
         <v>2245.98129153126</v>
       </c>
       <c r="G17" s="85">
         <v>2247.4426784360071</v>
       </c>
-      <c r="H17" s="8"/>
+      <c r="H17" s="85">
+        <v>2259.3048916282428</v>
+      </c>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="8"/>
       <c r="U17" s="8"/>
       <c r="V17" s="8"/>
       <c r="W17" s="8"/>
       <c r="X17" s="8"/>
       <c r="Y17" s="8"/>
       <c r="Z17" s="8"/>
       <c r="AA17" s="8"/>
       <c r="AB17" s="8"/>
       <c r="AC17" s="8"/>
       <c r="AD17" s="8"/>
       <c r="AE17" s="8"/>
       <c r="AF17" s="8"/>
       <c r="AG17" s="8"/>
@@ -12296,51 +12813,53 @@
       <c r="JZ17" s="8"/>
       <c r="KA17" s="8"/>
     </row>
     <row r="18" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A18" s="59" t="s">
         <v>259</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C18" s="85">
         <v>10528.26625658603</v>
       </c>
       <c r="D18" s="85">
         <v>10607.8685312823</v>
       </c>
       <c r="E18" s="85">
         <v>10066.053054930062</v>
       </c>
       <c r="F18" s="85">
         <v>9954.2025747910629</v>
       </c>
       <c r="G18" s="85">
         <v>10090.923959687323</v>
       </c>
-      <c r="H18" s="8"/>
+      <c r="H18" s="85">
+        <v>9870.4992205917733</v>
+      </c>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="8"/>
       <c r="U18" s="8"/>
       <c r="V18" s="8"/>
       <c r="W18" s="8"/>
       <c r="X18" s="8"/>
       <c r="Y18" s="8"/>
       <c r="Z18" s="8"/>
       <c r="AA18" s="8"/>
       <c r="AB18" s="8"/>
       <c r="AC18" s="8"/>
       <c r="AD18" s="8"/>
       <c r="AE18" s="8"/>
       <c r="AF18" s="8"/>
       <c r="AG18" s="8"/>
@@ -12599,51 +13118,53 @@
       <c r="JZ18" s="8"/>
       <c r="KA18" s="8"/>
     </row>
     <row r="19" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A19" s="59" t="s">
         <v>260</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C19" s="85">
         <v>10603.753611313676</v>
       </c>
       <c r="D19" s="85">
         <v>10651.407062422479</v>
       </c>
       <c r="E19" s="85">
         <v>10165.266130726806</v>
       </c>
       <c r="F19" s="85">
         <v>10852.765339141417</v>
       </c>
       <c r="G19" s="85">
         <v>10221.086260825394</v>
       </c>
-      <c r="H19" s="8"/>
+      <c r="H19" s="85">
+        <v>10455.480135194874</v>
+      </c>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="8"/>
       <c r="U19" s="8"/>
       <c r="V19" s="8"/>
       <c r="W19" s="8"/>
       <c r="X19" s="8"/>
       <c r="Y19" s="8"/>
       <c r="Z19" s="8"/>
       <c r="AA19" s="8"/>
       <c r="AB19" s="8"/>
       <c r="AC19" s="8"/>
       <c r="AD19" s="8"/>
       <c r="AE19" s="8"/>
       <c r="AF19" s="8"/>
       <c r="AG19" s="8"/>
@@ -12902,51 +13423,53 @@
       <c r="JZ19" s="8"/>
       <c r="KA19" s="8"/>
     </row>
     <row r="20" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A20" s="59" t="s">
         <v>261</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C20" s="85">
         <v>20172.134931800509</v>
       </c>
       <c r="D20" s="85">
         <v>20003.944645950021</v>
       </c>
       <c r="E20" s="85">
         <v>20013.029498979384</v>
       </c>
       <c r="F20" s="85">
         <v>20000.883890994002</v>
       </c>
       <c r="G20" s="85">
         <v>20238.145950426253</v>
       </c>
-      <c r="H20" s="8"/>
+      <c r="H20" s="85">
+        <v>21036.498426506907</v>
+      </c>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="8"/>
       <c r="U20" s="8"/>
       <c r="V20" s="8"/>
       <c r="W20" s="8"/>
       <c r="X20" s="8"/>
       <c r="Y20" s="8"/>
       <c r="Z20" s="8"/>
       <c r="AA20" s="8"/>
       <c r="AB20" s="8"/>
       <c r="AC20" s="8"/>
       <c r="AD20" s="8"/>
       <c r="AE20" s="8"/>
       <c r="AF20" s="8"/>
       <c r="AG20" s="8"/>
@@ -13205,51 +13728,53 @@
       <c r="JZ20" s="8"/>
       <c r="KA20" s="8"/>
     </row>
     <row r="21" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A21" s="59" t="s">
         <v>262</v>
       </c>
       <c r="B21" s="57" t="s">
         <v>319</v>
       </c>
       <c r="C21" s="85">
         <v>7773.5261612314844</v>
       </c>
       <c r="D21" s="85">
         <v>8139.4599381564021</v>
       </c>
       <c r="E21" s="85">
         <v>8342.7024681384664</v>
       </c>
       <c r="F21" s="85">
         <v>8366.1439892138842</v>
       </c>
       <c r="G21" s="85">
         <v>8589.1630696738011</v>
       </c>
-      <c r="H21" s="8"/>
+      <c r="H21" s="85">
+        <v>8668.8296514843169</v>
+      </c>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="8"/>
       <c r="U21" s="8"/>
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="8"/>
       <c r="Y21" s="8"/>
       <c r="Z21" s="8"/>
       <c r="AA21" s="8"/>
       <c r="AB21" s="8"/>
       <c r="AC21" s="8"/>
       <c r="AD21" s="8"/>
       <c r="AE21" s="8"/>
       <c r="AF21" s="8"/>
       <c r="AG21" s="8"/>
@@ -13508,74 +14033,79 @@
       <c r="JZ21" s="8"/>
       <c r="KA21" s="8"/>
     </row>
     <row r="22" spans="1:1327" s="3" customFormat="1" ht="13.8">
       <c r="A22" s="58" t="s">
         <v>263</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>318</v>
       </c>
       <c r="C22" s="84">
         <v>70649.216947610257</v>
       </c>
       <c r="D22" s="84">
         <v>70638.854799300563</v>
       </c>
       <c r="E22" s="84">
         <v>71570.768621872267</v>
       </c>
       <c r="F22" s="84">
         <v>71750.557897474326</v>
       </c>
       <c r="G22" s="84">
         <v>71890.344432330501</v>
       </c>
+      <c r="H22" s="84">
+        <v>72299.113771977805</v>
+      </c>
     </row>
     <row r="23" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A23" s="59" t="s">
         <v>264</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="85">
         <v>61647.937817699974</v>
       </c>
       <c r="D23" s="85">
         <v>61577.008390749965</v>
       </c>
       <c r="E23" s="85">
         <v>62222.353938586144</v>
       </c>
       <c r="F23" s="85">
         <v>62363.623276198909</v>
       </c>
       <c r="G23" s="85">
         <v>62465.510027718163</v>
       </c>
-      <c r="H23"/>
+      <c r="H23" s="85">
+        <v>62697.771801265008</v>
+      </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
@@ -14874,51 +15404,53 @@
       <c r="AXZ23"/>
       <c r="AYA23"/>
     </row>
     <row r="24" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A24" s="59" t="s">
         <v>267</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C24" s="85">
         <v>3093.8036425218265</v>
       </c>
       <c r="D24" s="85">
         <v>3097.80069821507</v>
       </c>
       <c r="E24" s="85">
         <v>3154.1257768137921</v>
       </c>
       <c r="F24" s="85">
         <v>3172.8117824667188</v>
       </c>
       <c r="G24" s="85">
         <v>3181.575130286305</v>
       </c>
-      <c r="H24"/>
+      <c r="H24" s="85">
+        <v>3201.8291769875818</v>
+      </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
@@ -16217,51 +16749,53 @@
       <c r="AXZ24"/>
       <c r="AYA24"/>
     </row>
     <row r="25" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A25" s="59" t="s">
         <v>268</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="85">
         <v>42787.870909057987</v>
       </c>
       <c r="D25" s="85">
         <v>42786.057439090226</v>
       </c>
       <c r="E25" s="85">
         <v>43380.226303309995</v>
       </c>
       <c r="F25" s="85">
         <v>43445.377301030327</v>
       </c>
       <c r="G25" s="85">
         <v>43479.063467372864</v>
       </c>
-      <c r="H25"/>
+      <c r="H25" s="85">
+        <v>43676.476540541655</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
@@ -17560,51 +18094,53 @@
       <c r="AXZ25"/>
       <c r="AYA25"/>
     </row>
     <row r="26" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A26" s="59" t="s">
         <v>269</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C26" s="85">
         <v>42757.015749087986</v>
       </c>
       <c r="D26" s="85">
         <v>42755.372083200229</v>
       </c>
       <c r="E26" s="85">
         <v>43349.444110309996</v>
       </c>
       <c r="F26" s="85">
         <v>43415.008013460327</v>
       </c>
       <c r="G26" s="85">
         <v>43448.574167052866</v>
       </c>
-      <c r="H26"/>
+      <c r="H26" s="85">
+        <v>43646.201837371656</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
@@ -18903,51 +19439,53 @@
       <c r="AXZ26"/>
       <c r="AYA26"/>
     </row>
     <row r="27" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A27" s="59" t="s">
         <v>270</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="85">
         <v>30.855159969999999</v>
       </c>
       <c r="D27" s="85">
         <v>30.68535589</v>
       </c>
       <c r="E27" s="85">
         <v>30.782192999999999</v>
       </c>
       <c r="F27" s="85">
         <v>30.369287569999997</v>
       </c>
       <c r="G27" s="85">
         <v>30.489300320000002</v>
       </c>
-      <c r="H27"/>
+      <c r="H27" s="85">
+        <v>30.274703169999995</v>
+      </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
@@ -20246,51 +20784,53 @@
       <c r="AXZ27"/>
       <c r="AYA27"/>
     </row>
     <row r="28" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A28" s="59" t="s">
         <v>271</v>
       </c>
       <c r="B28" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="85">
         <v>2465.0806220383156</v>
       </c>
       <c r="D28" s="85">
         <v>2442.3340255037792</v>
       </c>
       <c r="E28" s="85">
         <v>2485.1872047988631</v>
       </c>
       <c r="F28" s="85">
         <v>2536.7164457630852</v>
       </c>
       <c r="G28" s="85">
         <v>2585.34283865514</v>
       </c>
-      <c r="H28"/>
+      <c r="H28" s="85">
+        <v>2539.6358401367193</v>
+      </c>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
@@ -21589,51 +22129,53 @@
       <c r="AXZ28"/>
       <c r="AYA28"/>
     </row>
     <row r="29" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A29" s="59" t="s">
         <v>272</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="85">
         <v>13301.182644081851</v>
       </c>
       <c r="D29" s="85">
         <v>13250.816227940888</v>
       </c>
       <c r="E29" s="85">
         <v>13202.814653663487</v>
       </c>
       <c r="F29" s="85">
         <v>13208.717746938773</v>
       </c>
       <c r="G29" s="85">
         <v>13219.528591403856</v>
       </c>
-      <c r="H29"/>
+      <c r="H29" s="85">
+        <v>13279.830243599055</v>
+      </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
@@ -22932,51 +23474,53 @@
       <c r="AXZ29"/>
       <c r="AYA29"/>
     </row>
     <row r="30" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A30" s="59" t="s">
         <v>273</v>
       </c>
       <c r="B30" s="57" t="s">
         <v>319</v>
       </c>
       <c r="C30" s="85">
         <v>9001.2791299102792</v>
       </c>
       <c r="D30" s="85">
         <v>9061.8464085506075</v>
       </c>
       <c r="E30" s="85">
         <v>9348.4146832861134</v>
       </c>
       <c r="F30" s="85">
         <v>9386.934621275419</v>
       </c>
       <c r="G30" s="85">
         <v>9424.8344046123293</v>
       </c>
-      <c r="H30"/>
+      <c r="H30" s="85">
+        <v>9601.3419707127923</v>
+      </c>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
@@ -24275,51 +24819,53 @@
       <c r="AXZ30"/>
       <c r="AYA30"/>
     </row>
     <row r="31" spans="1:1327" s="2" customFormat="1" ht="13.8">
       <c r="A31" s="58" t="s">
         <v>265</v>
       </c>
       <c r="B31" s="30" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="84">
         <v>245.52634216349864</v>
       </c>
       <c r="D31" s="84">
         <v>240.91213478025119</v>
       </c>
       <c r="E31" s="84">
         <v>256.19345874462414</v>
       </c>
       <c r="F31" s="84">
         <v>230.94449486475889</v>
       </c>
       <c r="G31" s="84">
         <v>332.5353672741831</v>
       </c>
-      <c r="H31"/>
+      <c r="H31" s="84">
+        <v>376.29356911322873</v>
+      </c>
       <c r="I31"/>
       <c r="J31" s="89"/>
       <c r="K31" s="89"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
@@ -25618,51 +26164,53 @@
       <c r="AXZ31"/>
       <c r="AYA31"/>
     </row>
     <row r="32" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A32" s="59" t="s">
         <v>266</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="85">
         <v>245.52634216349864</v>
       </c>
       <c r="D32" s="85">
         <v>240.91213478025119</v>
       </c>
       <c r="E32" s="85">
         <v>256.19345874462414</v>
       </c>
       <c r="F32" s="85">
         <v>230.94449486475889</v>
       </c>
       <c r="G32" s="85">
         <v>332.5353672741831</v>
       </c>
-      <c r="H32"/>
+      <c r="H32" s="85">
+        <v>376.29356911322873</v>
+      </c>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
@@ -26961,51 +27509,53 @@
       <c r="AXZ32"/>
       <c r="AYA32"/>
     </row>
     <row r="33" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A33" s="59" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="85">
         <v>0</v>
       </c>
       <c r="D33" s="85">
         <v>0</v>
       </c>
       <c r="E33" s="85">
         <v>0</v>
       </c>
       <c r="F33" s="85">
         <v>0</v>
       </c>
       <c r="G33" s="85">
         <v>0</v>
       </c>
-      <c r="H33"/>
+      <c r="H33" s="85">
+        <v>0</v>
+      </c>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
@@ -28304,51 +28854,53 @@
       <c r="AXZ33"/>
       <c r="AYA33"/>
     </row>
     <row r="34" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A34" s="59" t="s">
         <v>275</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="85">
         <v>147.83064060999999</v>
       </c>
       <c r="D34" s="85">
         <v>142.03924697999997</v>
       </c>
       <c r="E34" s="85">
         <v>140.65175721000006</v>
       </c>
       <c r="F34" s="85">
         <v>142.99754161000004</v>
       </c>
       <c r="G34" s="85">
         <v>142.63254395999999</v>
       </c>
-      <c r="H34"/>
+      <c r="H34" s="85">
+        <v>145.95842136000005</v>
+      </c>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
@@ -29647,51 +30199,53 @@
       <c r="AXZ34"/>
       <c r="AYA34"/>
     </row>
     <row r="35" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A35" s="59" t="s">
         <v>276</v>
       </c>
       <c r="B35" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="85">
         <v>147.83064060999999</v>
       </c>
       <c r="D35" s="85">
         <v>142.03924697999997</v>
       </c>
       <c r="E35" s="85">
         <v>140.65175721000006</v>
       </c>
       <c r="F35" s="85">
         <v>142.99754161000004</v>
       </c>
       <c r="G35" s="85">
         <v>142.63254395999999</v>
       </c>
-      <c r="H35"/>
+      <c r="H35" s="85">
+        <v>145.95842136000005</v>
+      </c>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
@@ -30990,51 +31544,53 @@
       <c r="AXZ35"/>
       <c r="AYA35"/>
     </row>
     <row r="36" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A36" s="59" t="s">
         <v>277</v>
       </c>
       <c r="B36" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="85">
         <v>0</v>
       </c>
       <c r="D36" s="85">
         <v>0</v>
       </c>
       <c r="E36" s="85">
         <v>0</v>
       </c>
       <c r="F36" s="85">
         <v>0</v>
       </c>
       <c r="G36" s="85">
         <v>0</v>
       </c>
-      <c r="H36"/>
+      <c r="H36" s="85">
+        <v>0</v>
+      </c>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
@@ -32333,51 +32889,53 @@
       <c r="AXZ36"/>
       <c r="AYA36"/>
     </row>
     <row r="37" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A37" s="59" t="s">
         <v>278</v>
       </c>
       <c r="B37" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C37" s="85">
         <v>8.92412376999998</v>
       </c>
       <c r="D37" s="85">
         <v>7.9835437499999902</v>
       </c>
       <c r="E37" s="85">
         <v>8.0773300499999685</v>
       </c>
       <c r="F37" s="85">
         <v>7.4735008899999817</v>
       </c>
       <c r="G37" s="85">
         <v>6.6899653099999759</v>
       </c>
-      <c r="H37"/>
+      <c r="H37" s="85">
+        <v>7.1415336199999757</v>
+      </c>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
@@ -33676,51 +34234,53 @@
       <c r="AXZ37"/>
       <c r="AYA37"/>
     </row>
     <row r="38" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A38" s="59" t="s">
         <v>279</v>
       </c>
       <c r="B38" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="85">
         <v>88.771577783498657</v>
       </c>
       <c r="D38" s="85">
         <v>90.889344050251239</v>
       </c>
       <c r="E38" s="85">
         <v>107.46437148462411</v>
       </c>
       <c r="F38" s="85">
         <v>80.47345236475887</v>
       </c>
       <c r="G38" s="85">
         <v>183.21285800418315</v>
       </c>
-      <c r="H38"/>
+      <c r="H38" s="85">
+        <v>223.19361413322869</v>
+      </c>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
@@ -35019,51 +35579,53 @@
       <c r="AXZ38"/>
       <c r="AYA38"/>
     </row>
     <row r="39" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A39" s="59" t="s">
         <v>280</v>
       </c>
       <c r="B39" s="63" t="s">
         <v>319</v>
       </c>
       <c r="C39" s="65">
         <v>0</v>
       </c>
       <c r="D39" s="65">
         <v>0</v>
       </c>
       <c r="E39" s="65">
         <v>0</v>
       </c>
       <c r="F39" s="65">
         <v>0</v>
       </c>
       <c r="G39" s="65">
         <v>0</v>
       </c>
-      <c r="H39"/>
+      <c r="H39" s="65">
+        <v>0</v>
+      </c>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
@@ -37612,705 +38174,787 @@
     </row>
     <row r="456" spans="2:2">
       <c r="B456" s="1"/>
     </row>
     <row r="457" spans="2:2">
       <c r="B457" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="8486" divId="Set of Tables_8486" sourceType="range" sourceRef="B1:B39" destinationFile="I:\internet\StatisticalTables\Monetary Data\DMB Claims on Private Sector.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G55"/>
+  <dimension ref="A1:H55"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="topRight" activeCell="P45" sqref="P45"/>
+      <selection pane="topRight" activeCell="N24" sqref="N24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="38.33203125" style="9" customWidth="1"/>
-    <col min="3" max="7" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="8" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="13.8">
+    <row r="1" spans="1:8" ht="13.8">
       <c r="B1" s="25" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="13.8">
+    <row r="2" spans="1:8" ht="13.8">
       <c r="B2" s="26" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="13.8">
+    <row r="3" spans="1:8" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:7" ht="13.8">
+    <row r="4" spans="1:8" ht="13.8">
       <c r="A4" s="23"/>
       <c r="B4" s="28" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
       <c r="D4" s="73">
         <v>46081</v>
       </c>
       <c r="E4" s="73">
         <v>46112</v>
       </c>
       <c r="F4" s="73">
         <v>46142</v>
       </c>
       <c r="G4" s="73">
         <v>46173</v>
       </c>
-    </row>
-    <row r="5" spans="1:7" ht="13.8">
+      <c r="H4" s="73">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="13.8">
       <c r="A5" s="17" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="29"/>
       <c r="C5" s="74"/>
       <c r="D5" s="74"/>
       <c r="E5" s="74"/>
       <c r="F5" s="74"/>
       <c r="G5" s="74"/>
-    </row>
-    <row r="6" spans="1:7" ht="13.8">
+      <c r="H5" s="74"/>
+    </row>
+    <row r="6" spans="1:8" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>305</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="86">
         <v>193623.64738275076</v>
       </c>
       <c r="D6" s="86">
         <v>192861.02628804787</v>
       </c>
       <c r="E6" s="86">
         <v>196117.33609975997</v>
       </c>
       <c r="F6" s="86">
         <v>204119.09053801245</v>
       </c>
       <c r="G6" s="86">
         <v>205334.21727670927</v>
       </c>
-    </row>
-    <row r="7" spans="1:7" ht="13.8" hidden="1">
+      <c r="H6" s="86">
+        <v>202859.41122856387</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13.8" hidden="1">
       <c r="A7" s="17"/>
       <c r="B7" s="30"/>
       <c r="C7" s="77">
         <v>0</v>
       </c>
       <c r="D7" s="77">
         <v>0</v>
       </c>
       <c r="E7" s="77">
         <v>0</v>
       </c>
       <c r="F7" s="77">
         <v>0</v>
       </c>
       <c r="G7" s="77">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H7" s="77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>281</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="75">
         <v>166553.73669825989</v>
       </c>
       <c r="D8" s="75">
         <v>168289.0257036137</v>
       </c>
       <c r="E8" s="75">
         <v>170059.7714626916</v>
       </c>
       <c r="F8" s="75">
         <v>177076.99336021766</v>
       </c>
       <c r="G8" s="75">
         <v>176224.54972369072</v>
       </c>
-    </row>
-    <row r="9" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H8" s="75">
+        <v>174294.06966908427</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>282</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="75">
         <v>89421.618308960795</v>
       </c>
       <c r="D9" s="75">
         <v>90319.324066778048</v>
       </c>
       <c r="E9" s="75">
         <v>90469.027887692529</v>
       </c>
       <c r="F9" s="75">
         <v>95926.485001208173</v>
       </c>
       <c r="G9" s="75">
         <v>96889.444084453033</v>
       </c>
-    </row>
-    <row r="10" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H9" s="75">
+        <v>95376.170804286783</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>283</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="75">
         <v>86362.604501650407</v>
       </c>
       <c r="D10" s="75">
         <v>84189.71382961233</v>
       </c>
       <c r="E10" s="75">
         <v>84506.736338188522</v>
       </c>
       <c r="F10" s="75">
         <v>90285.313294157182</v>
       </c>
       <c r="G10" s="75">
         <v>91038.606398609598</v>
       </c>
-    </row>
-    <row r="11" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H10" s="75">
+        <v>89561.601271266089</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>284</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="76">
         <v>9320.5154874936488</v>
       </c>
       <c r="D11" s="76">
         <v>8789.0266808444103</v>
       </c>
       <c r="E11" s="76">
         <v>8440.8783159395971</v>
       </c>
       <c r="F11" s="76">
         <v>10028.632686704541</v>
       </c>
       <c r="G11" s="76">
         <v>10139.789797769761</v>
       </c>
-    </row>
-    <row r="12" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H11" s="76">
+        <v>9574.7778213729307</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>285</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="76">
         <v>849.21209059</v>
       </c>
       <c r="D12" s="76">
         <v>874.92623875000004</v>
       </c>
       <c r="E12" s="76">
         <v>1039.0387531600002</v>
       </c>
       <c r="F12" s="76">
         <v>918.66278112999976</v>
       </c>
       <c r="G12" s="76">
         <v>905.68101535999995</v>
       </c>
-    </row>
-    <row r="13" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H12" s="76">
+        <v>885.56739693000009</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>286</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>309</v>
       </c>
       <c r="C13" s="76">
         <v>6655.5063997235093</v>
       </c>
       <c r="D13" s="76">
         <v>5837.2163994743096</v>
       </c>
       <c r="E13" s="76">
         <v>6187.5528944647303</v>
       </c>
       <c r="F13" s="76">
         <v>9364.860747811319</v>
       </c>
       <c r="G13" s="76">
         <v>9237.189584586049</v>
       </c>
-    </row>
-    <row r="14" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H13" s="76">
+        <v>8072.1737926948808</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>287</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>310</v>
       </c>
       <c r="C14" s="76">
         <v>46462.842030595762</v>
       </c>
       <c r="D14" s="76">
         <v>45595.305322235465</v>
       </c>
       <c r="E14" s="76">
         <v>45698.248084234758</v>
       </c>
       <c r="F14" s="76">
         <v>46202.983850039353</v>
       </c>
       <c r="G14" s="76">
         <v>47062.317347901509</v>
       </c>
-    </row>
-    <row r="15" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H14" s="76">
+        <v>47110.004629363422</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>288</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="76">
         <v>23074.528493247497</v>
       </c>
       <c r="D15" s="76">
         <v>23093.239188308136</v>
       </c>
       <c r="E15" s="76">
         <v>23141.018290389446</v>
       </c>
       <c r="F15" s="76">
         <v>23770.173228471973</v>
       </c>
       <c r="G15" s="76">
         <v>23693.62865299228</v>
       </c>
-    </row>
-    <row r="16" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H15" s="76">
+        <v>23919.077630904852</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>289</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="75">
         <v>3059.0138073103917</v>
       </c>
       <c r="D16" s="75">
         <v>6129.6102371657116</v>
       </c>
       <c r="E16" s="75">
         <v>5962.2915495040079</v>
       </c>
       <c r="F16" s="75">
         <v>5641.1717070509985</v>
       </c>
       <c r="G16" s="75">
         <v>5850.8376858434385</v>
       </c>
-    </row>
-    <row r="17" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H16" s="75">
+        <v>5814.5695330206945</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>290</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="75">
         <v>77132.11838929911</v>
       </c>
       <c r="D17" s="75">
         <v>77969.701636835656</v>
       </c>
       <c r="E17" s="75">
         <v>79590.743574999084</v>
       </c>
       <c r="F17" s="75">
         <v>81150.508359009487</v>
       </c>
       <c r="G17" s="75">
         <v>79335.105639237707</v>
       </c>
-    </row>
-    <row r="18" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H17" s="75">
+        <v>78917.898864797506</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>291</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="75">
         <v>77113.261189299112</v>
       </c>
       <c r="D18" s="75">
         <v>77038.612577505657</v>
       </c>
       <c r="E18" s="75">
         <v>78611.239236429086</v>
       </c>
       <c r="F18" s="75">
         <v>79862.712017939484</v>
       </c>
       <c r="G18" s="75">
         <v>78052.912831167705</v>
       </c>
-    </row>
-    <row r="19" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H18" s="75">
+        <v>77918.712265537499</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="17" t="s">
         <v>292</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="76">
         <v>8854.0209914599</v>
       </c>
       <c r="D19" s="76">
         <v>8877.0131301526999</v>
       </c>
       <c r="E19" s="76">
         <v>8390.0690959229996</v>
       </c>
       <c r="F19" s="76">
         <v>8355.0537603036992</v>
       </c>
       <c r="G19" s="76">
         <v>8313.3819306722999</v>
       </c>
-    </row>
-    <row r="20" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H19" s="76">
+        <v>8212.1333600865</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>293</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="76">
         <v>952.58634667469994</v>
       </c>
       <c r="D20" s="76">
         <v>989.78405587459997</v>
       </c>
       <c r="E20" s="76">
         <v>793.84253932440015</v>
       </c>
       <c r="F20" s="76">
         <v>858.48030727730008</v>
       </c>
       <c r="G20" s="76">
         <v>864.77975878199993</v>
       </c>
-    </row>
-    <row r="21" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H20" s="76">
+        <v>1400.1548044731001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>294</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="76">
         <v>7637.4519205033002</v>
       </c>
       <c r="D21" s="76">
         <v>7366.2474366217994</v>
       </c>
       <c r="E21" s="76">
         <v>8012.9140499979994</v>
       </c>
       <c r="F21" s="76">
         <v>8172.6447177815999</v>
       </c>
       <c r="G21" s="76">
         <v>7389.2885341939</v>
       </c>
-    </row>
-    <row r="22" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H21" s="76">
+        <v>7045.9998839561003</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>295</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="76">
         <v>27468.87383269022</v>
       </c>
       <c r="D22" s="76">
         <v>28402.57196654375</v>
       </c>
       <c r="E22" s="76">
         <v>29191.86112836044</v>
       </c>
       <c r="F22" s="76">
         <v>30038.761883210776</v>
       </c>
       <c r="G22" s="76">
         <v>29216.548670650009</v>
       </c>
-    </row>
-    <row r="23" spans="1:7" s="8" customFormat="1" ht="13.8">
+      <c r="H22" s="76">
+        <v>28574.595610678847</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>296</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="76">
         <v>32200.328097970989</v>
       </c>
       <c r="D23" s="76">
         <v>31402.99598831281</v>
       </c>
       <c r="E23" s="76">
         <v>32222.552422823246</v>
       </c>
       <c r="F23" s="76">
         <v>32437.771349366107</v>
       </c>
       <c r="G23" s="76">
         <v>32268.913936869496</v>
       </c>
-    </row>
-    <row r="24" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H23" s="76">
+        <v>32685.828606342959</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>297</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="75">
         <v>18.857200000000002</v>
       </c>
       <c r="D24" s="75">
         <v>931.08905932999994</v>
       </c>
       <c r="E24" s="75">
         <v>979.50433856999985</v>
       </c>
       <c r="F24" s="75">
         <v>1287.7963410700002</v>
       </c>
       <c r="G24" s="75">
         <v>1282.1928080699997</v>
       </c>
-    </row>
-    <row r="25" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H24" s="75">
+        <v>999.18659925999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>298</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="75">
         <v>27069.91068449086</v>
       </c>
       <c r="D25" s="75">
         <v>24572.000584434158</v>
       </c>
       <c r="E25" s="75">
         <v>26057.564637068353</v>
       </c>
       <c r="F25" s="75">
         <v>27042.097177794785</v>
       </c>
       <c r="G25" s="75">
         <v>29109.667553018538</v>
       </c>
-    </row>
-    <row r="26" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H25" s="75">
+        <v>28565.341559479602</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>299</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="75">
         <v>12057.943932064594</v>
       </c>
       <c r="D26" s="75">
         <v>14091.429816237402</v>
       </c>
       <c r="E26" s="75">
         <v>13908.077931100866</v>
       </c>
       <c r="F26" s="75">
         <v>15484.735460123597</v>
       </c>
       <c r="G26" s="75">
         <v>17108.51051616624</v>
       </c>
-    </row>
-    <row r="27" spans="1:7" s="5" customFormat="1" ht="14.4">
+      <c r="H26" s="75">
+        <v>17023.529334227111</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="5" customFormat="1" ht="14.4">
       <c r="A27" s="17" t="s">
         <v>300</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="76">
         <v>7689.107715253559</v>
       </c>
       <c r="D27" s="76">
         <v>8524.8745086611179</v>
       </c>
       <c r="E27" s="76">
         <v>7961.5147859408662</v>
       </c>
       <c r="F27" s="76">
         <v>8043.9978984302952</v>
       </c>
       <c r="G27" s="76">
         <v>10002.776001566959</v>
       </c>
-    </row>
-    <row r="28" spans="1:7" s="5" customFormat="1" ht="14.4">
+      <c r="H27" s="76">
+        <v>10741.205943134672</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="5" customFormat="1" ht="14.4">
       <c r="A28" s="17" t="s">
         <v>301</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="76">
         <v>4368.8362168110343</v>
       </c>
       <c r="D28" s="76">
         <v>5566.5553075762837</v>
       </c>
       <c r="E28" s="76">
         <v>5946.5631451600002</v>
       </c>
       <c r="F28" s="76">
         <v>7440.7375616933004</v>
       </c>
       <c r="G28" s="76">
         <v>7105.7345145992804</v>
       </c>
-    </row>
-    <row r="29" spans="1:7" s="2" customFormat="1" ht="13.8">
+      <c r="H28" s="76">
+        <v>6282.3233910924391</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="2" customFormat="1" ht="13.8">
       <c r="A29" s="52" t="s">
         <v>302</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="75">
         <v>15011.966752426268</v>
       </c>
       <c r="D29" s="75">
         <v>10480.570768196756</v>
       </c>
       <c r="E29" s="75">
         <v>12149.486705967485</v>
       </c>
       <c r="F29" s="75">
         <v>11557.361717671187</v>
       </c>
       <c r="G29" s="75">
         <v>12001.157036852299</v>
       </c>
-    </row>
-    <row r="30" spans="1:7" s="5" customFormat="1" ht="14.4">
+      <c r="H29" s="75">
+        <v>11541.812225252492</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="5" customFormat="1" ht="14.4">
       <c r="A30" s="17" t="s">
         <v>303</v>
       </c>
       <c r="B30" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="76">
         <v>8178.9552185662669</v>
       </c>
       <c r="D30" s="76">
         <v>9279.2403541367567</v>
       </c>
       <c r="E30" s="76">
         <v>10318.205371787486</v>
       </c>
       <c r="F30" s="76">
         <v>10220.033029371187</v>
       </c>
       <c r="G30" s="76">
         <v>9987.1146935322995</v>
       </c>
-    </row>
-    <row r="31" spans="1:7" s="5" customFormat="1" ht="14.4">
+      <c r="H30" s="76">
+        <v>10265.554104952493</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="5" customFormat="1" ht="14.4">
       <c r="A31" s="18" t="s">
         <v>304</v>
       </c>
       <c r="B31" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="78">
         <v>6833.0115338600008</v>
       </c>
       <c r="D31" s="78">
         <v>1201.3304140600001</v>
       </c>
       <c r="E31" s="78">
         <v>1831.2813341799999</v>
       </c>
       <c r="F31" s="78">
         <v>1337.3286882999998</v>
       </c>
       <c r="G31" s="78">
         <v>2014.0423433200001</v>
       </c>
-    </row>
-    <row r="32" spans="1:7" ht="13.8">
+      <c r="H31" s="78">
+        <v>1276.2581203</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="13.8">
       <c r="B32" s="27"/>
     </row>
     <row r="33" spans="2:2" ht="13.8">
       <c r="B33" s="27"/>
     </row>
     <row r="34" spans="2:2" ht="13.8">
       <c r="B34" s="27"/>
     </row>
     <row r="35" spans="2:2" ht="13.8">
       <c r="B35" s="27"/>
     </row>
     <row r="36" spans="2:2" ht="13.8">
       <c r="B36" s="27"/>
     </row>
     <row r="37" spans="2:2" ht="13.8">
       <c r="B37" s="27"/>
     </row>
     <row r="38" spans="2:2" ht="13.8">
       <c r="B38" s="27"/>
     </row>
     <row r="39" spans="2:2" ht="13.8">
       <c r="B39" s="27"/>
     </row>
     <row r="40" spans="2:2" ht="13.8">
       <c r="B40" s="27"/>
@@ -38636,107 +39280,107 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="12570f71-645b-41be-b316-af6cb6d3d1b1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="89e6558f-5113-49e0-8f98-ced932a8e8dc" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06838A53-5BB0-4E89-A9B3-188F6E921C13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEFB179D-2BCE-447A-ACB9-CA8B6C9042C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9851E06-BE89-4331-BF61-D369D1ACFCC2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82f1ab62-2277-4c0d-aa3e-21682a26c75c}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>