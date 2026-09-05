--- v5 (2026-08-16)
+++ v6 (2026-09-05)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia.sharepoint.com/sites/ResearchandFinancialSectorDevelopment/Shared Documents/General/Statistics and Publications Division/Monetary and Financial Statistics/Set of Tables/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="890" documentId="8_{880E03E3-A288-4975-A314-7D796359F86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{75DCB07A-BD77-40B5-BC5F-8DEED8EA1EB7}"/>
+  <xr:revisionPtr revIDLastSave="905" documentId="8_{880E03E3-A288-4975-A314-7D796359F86F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4A9A73B2-9A30-4F8E-B9A6-A4D788AF2F01}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="table ii.1(a)" sheetId="1" r:id="rId1"/>
     <sheet name="table ii.1 (b)" sheetId="7" r:id="rId2"/>
     <sheet name="table ii.2(a)" sheetId="13" r:id="rId3"/>
     <sheet name="table ii.2(b)" sheetId="5" r:id="rId4"/>
     <sheet name="table ii. 3" sheetId="4" r:id="rId5"/>
     <sheet name="table ii. 4" sheetId="2" r:id="rId6"/>
     <sheet name="table ii.5" sheetId="3" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'table ii. 3'!$B$1:$B$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'table ii.1 (b)'!$B$1:$B$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'table ii.5'!$B$1:$B$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -5647,1640 +5647,1813 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H38"/>
+  <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="H1" sqref="H1:H1048576"/>
+      <selection pane="bottomRight" activeCell="I1" sqref="I1:I1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="11.4"/>
   <cols>
     <col min="1" max="1" width="13.109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="42.88671875" style="7" customWidth="1"/>
-    <col min="3" max="8" width="11.33203125" style="7" customWidth="1"/>
-    <col min="9" max="16384" width="8.88671875" style="7"/>
+    <col min="3" max="9" width="11.33203125" style="7" customWidth="1"/>
+    <col min="10" max="16384" width="8.88671875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="13.8">
+    <row r="1" spans="1:9" ht="13.8">
       <c r="B1" s="24" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="13.8">
+    <row r="2" spans="1:9" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.8">
+    <row r="3" spans="1:9" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:8" ht="13.8">
+    <row r="4" spans="1:9" ht="13.8">
       <c r="A4" s="12"/>
       <c r="B4" s="49" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
       <c r="D4" s="73">
         <v>46081</v>
       </c>
       <c r="E4" s="73">
         <v>46112</v>
       </c>
       <c r="F4" s="73">
         <v>46142</v>
       </c>
       <c r="G4" s="73">
         <v>46173</v>
       </c>
       <c r="H4" s="73">
         <v>46203</v>
       </c>
-    </row>
-    <row r="5" spans="1:8" ht="13.8">
+      <c r="I4" s="73">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="13.8">
       <c r="A5" s="14"/>
       <c r="B5" s="48"/>
       <c r="C5" s="64"/>
       <c r="D5" s="64"/>
       <c r="E5" s="64"/>
       <c r="F5" s="64"/>
       <c r="G5" s="64"/>
       <c r="H5" s="64"/>
-    </row>
-    <row r="6" spans="1:8" ht="13.8">
+      <c r="I5" s="64"/>
+    </row>
+    <row r="6" spans="1:9" ht="13.8">
       <c r="A6" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="75">
         <v>48226.459147710433</v>
       </c>
       <c r="D6" s="75">
         <v>48005.029670715056</v>
       </c>
       <c r="E6" s="75">
         <v>47650.398516407047</v>
       </c>
       <c r="F6" s="75">
         <v>54290.722115658238</v>
       </c>
       <c r="G6" s="75">
         <v>51406.261912163303</v>
       </c>
       <c r="H6" s="75">
         <v>52286.727823817222</v>
       </c>
-    </row>
-    <row r="7" spans="1:8" ht="13.8">
+      <c r="I6" s="75">
+        <v>53774.978390961638</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="13.8">
       <c r="A7" s="14" t="s">
         <v>142</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="75">
         <v>55141.70534136043</v>
       </c>
       <c r="D7" s="75">
         <v>54943.922995795059</v>
       </c>
       <c r="E7" s="75">
         <v>54997.880773107048</v>
       </c>
       <c r="F7" s="75">
         <v>61565.147832288239</v>
       </c>
       <c r="G7" s="75">
         <v>58383.818546153299</v>
       </c>
       <c r="H7" s="75">
         <v>59303.535552247224</v>
       </c>
-    </row>
-    <row r="8" spans="1:8" ht="13.8">
+      <c r="I7" s="75">
+        <v>60854.988486951639</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="13.8">
       <c r="A8" s="14" t="s">
         <v>143</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="75">
         <v>3660.5239097100002</v>
       </c>
       <c r="D8" s="75">
         <v>3700.23189916</v>
       </c>
       <c r="E8" s="75">
         <v>3902.4073214299997</v>
       </c>
       <c r="F8" s="75">
         <v>4016.1482460899997</v>
       </c>
       <c r="G8" s="75">
         <v>4001.7685595799994</v>
       </c>
       <c r="H8" s="75">
         <v>4018.1674738000002</v>
       </c>
-    </row>
-    <row r="9" spans="1:8" ht="13.8">
+      <c r="I8" s="75">
+        <v>4059.8140073000004</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="13.8">
       <c r="A9" s="14" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="76">
         <v>95.539800989999989</v>
       </c>
       <c r="D9" s="76">
         <v>110.56782124</v>
       </c>
       <c r="E9" s="76">
         <v>116.90279115</v>
       </c>
       <c r="F9" s="76">
         <v>45.147827219999996</v>
       </c>
       <c r="G9" s="76">
         <v>49.551347960000001</v>
       </c>
       <c r="H9" s="76">
         <v>64.341191379999998</v>
       </c>
-    </row>
-    <row r="10" spans="1:8" ht="13.8">
+      <c r="I9" s="76">
+        <v>91.14629991000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="13.8">
       <c r="A10" s="14" t="s">
         <v>145</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="76">
         <v>9056.2439261500003</v>
       </c>
       <c r="D10" s="76">
         <v>8058.9014526600004</v>
       </c>
       <c r="E10" s="76">
         <v>9549.6913009799991</v>
       </c>
       <c r="F10" s="76">
         <v>11361.541727479995</v>
       </c>
       <c r="G10" s="76">
         <v>10720.739035940003</v>
       </c>
       <c r="H10" s="76">
         <v>9649.7694369300007</v>
       </c>
-    </row>
-    <row r="11" spans="1:8" ht="13.8">
+      <c r="I10" s="76">
+        <v>11952.739049880001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="13.8">
       <c r="A11" s="14" t="s">
         <v>146</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="76">
         <v>41860.486229410002</v>
       </c>
       <c r="D11" s="76">
         <v>42593.71691255</v>
       </c>
       <c r="E11" s="76">
         <v>40986.008762800004</v>
       </c>
       <c r="F11" s="76">
         <v>45659.287544300001</v>
       </c>
       <c r="G11" s="76">
         <v>43109.536155579997</v>
       </c>
       <c r="H11" s="76">
         <v>45071.910014330002</v>
       </c>
-    </row>
-    <row r="12" spans="1:8" ht="13.8">
+      <c r="I11" s="76">
+        <v>44257.024230340008</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="13.8">
       <c r="A12" s="14" t="s">
         <v>147</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="76">
         <v>0</v>
       </c>
       <c r="D12" s="76">
         <v>0</v>
       </c>
       <c r="E12" s="76">
         <v>0</v>
       </c>
       <c r="F12" s="76">
         <v>0</v>
       </c>
       <c r="G12" s="76">
         <v>0</v>
       </c>
       <c r="H12" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:8" ht="13.8">
+      <c r="I12" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="13.8">
       <c r="A13" s="14" t="s">
         <v>148</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="76">
         <v>0</v>
       </c>
       <c r="D13" s="76">
         <v>0</v>
       </c>
       <c r="E13" s="76">
         <v>0</v>
       </c>
       <c r="F13" s="76">
         <v>0</v>
       </c>
       <c r="G13" s="76">
         <v>0</v>
       </c>
       <c r="H13" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:8" ht="13.8">
+      <c r="I13" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="13.8">
       <c r="A14" s="14" t="s">
         <v>149</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>313</v>
       </c>
       <c r="C14" s="76">
         <v>468.91147510042708</v>
       </c>
       <c r="D14" s="76">
         <v>480.50491018506312</v>
       </c>
       <c r="E14" s="76">
         <v>442.87059674704318</v>
       </c>
       <c r="F14" s="76">
         <v>483.0224871982461</v>
       </c>
       <c r="G14" s="76">
         <v>502.22344709330343</v>
       </c>
       <c r="H14" s="76">
         <v>499.34743580722113</v>
       </c>
-    </row>
-    <row r="15" spans="1:8" ht="13.8">
+      <c r="I14" s="76">
+        <v>494.26489952163149</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="13.8">
       <c r="A15" s="14" t="s">
         <v>150</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="75">
         <v>6915.2461936499994</v>
       </c>
       <c r="D15" s="75">
         <v>6938.8933250800001</v>
       </c>
       <c r="E15" s="75">
         <v>7347.4822567000001</v>
       </c>
       <c r="F15" s="75">
         <v>7274.4257166300013</v>
       </c>
       <c r="G15" s="75">
         <v>6977.5566339899997</v>
       </c>
       <c r="H15" s="75">
         <v>7016.8077284299989</v>
       </c>
-    </row>
-    <row r="16" spans="1:8" ht="13.8">
+      <c r="I15" s="75">
+        <v>7080.0100959900001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="13.8">
       <c r="A16" s="14" t="s">
         <v>151</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="76">
         <v>0</v>
       </c>
       <c r="D16" s="76">
         <v>0</v>
       </c>
       <c r="E16" s="76">
         <v>0</v>
       </c>
       <c r="F16" s="76">
         <v>0</v>
       </c>
       <c r="G16" s="76">
         <v>0</v>
       </c>
       <c r="H16" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:8" ht="13.8">
+      <c r="I16" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="13.8">
       <c r="A17" s="14" t="s">
         <v>152</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="76">
         <v>0</v>
       </c>
       <c r="D17" s="76">
         <v>0</v>
       </c>
       <c r="E17" s="76">
         <v>0</v>
       </c>
       <c r="F17" s="76">
         <v>0</v>
       </c>
       <c r="G17" s="76">
         <v>0</v>
       </c>
       <c r="H17" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:8" ht="13.8">
+      <c r="I17" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="13.8">
       <c r="A18" s="14" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="76">
         <v>0</v>
       </c>
       <c r="D18" s="76">
         <v>0</v>
       </c>
       <c r="E18" s="76">
         <v>0</v>
       </c>
       <c r="F18" s="76">
         <v>0</v>
       </c>
       <c r="G18" s="76">
         <v>0</v>
       </c>
       <c r="H18" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:8" ht="13.8">
+      <c r="I18" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="13.8">
       <c r="A19" s="14" t="s">
         <v>154</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="76">
         <v>0</v>
       </c>
       <c r="D19" s="76">
         <v>0</v>
       </c>
       <c r="E19" s="76">
         <v>0</v>
       </c>
       <c r="F19" s="76">
         <v>0</v>
       </c>
       <c r="G19" s="76">
         <v>0</v>
       </c>
       <c r="H19" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:8" ht="13.8">
+      <c r="I19" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="13.8">
       <c r="A20" s="14" t="s">
         <v>155</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>314</v>
       </c>
       <c r="C20" s="76">
         <v>6915.2461936499994</v>
       </c>
       <c r="D20" s="76">
         <v>6938.8933250800001</v>
       </c>
       <c r="E20" s="76">
         <v>7347.4822567000001</v>
       </c>
       <c r="F20" s="76">
         <v>7274.4257166300013</v>
       </c>
       <c r="G20" s="76">
         <v>6977.5566339899997</v>
       </c>
       <c r="H20" s="76">
         <v>7016.8077284299989</v>
       </c>
-    </row>
-    <row r="21" spans="1:8" ht="13.8">
+      <c r="I20" s="76">
+        <v>7080.0100959900001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="13.8">
       <c r="A21" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="75">
         <v>340.18257159999996</v>
       </c>
       <c r="D21" s="75">
         <v>333.00283306999995</v>
       </c>
       <c r="E21" s="75">
         <v>325.84533234999998</v>
       </c>
       <c r="F21" s="75">
         <v>323.82862142000386</v>
       </c>
       <c r="G21" s="75">
         <v>311.90667192000001</v>
       </c>
       <c r="H21" s="75">
         <v>451.50375122999998</v>
       </c>
-    </row>
-    <row r="22" spans="1:8" ht="13.8">
+      <c r="I21" s="75">
+        <v>595.36642886999914</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="13.8">
       <c r="A22" s="14" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="75">
         <v>-1122.0810667299997</v>
       </c>
       <c r="D22" s="75">
         <v>392.89979658000004</v>
       </c>
       <c r="E22" s="75">
         <v>2877.74986979</v>
       </c>
       <c r="F22" s="75">
         <v>-747.41611178999972</v>
       </c>
       <c r="G22" s="75">
         <v>1445.9929856400006</v>
       </c>
       <c r="H22" s="75">
         <v>-366.74685748999991</v>
       </c>
-    </row>
-    <row r="23" spans="1:8" ht="13.8">
+      <c r="I22" s="75">
+        <v>-2332.9574709299995</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="13.8">
       <c r="A23" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="75">
         <v>0</v>
       </c>
       <c r="D23" s="75">
         <v>1111.7523672699999</v>
       </c>
       <c r="E23" s="75">
         <v>4586.55667214</v>
       </c>
       <c r="F23" s="75">
         <v>972.99642159000007</v>
       </c>
       <c r="G23" s="75">
         <v>3185.0581205100002</v>
       </c>
       <c r="H23" s="75">
         <v>1371.9102825799998</v>
       </c>
-    </row>
-    <row r="24" spans="1:8" ht="13.8">
+      <c r="I23" s="75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="13.8">
       <c r="A24" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="76">
         <v>0</v>
       </c>
       <c r="D24" s="76">
         <v>0</v>
       </c>
       <c r="E24" s="76">
         <v>0</v>
       </c>
       <c r="F24" s="76">
         <v>0</v>
       </c>
       <c r="G24" s="76">
         <v>0</v>
       </c>
       <c r="H24" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:8" ht="13.8">
+      <c r="I24" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="13.8">
       <c r="A25" s="14" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="55" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="77">
         <v>0</v>
       </c>
       <c r="D25" s="77">
         <v>1111.7523672699999</v>
       </c>
       <c r="E25" s="77">
         <v>4586.55667214</v>
       </c>
       <c r="F25" s="77">
         <v>972.99642159000007</v>
       </c>
       <c r="G25" s="77">
         <v>3185.0581205100002</v>
       </c>
       <c r="H25" s="77">
         <v>1371.9102825799998</v>
       </c>
-    </row>
-    <row r="26" spans="1:8" ht="13.8">
+      <c r="I25" s="77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="13.8">
       <c r="A26" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="75">
         <v>1122.0810667299997</v>
       </c>
       <c r="D26" s="75">
         <v>718.85257068999988</v>
       </c>
       <c r="E26" s="75">
         <v>1708.8068023499998</v>
       </c>
       <c r="F26" s="75">
         <v>1720.4125333799998</v>
       </c>
       <c r="G26" s="75">
         <v>1739.0651348699996</v>
       </c>
       <c r="H26" s="75">
         <v>1738.6571400699997</v>
       </c>
-    </row>
-    <row r="27" spans="1:8" ht="13.8">
+      <c r="I26" s="75">
+        <v>2332.9574709299995</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="13.8">
       <c r="A27" s="14" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="76">
         <v>1122.0810667299997</v>
       </c>
       <c r="D27" s="76">
         <v>718.85257068999988</v>
       </c>
       <c r="E27" s="76">
         <v>1708.8068023499998</v>
       </c>
       <c r="F27" s="76">
         <v>1720.4125333799998</v>
       </c>
       <c r="G27" s="76">
         <v>1739.0651348699996</v>
       </c>
       <c r="H27" s="76">
         <v>1738.6571400699997</v>
       </c>
-    </row>
-    <row r="28" spans="1:8" ht="13.8">
+      <c r="I27" s="76">
+        <v>2332.9574709299995</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="13.8">
       <c r="A28" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="55" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="77">
         <v>0</v>
       </c>
       <c r="D28" s="77">
         <v>0</v>
       </c>
       <c r="E28" s="77">
         <v>0</v>
       </c>
       <c r="F28" s="77">
         <v>0</v>
       </c>
       <c r="G28" s="77">
         <v>0</v>
       </c>
       <c r="H28" s="77">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:8" ht="13.8">
+      <c r="I28" s="77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C29" s="75">
         <v>202.26917571000001</v>
       </c>
       <c r="D29" s="75">
         <v>206.18248067999997</v>
       </c>
       <c r="E29" s="75">
         <v>215.13468317000002</v>
       </c>
       <c r="F29" s="75">
         <v>223.99320417000001</v>
       </c>
       <c r="G29" s="75">
         <v>231.66927992000001</v>
       </c>
       <c r="H29" s="75">
         <v>240.5698348</v>
       </c>
-    </row>
-    <row r="30" spans="1:8" ht="13.8">
+      <c r="I29" s="75">
+        <v>246.76307427999998</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="13.8">
       <c r="A30" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="D30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="F30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="G30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="H30" s="76">
         <v>9.9999999999999995E-7</v>
       </c>
-    </row>
-    <row r="31" spans="1:8" ht="13.8">
+      <c r="I30" s="76">
+        <v>9.9999999999999995E-7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="13.8">
       <c r="A31" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="76">
         <v>0</v>
       </c>
       <c r="D31" s="76">
         <v>0</v>
       </c>
       <c r="E31" s="76">
         <v>0</v>
       </c>
       <c r="F31" s="76">
         <v>0</v>
       </c>
       <c r="G31" s="76">
         <v>0</v>
       </c>
       <c r="H31" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:8" ht="13.8">
+      <c r="I31" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="13.8">
       <c r="A32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="76">
         <v>0</v>
       </c>
       <c r="D32" s="76">
         <v>0</v>
       </c>
       <c r="E32" s="76">
         <v>0</v>
       </c>
       <c r="F32" s="76">
         <v>0</v>
       </c>
       <c r="G32" s="76">
         <v>0</v>
       </c>
       <c r="H32" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:8" ht="13.8">
+      <c r="I32" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="13.8">
       <c r="A33" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="76">
         <v>0</v>
       </c>
       <c r="D33" s="76">
         <v>0</v>
       </c>
       <c r="E33" s="76">
         <v>0</v>
       </c>
       <c r="F33" s="76">
         <v>0</v>
       </c>
       <c r="G33" s="76">
         <v>0</v>
       </c>
       <c r="H33" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:8" ht="13.8">
+      <c r="I33" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="13.8">
       <c r="A34" s="13" t="s">
         <v>112</v>
       </c>
       <c r="B34" s="29" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="78">
         <v>202.26917471000002</v>
       </c>
       <c r="D34" s="78">
         <v>206.18247967999997</v>
       </c>
       <c r="E34" s="78">
         <v>215.13468217000002</v>
       </c>
       <c r="F34" s="78">
         <v>223.99320317000002</v>
       </c>
       <c r="G34" s="78">
         <v>231.66927892000001</v>
       </c>
       <c r="H34" s="78">
         <v>240.5698338</v>
       </c>
-    </row>
-    <row r="35" spans="1:8" ht="13.8">
+      <c r="I34" s="78">
+        <v>246.76307327999999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="13.8">
       <c r="B35" s="27"/>
     </row>
-    <row r="36" spans="1:8" ht="13.8">
+    <row r="36" spans="1:9" ht="13.8">
       <c r="B36" s="27"/>
     </row>
-    <row r="37" spans="1:8" ht="13.8">
+    <row r="37" spans="1:9" ht="13.8">
       <c r="B37" s="27"/>
     </row>
-    <row r="38" spans="1:8" ht="13.8">
+    <row r="38" spans="1:9" ht="13.8">
       <c r="B38" s="27"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="32532" divId="Set of Tables_32532" sourceType="range" sourceRef="B1:B34" destinationFile="I:\internet\StatisticalTables\Monetary Data\BoN DAC Assets.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H59"/>
+  <dimension ref="A1:I59"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="H1" sqref="H1:H1048576"/>
+      <selection pane="bottomRight" activeCell="I1" sqref="I1:I1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="14.6640625" customWidth="1"/>
     <col min="2" max="2" width="60" style="9" customWidth="1"/>
-    <col min="3" max="8" width="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="9" width="11" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="13.8">
+    <row r="1" spans="1:9" ht="13.8">
       <c r="B1" s="37" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="13.8">
+    <row r="2" spans="1:9" ht="13.8">
       <c r="B2" s="60" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.8">
+    <row r="3" spans="1:9" ht="13.8">
       <c r="A3" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="73">
         <v>46053</v>
       </c>
       <c r="D3" s="73">
         <v>46081</v>
       </c>
       <c r="E3" s="73">
         <v>46112</v>
       </c>
       <c r="F3" s="73">
         <v>46142</v>
       </c>
       <c r="G3" s="73">
         <v>46173</v>
       </c>
       <c r="H3" s="73">
         <v>46203</v>
       </c>
-    </row>
-    <row r="4" spans="1:8" ht="13.8">
+      <c r="I3" s="73">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="13.8">
       <c r="A4" s="16"/>
       <c r="B4" s="31"/>
       <c r="C4" s="66"/>
       <c r="D4" s="66"/>
       <c r="E4" s="66"/>
       <c r="F4" s="66"/>
       <c r="G4" s="66"/>
       <c r="H4" s="66"/>
-    </row>
-    <row r="5" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I4" s="66"/>
+    </row>
+    <row r="5" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A5" s="17" t="s">
         <v>113</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="75">
         <v>8928.6199152299996</v>
       </c>
       <c r="D5" s="75">
         <v>8766.3866293699994</v>
       </c>
       <c r="E5" s="75">
         <v>10654.241496580002</v>
       </c>
       <c r="F5" s="75">
         <v>11135.203525590001</v>
       </c>
       <c r="G5" s="75">
         <v>11038.372078119997</v>
       </c>
       <c r="H5" s="75">
         <v>11460.302029350001</v>
       </c>
-    </row>
-    <row r="6" spans="1:8" ht="13.8">
+      <c r="I5" s="75">
+        <v>10062.505949549999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>114</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C6" s="75">
         <v>5409.1592521299999</v>
       </c>
       <c r="D6" s="75">
         <v>5261.8357690800003</v>
       </c>
       <c r="E6" s="75">
         <v>5428.51565278</v>
       </c>
       <c r="F6" s="75">
         <v>5612.9547196800004</v>
       </c>
       <c r="G6" s="75">
         <v>5821.4489526599991</v>
       </c>
       <c r="H6" s="75">
         <v>5604.307175580002</v>
       </c>
-    </row>
-    <row r="7" spans="1:8" ht="13.8">
+      <c r="I6" s="75">
+        <v>5754.4064945299997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>115</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="75">
         <v>3519.4606630999992</v>
       </c>
       <c r="D7" s="75">
         <v>3504.5508602899995</v>
       </c>
       <c r="E7" s="75">
         <v>5225.7258438000008</v>
       </c>
       <c r="F7" s="75">
         <v>5522.2488059099996</v>
       </c>
       <c r="G7" s="75">
         <v>5216.9231254599981</v>
       </c>
       <c r="H7" s="75">
         <v>5855.9948537699993</v>
       </c>
-    </row>
-    <row r="8" spans="1:8" ht="13.8">
+      <c r="I7" s="75">
+        <v>4308.0994550200003</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>116</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="76">
         <v>3519.4606630999992</v>
       </c>
       <c r="D8" s="76">
         <v>3504.5508602899995</v>
       </c>
       <c r="E8" s="76">
         <v>5225.7258438000008</v>
       </c>
       <c r="F8" s="76">
         <v>5522.2488059099996</v>
       </c>
       <c r="G8" s="76">
         <v>5216.9231254599981</v>
       </c>
       <c r="H8" s="76">
         <v>5855.9948537699993</v>
       </c>
-    </row>
-    <row r="9" spans="1:8" ht="13.8">
+      <c r="I8" s="76">
+        <v>4308.0994550200003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>117</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="76">
         <v>0</v>
       </c>
       <c r="D9" s="76">
         <v>0</v>
       </c>
       <c r="E9" s="76">
         <v>0</v>
       </c>
       <c r="F9" s="76">
         <v>0</v>
       </c>
       <c r="G9" s="76">
         <v>0</v>
       </c>
       <c r="H9" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:8" ht="13.8">
+      <c r="I9" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>120</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="75">
         <v>2.139E-5</v>
       </c>
       <c r="D10" s="75">
         <v>2.139E-5</v>
       </c>
       <c r="E10" s="75">
         <v>2.139E-5</v>
       </c>
       <c r="F10" s="75">
         <v>2.139E-5</v>
       </c>
       <c r="G10" s="75">
         <v>2.139E-5</v>
       </c>
       <c r="H10" s="75">
         <v>2.139E-5</v>
       </c>
-    </row>
-    <row r="11" spans="1:8" ht="13.8">
+      <c r="I10" s="75">
+        <v>2.139E-5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>118</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="76">
         <v>2.139E-5</v>
       </c>
       <c r="D11" s="76">
         <v>2.139E-5</v>
       </c>
       <c r="E11" s="76">
         <v>2.139E-5</v>
       </c>
       <c r="F11" s="76">
         <v>2.139E-5</v>
       </c>
       <c r="G11" s="76">
         <v>2.139E-5</v>
       </c>
       <c r="H11" s="76">
         <v>2.139E-5</v>
       </c>
-    </row>
-    <row r="12" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I11" s="76">
+        <v>2.139E-5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="76">
         <v>0</v>
       </c>
       <c r="D12" s="76">
         <v>0</v>
       </c>
       <c r="E12" s="76">
         <v>0</v>
       </c>
       <c r="F12" s="76">
         <v>0</v>
       </c>
       <c r="G12" s="76">
         <v>0</v>
       </c>
       <c r="H12" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I12" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>123</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="76">
         <v>0</v>
       </c>
       <c r="D13" s="76">
         <v>0</v>
       </c>
       <c r="E13" s="76">
         <v>0</v>
       </c>
       <c r="F13" s="76">
         <v>0</v>
       </c>
       <c r="G13" s="76">
         <v>0</v>
       </c>
       <c r="H13" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I13" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>121</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="76">
         <v>1.9007906799999998</v>
       </c>
       <c r="D14" s="76">
         <v>0</v>
       </c>
       <c r="E14" s="76">
         <v>19.664640760000001</v>
       </c>
       <c r="F14" s="76">
         <v>19.45687753</v>
       </c>
       <c r="G14" s="76">
         <v>19.35903793</v>
       </c>
       <c r="H14" s="76">
         <v>0.21506204999999998</v>
       </c>
-    </row>
-    <row r="15" spans="1:8" ht="13.8">
+      <c r="I14" s="76">
+        <v>3.3789943099999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>122</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="76">
         <v>1.9007906799999998</v>
       </c>
       <c r="D15" s="76">
         <v>0</v>
       </c>
       <c r="E15" s="76">
         <v>19.664640760000001</v>
       </c>
       <c r="F15" s="76">
         <v>19.45687753</v>
       </c>
       <c r="G15" s="76">
         <v>19.35903793</v>
       </c>
       <c r="H15" s="76">
         <v>0.21506204999999998</v>
       </c>
-    </row>
-    <row r="16" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I15" s="76">
+        <v>3.3789943099999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>124</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="75">
         <v>26198.438282380001</v>
       </c>
       <c r="D16" s="75">
         <v>27667.786657980003</v>
       </c>
       <c r="E16" s="75">
         <v>24993.04808325</v>
       </c>
       <c r="F16" s="75">
         <v>26670.793963060001</v>
       </c>
       <c r="G16" s="75">
         <v>26881.063901150002</v>
       </c>
       <c r="H16" s="75">
         <v>27335.386294609998</v>
       </c>
-    </row>
-    <row r="17" spans="1:8" ht="14.4">
+      <c r="I16" s="75">
+        <v>27011.168991170001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="14.4">
       <c r="A17" s="17" t="s">
         <v>125</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="76">
         <v>25463.07516095</v>
       </c>
       <c r="D17" s="76">
         <v>26926.980229640001</v>
       </c>
       <c r="E17" s="76">
         <v>24253.828487039998</v>
       </c>
       <c r="F17" s="76">
         <v>25925.59932284</v>
       </c>
       <c r="G17" s="76">
         <v>26128.933611610002</v>
       </c>
       <c r="H17" s="76">
         <v>26507.449732699999</v>
       </c>
-    </row>
-    <row r="18" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I17" s="76">
+        <v>26179.258089980001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>126</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="76">
         <v>0</v>
       </c>
       <c r="D18" s="76">
         <v>0</v>
       </c>
       <c r="E18" s="76">
         <v>0</v>
       </c>
       <c r="F18" s="76">
         <v>0</v>
       </c>
       <c r="G18" s="76">
         <v>0</v>
       </c>
       <c r="H18" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:8" ht="14.4">
+      <c r="I18" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="14.4">
       <c r="A19" s="17" t="s">
         <v>127</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="76">
         <v>0</v>
       </c>
       <c r="D19" s="76">
         <v>0</v>
       </c>
       <c r="E19" s="76">
         <v>0</v>
       </c>
       <c r="F19" s="76">
         <v>0</v>
       </c>
       <c r="G19" s="76">
         <v>0</v>
       </c>
       <c r="H19" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I19" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>128</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="76">
         <v>0</v>
       </c>
       <c r="D20" s="76">
         <v>0</v>
       </c>
       <c r="E20" s="76">
         <v>0</v>
       </c>
       <c r="F20" s="76">
         <v>0</v>
       </c>
       <c r="G20" s="76">
         <v>0</v>
       </c>
       <c r="H20" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:8" ht="14.4">
+      <c r="I20" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="14.4">
       <c r="A21" s="17" t="s">
         <v>129</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="76">
         <v>0</v>
       </c>
       <c r="D21" s="76">
         <v>0</v>
       </c>
       <c r="E21" s="76">
         <v>0</v>
       </c>
       <c r="F21" s="76">
         <v>0</v>
       </c>
       <c r="G21" s="76">
         <v>0</v>
       </c>
       <c r="H21" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I21" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>130</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="75">
         <v>11472.686994429998</v>
       </c>
       <c r="D22" s="75">
         <v>11632.3876034</v>
       </c>
       <c r="E22" s="75">
         <v>12112.988366899999</v>
       </c>
       <c r="F22" s="75">
         <v>12043.238550949998</v>
       </c>
       <c r="G22" s="75">
         <v>11597.57638219</v>
       </c>
       <c r="H22" s="75">
         <v>11703.352583989999</v>
       </c>
-    </row>
-    <row r="23" spans="1:8" ht="13.8">
+      <c r="I22" s="75">
+        <v>11798.845707629998</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="76">
         <v>40</v>
       </c>
       <c r="D23" s="76">
         <v>40</v>
       </c>
       <c r="E23" s="76">
         <v>40</v>
       </c>
       <c r="F23" s="76">
         <v>40</v>
       </c>
       <c r="G23" s="76">
         <v>40</v>
       </c>
       <c r="H23" s="76">
         <v>40</v>
       </c>
-    </row>
-    <row r="24" spans="1:8" ht="13.8">
+      <c r="I23" s="76">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="76">
         <v>553.53573477999998</v>
       </c>
       <c r="D24" s="76">
         <v>553.53573477999998</v>
       </c>
       <c r="E24" s="76">
         <v>0</v>
       </c>
       <c r="F24" s="76">
         <v>0</v>
       </c>
       <c r="G24" s="76">
         <v>-9.5190000000000002E-5</v>
       </c>
       <c r="H24" s="76">
         <v>-4.7811839999999994E-2</v>
       </c>
-    </row>
-    <row r="25" spans="1:8" ht="13.8">
+      <c r="I24" s="76">
+        <v>-4.7811839999999994E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="76">
         <v>4239.5505379099995</v>
       </c>
       <c r="D25" s="76">
         <v>4273.0218848500008</v>
       </c>
       <c r="E25" s="76">
         <v>4419.8593886399995</v>
       </c>
       <c r="F25" s="76">
         <v>4471.2867174999992</v>
       </c>
       <c r="G25" s="76">
         <v>4480.0754032499999</v>
       </c>
       <c r="H25" s="76">
         <v>4467.9613090899993</v>
       </c>
-    </row>
-    <row r="26" spans="1:8" ht="13.8">
+      <c r="I25" s="76">
+        <v>4428.9406766499987</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="76">
         <v>6615.7491942799998</v>
       </c>
       <c r="D26" s="76">
         <v>6670.1275921099996</v>
       </c>
       <c r="E26" s="76">
         <v>7497.5762982899996</v>
       </c>
       <c r="F26" s="76">
         <v>7349.5889319899998</v>
       </c>
       <c r="G26" s="76">
         <v>6876.8338998499994</v>
       </c>
       <c r="H26" s="76">
         <v>7023.4586355800002</v>
       </c>
-    </row>
-    <row r="27" spans="1:8" ht="13.8">
+      <c r="I26" s="76">
+        <v>7069.0436616099996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="13.8">
       <c r="A27" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="76">
         <v>23.851527459999986</v>
       </c>
       <c r="D27" s="76">
         <v>95.702391660000032</v>
       </c>
       <c r="E27" s="76">
         <v>155.55267997000004</v>
       </c>
       <c r="F27" s="76">
         <v>182.36290146000007</v>
       </c>
       <c r="G27" s="76">
         <v>200.66717427999993</v>
       </c>
       <c r="H27" s="76">
         <v>171.98045116</v>
       </c>
-    </row>
-    <row r="28" spans="1:8" ht="13.8">
+      <c r="I27" s="76">
+        <v>260.90918121000021</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="75">
         <v>1101.5370068095733</v>
       </c>
       <c r="D28" s="75">
         <v>627.15816237493755</v>
       </c>
       <c r="E28" s="75">
         <v>440.31844440295731</v>
       </c>
       <c r="F28" s="75">
         <v>470.76555566175398</v>
       </c>
       <c r="G28" s="75">
         <v>497.60991387669537</v>
       </c>
       <c r="H28" s="75">
         <v>620.60051169277813</v>
       </c>
-    </row>
-    <row r="29" spans="1:8" ht="13.8">
+      <c r="I28" s="75">
+        <v>835.67569162836844</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B29" s="87" t="s">
         <v>315</v>
       </c>
       <c r="C29" s="76">
         <v>1549.5660095399999</v>
       </c>
       <c r="D29" s="76">
         <v>1154.7868649300001</v>
       </c>
       <c r="E29" s="76">
         <v>1234.4693361</v>
       </c>
       <c r="F29" s="76">
         <v>1322.8325546800002</v>
       </c>
       <c r="G29" s="76">
         <v>1304.3072412899999</v>
       </c>
       <c r="H29" s="76">
         <v>1385.5522888300002</v>
       </c>
-    </row>
-    <row r="30" spans="1:8" ht="13.8">
+      <c r="I29" s="76">
+        <v>1460.22861878</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="13.8">
       <c r="A30" s="18" t="s">
         <v>138</v>
       </c>
       <c r="B30" s="88" t="s">
         <v>320</v>
       </c>
       <c r="C30" s="78">
         <v>448.02900273042655</v>
       </c>
       <c r="D30" s="78">
         <v>527.62870255506255</v>
       </c>
       <c r="E30" s="78">
         <v>794.15089169704265</v>
       </c>
       <c r="F30" s="78">
         <v>852.06699901824618</v>
       </c>
       <c r="G30" s="78">
         <v>806.69732741330449</v>
       </c>
       <c r="H30" s="78">
         <v>764.95177713722205</v>
       </c>
-    </row>
-    <row r="31" spans="1:8" ht="13.8">
+      <c r="I30" s="78">
+        <v>624.55292715163159</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="13.8">
       <c r="B31" s="27"/>
     </row>
-    <row r="32" spans="1:8" ht="13.8">
+    <row r="32" spans="1:9" ht="13.8">
       <c r="B32" s="27"/>
     </row>
     <row r="33" spans="2:2" ht="13.8">
       <c r="B33" s="27"/>
     </row>
     <row r="34" spans="2:2" ht="13.8">
       <c r="B34" s="27"/>
     </row>
     <row r="35" spans="2:2" ht="13.8">
       <c r="B35" s="27"/>
     </row>
     <row r="36" spans="2:2" ht="13.8">
       <c r="B36" s="27"/>
     </row>
     <row r="37" spans="2:2" ht="13.8">
       <c r="B37" s="27"/>
     </row>
     <row r="38" spans="2:2" ht="13.8">
       <c r="B38" s="27"/>
     </row>
     <row r="39" spans="2:2" ht="13.8">
       <c r="B39" s="27"/>
     </row>
     <row r="40" spans="2:2" ht="13.8">
       <c r="B40" s="27"/>
@@ -7338,916 +7511,1008 @@
     </row>
     <row r="58" spans="2:2" ht="13.8">
       <c r="B58" s="27"/>
     </row>
     <row r="59" spans="2:2" ht="13.8">
       <c r="B59" s="27"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="4183" divId="Set of Tables_4183" sourceType="range" sourceRef="B1:B30" destinationFile="I:\internet\StatisticalTables\Monetary Data\BoN DAC Liabilities.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H120"/>
+  <dimension ref="A1:I120"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="H1" sqref="H1:H1048576"/>
+      <selection pane="topRight" activeCell="I1" sqref="I1:I1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="16.109375" customWidth="1"/>
     <col min="2" max="2" width="45.44140625" customWidth="1"/>
-    <col min="3" max="8" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="9" width="11.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="13.8">
+    <row r="1" spans="1:9" ht="13.8">
       <c r="B1" s="46" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="13.8">
+    <row r="2" spans="1:9" ht="13.8">
       <c r="B2" s="46"/>
     </row>
-    <row r="3" spans="1:8" ht="13.8">
+    <row r="3" spans="1:9" ht="13.8">
       <c r="B3" s="46" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="13.8">
+    <row r="4" spans="1:9" ht="13.8">
       <c r="A4" s="15"/>
       <c r="B4" s="28" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
       <c r="D4" s="73">
         <v>46081</v>
       </c>
       <c r="E4" s="73">
         <v>46112</v>
       </c>
       <c r="F4" s="73">
         <v>46142</v>
       </c>
       <c r="G4" s="73">
         <v>46173</v>
       </c>
       <c r="H4" s="73">
         <v>46203</v>
       </c>
-    </row>
-    <row r="5" spans="1:8" ht="13.8">
+      <c r="I4" s="73">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="13.8">
       <c r="A5" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="79"/>
       <c r="D5" s="79"/>
       <c r="E5" s="79"/>
       <c r="F5" s="79"/>
       <c r="G5" s="79"/>
       <c r="H5" s="79"/>
-    </row>
-    <row r="6" spans="1:8" ht="13.8">
+      <c r="I5" s="79"/>
+    </row>
+    <row r="6" spans="1:9" ht="13.8">
       <c r="A6" s="16"/>
       <c r="B6" s="31"/>
       <c r="C6" s="80"/>
       <c r="D6" s="80"/>
       <c r="E6" s="80"/>
       <c r="F6" s="80"/>
       <c r="G6" s="80"/>
       <c r="H6" s="80"/>
-    </row>
-    <row r="7" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I6" s="80"/>
+    </row>
+    <row r="7" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="75">
         <v>29169.3169853613</v>
       </c>
       <c r="D7" s="75">
         <v>27581.60642248916</v>
       </c>
       <c r="E7" s="75">
         <v>25037.541304513907</v>
       </c>
       <c r="F7" s="75">
         <v>29522.061983044026</v>
       </c>
       <c r="G7" s="75">
         <v>29496.57629703651</v>
       </c>
       <c r="H7" s="75">
         <v>29508.223608454817</v>
       </c>
-    </row>
-    <row r="8" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I7" s="75">
+        <v>30886.454183073991</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>141</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="75">
         <v>39354.367770957128</v>
       </c>
       <c r="D8" s="75">
         <v>38738.145478726881</v>
       </c>
       <c r="E8" s="75">
         <v>36295.372204198633</v>
       </c>
       <c r="F8" s="75">
         <v>41184.21245994838</v>
       </c>
       <c r="G8" s="75">
         <v>41705.60818199833</v>
       </c>
       <c r="H8" s="75">
         <v>40717.48869780502</v>
       </c>
-    </row>
-    <row r="9" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I8" s="75">
+        <v>43881.62511651362</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>156</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="76">
         <v>147.39611551540963</v>
       </c>
       <c r="D9" s="76">
         <v>166.35725346200763</v>
       </c>
       <c r="E9" s="76">
         <v>176.30276556145606</v>
       </c>
       <c r="F9" s="76">
         <v>170.23613236902196</v>
       </c>
       <c r="G9" s="76">
         <v>180.95943584202573</v>
       </c>
       <c r="H9" s="76">
         <v>240.19523537191256</v>
       </c>
-    </row>
-    <row r="10" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I9" s="76">
+        <v>172.05052307943828</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>157</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="76">
         <v>23228.72650717065</v>
       </c>
       <c r="D10" s="76">
         <v>22742.774926988943</v>
       </c>
       <c r="E10" s="76">
         <v>20166.436908963558</v>
       </c>
       <c r="F10" s="76">
         <v>23642.672699764771</v>
       </c>
       <c r="G10" s="76">
         <v>23308.1984671873</v>
       </c>
       <c r="H10" s="76">
         <v>23948.048317491339</v>
       </c>
-    </row>
-    <row r="11" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I10" s="76">
+        <v>26936.384792835866</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="76">
         <v>14590.096775737569</v>
       </c>
       <c r="D11" s="76">
         <v>14357.099544805682</v>
       </c>
       <c r="E11" s="76">
         <v>14410.302613268997</v>
       </c>
       <c r="F11" s="76">
         <v>14823.163409779831</v>
       </c>
       <c r="G11" s="76">
         <v>14281.573454944821</v>
       </c>
       <c r="H11" s="76">
         <v>13396.350943228541</v>
       </c>
-    </row>
-    <row r="12" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I11" s="76">
+        <v>13946.603714653011</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>159</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>321</v>
       </c>
       <c r="C12" s="76">
         <v>1134.3586772634987</v>
       </c>
       <c r="D12" s="76">
         <v>1244.6267346702512</v>
       </c>
       <c r="E12" s="76">
         <v>1294.1975938146243</v>
       </c>
       <c r="F12" s="76">
         <v>2364.0389210547587</v>
       </c>
       <c r="G12" s="76">
         <v>3792.5168355941832</v>
       </c>
       <c r="H12" s="76">
         <v>3009.185842563229</v>
       </c>
-    </row>
-    <row r="13" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I12" s="76">
+        <v>2643.0717908953079</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>160</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>322</v>
       </c>
       <c r="C13" s="76">
         <v>248.32540388000001</v>
       </c>
       <c r="D13" s="76">
         <v>220.93142140999998</v>
       </c>
       <c r="E13" s="76">
         <v>237.27021619999999</v>
       </c>
       <c r="F13" s="76">
         <v>172.54534258999999</v>
       </c>
       <c r="G13" s="76">
         <v>138.82341403999999</v>
       </c>
       <c r="H13" s="76">
         <v>119.35471676</v>
       </c>
-    </row>
-    <row r="14" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I13" s="76">
+        <v>174.77562966000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>161</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>323</v>
       </c>
       <c r="C14" s="76">
         <v>5.4642913899999996</v>
       </c>
       <c r="D14" s="76">
         <v>6.3555973899999998</v>
       </c>
       <c r="E14" s="76">
         <v>10.862106389999999</v>
       </c>
       <c r="F14" s="76">
         <v>11.55595439</v>
       </c>
       <c r="G14" s="76">
         <v>3.5365743900000002</v>
       </c>
       <c r="H14" s="76">
         <v>4.3536423900000001</v>
       </c>
-    </row>
-    <row r="15" spans="1:8" ht="13.8">
+      <c r="I14" s="76">
+        <v>8.7386653899999995</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="75">
         <v>10185.050785595826</v>
       </c>
       <c r="D15" s="75">
         <v>11156.539056237723</v>
       </c>
       <c r="E15" s="75">
         <v>11257.830899684724</v>
       </c>
       <c r="F15" s="75">
         <v>11662.150476904355</v>
       </c>
       <c r="G15" s="75">
         <v>12209.031884961818</v>
       </c>
       <c r="H15" s="75">
         <v>11209.265089350203</v>
       </c>
-    </row>
-    <row r="16" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I15" s="75">
+        <v>12995.170933439631</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>162</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="76">
         <v>4771.5945902227377</v>
       </c>
       <c r="D16" s="76">
         <v>5895.1018467590075</v>
       </c>
       <c r="E16" s="76">
         <v>6676.682438932452</v>
       </c>
       <c r="F16" s="76">
         <v>7339.9961117821231</v>
       </c>
       <c r="G16" s="76">
         <v>9588.6082353428483</v>
       </c>
       <c r="H16" s="76">
         <v>8742.3100582977822</v>
       </c>
-    </row>
-    <row r="17" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I16" s="76">
+        <v>10475.947645569815</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>163</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="76">
         <v>1349.36157301</v>
       </c>
       <c r="D17" s="76">
         <v>1247.2832560000002</v>
       </c>
       <c r="E17" s="76">
         <v>1252.3164420000001</v>
       </c>
       <c r="F17" s="76">
         <v>1257.187222</v>
       </c>
       <c r="G17" s="76">
         <v>1215.0635984400001</v>
       </c>
       <c r="H17" s="76">
         <v>1252.5908479</v>
       </c>
-    </row>
-    <row r="18" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I17" s="76">
+        <v>1254.5240979</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>164</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>321</v>
       </c>
       <c r="C18" s="76">
         <v>695.85935710308968</v>
       </c>
       <c r="D18" s="76">
         <v>700.11985959871572</v>
       </c>
       <c r="E18" s="76">
         <v>645.30931247227375</v>
       </c>
       <c r="F18" s="76">
         <v>646.37341842223213</v>
       </c>
       <c r="G18" s="76">
         <v>631.95195087897116</v>
       </c>
       <c r="H18" s="76">
         <v>471.99819970242015</v>
       </c>
-    </row>
-    <row r="19" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I18" s="76">
+        <v>474.67061917981744</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="17" t="s">
         <v>165</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>322</v>
       </c>
       <c r="C19" s="76">
         <v>2687.8354591499997</v>
       </c>
       <c r="D19" s="76">
         <v>2614.85466997</v>
       </c>
       <c r="E19" s="76">
         <v>1876.1215920899999</v>
       </c>
       <c r="F19" s="76">
         <v>1768.9668529100002</v>
       </c>
       <c r="G19" s="76">
         <v>109.49750575000002</v>
       </c>
       <c r="H19" s="76">
         <v>66.058340439999995</v>
       </c>
-    </row>
-    <row r="20" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I19" s="76">
+        <v>76.500148789999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>166</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>323</v>
       </c>
       <c r="C20" s="76">
         <v>680.39980610999999</v>
       </c>
       <c r="D20" s="76">
         <v>699.17942390999997</v>
       </c>
       <c r="E20" s="76">
         <v>807.40111418999993</v>
       </c>
       <c r="F20" s="76">
         <v>649.62687179</v>
       </c>
       <c r="G20" s="76">
         <v>663.91059454999993</v>
       </c>
       <c r="H20" s="76">
         <v>676.30764300999999</v>
       </c>
-    </row>
-    <row r="21" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I20" s="76">
+        <v>713.52842199999998</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>167</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>81</v>
       </c>
       <c r="C21" s="75">
         <v>6969.3335815685896</v>
       </c>
       <c r="D21" s="75">
         <v>6300.1836438145037</v>
       </c>
       <c r="E21" s="75">
         <v>9745.4895198185441</v>
       </c>
       <c r="F21" s="75">
         <v>10321.990049762351</v>
       </c>
       <c r="G21" s="75">
         <v>10437.912575227974</v>
       </c>
       <c r="H21" s="75">
         <v>9985.1995734970133</v>
       </c>
-    </row>
-    <row r="22" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I21" s="75">
+        <v>9870.0666861105619</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>168</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="76">
         <v>1503.7421498245906</v>
       </c>
       <c r="D22" s="76">
         <v>1338.0955682679921</v>
       </c>
       <c r="E22" s="76">
         <v>1553.0048775785438</v>
       </c>
       <c r="F22" s="76">
         <v>1684.4029994309778</v>
       </c>
       <c r="G22" s="76">
         <v>1591.3761164179746</v>
       </c>
       <c r="H22" s="76">
         <v>1544.0885913980874</v>
       </c>
-    </row>
-    <row r="23" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I22" s="76">
+        <v>1565.5333625805617</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>169</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="76">
         <v>5465.5630996839991</v>
       </c>
       <c r="D23" s="76">
         <v>4562.1332083465113</v>
       </c>
       <c r="E23" s="76">
         <v>7593.2585200400008</v>
       </c>
       <c r="F23" s="76">
         <v>8437.6208423413718</v>
       </c>
       <c r="G23" s="76">
         <v>8196.5860757999999</v>
       </c>
       <c r="H23" s="76">
         <v>7491.6574264089259</v>
       </c>
-    </row>
-    <row r="24" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I23" s="76">
+        <v>7605.4910625100001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>170</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="76">
         <v>2.8332059999999999E-2</v>
       </c>
       <c r="D24" s="76">
         <v>399.95486720000002</v>
       </c>
       <c r="E24" s="76">
         <v>599.22612219999996</v>
       </c>
       <c r="F24" s="76">
         <v>199.96620798999999</v>
       </c>
       <c r="G24" s="76">
         <v>649.95038300999988</v>
       </c>
       <c r="H24" s="76">
         <v>949.45355568999992</v>
       </c>
-    </row>
-    <row r="25" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I24" s="76">
+        <v>699.04226102000007</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>173</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="75">
         <v>49529.236593280009</v>
       </c>
       <c r="D25" s="75">
         <v>50191.632228269991</v>
       </c>
       <c r="E25" s="75">
         <v>51536.991816759997</v>
       </c>
       <c r="F25" s="75">
         <v>53181.297827933246</v>
       </c>
       <c r="G25" s="75">
         <v>53355.369765720003</v>
       </c>
       <c r="H25" s="75">
         <v>53123.384771370002</v>
       </c>
-    </row>
-    <row r="26" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I25" s="75">
+        <v>52961.112161770012</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>174</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="75">
         <v>53133.323651820006</v>
       </c>
       <c r="D26" s="75">
         <v>53559.960566339993</v>
       </c>
       <c r="E26" s="75">
         <v>55131.02451725</v>
       </c>
       <c r="F26" s="75">
         <v>56608.071717240004</v>
       </c>
       <c r="G26" s="75">
         <v>56964.210853170007</v>
       </c>
       <c r="H26" s="75">
         <v>57065.275982830004</v>
       </c>
-    </row>
-    <row r="27" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I26" s="75">
+        <v>57035.328399990016</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A27" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="76">
         <v>53133.323651820006</v>
       </c>
       <c r="D27" s="76">
         <v>53559.960566339993</v>
       </c>
       <c r="E27" s="76">
         <v>55131.02451725</v>
       </c>
       <c r="F27" s="76">
         <v>56608.071717240004</v>
       </c>
       <c r="G27" s="76">
         <v>56964.210853170007</v>
       </c>
       <c r="H27" s="76">
         <v>57065.275982830004</v>
       </c>
-    </row>
-    <row r="28" spans="1:8" ht="13.8">
+      <c r="I27" s="76">
+        <v>57035.328399990016</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>171</v>
       </c>
       <c r="B28" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="75">
         <v>3604.0870585399998</v>
       </c>
       <c r="D28" s="75">
         <v>3368.32833807</v>
       </c>
       <c r="E28" s="75">
         <v>3594.0327004899996</v>
       </c>
       <c r="F28" s="75">
         <v>3426.7738893067603</v>
       </c>
       <c r="G28" s="75">
         <v>3608.8410874500014</v>
       </c>
       <c r="H28" s="75">
         <v>3941.8912114600002</v>
       </c>
-    </row>
-    <row r="29" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I28" s="75">
+        <v>4074.2162382200008</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>172</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="76">
         <v>3604.0870585399998</v>
       </c>
       <c r="D29" s="76">
         <v>3368.32833807</v>
       </c>
       <c r="E29" s="76">
         <v>3594.0327004899996</v>
       </c>
       <c r="F29" s="76">
         <v>3426.7738893067603</v>
       </c>
       <c r="G29" s="76">
         <v>3608.8410874500014</v>
       </c>
       <c r="H29" s="76">
         <v>3941.8912114600002</v>
       </c>
-    </row>
-    <row r="30" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I29" s="76">
+        <v>4074.2162382200008</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A30" s="17" t="s">
         <v>176</v>
       </c>
       <c r="B30" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="75">
         <v>131767.41252488666</v>
       </c>
       <c r="D30" s="75">
         <v>131941.68558814755</v>
       </c>
       <c r="E30" s="75">
         <v>131635.50793737324</v>
       </c>
       <c r="F30" s="75">
         <v>132471.19388513803</v>
       </c>
       <c r="G30" s="75">
         <v>130755.35384565897</v>
       </c>
       <c r="H30" s="75">
         <v>131830.95077949873</v>
       </c>
-    </row>
-    <row r="31" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I30" s="75">
+        <v>131614.31545105804</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A31" s="17" t="s">
         <v>177</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="76">
         <v>4229.7747575602343</v>
       </c>
       <c r="D31" s="76">
         <v>4062.9358891049319</v>
       </c>
       <c r="E31" s="76">
         <v>4092.0044914110049</v>
       </c>
       <c r="F31" s="76">
         <v>4312.4812442983184</v>
       </c>
       <c r="G31" s="76">
         <v>4332.928811877513</v>
       </c>
       <c r="H31" s="76">
         <v>4127.9762257761959</v>
       </c>
-    </row>
-    <row r="32" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I31" s="76">
+        <v>4474.0674274026096</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A32" s="17" t="s">
         <v>178</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="76">
         <v>114.18104892999992</v>
       </c>
       <c r="D32" s="76">
         <v>113.08016943000007</v>
       </c>
       <c r="E32" s="76">
         <v>119.74529423999994</v>
       </c>
       <c r="F32" s="76">
         <v>119.70944252999998</v>
       </c>
       <c r="G32" s="76">
         <v>118.1968947999999</v>
       </c>
       <c r="H32" s="76">
         <v>124.75753621999985</v>
       </c>
-    </row>
-    <row r="33" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I32" s="76">
+        <v>121.51193534999996</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A33" s="17" t="s">
         <v>179</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="76">
         <v>1675.7548732800001</v>
       </c>
       <c r="D33" s="76">
         <v>1820.7960348818694</v>
       </c>
       <c r="E33" s="76">
         <v>1924.4186515010149</v>
       </c>
       <c r="F33" s="76">
         <v>1962.9904544959327</v>
       </c>
       <c r="G33" s="76">
         <v>1761.5890012587777</v>
       </c>
       <c r="H33" s="76">
         <v>1756.6514090942085</v>
       </c>
-    </row>
-    <row r="34" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I33" s="76">
+        <v>1542.9037181428935</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A34" s="17" t="s">
         <v>180</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="76">
         <v>54896.39416852616</v>
       </c>
       <c r="D34" s="76">
         <v>55177.003564810184</v>
       </c>
       <c r="E34" s="76">
         <v>53788.806767128968</v>
       </c>
       <c r="F34" s="76">
         <v>54181.386113789449</v>
       </c>
       <c r="G34" s="76">
         <v>52527.464720762182</v>
       </c>
       <c r="H34" s="76">
         <v>53419.488591170499</v>
       </c>
-    </row>
-    <row r="35" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I34" s="76">
+        <v>52640.54297360887</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A35" s="18" t="s">
         <v>181</v>
       </c>
       <c r="B35" s="29" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="78">
         <v>70851.307676590252</v>
       </c>
       <c r="D35" s="78">
         <v>70767.869929920562</v>
       </c>
       <c r="E35" s="78">
         <v>71710.532733092259</v>
       </c>
       <c r="F35" s="78">
         <v>71894.626630024315</v>
       </c>
       <c r="G35" s="78">
         <v>72015.174416960508</v>
       </c>
       <c r="H35" s="78">
         <v>72402.077017237811</v>
       </c>
-    </row>
-    <row r="36" spans="1:8" ht="13.8">
+      <c r="I35" s="78">
+        <v>72835.289396553679</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="13.8">
       <c r="B36" s="34"/>
     </row>
-    <row r="37" spans="1:8" ht="13.8">
+    <row r="37" spans="1:9" ht="13.8">
       <c r="B37" s="34"/>
     </row>
-    <row r="38" spans="1:8" ht="13.8">
+    <row r="38" spans="1:9" ht="13.8">
       <c r="B38" s="34"/>
     </row>
-    <row r="39" spans="1:8" ht="13.8">
+    <row r="39" spans="1:9" ht="13.8">
       <c r="B39" s="34"/>
     </row>
-    <row r="40" spans="1:8" ht="13.8">
+    <row r="40" spans="1:9" ht="13.8">
       <c r="B40" s="34"/>
     </row>
-    <row r="41" spans="1:8" ht="13.8">
+    <row r="41" spans="1:9" ht="13.8">
       <c r="B41" s="34"/>
     </row>
-    <row r="42" spans="1:8" ht="13.8">
+    <row r="42" spans="1:9" ht="13.8">
       <c r="B42" s="34"/>
     </row>
-    <row r="43" spans="1:8" ht="13.8">
+    <row r="43" spans="1:9" ht="13.8">
       <c r="B43" s="34"/>
     </row>
-    <row r="44" spans="1:8" ht="13.8">
+    <row r="44" spans="1:9" ht="13.8">
       <c r="B44" s="34"/>
     </row>
-    <row r="45" spans="1:8" ht="13.8">
+    <row r="45" spans="1:9" ht="13.8">
       <c r="B45" s="34"/>
     </row>
-    <row r="46" spans="1:8" ht="13.8">
+    <row r="46" spans="1:9" ht="13.8">
       <c r="B46" s="34"/>
     </row>
-    <row r="47" spans="1:8" ht="13.8">
+    <row r="47" spans="1:9" ht="13.8">
       <c r="B47" s="34"/>
     </row>
-    <row r="48" spans="1:8" ht="13.8">
+    <row r="48" spans="1:9" ht="13.8">
       <c r="B48" s="34"/>
     </row>
     <row r="49" spans="2:2" ht="13.8">
       <c r="B49" s="34"/>
     </row>
     <row r="50" spans="2:2" ht="13.8">
       <c r="B50" s="34"/>
     </row>
     <row r="51" spans="2:2" ht="13.8">
       <c r="B51" s="34"/>
     </row>
     <row r="52" spans="2:2" ht="13.8">
       <c r="B52" s="34"/>
     </row>
     <row r="53" spans="2:2" ht="13.8">
       <c r="B53" s="34"/>
     </row>
     <row r="54" spans="2:2" ht="13.8">
       <c r="B54" s="34"/>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="1"/>
     </row>
     <row r="56" spans="2:2">
       <c r="B56" s="1"/>
@@ -8436,929 +8701,1023 @@
       <c r="B117" s="1"/>
     </row>
     <row r="118" spans="2:2">
       <c r="B118" s="1"/>
     </row>
     <row r="119" spans="2:2">
       <c r="B119" s="1"/>
     </row>
     <row r="120" spans="2:2">
       <c r="B120" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H85"/>
+  <dimension ref="A1:I85"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="H1" sqref="H1:H1048576"/>
+      <selection pane="topRight" activeCell="I1" sqref="I1:I1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="11.4"/>
   <cols>
     <col min="1" max="1" width="12.5546875" style="9" customWidth="1"/>
     <col min="2" max="2" width="56.33203125" style="11" customWidth="1"/>
-    <col min="3" max="8" width="12" style="7" bestFit="1" customWidth="1"/>
-    <col min="9" max="16384" width="8.88671875" style="9"/>
+    <col min="3" max="9" width="12" style="7" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="8.88671875" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="13.8">
+    <row r="1" spans="1:9" ht="13.8">
       <c r="B1" s="39" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="13.8">
+    <row r="2" spans="1:9" ht="13.8">
       <c r="B2" s="39"/>
     </row>
-    <row r="3" spans="1:8" ht="13.8">
+    <row r="3" spans="1:9" ht="13.8">
       <c r="B3" s="39" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="13.8">
+    <row r="4" spans="1:9" ht="13.8">
       <c r="B4" s="54"/>
     </row>
-    <row r="5" spans="1:8" ht="13.8">
+    <row r="5" spans="1:9" ht="13.8">
       <c r="A5" s="19"/>
       <c r="B5" s="40" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="67">
         <v>46053</v>
       </c>
       <c r="D5" s="67">
         <v>46081</v>
       </c>
       <c r="E5" s="67">
         <v>46112</v>
       </c>
       <c r="F5" s="67">
         <v>46142</v>
       </c>
       <c r="G5" s="67">
         <v>46173</v>
       </c>
       <c r="H5" s="67">
         <v>46203</v>
       </c>
-    </row>
-    <row r="6" spans="1:8" s="10" customFormat="1" ht="13.8">
+      <c r="I5" s="67">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="10" customFormat="1" ht="13.8">
       <c r="A6" s="20" t="s">
         <v>182</v>
       </c>
       <c r="B6" s="41" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="81">
         <v>428.65113530000002</v>
       </c>
       <c r="D6" s="81">
         <v>420.23631088000002</v>
       </c>
       <c r="E6" s="81">
         <v>337.01421997000006</v>
       </c>
       <c r="F6" s="81">
         <v>331.32955944999998</v>
       </c>
       <c r="G6" s="81">
         <v>324.40007768000004</v>
       </c>
       <c r="H6" s="81">
         <v>463.99161763999996</v>
       </c>
-    </row>
-    <row r="7" spans="1:8" s="10" customFormat="1" ht="13.8">
+      <c r="I6" s="81">
+        <v>311.15438275000002</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="10" customFormat="1" ht="13.8">
       <c r="A7" s="20" t="s">
         <v>183</v>
       </c>
       <c r="B7" s="41" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="81">
         <v>166553.73669825992</v>
       </c>
       <c r="D7" s="81">
         <v>168289.02570361368</v>
       </c>
       <c r="E7" s="81">
         <v>170059.7714626916</v>
       </c>
       <c r="F7" s="81">
         <v>177076.99336021766</v>
       </c>
       <c r="G7" s="81">
         <v>176224.54972369072</v>
       </c>
       <c r="H7" s="81">
         <v>174294.06966908427</v>
       </c>
-    </row>
-    <row r="8" spans="1:8" s="10" customFormat="1" ht="13.8">
+      <c r="I7" s="81">
+        <v>177187.9122961355</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="10" customFormat="1" ht="13.8">
       <c r="A8" s="20" t="s">
         <v>184</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>68</v>
       </c>
       <c r="C8" s="81">
         <v>89421.618308960809</v>
       </c>
       <c r="D8" s="81">
         <v>90319.324066778019</v>
       </c>
       <c r="E8" s="81">
         <v>90469.027887692529</v>
       </c>
       <c r="F8" s="81">
         <v>95926.485001208188</v>
       </c>
       <c r="G8" s="81">
         <v>96889.444084453033</v>
       </c>
       <c r="H8" s="81">
         <v>95376.170804286769</v>
       </c>
-    </row>
-    <row r="9" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I8" s="81">
+        <v>98243.969610386295</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A9" s="14" t="s">
         <v>185</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="82">
         <v>9320.5154874936488</v>
       </c>
       <c r="D9" s="82">
         <v>8789.0266808444103</v>
       </c>
       <c r="E9" s="82">
         <v>8440.8783159395971</v>
       </c>
       <c r="F9" s="82">
         <v>10028.632686704541</v>
       </c>
       <c r="G9" s="82">
         <v>10139.789797769761</v>
       </c>
       <c r="H9" s="82">
         <v>9574.7778213729307</v>
       </c>
-    </row>
-    <row r="10" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I9" s="82">
+        <v>10257.441151419365</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A10" s="14" t="s">
         <v>186</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="82">
         <v>849.21209059</v>
       </c>
       <c r="D10" s="82">
         <v>874.92623875000004</v>
       </c>
       <c r="E10" s="82">
         <v>1039.0387531600002</v>
       </c>
       <c r="F10" s="82">
         <v>918.66278112999976</v>
       </c>
       <c r="G10" s="82">
         <v>905.68101535999995</v>
       </c>
       <c r="H10" s="82">
         <v>885.56739693000009</v>
       </c>
-    </row>
-    <row r="11" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I10" s="82">
+        <v>1128.2275872100001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A11" s="14" t="s">
         <v>187</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="82">
         <v>6655.5063997235093</v>
       </c>
       <c r="D11" s="82">
         <v>5888.8314463543093</v>
       </c>
       <c r="E11" s="82">
         <v>6413.6874739147306</v>
       </c>
       <c r="F11" s="82">
         <v>9400.4965458213192</v>
       </c>
       <c r="G11" s="82">
         <v>9244.6759787660485</v>
       </c>
       <c r="H11" s="82">
         <v>8085.5598780848804</v>
       </c>
-    </row>
-    <row r="12" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I11" s="82">
+        <v>7986.0459721506504</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A12" s="14" t="s">
         <v>188</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="82">
         <v>49519.220217406153</v>
       </c>
       <c r="D12" s="82">
         <v>51449.737115871176</v>
       </c>
       <c r="E12" s="82">
         <v>51189.328377888763</v>
       </c>
       <c r="F12" s="82">
         <v>51544.434289580349</v>
       </c>
       <c r="G12" s="82">
         <v>52671.204247114947</v>
       </c>
       <c r="H12" s="82">
         <v>52676.086600794115</v>
       </c>
-    </row>
-    <row r="13" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I12" s="82">
+        <v>53903.539136236694</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A13" s="14" t="s">
         <v>189</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="82">
         <v>23077.164113747498</v>
       </c>
       <c r="D13" s="82">
         <v>23316.802584958135</v>
       </c>
       <c r="E13" s="82">
         <v>23386.094966789446</v>
       </c>
       <c r="F13" s="82">
         <v>24034.258697971974</v>
       </c>
       <c r="G13" s="82">
         <v>23928.093045442281</v>
       </c>
       <c r="H13" s="82">
         <v>24154.179107104854</v>
       </c>
-    </row>
-    <row r="14" spans="1:8" s="10" customFormat="1" ht="13.8">
+      <c r="I13" s="82">
+        <v>24968.715763369586</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="10" customFormat="1" ht="13.8">
       <c r="A14" s="20" t="s">
         <v>190</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="81">
         <v>77132.11838929911</v>
       </c>
       <c r="D14" s="81">
         <v>77969.701636835656</v>
       </c>
       <c r="E14" s="81">
         <v>79590.743574999084</v>
       </c>
       <c r="F14" s="81">
         <v>81150.508359009487</v>
       </c>
       <c r="G14" s="81">
         <v>79335.105639237707</v>
       </c>
       <c r="H14" s="81">
         <v>78917.898864797506</v>
       </c>
-    </row>
-    <row r="15" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I14" s="81">
+        <v>78943.942685749207</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A15" s="14" t="s">
         <v>195</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="82">
         <v>8872.8781914599003</v>
       </c>
       <c r="D15" s="82">
         <v>8895.7984301526994</v>
       </c>
       <c r="E15" s="82">
         <v>8409.7579959229988</v>
       </c>
       <c r="F15" s="82">
         <v>8374.7671603036997</v>
       </c>
       <c r="G15" s="82">
         <v>8341.7286306722999</v>
       </c>
       <c r="H15" s="82">
         <v>8240.2670600865004</v>
       </c>
-    </row>
-    <row r="16" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I15" s="82">
+        <v>8739.0220050964999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A16" s="14" t="s">
         <v>191</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="82">
         <v>952.58634667469994</v>
       </c>
       <c r="D16" s="82">
         <v>989.78405587459997</v>
       </c>
       <c r="E16" s="82">
         <v>793.84253932440015</v>
       </c>
       <c r="F16" s="82">
         <v>858.48030727730008</v>
       </c>
       <c r="G16" s="82">
         <v>864.77975878199993</v>
       </c>
       <c r="H16" s="82">
         <v>1400.1548044731001</v>
       </c>
-    </row>
-    <row r="17" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I16" s="82">
+        <v>1565.7798672231004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A17" s="14" t="s">
         <v>192</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="82">
         <v>7637.4519205033002</v>
       </c>
       <c r="D17" s="82">
         <v>8274.6261399017985</v>
       </c>
       <c r="E17" s="82">
         <v>8968.5334729079987</v>
       </c>
       <c r="F17" s="82">
         <v>9436.5877334716006</v>
       </c>
       <c r="G17" s="82">
         <v>7389.2885341939</v>
       </c>
       <c r="H17" s="82">
         <v>7045.9998839561003</v>
       </c>
-    </row>
-    <row r="18" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I17" s="82">
+        <v>9195.4952737061012</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A18" s="14" t="s">
         <v>193</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="82">
         <v>27468.87383269022</v>
       </c>
       <c r="D18" s="82">
         <v>28406.49702259375</v>
       </c>
       <c r="E18" s="82">
         <v>29196.05714402044</v>
       </c>
       <c r="F18" s="82">
         <v>30042.901808590777</v>
       </c>
       <c r="G18" s="82">
         <v>30466.319529540007</v>
       </c>
       <c r="H18" s="82">
         <v>29545.648509938848</v>
       </c>
-    </row>
-    <row r="19" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I18" s="82">
+        <v>30592.065265429999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A19" s="14" t="s">
         <v>194</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="82">
         <v>32200.328097970989</v>
       </c>
       <c r="D19" s="82">
         <v>31402.99598831281</v>
       </c>
       <c r="E19" s="82">
         <v>32222.552422823246</v>
       </c>
       <c r="F19" s="82">
         <v>32437.771349366107</v>
       </c>
       <c r="G19" s="82">
         <v>32272.989186049497</v>
       </c>
       <c r="H19" s="82">
         <v>32685.828606342959</v>
       </c>
-    </row>
-    <row r="20" spans="1:8" s="10" customFormat="1" ht="13.8">
+      <c r="I19" s="82">
+        <v>28851.580274293497</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="10" customFormat="1" ht="13.8">
       <c r="A20" s="20" t="s">
         <v>196</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="82">
         <v>0</v>
       </c>
       <c r="D20" s="82">
         <v>0</v>
       </c>
       <c r="E20" s="82">
         <v>0</v>
       </c>
       <c r="F20" s="82">
         <v>0</v>
       </c>
       <c r="G20" s="82">
         <v>0</v>
       </c>
       <c r="H20" s="82">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:8" s="10" customFormat="1" ht="13.8">
+      <c r="I20" s="82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="10" customFormat="1" ht="13.8">
       <c r="A21" s="20" t="s">
         <v>197</v>
       </c>
       <c r="B21" s="41" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="81">
         <v>9886.7315284090619</v>
       </c>
       <c r="D21" s="81">
         <v>5804.7389161791816</v>
       </c>
       <c r="E21" s="81">
         <v>5762.8616173876244</v>
       </c>
       <c r="F21" s="81">
         <v>6398.966191506719</v>
       </c>
       <c r="G21" s="81">
         <v>5524.6725485444249</v>
       </c>
       <c r="H21" s="81">
         <v>5946.754829910602</v>
       </c>
-    </row>
-    <row r="22" spans="1:8" s="10" customFormat="1" ht="13.8">
+      <c r="I21" s="81">
+        <v>5593.6391666549844</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="10" customFormat="1" ht="13.8">
       <c r="A22" s="20" t="s">
         <v>198</v>
       </c>
       <c r="B22" s="41" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="81">
         <v>18982.962533843987</v>
       </c>
       <c r="D22" s="81">
         <v>20149.351921489171</v>
       </c>
       <c r="E22" s="81">
         <v>19295.176469513277</v>
       </c>
       <c r="F22" s="81">
         <v>19279.680925730776</v>
       </c>
       <c r="G22" s="81">
         <v>19449.286060141509</v>
       </c>
       <c r="H22" s="81">
         <v>19425.328184568356</v>
       </c>
-    </row>
-    <row r="23" spans="1:8" s="7" customFormat="1" ht="14.4">
+      <c r="I22" s="81">
+        <v>18638.158378632193</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="7" customFormat="1" ht="14.4">
       <c r="A23" s="14" t="s">
         <v>199</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="82">
         <v>17557.135700593986</v>
       </c>
       <c r="D23" s="82">
         <v>18718.11394479917</v>
       </c>
       <c r="E23" s="82">
         <v>17868.947958633278</v>
       </c>
       <c r="F23" s="82">
         <v>17854.379394650776</v>
       </c>
       <c r="G23" s="82">
         <v>18140.664770791507</v>
       </c>
       <c r="H23" s="82">
         <v>18155.952723018356</v>
       </c>
-    </row>
-    <row r="24" spans="1:8" s="10" customFormat="1" ht="13.8">
+      <c r="I23" s="82">
+        <v>17664.939623412192</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="10" customFormat="1" ht="13.8">
       <c r="A24" s="20" t="s">
         <v>200</v>
       </c>
       <c r="B24" s="41" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="81">
         <v>226.387</v>
       </c>
       <c r="D24" s="81">
         <v>225.71100000000001</v>
       </c>
       <c r="E24" s="81">
         <v>298.63804207999999</v>
       </c>
       <c r="F24" s="81">
         <v>291.55910693999999</v>
       </c>
       <c r="G24" s="81">
         <v>287.10351910999998</v>
       </c>
       <c r="H24" s="81">
         <v>293.04282664999999</v>
       </c>
-    </row>
-    <row r="25" spans="1:8" s="10" customFormat="1" ht="13.8">
+      <c r="I24" s="81">
+        <v>288.39624616000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="10" customFormat="1" ht="13.8">
       <c r="A25" s="20" t="s">
         <v>201</v>
       </c>
       <c r="B25" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="81">
         <v>273.16341237</v>
       </c>
       <c r="D25" s="81">
         <v>199.73071306</v>
       </c>
       <c r="E25" s="81">
         <v>228.22249274000001</v>
       </c>
       <c r="F25" s="81">
         <v>143.40811598000002</v>
       </c>
       <c r="G25" s="81">
         <v>99.889327640000005</v>
       </c>
       <c r="H25" s="81">
         <v>80.414093350000002</v>
       </c>
-    </row>
-    <row r="26" spans="1:8" s="10" customFormat="1" ht="13.8">
+      <c r="I25" s="81">
+        <v>92.214767500000022</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="10" customFormat="1" ht="13.8">
       <c r="A26" s="20" t="s">
         <v>202</v>
       </c>
       <c r="B26" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="81">
         <v>30543.352760139998</v>
       </c>
       <c r="D26" s="81">
         <v>29913.369308459998</v>
       </c>
       <c r="E26" s="81">
         <v>29848.710422180004</v>
       </c>
       <c r="F26" s="81">
         <v>30535.159850709999</v>
       </c>
       <c r="G26" s="81">
         <v>30705.67925098</v>
       </c>
       <c r="H26" s="81">
         <v>31328.59929509</v>
       </c>
-    </row>
-    <row r="27" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I26" s="81">
+        <v>31821.336936929478</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A27" s="14" t="s">
         <v>203</v>
       </c>
       <c r="B27" s="42" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="82">
         <v>5229.3064843000002</v>
       </c>
       <c r="D27" s="82">
         <v>5248.1062296200007</v>
       </c>
       <c r="E27" s="82">
         <v>5248.1156352400003</v>
       </c>
       <c r="F27" s="82">
         <v>5248.1260424500006</v>
       </c>
       <c r="G27" s="82">
         <v>5348.1360572000003</v>
       </c>
       <c r="H27" s="82">
         <v>5348.1336024499997</v>
       </c>
-    </row>
-    <row r="28" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I27" s="82">
+        <v>5348.1437550700011</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A28" s="14" t="s">
         <v>204</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="82">
         <v>14724.527629069999</v>
       </c>
       <c r="D28" s="82">
         <v>14704.494800679999</v>
       </c>
       <c r="E28" s="82">
         <v>14387.978731349996</v>
       </c>
       <c r="F28" s="82">
         <v>14571.675433899998</v>
       </c>
       <c r="G28" s="82">
         <v>14431.716378479996</v>
       </c>
       <c r="H28" s="82">
         <v>14463.206167479999</v>
       </c>
-    </row>
-    <row r="29" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I28" s="82">
+        <v>15228.33187034</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A29" s="14" t="s">
         <v>205</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>78</v>
       </c>
       <c r="C29" s="82">
         <v>8981.7114369900009</v>
       </c>
       <c r="D29" s="82">
         <v>8955.06557488</v>
       </c>
       <c r="E29" s="82">
         <v>8964.1599044500017</v>
       </c>
       <c r="F29" s="82">
         <v>8940.9079992099996</v>
       </c>
       <c r="G29" s="82">
         <v>8929.3254645999987</v>
       </c>
       <c r="H29" s="82">
         <v>8944.72725593</v>
       </c>
-    </row>
-    <row r="30" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I29" s="82">
+        <v>9565.4768470394774</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A30" s="14" t="s">
         <v>206</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>79</v>
       </c>
       <c r="C30" s="82">
         <v>2.91498474</v>
       </c>
       <c r="D30" s="82">
         <v>2.91498474</v>
       </c>
       <c r="E30" s="82">
         <v>2.91498474</v>
       </c>
       <c r="F30" s="82">
         <v>2.91498474</v>
       </c>
       <c r="G30" s="82">
         <v>2.9989950899999993</v>
       </c>
       <c r="H30" s="82">
         <v>-1.4875976199999998</v>
       </c>
-    </row>
-    <row r="31" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I30" s="82">
+        <v>-0.8782237100000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A31" s="14" t="s">
         <v>207</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>86</v>
       </c>
       <c r="C31" s="82">
         <v>1604.8922250399992</v>
       </c>
       <c r="D31" s="82">
         <v>1002.7877185400001</v>
       </c>
       <c r="E31" s="82">
         <v>1245.5411664000005</v>
       </c>
       <c r="F31" s="82">
         <v>1771.53539041</v>
       </c>
       <c r="G31" s="82">
         <v>1993.5023556100004</v>
       </c>
       <c r="H31" s="82">
         <v>2574.0198668500011</v>
       </c>
-    </row>
-    <row r="32" spans="1:8" s="10" customFormat="1" ht="13.8">
+      <c r="I31" s="82">
+        <v>1680.2626881900001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" s="10" customFormat="1" ht="13.8">
       <c r="A32" s="20" t="s">
         <v>208</v>
       </c>
       <c r="B32" s="41" t="s">
         <v>80</v>
       </c>
       <c r="C32" s="81">
         <v>-9459.6856518533714</v>
       </c>
       <c r="D32" s="81">
         <v>-8987.1069721300883</v>
       </c>
       <c r="E32" s="81">
         <v>-7874.8644738741368</v>
       </c>
       <c r="F32" s="81">
         <v>-8560.5532268140669</v>
       </c>
       <c r="G32" s="81">
         <v>-8570.3683548178924</v>
       </c>
       <c r="H32" s="81">
         <v>-7384.4426586036716</v>
       </c>
-    </row>
-    <row r="33" spans="1:8" s="10" customFormat="1" ht="13.8">
+      <c r="I32" s="81">
+        <v>-8600.8637181322265</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" s="10" customFormat="1" ht="13.8">
       <c r="A33" s="14" t="s">
         <v>211</v>
       </c>
       <c r="B33" s="56" t="s">
         <v>316</v>
       </c>
       <c r="C33" s="82">
         <v>10719.525309763378</v>
       </c>
       <c r="D33" s="82">
         <v>10665.269157282559</v>
       </c>
       <c r="E33" s="82">
         <v>10832.341302149485</v>
       </c>
       <c r="F33" s="82">
         <v>11296.56500091584</v>
       </c>
       <c r="G33" s="82">
         <v>10637.364103573374</v>
       </c>
       <c r="H33" s="82">
         <v>10653.376076093218</v>
       </c>
-    </row>
-    <row r="34" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I33" s="82">
+        <v>10482.052785707883</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A34" s="14" t="s">
         <v>209</v>
       </c>
       <c r="B34" s="42" t="s">
         <v>325</v>
       </c>
       <c r="C34" s="82">
         <v>-6531.0913071373088</v>
       </c>
       <c r="D34" s="82">
         <v>-6999.7689455047021</v>
       </c>
       <c r="E34" s="82">
         <v>-6183.967777626247</v>
       </c>
       <c r="F34" s="82">
         <v>-6260.7992943911895</v>
       </c>
       <c r="G34" s="82">
         <v>-6589.0286018628631</v>
       </c>
       <c r="H34" s="82">
         <v>-6697.2065264487846</v>
       </c>
-    </row>
-    <row r="35" spans="1:8" s="7" customFormat="1" ht="13.8">
+      <c r="I34" s="82">
+        <v>-6547.3555233826828</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" s="7" customFormat="1" ht="13.8">
       <c r="A35" s="14" t="s">
         <v>210</v>
       </c>
       <c r="B35" s="42" t="s">
         <v>324</v>
       </c>
       <c r="C35" s="82">
         <v>7790.9309650473142</v>
       </c>
       <c r="D35" s="82">
         <v>8677.9311306571726</v>
       </c>
       <c r="E35" s="82">
         <v>9141.4446059015954</v>
       </c>
       <c r="F35" s="82">
         <v>8996.8110684929634</v>
       </c>
       <c r="G35" s="82">
         <v>8656.0243506183433</v>
       </c>
       <c r="H35" s="82">
         <v>9966.1399439383313</v>
       </c>
-    </row>
-    <row r="36" spans="1:8" ht="13.8">
+      <c r="I35" s="82">
+        <v>8428.5445909583395</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="13.8">
       <c r="A36" s="21"/>
       <c r="B36" s="44"/>
       <c r="C36" s="83"/>
       <c r="D36" s="83"/>
       <c r="E36" s="83"/>
       <c r="F36" s="83"/>
       <c r="G36" s="83"/>
       <c r="H36" s="83"/>
-    </row>
-    <row r="37" spans="1:8" ht="13.8">
+      <c r="I36" s="83"/>
+    </row>
+    <row r="37" spans="1:9" ht="13.8">
       <c r="B37" s="45"/>
     </row>
-    <row r="38" spans="1:8" ht="13.8">
+    <row r="38" spans="1:9" ht="13.8">
       <c r="B38" s="45"/>
     </row>
-    <row r="39" spans="1:8" ht="13.8">
+    <row r="39" spans="1:9" ht="13.8">
       <c r="B39" s="45"/>
     </row>
-    <row r="40" spans="1:8" ht="13.8">
+    <row r="40" spans="1:9" ht="13.8">
       <c r="B40" s="45"/>
     </row>
-    <row r="41" spans="1:8" ht="13.8">
+    <row r="41" spans="1:9" ht="13.8">
       <c r="B41" s="45"/>
     </row>
-    <row r="42" spans="1:8" ht="13.8">
+    <row r="42" spans="1:9" ht="13.8">
       <c r="B42" s="45"/>
     </row>
-    <row r="43" spans="1:8" ht="13.8">
+    <row r="43" spans="1:9" ht="13.8">
       <c r="B43" s="45"/>
     </row>
-    <row r="44" spans="1:8" ht="13.8">
+    <row r="44" spans="1:9" ht="13.8">
       <c r="B44" s="45"/>
     </row>
-    <row r="45" spans="1:8" ht="13.8">
+    <row r="45" spans="1:9" ht="13.8">
       <c r="B45" s="45"/>
     </row>
-    <row r="46" spans="1:8" ht="13.8">
+    <row r="46" spans="1:9" ht="13.8">
       <c r="B46" s="45"/>
     </row>
-    <row r="47" spans="1:8" ht="13.8">
+    <row r="47" spans="1:9" ht="13.8">
       <c r="B47" s="45"/>
     </row>
-    <row r="48" spans="1:8" ht="13.8">
+    <row r="48" spans="1:9" ht="13.8">
       <c r="B48" s="45"/>
     </row>
     <row r="49" spans="2:2" ht="13.8">
       <c r="B49" s="45"/>
     </row>
     <row r="50" spans="2:2" ht="13.8">
       <c r="B50" s="45"/>
     </row>
     <row r="51" spans="2:2" ht="13.8">
       <c r="B51" s="45"/>
     </row>
     <row r="52" spans="2:2" ht="13.8">
       <c r="B52" s="45"/>
     </row>
     <row r="53" spans="2:2" ht="13.8">
       <c r="B53" s="45"/>
     </row>
     <row r="54" spans="2:2" ht="13.8">
       <c r="B54" s="45"/>
     </row>
     <row r="55" spans="2:2" ht="13.8">
       <c r="B55" s="45"/>
     </row>
     <row r="56" spans="2:2" ht="13.8">
       <c r="B56" s="45"/>
@@ -9446,1149 +9805,1272 @@
     </row>
     <row r="84" spans="2:2" ht="13.8">
       <c r="B84" s="45"/>
     </row>
     <row r="85" spans="2:2" ht="13.8">
       <c r="B85" s="45"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="27592" divId="Set of Tables_27592" sourceType="range" sourceRef="B1:B36" destinationFile="I:\internet\StatisticalTables\Monetary Data\DMB DAC Liabilities.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H188"/>
+  <dimension ref="A1:I188"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="C18" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2"/>
-      <selection pane="bottomRight" activeCell="N25" sqref="N25"/>
+      <selection pane="bottomRight" activeCell="H45" sqref="H45:I45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.88671875" customWidth="1"/>
     <col min="2" max="2" width="47.33203125" style="8" customWidth="1"/>
-    <col min="3" max="8" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="9" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="13.8">
+    <row r="1" spans="1:9" ht="13.8">
       <c r="B1" s="37" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="13.8">
+    <row r="2" spans="1:9" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.8">
+    <row r="3" spans="1:9" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:8" ht="13.8">
+    <row r="4" spans="1:9" ht="13.8">
       <c r="A4" s="22" t="s">
         <v>97</v>
       </c>
       <c r="B4" s="35" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="67">
         <v>46053</v>
       </c>
       <c r="D4" s="67">
         <v>46081</v>
       </c>
       <c r="E4" s="67">
         <v>46112</v>
       </c>
       <c r="F4" s="67">
         <v>46142</v>
       </c>
       <c r="G4" s="67">
         <v>46173</v>
       </c>
       <c r="H4" s="67">
         <v>46203</v>
       </c>
-    </row>
-    <row r="5" spans="1:8" ht="13.8">
+      <c r="I4" s="67">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="13.8">
       <c r="A5" s="22"/>
       <c r="B5" s="31"/>
       <c r="C5" s="68"/>
       <c r="D5" s="68"/>
       <c r="E5" s="68"/>
       <c r="F5" s="68"/>
       <c r="G5" s="68"/>
       <c r="H5" s="68"/>
-    </row>
-    <row r="6" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I5" s="68"/>
+    </row>
+    <row r="6" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>212</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="75">
         <v>77395.776133071733</v>
       </c>
       <c r="D6" s="75">
         <v>75586.63609320423</v>
       </c>
       <c r="E6" s="75">
         <v>72687.939820920947</v>
       </c>
       <c r="F6" s="75">
         <v>83812.784098702279</v>
       </c>
       <c r="G6" s="75">
         <v>80902.838209199821</v>
       </c>
       <c r="H6" s="75">
         <v>81897.533413302066</v>
       </c>
-    </row>
-    <row r="7" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I6" s="75">
+        <v>84918.72524233564</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A7" s="17" t="s">
         <v>213</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="75">
         <v>94496.073112317565</v>
       </c>
       <c r="D7" s="75">
         <v>93682.068474521948</v>
       </c>
       <c r="E7" s="75">
         <v>91293.252977305674</v>
       </c>
       <c r="F7" s="75">
         <v>102749.36029223664</v>
       </c>
       <c r="G7" s="75">
         <v>100089.42672815164</v>
       </c>
       <c r="H7" s="75">
         <v>100123.60623108226</v>
       </c>
-    </row>
-    <row r="8" spans="1:8" s="8" customFormat="1" ht="14.4">
+      <c r="I7" s="75">
+        <v>104993.90627176527</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="8" customFormat="1" ht="14.4">
       <c r="A8" s="17" t="s">
         <v>214</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="76">
         <v>17100.296979245828</v>
       </c>
       <c r="D8" s="76">
         <v>18095.432381317725</v>
       </c>
       <c r="E8" s="76">
         <v>18605.313156384727</v>
       </c>
       <c r="F8" s="76">
         <v>18936.576193534354</v>
       </c>
       <c r="G8" s="76">
         <v>19186.588518951816</v>
       </c>
       <c r="H8" s="76">
         <v>18226.072817780201</v>
       </c>
-    </row>
-    <row r="9" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I8" s="76">
+        <v>20075.18102942963</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>215</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="75">
         <v>180376.83722714667</v>
       </c>
       <c r="D9" s="75">
         <v>182732.40009367754</v>
       </c>
       <c r="E9" s="75">
         <v>186265.38430709325</v>
       </c>
       <c r="F9" s="75">
         <v>185129.06880545127</v>
       </c>
       <c r="G9" s="75">
         <v>185788.38587693899</v>
       </c>
       <c r="H9" s="75">
         <v>184828.1585281787</v>
       </c>
-    </row>
-    <row r="10" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I9" s="75">
+        <v>182489.23321617808</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>216</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="75">
         <v>48407.155526550006</v>
       </c>
       <c r="D10" s="75">
         <v>50584.532024849992</v>
       </c>
       <c r="E10" s="75">
         <v>54414.741686550005</v>
       </c>
       <c r="F10" s="75">
         <v>52433.881716143245</v>
       </c>
       <c r="G10" s="75">
         <v>54801.362751360008</v>
       </c>
       <c r="H10" s="75">
         <v>52756.637913880004</v>
       </c>
-    </row>
-    <row r="11" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I10" s="75">
+        <v>50628.15469084002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>217</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="76">
         <v>53133.323651820006</v>
       </c>
       <c r="D11" s="76">
         <v>54671.71293360999</v>
       </c>
       <c r="E11" s="76">
         <v>59717.581189390003</v>
       </c>
       <c r="F11" s="76">
         <v>57581.068138830007</v>
       </c>
       <c r="G11" s="76">
         <v>60149.268973680009</v>
       </c>
       <c r="H11" s="76">
         <v>58437.186265410004</v>
       </c>
-    </row>
-    <row r="12" spans="1:8" s="8" customFormat="1" ht="14.4">
+      <c r="I11" s="76">
+        <v>57035.328399990016</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="8" customFormat="1" ht="14.4">
       <c r="A12" s="17" t="s">
         <v>218</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="76">
         <v>4726.16812527</v>
       </c>
       <c r="D12" s="76">
         <v>4087.18090876</v>
       </c>
       <c r="E12" s="76">
         <v>5302.8395028399991</v>
       </c>
       <c r="F12" s="76">
         <v>5147.1864226867601</v>
       </c>
       <c r="G12" s="76">
         <v>5347.9062223200008</v>
       </c>
       <c r="H12" s="76">
         <v>5680.5483515300002</v>
       </c>
-    </row>
-    <row r="13" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I12" s="76">
+        <v>6407.1737091499999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>219</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="75">
         <v>131969.68170059664</v>
       </c>
       <c r="D13" s="75">
         <v>132147.86806882755</v>
       </c>
       <c r="E13" s="75">
         <v>131850.64262054325</v>
       </c>
       <c r="F13" s="75">
         <v>132695.18708930802</v>
       </c>
       <c r="G13" s="75">
         <v>130987.02312557898</v>
       </c>
       <c r="H13" s="75">
         <v>132071.5206142987</v>
       </c>
-    </row>
-    <row r="14" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I13" s="75">
+        <v>131861.07852533806</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>220</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="76">
         <v>4229.7747585602347</v>
       </c>
       <c r="D14" s="76">
         <v>4062.9358901049318</v>
       </c>
       <c r="E14" s="76">
         <v>4092.0044924110048</v>
       </c>
       <c r="F14" s="76">
         <v>4312.4812452983188</v>
       </c>
       <c r="G14" s="76">
         <v>4332.9288128775133</v>
       </c>
       <c r="H14" s="76">
         <v>4127.9762267761962</v>
       </c>
-    </row>
-    <row r="15" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I14" s="76">
+        <v>4474.0674284026099</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>221</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="76">
         <v>114.18104892999992</v>
       </c>
       <c r="D15" s="76">
         <v>113.08016943000007</v>
       </c>
       <c r="E15" s="76">
         <v>119.74529423999994</v>
       </c>
       <c r="F15" s="76">
         <v>119.70944252999998</v>
       </c>
       <c r="G15" s="76">
         <v>118.1968947999999</v>
       </c>
       <c r="H15" s="76">
         <v>124.75753621999985</v>
       </c>
-    </row>
-    <row r="16" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I15" s="76">
+        <v>121.51193534999996</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>222</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="76">
         <v>1675.7548732800001</v>
       </c>
       <c r="D16" s="76">
         <v>1820.7960348818694</v>
       </c>
       <c r="E16" s="76">
         <v>1924.4186515010149</v>
       </c>
       <c r="F16" s="76">
         <v>1962.9904544959327</v>
       </c>
       <c r="G16" s="76">
         <v>1761.5890012587777</v>
       </c>
       <c r="H16" s="76">
         <v>1756.6514090942085</v>
       </c>
-    </row>
-    <row r="17" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I16" s="76">
+        <v>1542.9037181428935</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>223</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="76">
         <v>54896.39416852616</v>
       </c>
       <c r="D17" s="76">
         <v>55177.003564810184</v>
       </c>
       <c r="E17" s="76">
         <v>53788.806767128968</v>
       </c>
       <c r="F17" s="76">
         <v>54181.386113789449</v>
       </c>
       <c r="G17" s="76">
         <v>52527.464720762182</v>
       </c>
       <c r="H17" s="76">
         <v>53419.488591170499</v>
       </c>
-    </row>
-    <row r="18" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I17" s="76">
+        <v>52640.54297360887</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>224</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="76">
         <v>71053.576851300255</v>
       </c>
       <c r="D18" s="76">
         <v>70974.052409600568</v>
       </c>
       <c r="E18" s="76">
         <v>71925.667415262258</v>
       </c>
       <c r="F18" s="76">
         <v>72118.619833194316</v>
       </c>
       <c r="G18" s="76">
         <v>72246.84369588051</v>
       </c>
       <c r="H18" s="76">
         <v>72642.646851037804</v>
       </c>
-    </row>
-    <row r="19" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I18" s="76">
+        <v>73082.052469833681</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="52" t="s">
         <v>225</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="75">
         <v>170459.15382195532</v>
       </c>
       <c r="D19" s="75">
         <v>172212.76592581568</v>
       </c>
       <c r="E19" s="75">
         <v>173935.28225928306</v>
       </c>
       <c r="F19" s="75">
         <v>181005.5451018567</v>
       </c>
       <c r="G19" s="75">
         <v>180454.62258132276</v>
       </c>
       <c r="H19" s="75">
         <v>178354.2882746562</v>
       </c>
-    </row>
-    <row r="20" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I19" s="75">
+        <v>181376.78544947493</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>226</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="75">
         <v>3905.4171023054096</v>
       </c>
       <c r="D20" s="75">
         <v>3923.740200812008</v>
       </c>
       <c r="E20" s="75">
         <v>3875.5107752014565</v>
       </c>
       <c r="F20" s="75">
         <v>3928.5517202490228</v>
       </c>
       <c r="G20" s="75">
         <v>4230.072836242025</v>
       </c>
       <c r="H20" s="75">
         <v>4060.2185841819146</v>
       </c>
-    </row>
-    <row r="21" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I20" s="75">
+        <v>4188.8731319494382</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>227</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="75">
         <v>89421.618330350815</v>
       </c>
       <c r="D21" s="75">
         <v>90319.324088168025</v>
       </c>
       <c r="E21" s="75">
         <v>90469.027909082535</v>
       </c>
       <c r="F21" s="75">
         <v>95926.485022598179</v>
       </c>
       <c r="G21" s="75">
         <v>96889.444105843038</v>
       </c>
       <c r="H21" s="75">
         <v>95376.170825676774</v>
       </c>
-    </row>
-    <row r="22" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I21" s="75">
+        <v>98243.969631776286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>228</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="76">
         <v>9320.5154874936488</v>
       </c>
       <c r="D22" s="76">
         <v>8789.0266808444103</v>
       </c>
       <c r="E22" s="76">
         <v>8440.8783159395971</v>
       </c>
       <c r="F22" s="76">
         <v>10028.632686704541</v>
       </c>
       <c r="G22" s="76">
         <v>10139.789797769761</v>
       </c>
       <c r="H22" s="76">
         <v>9574.7778213729307</v>
       </c>
-    </row>
-    <row r="23" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I22" s="76">
+        <v>10257.441151419365</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>229</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="76">
         <v>849.21209059</v>
       </c>
       <c r="D23" s="76">
         <v>874.92623875000004</v>
       </c>
       <c r="E23" s="76">
         <v>1039.0387531600002</v>
       </c>
       <c r="F23" s="76">
         <v>918.66278112999976</v>
       </c>
       <c r="G23" s="76">
         <v>905.68101535999995</v>
       </c>
       <c r="H23" s="76">
         <v>885.56739693000009</v>
       </c>
-    </row>
-    <row r="24" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I23" s="76">
+        <v>1128.2275872100001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>230</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="76">
         <v>6655.5063997235093</v>
       </c>
       <c r="D24" s="76">
         <v>5888.8314463543093</v>
       </c>
       <c r="E24" s="76">
         <v>6413.6874739147306</v>
       </c>
       <c r="F24" s="76">
         <v>9400.4965458213192</v>
       </c>
       <c r="G24" s="76">
         <v>9244.6759787660485</v>
       </c>
       <c r="H24" s="76">
         <v>8085.5598780848804</v>
       </c>
-    </row>
-    <row r="25" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I24" s="76">
+        <v>7986.0459721506504</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>231</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="76">
         <v>49519.220217406153</v>
       </c>
       <c r="D25" s="76">
         <v>51449.737115871176</v>
       </c>
       <c r="E25" s="76">
         <v>51189.328377888763</v>
       </c>
       <c r="F25" s="76">
         <v>51544.434289580349</v>
       </c>
       <c r="G25" s="76">
         <v>52671.204247114947</v>
       </c>
       <c r="H25" s="76">
         <v>52676.086600794115</v>
       </c>
-    </row>
-    <row r="26" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I25" s="76">
+        <v>53903.539136236694</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>232</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="76">
         <v>23077.164135137496</v>
       </c>
       <c r="D26" s="76">
         <v>23316.802606348134</v>
       </c>
       <c r="E26" s="76">
         <v>23386.094988179444</v>
       </c>
       <c r="F26" s="76">
         <v>24034.258719361973</v>
       </c>
       <c r="G26" s="76">
         <v>23928.09306683228</v>
       </c>
       <c r="H26" s="76">
         <v>24154.179128494852</v>
       </c>
-    </row>
-    <row r="27" spans="1:8" s="8" customFormat="1" ht="14.4">
+      <c r="I26" s="76">
+        <v>24968.715784759584</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" s="8" customFormat="1" ht="14.4">
       <c r="A27" s="17" t="s">
         <v>233</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="76">
         <v>0</v>
       </c>
       <c r="D27" s="76">
         <v>0</v>
       </c>
       <c r="E27" s="76">
         <v>0</v>
       </c>
       <c r="F27" s="76">
         <v>0</v>
       </c>
       <c r="G27" s="76">
         <v>0</v>
       </c>
       <c r="H27" s="76">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:8" s="4" customFormat="1" ht="13.8">
+      <c r="I27" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" s="4" customFormat="1" ht="13.8">
       <c r="A28" s="17" t="s">
         <v>234</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="75">
         <v>77132.11838929911</v>
       </c>
       <c r="D28" s="75">
         <v>77969.701636835656</v>
       </c>
       <c r="E28" s="75">
         <v>79590.743574999084</v>
       </c>
       <c r="F28" s="75">
         <v>81150.508359009487</v>
       </c>
       <c r="G28" s="75">
         <v>79335.105639237707</v>
       </c>
       <c r="H28" s="75">
         <v>78917.898864797506</v>
       </c>
-    </row>
-    <row r="29" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I28" s="75">
+        <v>78943.942685749207</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A29" s="17" t="s">
         <v>235</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="76">
         <v>8872.8781914599003</v>
       </c>
       <c r="D29" s="76">
         <v>8895.7984301526994</v>
       </c>
       <c r="E29" s="76">
         <v>8409.7579959229988</v>
       </c>
       <c r="F29" s="76">
         <v>8374.7671603036997</v>
       </c>
       <c r="G29" s="76">
         <v>8341.7286306722999</v>
       </c>
       <c r="H29" s="76">
         <v>8240.2670600865004</v>
       </c>
-    </row>
-    <row r="30" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I29" s="76">
+        <v>8739.0220050964999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A30" s="17" t="s">
         <v>236</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C30" s="76">
         <v>952.58634667469994</v>
       </c>
       <c r="D30" s="76">
         <v>989.78405587459997</v>
       </c>
       <c r="E30" s="76">
         <v>793.84253932440015</v>
       </c>
       <c r="F30" s="76">
         <v>858.48030727730008</v>
       </c>
       <c r="G30" s="76">
         <v>864.77975878199993</v>
       </c>
       <c r="H30" s="76">
         <v>1400.1548044731001</v>
       </c>
-    </row>
-    <row r="31" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I30" s="76">
+        <v>1565.7798672231004</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A31" s="17" t="s">
         <v>237</v>
       </c>
       <c r="B31" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="76">
         <v>7637.4519205033002</v>
       </c>
       <c r="D31" s="76">
         <v>8274.6261399017985</v>
       </c>
       <c r="E31" s="76">
         <v>8968.5334729079987</v>
       </c>
       <c r="F31" s="76">
         <v>9436.5877334716006</v>
       </c>
       <c r="G31" s="76">
         <v>7389.2885341939</v>
       </c>
       <c r="H31" s="76">
         <v>7045.9998839561003</v>
       </c>
-    </row>
-    <row r="32" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I31" s="76">
+        <v>9195.4952737061012</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A32" s="17" t="s">
         <v>238</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="76">
         <v>27468.87383269022</v>
       </c>
       <c r="D32" s="76">
         <v>28406.49702259375</v>
       </c>
       <c r="E32" s="76">
         <v>29196.05714402044</v>
       </c>
       <c r="F32" s="76">
         <v>30042.901808590777</v>
       </c>
       <c r="G32" s="76">
         <v>30466.319529540007</v>
       </c>
       <c r="H32" s="76">
         <v>29545.648509938848</v>
       </c>
-    </row>
-    <row r="33" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I32" s="76">
+        <v>30592.065265429999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A33" s="17" t="s">
         <v>239</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="76">
         <v>32200.328097970989</v>
       </c>
       <c r="D33" s="76">
         <v>31402.99598831281</v>
       </c>
       <c r="E33" s="76">
         <v>32222.552422823246</v>
       </c>
       <c r="F33" s="76">
         <v>32437.771349366107</v>
       </c>
       <c r="G33" s="76">
         <v>32272.989186049497</v>
       </c>
       <c r="H33" s="76">
         <v>32685.828606342959</v>
       </c>
-    </row>
-    <row r="34" spans="1:8" s="4" customFormat="1" ht="13.8">
+      <c r="I33" s="76">
+        <v>28851.580274293497</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" s="4" customFormat="1" ht="13.8">
       <c r="A34" s="17" t="s">
         <v>240</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="75">
         <v>0</v>
       </c>
       <c r="D34" s="75">
         <v>0</v>
       </c>
       <c r="E34" s="75">
         <v>0</v>
       </c>
       <c r="F34" s="75">
         <v>0</v>
       </c>
       <c r="G34" s="75">
         <v>0</v>
       </c>
       <c r="H34" s="75">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:8" s="4" customFormat="1" ht="13.8">
+      <c r="I34" s="75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" s="4" customFormat="1" ht="13.8">
       <c r="A35" s="17" t="s">
         <v>241</v>
       </c>
       <c r="B35" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="75">
         <v>9888.6323190890616</v>
       </c>
       <c r="D35" s="75">
         <v>5804.7389161791816</v>
       </c>
       <c r="E35" s="75">
         <v>5782.5262581476245</v>
       </c>
       <c r="F35" s="75">
         <v>6418.4230690367194</v>
       </c>
       <c r="G35" s="75">
         <v>5544.0315864744252</v>
       </c>
       <c r="H35" s="75">
         <v>5946.9698919606017</v>
       </c>
-    </row>
-    <row r="36" spans="1:8" s="4" customFormat="1" ht="13.8">
+      <c r="I35" s="75">
+        <v>5597.0181609649844</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" s="4" customFormat="1" ht="13.8">
       <c r="A36" s="17" t="s">
         <v>306</v>
       </c>
       <c r="B36" s="30" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="75">
         <v>45181.400816223992</v>
       </c>
       <c r="D36" s="75">
         <v>47817.138579469174</v>
       </c>
       <c r="E36" s="75">
         <v>44288.224552763277</v>
       </c>
       <c r="F36" s="75">
         <v>45950.474888790777</v>
       </c>
       <c r="G36" s="75">
         <v>46330.349961291511</v>
       </c>
       <c r="H36" s="75">
         <v>46760.71447917835</v>
       </c>
-    </row>
-    <row r="37" spans="1:8" s="4" customFormat="1" ht="13.8">
+      <c r="I36" s="75">
+        <v>45649.327369802195</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" s="4" customFormat="1" ht="13.8">
       <c r="A37" s="17" t="s">
         <v>242</v>
       </c>
       <c r="B37" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="75">
         <v>226.387</v>
       </c>
       <c r="D37" s="75">
         <v>225.71100000000001</v>
       </c>
       <c r="E37" s="75">
         <v>298.63804207999999</v>
       </c>
       <c r="F37" s="75">
         <v>291.55910693999999</v>
       </c>
       <c r="G37" s="75">
         <v>287.10351910999998</v>
       </c>
       <c r="H37" s="75">
         <v>293.04282664999999</v>
       </c>
-    </row>
-    <row r="38" spans="1:8" s="4" customFormat="1" ht="13.8">
+      <c r="I37" s="75">
+        <v>288.39624616000003</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" s="4" customFormat="1" ht="13.8">
       <c r="A38" s="17" t="s">
         <v>243</v>
       </c>
       <c r="B38" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C38" s="75">
         <v>273.16341237</v>
       </c>
       <c r="D38" s="75">
         <v>199.73071306</v>
       </c>
       <c r="E38" s="75">
         <v>228.22249274000001</v>
       </c>
       <c r="F38" s="75">
         <v>143.40811598000002</v>
       </c>
       <c r="G38" s="75">
         <v>99.889327640000005</v>
       </c>
       <c r="H38" s="75">
         <v>80.414093350000002</v>
       </c>
-    </row>
-    <row r="39" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I38" s="75">
+        <v>92.214767500000022</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A39" s="17" t="s">
         <v>244</v>
       </c>
       <c r="B39" s="30" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="75">
         <v>42016.039754569996</v>
       </c>
       <c r="D39" s="75">
         <v>41545.75691186</v>
       </c>
       <c r="E39" s="75">
         <v>41961.698789080001</v>
       </c>
       <c r="F39" s="75">
         <v>42578.398401660001</v>
       </c>
       <c r="G39" s="75">
         <v>42303.255633169996</v>
       </c>
       <c r="H39" s="75">
         <v>43031.951879079999</v>
       </c>
-    </row>
-    <row r="40" spans="1:8" s="4" customFormat="1" ht="13.8">
+      <c r="I39" s="75">
+        <v>43620.182644559478</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" s="4" customFormat="1" ht="13.8">
       <c r="A40" s="17" t="s">
         <v>245</v>
       </c>
       <c r="B40" s="30" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="75">
         <v>-10272.667501506956</v>
       </c>
       <c r="D40" s="75">
         <v>-9487.5020087815246</v>
       </c>
       <c r="E40" s="75">
         <v>-7540.5563572971359</v>
       </c>
       <c r="F40" s="75">
         <v>-7445.0189289271957</v>
       </c>
       <c r="G40" s="75">
         <v>-8328.3176945945834</v>
       </c>
       <c r="H40" s="75">
         <v>-7791.5416022353857</v>
       </c>
-    </row>
-    <row r="41" spans="1:8" s="4" customFormat="1" ht="13.8">
+      <c r="I40" s="75">
+        <v>-9251.3020415405899</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" s="4" customFormat="1" ht="13.8">
       <c r="A41" s="17"/>
       <c r="B41" s="57" t="s">
         <v>316</v>
       </c>
       <c r="C41" s="75">
         <v>157.27675418599171</v>
       </c>
       <c r="D41" s="75">
         <v>-5.0902963564948891</v>
       </c>
       <c r="E41" s="75">
         <v>632.74498956995876</v>
       </c>
       <c r="F41" s="75">
         <v>1439.2354951286247</v>
       </c>
       <c r="G41" s="75">
         <v>595.42909416000839</v>
       </c>
       <c r="H41" s="75">
         <v>68.494622381063778</v>
       </c>
-    </row>
-    <row r="42" spans="1:8" s="4" customFormat="1" ht="13.8">
+      <c r="I41" s="75">
+        <v>41.034815410001386</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" s="4" customFormat="1" ht="13.8">
       <c r="A42" s="17"/>
       <c r="B42" s="57" t="s">
         <v>317</v>
       </c>
       <c r="C42" s="75">
         <v>-970.25860383957342</v>
       </c>
       <c r="D42" s="75">
         <v>-495.30474029493752</v>
       </c>
       <c r="E42" s="75">
         <v>-298.43687299295749</v>
       </c>
       <c r="F42" s="75">
         <v>-323.70119724175373</v>
       </c>
       <c r="G42" s="75">
         <v>-353.37843393669544</v>
       </c>
       <c r="H42" s="75">
         <v>-475.59356601277801</v>
       </c>
-    </row>
-    <row r="43" spans="1:8" s="4" customFormat="1" ht="13.8">
+      <c r="I42" s="75">
+        <v>-691.4731388183684</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" s="4" customFormat="1" ht="13.8">
       <c r="A43" s="17" t="s">
         <v>246</v>
       </c>
       <c r="B43" s="57" t="s">
         <v>317</v>
       </c>
       <c r="C43" s="75">
         <v>-9459.685651853375</v>
       </c>
       <c r="D43" s="75">
         <v>-8987.1069721300919</v>
       </c>
       <c r="E43" s="75">
         <v>-7874.8644738741368</v>
       </c>
       <c r="F43" s="75">
         <v>-8560.5532268140669</v>
       </c>
       <c r="G43" s="75">
         <v>-8570.368354817896</v>
       </c>
       <c r="H43" s="75">
         <v>-7384.4426586036716</v>
       </c>
-    </row>
-    <row r="44" spans="1:8" ht="13.8">
+      <c r="I43" s="75">
+        <v>-8600.8637181322229</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="13.8">
       <c r="A44" s="17"/>
       <c r="B44" s="31"/>
       <c r="C44" s="72"/>
       <c r="D44" s="72"/>
       <c r="E44" s="72"/>
       <c r="F44" s="72"/>
       <c r="G44" s="72"/>
       <c r="H44" s="72"/>
-    </row>
-    <row r="45" spans="1:8" s="4" customFormat="1" ht="13.8">
+      <c r="I44" s="72"/>
+    </row>
+    <row r="45" spans="1:9" s="4" customFormat="1" ht="13.8">
       <c r="A45" s="17"/>
       <c r="B45" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="72">
         <v>0</v>
       </c>
       <c r="D45" s="72">
         <v>0</v>
       </c>
       <c r="E45" s="72">
         <v>0</v>
       </c>
       <c r="F45" s="72">
         <v>0</v>
       </c>
       <c r="G45" s="72">
         <v>0</v>
       </c>
       <c r="H45" s="72">
         <v>0</v>
       </c>
-    </row>
-    <row r="46" spans="1:8" ht="13.8">
+      <c r="I45" s="72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="13.8">
       <c r="A46" s="18"/>
       <c r="B46" s="38"/>
       <c r="C46" s="69"/>
       <c r="D46" s="69"/>
       <c r="E46" s="69"/>
       <c r="F46" s="69"/>
       <c r="G46" s="69"/>
       <c r="H46" s="69"/>
-    </row>
-    <row r="47" spans="1:8" ht="13.8">
+      <c r="I46" s="69"/>
+    </row>
+    <row r="47" spans="1:9" ht="13.8">
       <c r="A47" s="8"/>
       <c r="B47" s="27"/>
     </row>
-    <row r="48" spans="1:8" ht="13.8">
+    <row r="48" spans="1:9" ht="13.8">
       <c r="A48" s="8"/>
       <c r="B48" s="27"/>
     </row>
     <row r="49" spans="1:2" ht="13.8">
       <c r="A49" s="8"/>
       <c r="B49" s="27"/>
     </row>
     <row r="50" spans="1:2" ht="13.8">
       <c r="A50" s="8"/>
       <c r="B50" s="27"/>
     </row>
     <row r="51" spans="1:2" ht="13.8">
       <c r="A51" s="8"/>
       <c r="B51" s="27"/>
     </row>
     <row r="52" spans="1:2" ht="13.8">
       <c r="A52" s="8"/>
       <c r="B52" s="27"/>
     </row>
     <row r="53" spans="1:2" ht="13.8">
       <c r="A53" s="8"/>
       <c r="B53" s="27"/>
     </row>
     <row r="54" spans="1:2" ht="13.8">
       <c r="A54" s="8"/>
@@ -11026,98 +11508,100 @@
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="1057" divId="Set of Tables_1057" sourceType="range" sourceRef="B1:B46" destinationFile="I:\internet\StatisticalTables\Monetary Data\Monetary Survey.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AYA457"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
-      <selection pane="bottomRight" activeCell="H1" sqref="H1:H1048576"/>
+      <selection pane="bottomRight" activeCell="I1" sqref="I1:I1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="20.6640625" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="50.33203125" customWidth="1"/>
-    <col min="3" max="8" width="11.33203125" customWidth="1"/>
+    <col min="3" max="9" width="11.33203125" customWidth="1"/>
     <col min="10" max="11" width="9.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:287" ht="13.8">
       <c r="B1" s="24" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="2" spans="1:287" ht="13.8">
       <c r="B2" s="24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:287" ht="14.4" thickBot="1">
       <c r="B3" s="27"/>
     </row>
     <row r="4" spans="1:287" s="6" customFormat="1" ht="13.8">
       <c r="A4" s="50"/>
       <c r="B4" s="62" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="70">
         <v>46053</v>
       </c>
       <c r="D4" s="70">
         <v>46081</v>
       </c>
       <c r="E4" s="70">
         <v>46112</v>
       </c>
       <c r="F4" s="70">
         <v>46142</v>
       </c>
       <c r="G4" s="70">
         <v>46173</v>
       </c>
       <c r="H4" s="70">
         <v>46203</v>
       </c>
-      <c r="I4"/>
+      <c r="I4" s="70">
+        <v>46234</v>
+      </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
@@ -11362,285 +11846,312 @@
       <c r="JM4"/>
       <c r="JN4"/>
       <c r="JO4"/>
       <c r="JP4"/>
       <c r="JQ4"/>
       <c r="JR4"/>
       <c r="JS4"/>
       <c r="JT4"/>
       <c r="JU4"/>
       <c r="JV4"/>
       <c r="JW4"/>
       <c r="JX4"/>
       <c r="JY4"/>
       <c r="JZ4"/>
       <c r="KA4"/>
     </row>
     <row r="5" spans="1:287" ht="13.8">
       <c r="A5" s="51"/>
       <c r="B5" s="61"/>
       <c r="C5" s="71"/>
       <c r="D5" s="71"/>
       <c r="E5" s="71"/>
       <c r="F5" s="71"/>
       <c r="G5" s="71"/>
       <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
     </row>
     <row r="6" spans="1:287" s="2" customFormat="1" ht="13.8">
       <c r="A6" s="58" t="s">
         <v>247</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C6" s="84">
         <v>132885.62840134016</v>
       </c>
       <c r="D6" s="84">
         <v>133293.33395180781</v>
       </c>
       <c r="E6" s="84">
         <v>133584.41788845358</v>
       </c>
       <c r="F6" s="84">
         <v>135378.8179685378</v>
       </c>
       <c r="G6" s="84">
         <v>136706.27192596631</v>
       </c>
       <c r="H6" s="84">
         <v>137270.18966911011</v>
       </c>
+      <c r="I6" s="84">
+        <v>136268.12045147526</v>
+      </c>
     </row>
     <row r="7" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A7" s="58" t="s">
         <v>248</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="85">
         <v>2.8332059999999999E-2</v>
       </c>
       <c r="D7" s="85">
         <v>2.8826130000000002E-2</v>
       </c>
       <c r="E7" s="85">
         <v>8.8070000000000016E-5</v>
       </c>
       <c r="F7" s="85">
         <v>0.22225807999999997</v>
       </c>
       <c r="G7" s="85">
         <v>0.14430736999999999</v>
       </c>
       <c r="H7" s="85">
         <v>0.10528686000000001</v>
       </c>
+      <c r="I7" s="85">
+        <v>0.17913656</v>
+      </c>
     </row>
     <row r="8" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A8" s="58" t="s">
         <v>249</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="85">
         <v>21.70138665</v>
       </c>
       <c r="D8" s="85">
         <v>7.9071773800000003</v>
       </c>
       <c r="E8" s="85">
         <v>7.7154144800000006</v>
       </c>
       <c r="F8" s="85">
         <v>7.6505858899999994</v>
       </c>
       <c r="G8" s="85">
         <v>7.6268393399999992</v>
       </c>
       <c r="H8" s="85">
         <v>7.4516910799999998</v>
       </c>
+      <c r="I8" s="85">
+        <v>7.3510771799999999</v>
+      </c>
     </row>
     <row r="9" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A9" s="58" t="s">
         <v>250</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="85">
         <v>1440.41115165</v>
       </c>
       <c r="D9" s="85">
         <v>1271.38937863</v>
       </c>
       <c r="E9" s="85">
         <v>1272.3907508000002</v>
       </c>
       <c r="F9" s="85">
         <v>1285.73160446</v>
       </c>
       <c r="G9" s="85">
         <v>1281.28515935</v>
       </c>
       <c r="H9" s="85">
         <v>1269.1779526199998</v>
       </c>
+      <c r="I9" s="85">
+        <v>1187.3297916900001</v>
+      </c>
     </row>
     <row r="10" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A10" s="58" t="s">
         <v>251</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="85">
         <v>5364.2159604999997</v>
       </c>
       <c r="D10" s="85">
         <v>5365.7833661600007</v>
       </c>
       <c r="E10" s="85">
         <v>5320.7195788399995</v>
       </c>
       <c r="F10" s="85">
         <v>5268.2066951999996</v>
       </c>
       <c r="G10" s="85">
         <v>5264.5091186600002</v>
       </c>
       <c r="H10" s="85">
         <v>5290.1102293500007</v>
       </c>
+      <c r="I10" s="85">
+        <v>5286.3435414599999</v>
+      </c>
     </row>
     <row r="11" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="58" t="s">
         <v>252</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="85">
         <v>114.18104892999992</v>
       </c>
       <c r="D11" s="85">
         <v>113.08016943000007</v>
       </c>
       <c r="E11" s="85">
         <v>119.74529423999994</v>
       </c>
       <c r="F11" s="85">
         <v>119.70944252999998</v>
       </c>
       <c r="G11" s="85">
         <v>118.1968947999999</v>
       </c>
       <c r="H11" s="85">
         <v>124.75753621999985</v>
       </c>
+      <c r="I11" s="85">
+        <v>121.51193534999996</v>
+      </c>
     </row>
     <row r="12" spans="1:287" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="58" t="s">
         <v>253</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>312</v>
       </c>
       <c r="C12" s="85">
         <v>1607.8055516300001</v>
       </c>
       <c r="D12" s="85">
         <v>1796.7612392318695</v>
       </c>
       <c r="E12" s="85">
         <v>1742.9209141710148</v>
       </c>
       <c r="F12" s="85">
         <v>1943.5705722259327</v>
       </c>
       <c r="G12" s="85">
         <v>1727.3896224572377</v>
       </c>
       <c r="H12" s="85">
         <v>1749.4394993842084</v>
       </c>
+      <c r="I12" s="85">
+        <v>1519.3948225741535</v>
+      </c>
     </row>
     <row r="13" spans="1:287" ht="13.8">
       <c r="A13" s="58" t="s">
         <v>254</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>311</v>
       </c>
       <c r="C13" s="84">
         <v>52203.340657889363</v>
       </c>
       <c r="D13" s="84">
         <v>52544.54220829095</v>
       </c>
       <c r="E13" s="84">
         <v>51771.071639384842</v>
       </c>
       <c r="F13" s="84">
         <v>52313.789184111411</v>
       </c>
       <c r="G13" s="84">
         <v>52282.292962236163</v>
       </c>
       <c r="H13" s="84">
         <v>53185.652844171665</v>
       </c>
+      <c r="I13" s="84">
+        <v>52406.987108576977</v>
+      </c>
     </row>
     <row r="14" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A14" s="59" t="s">
         <v>255</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>93</v>
       </c>
       <c r="C14" s="85">
         <v>44429.814496657877</v>
       </c>
       <c r="D14" s="85">
         <v>44405.082270134546</v>
       </c>
       <c r="E14" s="85">
         <v>43428.369171246377</v>
       </c>
       <c r="F14" s="85">
         <v>43947.64519489753</v>
       </c>
       <c r="G14" s="85">
         <v>43693.129892562363</v>
       </c>
       <c r="H14" s="85">
         <v>44516.823192687349</v>
       </c>
-      <c r="I14" s="8"/>
+      <c r="I14" s="85">
+        <v>43717.761520760032</v>
+      </c>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="8"/>
       <c r="U14" s="8"/>
       <c r="V14" s="8"/>
       <c r="W14" s="8"/>
       <c r="X14" s="8"/>
       <c r="Y14" s="8"/>
       <c r="Z14" s="8"/>
       <c r="AA14" s="8"/>
       <c r="AB14" s="8"/>
       <c r="AC14" s="8"/>
       <c r="AD14" s="8"/>
       <c r="AE14" s="8"/>
       <c r="AF14" s="8"/>
       <c r="AG14" s="8"/>
       <c r="AH14" s="8"/>
@@ -11901,51 +12412,53 @@
     <row r="15" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A15" s="59" t="s">
         <v>256</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C15" s="85">
         <v>916.8625944082662</v>
       </c>
       <c r="D15" s="85">
         <v>917.72408913612503</v>
       </c>
       <c r="E15" s="85">
         <v>926.14294277794625</v>
       </c>
       <c r="F15" s="85">
         <v>893.81209843979093</v>
       </c>
       <c r="G15" s="85">
         <v>895.53104318738519</v>
       </c>
       <c r="H15" s="85">
         <v>895.0405187655565</v>
       </c>
-      <c r="I15" s="8"/>
+      <c r="I15" s="85">
+        <v>883.62050683068753</v>
+      </c>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="8"/>
       <c r="U15" s="8"/>
       <c r="V15" s="8"/>
       <c r="W15" s="8"/>
       <c r="X15" s="8"/>
       <c r="Y15" s="8"/>
       <c r="Z15" s="8"/>
       <c r="AA15" s="8"/>
       <c r="AB15" s="8"/>
       <c r="AC15" s="8"/>
       <c r="AD15" s="8"/>
       <c r="AE15" s="8"/>
       <c r="AF15" s="8"/>
       <c r="AG15" s="8"/>
       <c r="AH15" s="8"/>
@@ -12206,51 +12719,53 @@
     <row r="16" spans="1:287" s="53" customFormat="1" ht="13.8">
       <c r="A16" s="59" t="s">
         <v>257</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C16" s="85">
         <v>12737.063359135424</v>
       </c>
       <c r="D16" s="85">
         <v>12832.006472625922</v>
       </c>
       <c r="E16" s="85">
         <v>12323.930598762239</v>
       </c>
       <c r="F16" s="85">
         <v>12200.183866322323</v>
       </c>
       <c r="G16" s="85">
         <v>12338.366638123331</v>
       </c>
       <c r="H16" s="85">
         <v>12129.804112220016</v>
       </c>
-      <c r="I16" s="8"/>
+      <c r="I16" s="85">
+        <v>13341.615575778593</v>
+      </c>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="8"/>
       <c r="U16" s="8"/>
       <c r="V16" s="8"/>
       <c r="W16" s="8"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="8"/>
       <c r="AC16" s="8"/>
       <c r="AD16" s="8"/>
       <c r="AE16" s="8"/>
       <c r="AF16" s="8"/>
       <c r="AG16" s="8"/>
       <c r="AH16" s="8"/>
@@ -12511,51 +13026,53 @@
     <row r="17" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A17" s="59" t="s">
         <v>258</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="85">
         <v>2208.7971025493925</v>
       </c>
       <c r="D17" s="85">
         <v>2224.1379413436216</v>
       </c>
       <c r="E17" s="85">
         <v>2257.8775438321777</v>
       </c>
       <c r="F17" s="85">
         <v>2245.98129153126</v>
       </c>
       <c r="G17" s="85">
         <v>2247.4426784360071</v>
       </c>
       <c r="H17" s="85">
         <v>2259.3048916282428</v>
       </c>
-      <c r="I17" s="8"/>
+      <c r="I17" s="85">
+        <v>2260.241432382636</v>
+      </c>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="8"/>
       <c r="U17" s="8"/>
       <c r="V17" s="8"/>
       <c r="W17" s="8"/>
       <c r="X17" s="8"/>
       <c r="Y17" s="8"/>
       <c r="Z17" s="8"/>
       <c r="AA17" s="8"/>
       <c r="AB17" s="8"/>
       <c r="AC17" s="8"/>
       <c r="AD17" s="8"/>
       <c r="AE17" s="8"/>
       <c r="AF17" s="8"/>
       <c r="AG17" s="8"/>
       <c r="AH17" s="8"/>
@@ -12816,51 +13333,53 @@
     <row r="18" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A18" s="59" t="s">
         <v>259</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C18" s="85">
         <v>10528.26625658603</v>
       </c>
       <c r="D18" s="85">
         <v>10607.8685312823</v>
       </c>
       <c r="E18" s="85">
         <v>10066.053054930062</v>
       </c>
       <c r="F18" s="85">
         <v>9954.2025747910629</v>
       </c>
       <c r="G18" s="85">
         <v>10090.923959687323</v>
       </c>
       <c r="H18" s="85">
         <v>9870.4992205917733</v>
       </c>
-      <c r="I18" s="8"/>
+      <c r="I18" s="85">
+        <v>11081.374143395957</v>
+      </c>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="8"/>
       <c r="U18" s="8"/>
       <c r="V18" s="8"/>
       <c r="W18" s="8"/>
       <c r="X18" s="8"/>
       <c r="Y18" s="8"/>
       <c r="Z18" s="8"/>
       <c r="AA18" s="8"/>
       <c r="AB18" s="8"/>
       <c r="AC18" s="8"/>
       <c r="AD18" s="8"/>
       <c r="AE18" s="8"/>
       <c r="AF18" s="8"/>
       <c r="AG18" s="8"/>
       <c r="AH18" s="8"/>
@@ -13121,51 +13640,53 @@
     <row r="19" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A19" s="59" t="s">
         <v>260</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C19" s="85">
         <v>10603.753611313676</v>
       </c>
       <c r="D19" s="85">
         <v>10651.407062422479</v>
       </c>
       <c r="E19" s="85">
         <v>10165.266130726806</v>
       </c>
       <c r="F19" s="85">
         <v>10852.765339141417</v>
       </c>
       <c r="G19" s="85">
         <v>10221.086260825394</v>
       </c>
       <c r="H19" s="85">
         <v>10455.480135194874</v>
       </c>
-      <c r="I19" s="8"/>
+      <c r="I19" s="85">
+        <v>10243.076256643793</v>
+      </c>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="8"/>
       <c r="U19" s="8"/>
       <c r="V19" s="8"/>
       <c r="W19" s="8"/>
       <c r="X19" s="8"/>
       <c r="Y19" s="8"/>
       <c r="Z19" s="8"/>
       <c r="AA19" s="8"/>
       <c r="AB19" s="8"/>
       <c r="AC19" s="8"/>
       <c r="AD19" s="8"/>
       <c r="AE19" s="8"/>
       <c r="AF19" s="8"/>
       <c r="AG19" s="8"/>
       <c r="AH19" s="8"/>
@@ -13426,51 +13947,53 @@
     <row r="20" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A20" s="59" t="s">
         <v>261</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C20" s="85">
         <v>20172.134931800509</v>
       </c>
       <c r="D20" s="85">
         <v>20003.944645950021</v>
       </c>
       <c r="E20" s="85">
         <v>20013.029498979384</v>
       </c>
       <c r="F20" s="85">
         <v>20000.883890994002</v>
       </c>
       <c r="G20" s="85">
         <v>20238.145950426253</v>
       </c>
       <c r="H20" s="85">
         <v>21036.498426506907</v>
       </c>
-      <c r="I20" s="8"/>
+      <c r="I20" s="85">
+        <v>19249.449181506956</v>
+      </c>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="8"/>
       <c r="U20" s="8"/>
       <c r="V20" s="8"/>
       <c r="W20" s="8"/>
       <c r="X20" s="8"/>
       <c r="Y20" s="8"/>
       <c r="Z20" s="8"/>
       <c r="AA20" s="8"/>
       <c r="AB20" s="8"/>
       <c r="AC20" s="8"/>
       <c r="AD20" s="8"/>
       <c r="AE20" s="8"/>
       <c r="AF20" s="8"/>
       <c r="AG20" s="8"/>
       <c r="AH20" s="8"/>
@@ -13731,51 +14254,53 @@
     <row r="21" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A21" s="59" t="s">
         <v>262</v>
       </c>
       <c r="B21" s="57" t="s">
         <v>319</v>
       </c>
       <c r="C21" s="85">
         <v>7773.5261612314844</v>
       </c>
       <c r="D21" s="85">
         <v>8139.4599381564021</v>
       </c>
       <c r="E21" s="85">
         <v>8342.7024681384664</v>
       </c>
       <c r="F21" s="85">
         <v>8366.1439892138842</v>
       </c>
       <c r="G21" s="85">
         <v>8589.1630696738011</v>
       </c>
       <c r="H21" s="85">
         <v>8668.8296514843169</v>
       </c>
-      <c r="I21" s="8"/>
+      <c r="I21" s="85">
+        <v>8689.225587816949</v>
+      </c>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="8"/>
       <c r="U21" s="8"/>
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="8"/>
       <c r="Y21" s="8"/>
       <c r="Z21" s="8"/>
       <c r="AA21" s="8"/>
       <c r="AB21" s="8"/>
       <c r="AC21" s="8"/>
       <c r="AD21" s="8"/>
       <c r="AE21" s="8"/>
       <c r="AF21" s="8"/>
       <c r="AG21" s="8"/>
       <c r="AH21" s="8"/>
@@ -14036,77 +14561,82 @@
     <row r="22" spans="1:1327" s="3" customFormat="1" ht="13.8">
       <c r="A22" s="58" t="s">
         <v>263</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>318</v>
       </c>
       <c r="C22" s="84">
         <v>70649.216947610257</v>
       </c>
       <c r="D22" s="84">
         <v>70638.854799300563</v>
       </c>
       <c r="E22" s="84">
         <v>71570.768621872267</v>
       </c>
       <c r="F22" s="84">
         <v>71750.557897474326</v>
       </c>
       <c r="G22" s="84">
         <v>71890.344432330501</v>
       </c>
       <c r="H22" s="84">
         <v>72299.113771977805</v>
       </c>
+      <c r="I22" s="84">
+        <v>72737.820305053669</v>
+      </c>
     </row>
     <row r="23" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A23" s="59" t="s">
         <v>264</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="85">
         <v>61647.937817699974</v>
       </c>
       <c r="D23" s="85">
         <v>61577.008390749965</v>
       </c>
       <c r="E23" s="85">
         <v>62222.353938586144</v>
       </c>
       <c r="F23" s="85">
         <v>62363.623276198909</v>
       </c>
       <c r="G23" s="85">
         <v>62465.510027718163</v>
       </c>
       <c r="H23" s="85">
         <v>62697.771801265008</v>
       </c>
-      <c r="I23"/>
+      <c r="I23" s="85">
+        <v>63048.309620468237</v>
+      </c>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
@@ -15407,51 +15937,53 @@
     <row r="24" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A24" s="59" t="s">
         <v>267</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C24" s="85">
         <v>3093.8036425218265</v>
       </c>
       <c r="D24" s="85">
         <v>3097.80069821507</v>
       </c>
       <c r="E24" s="85">
         <v>3154.1257768137921</v>
       </c>
       <c r="F24" s="85">
         <v>3172.8117824667188</v>
       </c>
       <c r="G24" s="85">
         <v>3181.575130286305</v>
       </c>
       <c r="H24" s="85">
         <v>3201.8291769875818</v>
       </c>
-      <c r="I24"/>
+      <c r="I24" s="85">
+        <v>3207.6676846920773</v>
+      </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
@@ -16752,51 +17284,53 @@
     <row r="25" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A25" s="59" t="s">
         <v>268</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="85">
         <v>42787.870909057987</v>
       </c>
       <c r="D25" s="85">
         <v>42786.057439090226</v>
       </c>
       <c r="E25" s="85">
         <v>43380.226303309995</v>
       </c>
       <c r="F25" s="85">
         <v>43445.377301030327</v>
       </c>
       <c r="G25" s="85">
         <v>43479.063467372864</v>
       </c>
       <c r="H25" s="85">
         <v>43676.476540541655</v>
       </c>
-      <c r="I25"/>
+      <c r="I25" s="85">
+        <v>43909.100800992033</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
@@ -18097,51 +18631,53 @@
     <row r="26" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A26" s="59" t="s">
         <v>269</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C26" s="85">
         <v>42757.015749087986</v>
       </c>
       <c r="D26" s="85">
         <v>42755.372083200229</v>
       </c>
       <c r="E26" s="85">
         <v>43349.444110309996</v>
       </c>
       <c r="F26" s="85">
         <v>43415.008013460327</v>
       </c>
       <c r="G26" s="85">
         <v>43448.574167052866</v>
       </c>
       <c r="H26" s="85">
         <v>43646.201837371656</v>
       </c>
-      <c r="I26"/>
+      <c r="I26" s="85">
+        <v>43877.961471372037</v>
+      </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
@@ -19442,51 +19978,53 @@
     <row r="27" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A27" s="59" t="s">
         <v>270</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="85">
         <v>30.855159969999999</v>
       </c>
       <c r="D27" s="85">
         <v>30.68535589</v>
       </c>
       <c r="E27" s="85">
         <v>30.782192999999999</v>
       </c>
       <c r="F27" s="85">
         <v>30.369287569999997</v>
       </c>
       <c r="G27" s="85">
         <v>30.489300320000002</v>
       </c>
       <c r="H27" s="85">
         <v>30.274703169999995</v>
       </c>
-      <c r="I27"/>
+      <c r="I27" s="85">
+        <v>31.139329620000002</v>
+      </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
@@ -20787,51 +21325,53 @@
     <row r="28" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A28" s="59" t="s">
         <v>271</v>
       </c>
       <c r="B28" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="85">
         <v>2465.0806220383156</v>
       </c>
       <c r="D28" s="85">
         <v>2442.3340255037792</v>
       </c>
       <c r="E28" s="85">
         <v>2485.1872047988631</v>
       </c>
       <c r="F28" s="85">
         <v>2536.7164457630852</v>
       </c>
       <c r="G28" s="85">
         <v>2585.34283865514</v>
       </c>
       <c r="H28" s="85">
         <v>2539.6358401367193</v>
       </c>
-      <c r="I28"/>
+      <c r="I28" s="85">
+        <v>2543.6427551727802</v>
+      </c>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
@@ -22132,51 +22672,53 @@
     <row r="29" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A29" s="59" t="s">
         <v>272</v>
       </c>
       <c r="B29" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="85">
         <v>13301.182644081851</v>
       </c>
       <c r="D29" s="85">
         <v>13250.816227940888</v>
       </c>
       <c r="E29" s="85">
         <v>13202.814653663487</v>
       </c>
       <c r="F29" s="85">
         <v>13208.717746938773</v>
       </c>
       <c r="G29" s="85">
         <v>13219.528591403856</v>
       </c>
       <c r="H29" s="85">
         <v>13279.830243599055</v>
       </c>
-      <c r="I29"/>
+      <c r="I29" s="85">
+        <v>13387.898379611346</v>
+      </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
@@ -23477,51 +24019,53 @@
     <row r="30" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A30" s="59" t="s">
         <v>273</v>
       </c>
       <c r="B30" s="57" t="s">
         <v>319</v>
       </c>
       <c r="C30" s="85">
         <v>9001.2791299102792</v>
       </c>
       <c r="D30" s="85">
         <v>9061.8464085506075</v>
       </c>
       <c r="E30" s="85">
         <v>9348.4146832861134</v>
       </c>
       <c r="F30" s="85">
         <v>9386.934621275419</v>
       </c>
       <c r="G30" s="85">
         <v>9424.8344046123293</v>
       </c>
       <c r="H30" s="85">
         <v>9601.3419707127923</v>
       </c>
-      <c r="I30"/>
+      <c r="I30" s="85">
+        <v>9689.5106845854298</v>
+      </c>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
@@ -24822,51 +25366,53 @@
     <row r="31" spans="1:1327" s="2" customFormat="1" ht="13.8">
       <c r="A31" s="58" t="s">
         <v>265</v>
       </c>
       <c r="B31" s="30" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="84">
         <v>245.52634216349864</v>
       </c>
       <c r="D31" s="84">
         <v>240.91213478025119</v>
       </c>
       <c r="E31" s="84">
         <v>256.19345874462414</v>
       </c>
       <c r="F31" s="84">
         <v>230.94449486475889</v>
       </c>
       <c r="G31" s="84">
         <v>332.5353672741831</v>
       </c>
       <c r="H31" s="84">
         <v>376.29356911322873</v>
       </c>
-      <c r="I31"/>
+      <c r="I31" s="84">
+        <v>407.58808337530758</v>
+      </c>
       <c r="J31" s="89"/>
       <c r="K31" s="89"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
@@ -26167,51 +26713,53 @@
     <row r="32" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A32" s="59" t="s">
         <v>266</v>
       </c>
       <c r="B32" s="31" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="85">
         <v>245.52634216349864</v>
       </c>
       <c r="D32" s="85">
         <v>240.91213478025119</v>
       </c>
       <c r="E32" s="85">
         <v>256.19345874462414</v>
       </c>
       <c r="F32" s="85">
         <v>230.94449486475889</v>
       </c>
       <c r="G32" s="85">
         <v>332.5353672741831</v>
       </c>
       <c r="H32" s="85">
         <v>376.29356911322873</v>
       </c>
-      <c r="I32"/>
+      <c r="I32" s="85">
+        <v>407.58808337530758</v>
+      </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
@@ -27512,51 +28060,53 @@
     <row r="33" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A33" s="59" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="85">
         <v>0</v>
       </c>
       <c r="D33" s="85">
         <v>0</v>
       </c>
       <c r="E33" s="85">
         <v>0</v>
       </c>
       <c r="F33" s="85">
         <v>0</v>
       </c>
       <c r="G33" s="85">
         <v>0</v>
       </c>
       <c r="H33" s="85">
         <v>0</v>
       </c>
-      <c r="I33"/>
+      <c r="I33" s="85">
+        <v>0</v>
+      </c>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
@@ -28857,51 +29407,53 @@
     <row r="34" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A34" s="59" t="s">
         <v>275</v>
       </c>
       <c r="B34" s="31" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="85">
         <v>147.83064060999999</v>
       </c>
       <c r="D34" s="85">
         <v>142.03924697999997</v>
       </c>
       <c r="E34" s="85">
         <v>140.65175721000006</v>
       </c>
       <c r="F34" s="85">
         <v>142.99754161000004</v>
       </c>
       <c r="G34" s="85">
         <v>142.63254395999999</v>
       </c>
       <c r="H34" s="85">
         <v>145.95842136000005</v>
       </c>
-      <c r="I34"/>
+      <c r="I34" s="85">
+        <v>150.96838305999995</v>
+      </c>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
@@ -30202,51 +30754,53 @@
     <row r="35" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A35" s="59" t="s">
         <v>276</v>
       </c>
       <c r="B35" s="31" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="85">
         <v>147.83064060999999</v>
       </c>
       <c r="D35" s="85">
         <v>142.03924697999997</v>
       </c>
       <c r="E35" s="85">
         <v>140.65175721000006</v>
       </c>
       <c r="F35" s="85">
         <v>142.99754161000004</v>
       </c>
       <c r="G35" s="85">
         <v>142.63254395999999</v>
       </c>
       <c r="H35" s="85">
         <v>145.95842136000005</v>
       </c>
-      <c r="I35"/>
+      <c r="I35" s="85">
+        <v>150.96838305999995</v>
+      </c>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
@@ -31547,51 +32101,53 @@
     <row r="36" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A36" s="59" t="s">
         <v>277</v>
       </c>
       <c r="B36" s="31" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="85">
         <v>0</v>
       </c>
       <c r="D36" s="85">
         <v>0</v>
       </c>
       <c r="E36" s="85">
         <v>0</v>
       </c>
       <c r="F36" s="85">
         <v>0</v>
       </c>
       <c r="G36" s="85">
         <v>0</v>
       </c>
       <c r="H36" s="85">
         <v>0</v>
       </c>
-      <c r="I36"/>
+      <c r="I36" s="85">
+        <v>0</v>
+      </c>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
@@ -32892,51 +33448,53 @@
     <row r="37" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A37" s="59" t="s">
         <v>278</v>
       </c>
       <c r="B37" s="31" t="s">
         <v>90</v>
       </c>
       <c r="C37" s="85">
         <v>8.92412376999998</v>
       </c>
       <c r="D37" s="85">
         <v>7.9835437499999902</v>
       </c>
       <c r="E37" s="85">
         <v>8.0773300499999685</v>
       </c>
       <c r="F37" s="85">
         <v>7.4735008899999817</v>
       </c>
       <c r="G37" s="85">
         <v>6.6899653099999759</v>
       </c>
       <c r="H37" s="85">
         <v>7.1415336199999757</v>
       </c>
-      <c r="I37"/>
+      <c r="I37" s="85">
+        <v>7.3093507999999972</v>
+      </c>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
@@ -34237,51 +34795,53 @@
     <row r="38" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A38" s="59" t="s">
         <v>279</v>
       </c>
       <c r="B38" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="85">
         <v>88.771577783498657</v>
       </c>
       <c r="D38" s="85">
         <v>90.889344050251239</v>
       </c>
       <c r="E38" s="85">
         <v>107.46437148462411</v>
       </c>
       <c r="F38" s="85">
         <v>80.47345236475887</v>
       </c>
       <c r="G38" s="85">
         <v>183.21285800418315</v>
       </c>
       <c r="H38" s="85">
         <v>223.19361413322869</v>
       </c>
-      <c r="I38"/>
+      <c r="I38" s="85">
+        <v>249.31034951530759</v>
+      </c>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
@@ -35582,51 +36142,53 @@
     <row r="39" spans="1:1327" s="53" customFormat="1" ht="13.8">
       <c r="A39" s="59" t="s">
         <v>280</v>
       </c>
       <c r="B39" s="63" t="s">
         <v>319</v>
       </c>
       <c r="C39" s="65">
         <v>0</v>
       </c>
       <c r="D39" s="65">
         <v>0</v>
       </c>
       <c r="E39" s="65">
         <v>0</v>
       </c>
       <c r="F39" s="65">
         <v>0</v>
       </c>
       <c r="G39" s="65">
         <v>0</v>
       </c>
       <c r="H39" s="65">
         <v>0</v>
       </c>
-      <c r="I39"/>
+      <c r="I39" s="65">
+        <v>0</v>
+      </c>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
@@ -38174,787 +38736,869 @@
     </row>
     <row r="456" spans="2:2">
       <c r="B456" s="1"/>
     </row>
     <row r="457" spans="2:2">
       <c r="B457" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
   <webPublishItems count="1">
     <webPublishItem id="8486" divId="Set of Tables_8486" sourceType="range" sourceRef="B1:B39" destinationFile="I:\internet\StatisticalTables\Monetary Data\DMB Claims on Private Sector.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H55"/>
+  <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="topRight" activeCell="N24" sqref="N24"/>
+      <selection pane="topRight" activeCell="L13" sqref="L13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="38.33203125" style="9" customWidth="1"/>
-    <col min="3" max="8" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="9" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="13.8">
+    <row r="1" spans="1:9" ht="13.8">
       <c r="B1" s="25" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="13.8">
+    <row r="2" spans="1:9" ht="13.8">
       <c r="B2" s="26" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="13.8">
+    <row r="3" spans="1:9" ht="13.8">
       <c r="B3" s="27"/>
     </row>
-    <row r="4" spans="1:8" ht="13.8">
+    <row r="4" spans="1:9" ht="13.8">
       <c r="A4" s="23"/>
       <c r="B4" s="28" t="s">
         <v>307</v>
       </c>
       <c r="C4" s="73">
         <v>46053</v>
       </c>
       <c r="D4" s="73">
         <v>46081</v>
       </c>
       <c r="E4" s="73">
         <v>46112</v>
       </c>
       <c r="F4" s="73">
         <v>46142</v>
       </c>
       <c r="G4" s="73">
         <v>46173</v>
       </c>
       <c r="H4" s="73">
         <v>46203</v>
       </c>
-    </row>
-    <row r="5" spans="1:8" ht="13.8">
+      <c r="I4" s="73">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="13.8">
       <c r="A5" s="17" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="29"/>
       <c r="C5" s="74"/>
       <c r="D5" s="74"/>
       <c r="E5" s="74"/>
       <c r="F5" s="74"/>
       <c r="G5" s="74"/>
       <c r="H5" s="74"/>
-    </row>
-    <row r="6" spans="1:8" ht="13.8">
+      <c r="I5" s="74"/>
+    </row>
+    <row r="6" spans="1:9" ht="13.8">
       <c r="A6" s="17" t="s">
         <v>305</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="86">
         <v>193623.64738275076</v>
       </c>
       <c r="D6" s="86">
         <v>192861.02628804787</v>
       </c>
       <c r="E6" s="86">
         <v>196117.33609975997</v>
       </c>
       <c r="F6" s="86">
         <v>204119.09053801245</v>
       </c>
       <c r="G6" s="86">
         <v>205334.21727670927</v>
       </c>
       <c r="H6" s="86">
         <v>202859.41122856387</v>
       </c>
-    </row>
-    <row r="7" spans="1:8" ht="13.8" hidden="1">
+      <c r="I6" s="86">
+        <v>207207.62591432981</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="13.8" hidden="1">
       <c r="A7" s="17"/>
       <c r="B7" s="30"/>
       <c r="C7" s="77">
         <v>0</v>
       </c>
       <c r="D7" s="77">
         <v>0</v>
       </c>
       <c r="E7" s="77">
         <v>0</v>
       </c>
       <c r="F7" s="77">
         <v>0</v>
       </c>
       <c r="G7" s="77">
         <v>0</v>
       </c>
       <c r="H7" s="77">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I7" s="77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A8" s="17" t="s">
         <v>281</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="75">
         <v>166553.73669825989</v>
       </c>
       <c r="D8" s="75">
         <v>168289.0257036137</v>
       </c>
       <c r="E8" s="75">
         <v>170059.7714626916</v>
       </c>
       <c r="F8" s="75">
         <v>177076.99336021766</v>
       </c>
       <c r="G8" s="75">
         <v>176224.54972369072</v>
       </c>
       <c r="H8" s="75">
         <v>174294.06966908427</v>
       </c>
-    </row>
-    <row r="9" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I8" s="75">
+        <v>177187.9122961355</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A9" s="17" t="s">
         <v>282</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="75">
         <v>89421.618308960795</v>
       </c>
       <c r="D9" s="75">
         <v>90319.324066778048</v>
       </c>
       <c r="E9" s="75">
         <v>90469.027887692529</v>
       </c>
       <c r="F9" s="75">
         <v>95926.485001208173</v>
       </c>
       <c r="G9" s="75">
         <v>96889.444084453033</v>
       </c>
       <c r="H9" s="75">
         <v>95376.170804286783</v>
       </c>
-    </row>
-    <row r="10" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I9" s="75">
+        <v>98243.96961038631</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A10" s="17" t="s">
         <v>283</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="75">
         <v>86362.604501650407</v>
       </c>
       <c r="D10" s="75">
         <v>84189.71382961233</v>
       </c>
       <c r="E10" s="75">
         <v>84506.736338188522</v>
       </c>
       <c r="F10" s="75">
         <v>90285.313294157182</v>
       </c>
       <c r="G10" s="75">
         <v>91038.606398609598</v>
       </c>
       <c r="H10" s="75">
         <v>89561.601271266089</v>
       </c>
-    </row>
-    <row r="11" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I10" s="75">
+        <v>91967.69339081386</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A11" s="17" t="s">
         <v>284</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="76">
         <v>9320.5154874936488</v>
       </c>
       <c r="D11" s="76">
         <v>8789.0266808444103</v>
       </c>
       <c r="E11" s="76">
         <v>8440.8783159395971</v>
       </c>
       <c r="F11" s="76">
         <v>10028.632686704541</v>
       </c>
       <c r="G11" s="76">
         <v>10139.789797769761</v>
       </c>
       <c r="H11" s="76">
         <v>9574.7778213729307</v>
       </c>
-    </row>
-    <row r="12" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I11" s="76">
+        <v>10257.441151419365</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A12" s="17" t="s">
         <v>285</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="76">
         <v>849.21209059</v>
       </c>
       <c r="D12" s="76">
         <v>874.92623875000004</v>
       </c>
       <c r="E12" s="76">
         <v>1039.0387531600002</v>
       </c>
       <c r="F12" s="76">
         <v>918.66278112999976</v>
       </c>
       <c r="G12" s="76">
         <v>905.68101535999995</v>
       </c>
       <c r="H12" s="76">
         <v>885.56739693000009</v>
       </c>
-    </row>
-    <row r="13" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I12" s="76">
+        <v>1128.2275872100001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A13" s="17" t="s">
         <v>286</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>309</v>
       </c>
       <c r="C13" s="76">
         <v>6655.5063997235093</v>
       </c>
       <c r="D13" s="76">
         <v>5837.2163994743096</v>
       </c>
       <c r="E13" s="76">
         <v>6187.5528944647303</v>
       </c>
       <c r="F13" s="76">
         <v>9364.860747811319</v>
       </c>
       <c r="G13" s="76">
         <v>9237.189584586049</v>
       </c>
       <c r="H13" s="76">
         <v>8072.1737926948808</v>
       </c>
-    </row>
-    <row r="14" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I13" s="76">
+        <v>7973.62806407065</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A14" s="17" t="s">
         <v>287</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>310</v>
       </c>
       <c r="C14" s="76">
         <v>46462.842030595762</v>
       </c>
       <c r="D14" s="76">
         <v>45595.305322235465</v>
       </c>
       <c r="E14" s="76">
         <v>45698.248084234758</v>
       </c>
       <c r="F14" s="76">
         <v>46202.983850039353</v>
       </c>
       <c r="G14" s="76">
         <v>47062.317347901509</v>
       </c>
       <c r="H14" s="76">
         <v>47110.004629363422</v>
       </c>
-    </row>
-    <row r="15" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I14" s="76">
+        <v>47873.386225244241</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A15" s="17" t="s">
         <v>288</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="76">
         <v>23074.528493247497</v>
       </c>
       <c r="D15" s="76">
         <v>23093.239188308136</v>
       </c>
       <c r="E15" s="76">
         <v>23141.018290389446</v>
       </c>
       <c r="F15" s="76">
         <v>23770.173228471973</v>
       </c>
       <c r="G15" s="76">
         <v>23693.62865299228</v>
       </c>
       <c r="H15" s="76">
         <v>23919.077630904852</v>
       </c>
-    </row>
-    <row r="16" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I15" s="76">
+        <v>24735.010362869587</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A16" s="17" t="s">
         <v>289</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="75">
         <v>3059.0138073103917</v>
       </c>
       <c r="D16" s="75">
         <v>6129.6102371657116</v>
       </c>
       <c r="E16" s="75">
         <v>5962.2915495040079</v>
       </c>
       <c r="F16" s="75">
         <v>5641.1717070509985</v>
       </c>
       <c r="G16" s="75">
         <v>5850.8376858434385</v>
       </c>
       <c r="H16" s="75">
         <v>5814.5695330206945</v>
       </c>
-    </row>
-    <row r="17" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I16" s="75">
+        <v>6276.2762195724517</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A17" s="17" t="s">
         <v>290</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="75">
         <v>77132.11838929911</v>
       </c>
       <c r="D17" s="75">
         <v>77969.701636835656</v>
       </c>
       <c r="E17" s="75">
         <v>79590.743574999084</v>
       </c>
       <c r="F17" s="75">
         <v>81150.508359009487</v>
       </c>
       <c r="G17" s="75">
         <v>79335.105639237707</v>
       </c>
       <c r="H17" s="75">
         <v>78917.898864797506</v>
       </c>
-    </row>
-    <row r="18" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I17" s="75">
+        <v>78943.942685749193</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A18" s="17" t="s">
         <v>291</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="75">
         <v>77113.261189299112</v>
       </c>
       <c r="D18" s="75">
         <v>77038.612577505657</v>
       </c>
       <c r="E18" s="75">
         <v>78611.239236429086</v>
       </c>
       <c r="F18" s="75">
         <v>79862.712017939484</v>
       </c>
       <c r="G18" s="75">
         <v>78052.912831167705</v>
       </c>
       <c r="H18" s="75">
         <v>77918.712265537499</v>
       </c>
-    </row>
-    <row r="19" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I18" s="75">
+        <v>77929.530686569196</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A19" s="17" t="s">
         <v>292</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="76">
         <v>8854.0209914599</v>
       </c>
       <c r="D19" s="76">
         <v>8877.0131301526999</v>
       </c>
       <c r="E19" s="76">
         <v>8390.0690959229996</v>
       </c>
       <c r="F19" s="76">
         <v>8355.0537603036992</v>
       </c>
       <c r="G19" s="76">
         <v>8313.3819306722999</v>
       </c>
       <c r="H19" s="76">
         <v>8212.1333600865</v>
       </c>
-    </row>
-    <row r="20" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I19" s="76">
+        <v>8710.5484050965006</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A20" s="17" t="s">
         <v>293</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="76">
         <v>952.58634667469994</v>
       </c>
       <c r="D20" s="76">
         <v>989.78405587459997</v>
       </c>
       <c r="E20" s="76">
         <v>793.84253932440015</v>
       </c>
       <c r="F20" s="76">
         <v>858.48030727730008</v>
       </c>
       <c r="G20" s="76">
         <v>864.77975878199993</v>
       </c>
       <c r="H20" s="76">
         <v>1400.1548044731001</v>
       </c>
-    </row>
-    <row r="21" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I20" s="76">
+        <v>1565.7798672231004</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A21" s="17" t="s">
         <v>294</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="76">
         <v>7637.4519205033002</v>
       </c>
       <c r="D21" s="76">
         <v>7366.2474366217994</v>
       </c>
       <c r="E21" s="76">
         <v>8012.9140499979994</v>
       </c>
       <c r="F21" s="76">
         <v>8172.6447177815999</v>
       </c>
       <c r="G21" s="76">
         <v>7389.2885341939</v>
       </c>
       <c r="H21" s="76">
         <v>7045.9998839561003</v>
       </c>
-    </row>
-    <row r="22" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I21" s="76">
+        <v>9195.4952737061012</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A22" s="17" t="s">
         <v>295</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="76">
         <v>27468.87383269022</v>
       </c>
       <c r="D22" s="76">
         <v>28402.57196654375</v>
       </c>
       <c r="E22" s="76">
         <v>29191.86112836044</v>
       </c>
       <c r="F22" s="76">
         <v>30038.761883210776</v>
       </c>
       <c r="G22" s="76">
         <v>29216.548670650009</v>
       </c>
       <c r="H22" s="76">
         <v>28574.595610678847</v>
       </c>
-    </row>
-    <row r="23" spans="1:8" s="8" customFormat="1" ht="13.8">
+      <c r="I22" s="76">
+        <v>29606.126866250001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="8" customFormat="1" ht="13.8">
       <c r="A23" s="17" t="s">
         <v>296</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="76">
         <v>32200.328097970989</v>
       </c>
       <c r="D23" s="76">
         <v>31402.99598831281</v>
       </c>
       <c r="E23" s="76">
         <v>32222.552422823246</v>
       </c>
       <c r="F23" s="76">
         <v>32437.771349366107</v>
       </c>
       <c r="G23" s="76">
         <v>32268.913936869496</v>
       </c>
       <c r="H23" s="76">
         <v>32685.828606342959</v>
       </c>
-    </row>
-    <row r="24" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I23" s="76">
+        <v>28851.580274293497</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A24" s="17" t="s">
         <v>297</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="75">
         <v>18.857200000000002</v>
       </c>
       <c r="D24" s="75">
         <v>931.08905932999994</v>
       </c>
       <c r="E24" s="75">
         <v>979.50433856999985</v>
       </c>
       <c r="F24" s="75">
         <v>1287.7963410700002</v>
       </c>
       <c r="G24" s="75">
         <v>1282.1928080699997</v>
       </c>
       <c r="H24" s="75">
         <v>999.18659925999998</v>
       </c>
-    </row>
-    <row r="25" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I24" s="75">
+        <v>1014.41199918</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A25" s="17" t="s">
         <v>298</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="75">
         <v>27069.91068449086</v>
       </c>
       <c r="D25" s="75">
         <v>24572.000584434158</v>
       </c>
       <c r="E25" s="75">
         <v>26057.564637068353</v>
       </c>
       <c r="F25" s="75">
         <v>27042.097177794785</v>
       </c>
       <c r="G25" s="75">
         <v>29109.667553018538</v>
       </c>
       <c r="H25" s="75">
         <v>28565.341559479602</v>
       </c>
-    </row>
-    <row r="26" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I25" s="75">
+        <v>30019.713618194313</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A26" s="17" t="s">
         <v>299</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="75">
         <v>12057.943932064594</v>
       </c>
       <c r="D26" s="75">
         <v>14091.429816237402</v>
       </c>
       <c r="E26" s="75">
         <v>13908.077931100866</v>
       </c>
       <c r="F26" s="75">
         <v>15484.735460123597</v>
       </c>
       <c r="G26" s="75">
         <v>17108.51051616624</v>
       </c>
       <c r="H26" s="75">
         <v>17023.529334227111</v>
       </c>
-    </row>
-    <row r="27" spans="1:8" s="5" customFormat="1" ht="14.4">
+      <c r="I26" s="75">
+        <v>18748.129127964981</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" s="5" customFormat="1" ht="14.4">
       <c r="A27" s="17" t="s">
         <v>300</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="76">
         <v>7689.107715253559</v>
       </c>
       <c r="D27" s="76">
         <v>8524.8745086611179</v>
       </c>
       <c r="E27" s="76">
         <v>7961.5147859408662</v>
       </c>
       <c r="F27" s="76">
         <v>8043.9978984302952</v>
       </c>
       <c r="G27" s="76">
         <v>10002.776001566959</v>
       </c>
       <c r="H27" s="76">
         <v>10741.205943134672</v>
       </c>
-    </row>
-    <row r="28" spans="1:8" s="5" customFormat="1" ht="14.4">
+      <c r="I27" s="76">
+        <v>12492.657299326718</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" s="5" customFormat="1" ht="14.4">
       <c r="A28" s="17" t="s">
         <v>301</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="76">
         <v>4368.8362168110343</v>
       </c>
       <c r="D28" s="76">
         <v>5566.5553075762837</v>
       </c>
       <c r="E28" s="76">
         <v>5946.5631451600002</v>
       </c>
       <c r="F28" s="76">
         <v>7440.7375616933004</v>
       </c>
       <c r="G28" s="76">
         <v>7105.7345145992804</v>
       </c>
       <c r="H28" s="76">
         <v>6282.3233910924391</v>
       </c>
-    </row>
-    <row r="29" spans="1:8" s="2" customFormat="1" ht="13.8">
+      <c r="I28" s="76">
+        <v>6255.4718286382613</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" s="2" customFormat="1" ht="13.8">
       <c r="A29" s="52" t="s">
         <v>302</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="75">
         <v>15011.966752426268</v>
       </c>
       <c r="D29" s="75">
         <v>10480.570768196756</v>
       </c>
       <c r="E29" s="75">
         <v>12149.486705967485</v>
       </c>
       <c r="F29" s="75">
         <v>11557.361717671187</v>
       </c>
       <c r="G29" s="75">
         <v>12001.157036852299</v>
       </c>
       <c r="H29" s="75">
         <v>11541.812225252492</v>
       </c>
-    </row>
-    <row r="30" spans="1:8" s="5" customFormat="1" ht="14.4">
+      <c r="I29" s="75">
+        <v>11271.584490229332</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" s="5" customFormat="1" ht="14.4">
       <c r="A30" s="17" t="s">
         <v>303</v>
       </c>
       <c r="B30" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="76">
         <v>8178.9552185662669</v>
       </c>
       <c r="D30" s="76">
         <v>9279.2403541367567</v>
       </c>
       <c r="E30" s="76">
         <v>10318.205371787486</v>
       </c>
       <c r="F30" s="76">
         <v>10220.033029371187</v>
       </c>
       <c r="G30" s="76">
         <v>9987.1146935322995</v>
       </c>
       <c r="H30" s="76">
         <v>10265.554104952493</v>
       </c>
-    </row>
-    <row r="31" spans="1:8" s="5" customFormat="1" ht="14.4">
+      <c r="I30" s="76">
+        <v>10313.630660409332</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" s="5" customFormat="1" ht="14.4">
       <c r="A31" s="18" t="s">
         <v>304</v>
       </c>
       <c r="B31" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="78">
         <v>6833.0115338600008</v>
       </c>
       <c r="D31" s="78">
         <v>1201.3304140600001</v>
       </c>
       <c r="E31" s="78">
         <v>1831.2813341799999</v>
       </c>
       <c r="F31" s="78">
         <v>1337.3286882999998</v>
       </c>
       <c r="G31" s="78">
         <v>2014.0423433200001</v>
       </c>
       <c r="H31" s="78">
         <v>1276.2581203</v>
       </c>
-    </row>
-    <row r="32" spans="1:8" ht="13.8">
+      <c r="I31" s="78">
+        <v>957.95382981999978</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="13.8">
       <c r="B32" s="27"/>
     </row>
     <row r="33" spans="2:2" ht="13.8">
       <c r="B33" s="27"/>
     </row>
     <row r="34" spans="2:2" ht="13.8">
       <c r="B34" s="27"/>
     </row>
     <row r="35" spans="2:2" ht="13.8">
       <c r="B35" s="27"/>
     </row>
     <row r="36" spans="2:2" ht="13.8">
       <c r="B36" s="27"/>
     </row>
     <row r="37" spans="2:2" ht="13.8">
       <c r="B37" s="27"/>
     </row>
     <row r="38" spans="2:2" ht="13.8">
       <c r="B38" s="27"/>
     </row>
     <row r="39" spans="2:2" ht="13.8">
       <c r="B39" s="27"/>
     </row>
     <row r="40" spans="2:2" ht="13.8">
       <c r="B40" s="27"/>