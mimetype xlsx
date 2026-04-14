--- v1 (2025-12-25)
+++ v2 (2026-04-14)
@@ -1,482 +1,548 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29609"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia.sharepoint.com/sites/ResearchandFinancialSectorDevelopment/Shared Documents/General/Statistics and Publications Division/Public Finance &amp;  Debt/New Public Finance &amp; Debt/Public Finance table for text/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia.sharepoint.com/sites/ResearchandFinancialSectorDevelopment/Shared Documents/General/Statistics and Publications Division/EC Report/New Public Finance Data/Working File All in One/Public Finance table for text/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="522" documentId="14_{E75A09C2-1324-46A5-9096-5331F2DBD003}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A847E4DD-9200-46D5-B05B-1CC37DAC61A8}"/>
+  <xr:revisionPtr revIDLastSave="604" documentId="14_{E75A09C2-1324-46A5-9096-5331F2DBD003}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D2ECAA4A-7A04-4549-AE9B-F4CA0696FF05}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Debt and gurantees " sheetId="11" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BT53" i="11" l="1"/>
+  <c r="BU53" i="11" l="1"/>
+  <c r="BT53" i="11"/>
   <c r="BS53" i="11"/>
+  <c r="BR53" i="11"/>
+  <c r="BQ53" i="11"/>
+  <c r="BP53" i="11"/>
+  <c r="BO53" i="11"/>
+  <c r="BU52" i="11"/>
   <c r="BT52" i="11"/>
   <c r="BS52" i="11"/>
-  <c r="BT51" i="11"/>
-[...24 lines deleted...]
-  <c r="BR52" i="11" l="1"/>
+  <c r="BR52" i="11"/>
   <c r="BQ52" i="11"/>
   <c r="BP52" i="11"/>
   <c r="BO52" i="11"/>
+  <c r="BU51" i="11"/>
+  <c r="BU54" i="11" s="1"/>
+  <c r="BT51" i="11"/>
+  <c r="BT54" i="11" s="1"/>
+  <c r="BS51" i="11"/>
   <c r="BR51" i="11"/>
+  <c r="BR54" i="11" s="1"/>
   <c r="BQ51" i="11"/>
+  <c r="BQ54" i="11" s="1"/>
   <c r="BP51" i="11"/>
+  <c r="BP54" i="11" s="1"/>
   <c r="BO51" i="11"/>
+  <c r="BO54" i="11" s="1"/>
+  <c r="BU50" i="11"/>
+  <c r="BT50" i="11"/>
   <c r="BR50" i="11"/>
-  <c r="BR47" i="11" s="1"/>
   <c r="BQ50" i="11"/>
-  <c r="BQ47" i="11" s="1"/>
   <c r="BP50" i="11"/>
-  <c r="BP53" i="11" s="1"/>
   <c r="BO50" i="11"/>
-  <c r="BO47" i="11" s="1"/>
-  <c r="BR49" i="11"/>
+  <c r="BU48" i="11"/>
+  <c r="BT48" i="11"/>
+  <c r="BS48" i="11"/>
+  <c r="BR48" i="11"/>
+  <c r="BQ48" i="11"/>
+  <c r="BP48" i="11"/>
+  <c r="BO48" i="11"/>
+  <c r="BN5" i="11"/>
+  <c r="BO5" i="11"/>
+  <c r="BO13" i="11" s="1"/>
+  <c r="BP5" i="11"/>
+  <c r="BP13" i="11" s="1"/>
+  <c r="BQ5" i="11"/>
+  <c r="BR5" i="11"/>
+  <c r="BS5" i="11"/>
+  <c r="BT5" i="11"/>
+  <c r="BT11" i="11" s="1"/>
+  <c r="BP11" i="11"/>
+  <c r="BO11" i="11"/>
+  <c r="BS9" i="11"/>
+  <c r="BR9" i="11"/>
+  <c r="BP9" i="11"/>
+  <c r="BO9" i="11"/>
+  <c r="BT7" i="11"/>
+  <c r="BS7" i="11"/>
+  <c r="BR7" i="11"/>
+  <c r="BP7" i="11"/>
+  <c r="BO7" i="11"/>
+  <c r="BP35" i="11"/>
+  <c r="BU20" i="11"/>
+  <c r="BU26" i="11" s="1"/>
+  <c r="BT20" i="11"/>
   <c r="BS20" i="11"/>
-  <c r="BS35" i="11" s="1"/>
   <c r="BR20" i="11"/>
+  <c r="BQ20" i="11"/>
+  <c r="BP20" i="11"/>
+  <c r="BO20" i="11"/>
+  <c r="BO27" i="11" s="1"/>
+  <c r="BN20" i="11"/>
+  <c r="BN27" i="11" s="1"/>
+  <c r="BM20" i="11"/>
+  <c r="BM27" i="11" s="1"/>
+  <c r="BL20" i="11"/>
+  <c r="BL27" i="11" s="1"/>
+  <c r="BK20" i="11"/>
+  <c r="BK27" i="11" s="1"/>
+  <c r="BU5" i="11"/>
+  <c r="BU27" i="11" s="1"/>
+  <c r="BU17" i="11"/>
+  <c r="BT17" i="11"/>
   <c r="BS17" i="11"/>
-  <c r="BR17" i="11"/>
-[...5 lines deleted...]
-  <c r="BQ35" i="11" s="1"/>
+  <c r="BS54" i="11" l="1"/>
+  <c r="BS50" i="11"/>
+  <c r="BR13" i="11"/>
+  <c r="BR11" i="11"/>
+  <c r="BS13" i="11"/>
+  <c r="BS11" i="11"/>
+  <c r="BT13" i="11"/>
+  <c r="BT9" i="11"/>
+  <c r="BU36" i="11"/>
+  <c r="BT36" i="11"/>
+  <c r="BS36" i="11"/>
+  <c r="BR36" i="11"/>
+  <c r="BQ36" i="11"/>
+  <c r="BP36" i="11"/>
+  <c r="BP37" i="11" s="1"/>
+  <c r="BP27" i="11"/>
+  <c r="BR35" i="11"/>
+  <c r="BR37" i="11" s="1"/>
+  <c r="BR27" i="11"/>
+  <c r="BS35" i="11"/>
+  <c r="BS37" i="11" s="1"/>
+  <c r="BS27" i="11"/>
+  <c r="BT35" i="11"/>
+  <c r="BT37" i="11" s="1"/>
+  <c r="BT27" i="11"/>
+  <c r="BT32" i="11" s="1"/>
+  <c r="BU35" i="11"/>
+  <c r="BU37" i="11" s="1"/>
+  <c r="BU24" i="11"/>
+  <c r="BU22" i="11"/>
+  <c r="BT24" i="11"/>
+  <c r="BT22" i="11"/>
+  <c r="BU16" i="11"/>
+  <c r="BU13" i="11"/>
+  <c r="BU11" i="11"/>
+  <c r="BU9" i="11"/>
+  <c r="BU7" i="11"/>
+  <c r="BT16" i="11"/>
+  <c r="BS16" i="11"/>
+  <c r="BP32" i="11" l="1"/>
+  <c r="BP33" i="11"/>
+  <c r="BR33" i="11"/>
+  <c r="BR32" i="11"/>
+  <c r="BS29" i="11"/>
+  <c r="BS33" i="11"/>
+  <c r="BS32" i="11"/>
+  <c r="BT29" i="11"/>
+  <c r="BT33" i="11"/>
+  <c r="BU29" i="11"/>
+  <c r="BU33" i="11"/>
+  <c r="BU32" i="11"/>
+  <c r="BR17" i="11" l="1"/>
   <c r="BQ17" i="11"/>
-  <c r="BQ5" i="11"/>
-[...55 lines deleted...]
-  <c r="L53" i="11" s="1"/>
+  <c r="BB54" i="11"/>
+  <c r="BA54" i="11"/>
+  <c r="AZ54" i="11"/>
+  <c r="AY54" i="11"/>
+  <c r="AX54" i="11"/>
+  <c r="AW54" i="11"/>
+  <c r="AV54" i="11"/>
+  <c r="AU54" i="11"/>
+  <c r="K54" i="11"/>
+  <c r="J54" i="11"/>
+  <c r="I54" i="11"/>
+  <c r="H54" i="11"/>
+  <c r="G54" i="11"/>
+  <c r="F54" i="11"/>
+  <c r="E54" i="11"/>
+  <c r="D54" i="11"/>
+  <c r="C54" i="11"/>
+  <c r="BN53" i="11"/>
+  <c r="BN49" i="11" s="1"/>
+  <c r="BM53" i="11"/>
+  <c r="BM54" i="11" s="1"/>
+  <c r="BL53" i="11"/>
+  <c r="BL54" i="11" s="1"/>
+  <c r="BK53" i="11"/>
+  <c r="BK49" i="11" s="1"/>
+  <c r="BJ53" i="11"/>
+  <c r="BJ49" i="11" s="1"/>
+  <c r="BI53" i="11"/>
+  <c r="BI49" i="11" s="1"/>
+  <c r="BH53" i="11"/>
+  <c r="BH49" i="11" s="1"/>
+  <c r="BG53" i="11"/>
+  <c r="BG52" i="11" s="1"/>
+  <c r="BF53" i="11"/>
+  <c r="BF54" i="11" s="1"/>
+  <c r="BE53" i="11"/>
+  <c r="BE54" i="11" s="1"/>
+  <c r="BD53" i="11"/>
+  <c r="BD54" i="11" s="1"/>
+  <c r="BC53" i="11"/>
+  <c r="BC49" i="11" s="1"/>
+  <c r="R53" i="11"/>
+  <c r="R49" i="11" s="1"/>
+  <c r="Q53" i="11"/>
+  <c r="Q54" i="11" s="1"/>
+  <c r="P53" i="11"/>
+  <c r="O53" i="11"/>
+  <c r="N53" i="11"/>
+  <c r="N52" i="11" s="1"/>
+  <c r="M53" i="11"/>
+  <c r="M52" i="11" s="1"/>
+  <c r="L53" i="11"/>
+  <c r="L54" i="11" s="1"/>
+  <c r="BB52" i="11"/>
+  <c r="BA52" i="11"/>
+  <c r="AZ52" i="11"/>
+  <c r="AY52" i="11"/>
+  <c r="AX52" i="11"/>
+  <c r="AW52" i="11"/>
+  <c r="AV52" i="11"/>
+  <c r="AU52" i="11"/>
+  <c r="AT52" i="11"/>
+  <c r="AS52" i="11"/>
+  <c r="AR52" i="11"/>
+  <c r="AQ52" i="11"/>
+  <c r="AP52" i="11"/>
+  <c r="AO52" i="11"/>
+  <c r="AN52" i="11"/>
+  <c r="AM52" i="11"/>
+  <c r="K52" i="11"/>
+  <c r="BN51" i="11"/>
+  <c r="BM51" i="11"/>
+  <c r="BL51" i="11"/>
+  <c r="BK51" i="11"/>
+  <c r="BJ51" i="11"/>
+  <c r="BI51" i="11"/>
+  <c r="BH51" i="11"/>
+  <c r="BG51" i="11"/>
+  <c r="BF51" i="11"/>
+  <c r="BE51" i="11"/>
+  <c r="BD51" i="11"/>
+  <c r="BC51" i="11"/>
   <c r="BB51" i="11"/>
   <c r="BA51" i="11"/>
   <c r="AZ51" i="11"/>
   <c r="AY51" i="11"/>
   <c r="AX51" i="11"/>
   <c r="AW51" i="11"/>
   <c r="AV51" i="11"/>
   <c r="AU51" i="11"/>
   <c r="AT51" i="11"/>
   <c r="AS51" i="11"/>
   <c r="AR51" i="11"/>
   <c r="AQ51" i="11"/>
   <c r="AP51" i="11"/>
   <c r="AO51" i="11"/>
   <c r="AN51" i="11"/>
   <c r="AM51" i="11"/>
+  <c r="R51" i="11"/>
+  <c r="Q51" i="11"/>
+  <c r="P51" i="11"/>
+  <c r="O51" i="11"/>
+  <c r="N51" i="11"/>
+  <c r="M51" i="11"/>
+  <c r="L51" i="11"/>
   <c r="K51" i="11"/>
-  <c r="BN50" i="11"/>
-[...42 lines deleted...]
-  <c r="C50" i="11"/>
+  <c r="J51" i="11"/>
+  <c r="I51" i="11"/>
+  <c r="H51" i="11"/>
+  <c r="G51" i="11"/>
+  <c r="F51" i="11"/>
+  <c r="E51" i="11"/>
+  <c r="D51" i="11"/>
+  <c r="C51" i="11"/>
+  <c r="BB49" i="11"/>
+  <c r="BA49" i="11"/>
+  <c r="AZ49" i="11"/>
+  <c r="AY49" i="11"/>
+  <c r="AX49" i="11"/>
+  <c r="AW49" i="11"/>
+  <c r="AV49" i="11"/>
+  <c r="AU49" i="11"/>
+  <c r="AT49" i="11"/>
+  <c r="AS49" i="11"/>
+  <c r="AR49" i="11"/>
+  <c r="AQ49" i="11"/>
+  <c r="AP49" i="11"/>
+  <c r="AO49" i="11"/>
+  <c r="AN49" i="11"/>
+  <c r="AM49" i="11"/>
+  <c r="K49" i="11"/>
+  <c r="J49" i="11"/>
+  <c r="I49" i="11"/>
+  <c r="H49" i="11"/>
+  <c r="G49" i="11"/>
+  <c r="F49" i="11"/>
+  <c r="E49" i="11"/>
+  <c r="BN48" i="11"/>
+  <c r="BM48" i="11"/>
+  <c r="BL48" i="11"/>
+  <c r="BK48" i="11"/>
+  <c r="BJ48" i="11"/>
+  <c r="BI48" i="11"/>
+  <c r="BH48" i="11"/>
+  <c r="BG48" i="11"/>
+  <c r="BF48" i="11"/>
+  <c r="BE48" i="11"/>
+  <c r="BD48" i="11"/>
+  <c r="BC48" i="11"/>
   <c r="BB48" i="11"/>
   <c r="BA48" i="11"/>
   <c r="AZ48" i="11"/>
   <c r="AY48" i="11"/>
   <c r="AX48" i="11"/>
   <c r="AW48" i="11"/>
   <c r="AV48" i="11"/>
   <c r="AU48" i="11"/>
   <c r="AT48" i="11"/>
   <c r="AS48" i="11"/>
   <c r="AR48" i="11"/>
   <c r="AQ48" i="11"/>
   <c r="AP48" i="11"/>
   <c r="AO48" i="11"/>
   <c r="AN48" i="11"/>
   <c r="AM48" i="11"/>
+  <c r="R48" i="11"/>
+  <c r="Q48" i="11"/>
+  <c r="P48" i="11"/>
+  <c r="O48" i="11"/>
+  <c r="N48" i="11"/>
+  <c r="M48" i="11"/>
+  <c r="L48" i="11"/>
   <c r="K48" i="11"/>
   <c r="J48" i="11"/>
   <c r="I48" i="11"/>
   <c r="H48" i="11"/>
   <c r="G48" i="11"/>
   <c r="F48" i="11"/>
   <c r="E48" i="11"/>
-  <c r="BN47" i="11"/>
-[...42 lines deleted...]
-  <c r="C47" i="11"/>
+  <c r="D48" i="11"/>
+  <c r="C48" i="11"/>
+  <c r="BO36" i="11"/>
+  <c r="BN36" i="11"/>
+  <c r="BM36" i="11"/>
+  <c r="BL36" i="11"/>
+  <c r="AX36" i="11"/>
+  <c r="AW36" i="11"/>
+  <c r="AV36" i="11"/>
+  <c r="AU36" i="11"/>
+  <c r="AT36" i="11"/>
+  <c r="AS36" i="11"/>
+  <c r="AR36" i="11"/>
+  <c r="AQ36" i="11"/>
+  <c r="AP36" i="11"/>
+  <c r="AO36" i="11"/>
+  <c r="AN36" i="11"/>
+  <c r="AM36" i="11"/>
+  <c r="AL36" i="11"/>
+  <c r="AK36" i="11"/>
+  <c r="AJ36" i="11"/>
+  <c r="AI36" i="11"/>
+  <c r="AH36" i="11"/>
+  <c r="AG36" i="11"/>
+  <c r="AF36" i="11"/>
+  <c r="AE36" i="11"/>
+  <c r="AD36" i="11"/>
+  <c r="AC36" i="11"/>
+  <c r="AB36" i="11"/>
+  <c r="AA36" i="11"/>
+  <c r="Z36" i="11"/>
+  <c r="Y36" i="11"/>
+  <c r="X36" i="11"/>
+  <c r="W36" i="11"/>
+  <c r="V36" i="11"/>
+  <c r="U36" i="11"/>
+  <c r="T36" i="11"/>
+  <c r="S36" i="11"/>
   <c r="BO35" i="11"/>
   <c r="BN35" i="11"/>
   <c r="BM35" i="11"/>
   <c r="BL35" i="11"/>
+  <c r="BK35" i="11"/>
   <c r="AX35" i="11"/>
   <c r="AW35" i="11"/>
   <c r="AV35" i="11"/>
   <c r="AU35" i="11"/>
   <c r="AT35" i="11"/>
   <c r="AS35" i="11"/>
   <c r="AR35" i="11"/>
   <c r="AQ35" i="11"/>
   <c r="AP35" i="11"/>
   <c r="AO35" i="11"/>
   <c r="AN35" i="11"/>
   <c r="AM35" i="11"/>
   <c r="AL35" i="11"/>
   <c r="AK35" i="11"/>
   <c r="AJ35" i="11"/>
   <c r="AI35" i="11"/>
   <c r="AH35" i="11"/>
   <c r="AG35" i="11"/>
   <c r="AF35" i="11"/>
   <c r="AE35" i="11"/>
   <c r="AD35" i="11"/>
   <c r="AC35" i="11"/>
   <c r="AB35" i="11"/>
   <c r="AA35" i="11"/>
   <c r="Z35" i="11"/>
   <c r="Y35" i="11"/>
   <c r="X35" i="11"/>
   <c r="W35" i="11"/>
-  <c r="V35" i="11"/>
-[...37 lines deleted...]
-  <c r="W34" i="11"/>
+  <c r="AX33" i="11"/>
+  <c r="AW33" i="11"/>
+  <c r="AV33" i="11"/>
+  <c r="AU33" i="11"/>
+  <c r="AT33" i="11"/>
+  <c r="AS33" i="11"/>
+  <c r="AR33" i="11"/>
+  <c r="AQ33" i="11"/>
+  <c r="AP33" i="11"/>
+  <c r="AO33" i="11"/>
+  <c r="AN33" i="11"/>
+  <c r="AM33" i="11"/>
+  <c r="AL33" i="11"/>
+  <c r="AK33" i="11"/>
+  <c r="AJ33" i="11"/>
+  <c r="AI33" i="11"/>
+  <c r="AH33" i="11"/>
+  <c r="AG33" i="11"/>
+  <c r="AF33" i="11"/>
+  <c r="AE33" i="11"/>
+  <c r="AD33" i="11"/>
+  <c r="AC33" i="11"/>
+  <c r="AB33" i="11"/>
+  <c r="AA33" i="11"/>
+  <c r="Z33" i="11"/>
+  <c r="Y33" i="11"/>
+  <c r="X33" i="11"/>
+  <c r="W33" i="11"/>
+  <c r="V33" i="11"/>
+  <c r="U33" i="11"/>
+  <c r="T33" i="11"/>
+  <c r="S33" i="11"/>
   <c r="AX32" i="11"/>
   <c r="AW32" i="11"/>
   <c r="AV32" i="11"/>
   <c r="AU32" i="11"/>
   <c r="AT32" i="11"/>
   <c r="AS32" i="11"/>
   <c r="AR32" i="11"/>
   <c r="AQ32" i="11"/>
   <c r="AP32" i="11"/>
   <c r="AO32" i="11"/>
   <c r="AN32" i="11"/>
   <c r="AM32" i="11"/>
   <c r="AL32" i="11"/>
   <c r="AK32" i="11"/>
   <c r="AJ32" i="11"/>
   <c r="AI32" i="11"/>
   <c r="AH32" i="11"/>
   <c r="AG32" i="11"/>
   <c r="AF32" i="11"/>
   <c r="AE32" i="11"/>
   <c r="AD32" i="11"/>
   <c r="AC32" i="11"/>
   <c r="AB32" i="11"/>
   <c r="AA32" i="11"/>
   <c r="Z32" i="11"/>
   <c r="Y32" i="11"/>
   <c r="X32" i="11"/>
   <c r="W32" i="11"/>
-  <c r="V32" i="11"/>
-[...42 lines deleted...]
-  <c r="BK35" i="11" s="1"/>
+  <c r="BO29" i="11"/>
+  <c r="BN29" i="11"/>
+  <c r="BM29" i="11"/>
+  <c r="BL29" i="11"/>
+  <c r="BK36" i="11"/>
   <c r="BJ20" i="11"/>
   <c r="BJ22" i="11" s="1"/>
   <c r="BI20" i="11"/>
   <c r="BI22" i="11" s="1"/>
   <c r="BH20" i="11"/>
-  <c r="BH35" i="11" s="1"/>
+  <c r="BH36" i="11" s="1"/>
   <c r="BG20" i="11"/>
   <c r="BF20" i="11"/>
   <c r="BF22" i="11" s="1"/>
   <c r="BE20" i="11"/>
   <c r="BD20" i="11"/>
   <c r="BC20" i="11"/>
   <c r="BC24" i="11" s="1"/>
   <c r="BB20" i="11"/>
   <c r="BB22" i="11" s="1"/>
   <c r="BA20" i="11"/>
   <c r="BA24" i="11" s="1"/>
   <c r="AZ20" i="11"/>
   <c r="AZ24" i="11" s="1"/>
   <c r="AY20" i="11"/>
   <c r="AY24" i="11" s="1"/>
   <c r="R20" i="11"/>
   <c r="R24" i="11" s="1"/>
   <c r="Q20" i="11"/>
   <c r="P20" i="11"/>
   <c r="P24" i="11" s="1"/>
   <c r="O20" i="11"/>
   <c r="O22" i="11" s="1"/>
   <c r="N20" i="11"/>
   <c r="N24" i="11" s="1"/>
   <c r="M20" i="11"/>
@@ -494,540 +560,514 @@
   <c r="G22" i="11" s="1"/>
   <c r="F20" i="11"/>
   <c r="F22" i="11" s="1"/>
   <c r="E20" i="11"/>
   <c r="D20" i="11"/>
   <c r="D24" i="11" s="1"/>
   <c r="C20" i="11"/>
   <c r="C22" i="11" s="1"/>
   <c r="BI17" i="11"/>
   <c r="BH17" i="11"/>
   <c r="BG17" i="11"/>
   <c r="BF17" i="11"/>
   <c r="BE17" i="11"/>
   <c r="BD17" i="11"/>
   <c r="BC17" i="11"/>
   <c r="BB17" i="11"/>
   <c r="BA17" i="11"/>
   <c r="AZ17" i="11"/>
   <c r="AY17" i="11"/>
   <c r="BK16" i="11"/>
   <c r="BK13" i="11"/>
   <c r="BK11" i="11"/>
   <c r="BK9" i="11"/>
   <c r="BK7" i="11"/>
   <c r="BJ5" i="11"/>
-  <c r="BJ34" i="11" s="1"/>
+  <c r="BJ35" i="11" s="1"/>
   <c r="BI5" i="11"/>
-  <c r="BI34" i="11" s="1"/>
+  <c r="BI35" i="11" s="1"/>
   <c r="BH5" i="11"/>
   <c r="BH9" i="11" s="1"/>
   <c r="BG5" i="11"/>
   <c r="BG11" i="11" s="1"/>
   <c r="BF5" i="11"/>
   <c r="BF13" i="11" s="1"/>
   <c r="BE5" i="11"/>
   <c r="BE7" i="11" s="1"/>
   <c r="BD5" i="11"/>
   <c r="BD7" i="11" s="1"/>
   <c r="BC5" i="11"/>
   <c r="BC7" i="11" s="1"/>
   <c r="BB5" i="11"/>
   <c r="BB11" i="11" s="1"/>
   <c r="BA5" i="11"/>
   <c r="BA13" i="11" s="1"/>
   <c r="AZ5" i="11"/>
   <c r="AZ11" i="11" s="1"/>
   <c r="AY5" i="11"/>
   <c r="AY7" i="11" s="1"/>
   <c r="V5" i="11"/>
-  <c r="V31" i="11" s="1"/>
+  <c r="V32" i="11" s="1"/>
   <c r="U5" i="11"/>
-  <c r="U31" i="11" s="1"/>
+  <c r="U32" i="11" s="1"/>
   <c r="T5" i="11"/>
-  <c r="T31" i="11" s="1"/>
+  <c r="T32" i="11" s="1"/>
   <c r="S5" i="11"/>
   <c r="S11" i="11" s="1"/>
   <c r="R5" i="11"/>
   <c r="R11" i="11" s="1"/>
   <c r="Q5" i="11"/>
-  <c r="Q34" i="11" s="1"/>
+  <c r="Q35" i="11" s="1"/>
   <c r="P5" i="11"/>
   <c r="P11" i="11" s="1"/>
   <c r="O5" i="11"/>
   <c r="O11" i="11" s="1"/>
   <c r="N5" i="11"/>
   <c r="N7" i="11" s="1"/>
   <c r="M5" i="11"/>
-  <c r="M34" i="11" s="1"/>
+  <c r="M35" i="11" s="1"/>
   <c r="L5" i="11"/>
   <c r="K5" i="11"/>
   <c r="K7" i="11" s="1"/>
   <c r="J5" i="11"/>
   <c r="J9" i="11" s="1"/>
   <c r="I5" i="11"/>
   <c r="I9" i="11" s="1"/>
   <c r="H5" i="11"/>
   <c r="H9" i="11" s="1"/>
   <c r="G5" i="11"/>
   <c r="G9" i="11" s="1"/>
   <c r="F5" i="11"/>
-  <c r="F34" i="11" s="1"/>
+  <c r="F35" i="11" s="1"/>
   <c r="E5" i="11"/>
   <c r="E9" i="11" s="1"/>
   <c r="D5" i="11"/>
   <c r="D7" i="11" s="1"/>
   <c r="C5" i="11"/>
-  <c r="BP49" i="11" l="1"/>
-[...5 lines deleted...]
-  <c r="BO53" i="11"/>
+  <c r="BQ7" i="11" l="1"/>
+  <c r="BQ9" i="11"/>
+  <c r="BQ13" i="11"/>
+  <c r="BQ11" i="11"/>
+  <c r="BQ35" i="11"/>
+  <c r="BQ37" i="11" s="1"/>
+  <c r="BQ27" i="11"/>
+  <c r="AR37" i="11"/>
+  <c r="AF37" i="11"/>
   <c r="BR16" i="11"/>
-  <c r="BS16" i="11"/>
-[...8 lines deleted...]
-  <c r="BR9" i="11"/>
   <c r="BR22" i="11"/>
-  <c r="BR34" i="11"/>
-[...3 lines deleted...]
-  <c r="BR11" i="11"/>
   <c r="BR24" i="11"/>
-  <c r="BR35" i="11"/>
-[...1 lines deleted...]
-  <c r="BQ13" i="11"/>
   <c r="BQ16" i="11"/>
   <c r="BQ22" i="11"/>
   <c r="BQ24" i="11"/>
-  <c r="BQ26" i="11"/>
-[...7 lines deleted...]
-  <c r="BB35" i="11"/>
+  <c r="BA36" i="11"/>
+  <c r="BB36" i="11"/>
   <c r="BF7" i="11"/>
   <c r="BG7" i="11"/>
-  <c r="AG36" i="11"/>
-[...1 lines deleted...]
-  <c r="R51" i="11"/>
+  <c r="AG37" i="11"/>
+  <c r="AS37" i="11"/>
+  <c r="R52" i="11"/>
   <c r="BH13" i="11"/>
-  <c r="AH36" i="11"/>
-  <c r="X36" i="11"/>
+  <c r="AH37" i="11"/>
+  <c r="X37" i="11"/>
   <c r="G24" i="11"/>
-  <c r="R34" i="11"/>
+  <c r="R35" i="11"/>
   <c r="J24" i="11"/>
-  <c r="S34" i="11"/>
-[...2 lines deleted...]
-  <c r="BE51" i="11"/>
+  <c r="S35" i="11"/>
+  <c r="S37" i="11" s="1"/>
+  <c r="J36" i="11"/>
+  <c r="BE52" i="11"/>
   <c r="F9" i="11"/>
   <c r="BB24" i="11"/>
-  <c r="P35" i="11"/>
+  <c r="P36" i="11"/>
   <c r="BJ24" i="11"/>
-  <c r="AK36" i="11"/>
-  <c r="Y36" i="11"/>
+  <c r="AK37" i="11"/>
+  <c r="Y37" i="11"/>
   <c r="BG16" i="11"/>
   <c r="BK24" i="11"/>
-  <c r="AW36" i="11"/>
+  <c r="AW37" i="11"/>
   <c r="BF16" i="11"/>
   <c r="R7" i="11"/>
   <c r="R9" i="11"/>
   <c r="S9" i="11"/>
-  <c r="Z36" i="11"/>
-[...1 lines deleted...]
-  <c r="AX36" i="11"/>
+  <c r="Z37" i="11"/>
+  <c r="AL37" i="11"/>
+  <c r="AX37" i="11"/>
   <c r="BF9" i="11"/>
-  <c r="BF34" i="11"/>
-  <c r="BD48" i="11"/>
+  <c r="BF35" i="11"/>
+  <c r="BD49" i="11"/>
   <c r="Q11" i="11"/>
   <c r="H22" i="11"/>
-  <c r="W36" i="11"/>
-[...1 lines deleted...]
-  <c r="BM51" i="11"/>
+  <c r="W37" i="11"/>
+  <c r="BE49" i="11"/>
+  <c r="BM52" i="11"/>
   <c r="P7" i="11"/>
   <c r="BH11" i="11"/>
   <c r="AZ22" i="11"/>
   <c r="Q7" i="11"/>
   <c r="C24" i="11"/>
-  <c r="AE36" i="11"/>
-  <c r="BM48" i="11"/>
+  <c r="AE37" i="11"/>
+  <c r="BM49" i="11"/>
   <c r="BK22" i="11"/>
-  <c r="AY26" i="11"/>
-[...10 lines deleted...]
-  <c r="AY35" i="11"/>
+  <c r="AY27" i="11"/>
+  <c r="AY32" i="11" s="1"/>
+  <c r="BF27" i="11"/>
+  <c r="BF32" i="11" s="1"/>
+  <c r="BG27" i="11"/>
+  <c r="BG32" i="11" s="1"/>
+  <c r="BK29" i="11"/>
+  <c r="AI37" i="11"/>
+  <c r="I36" i="11"/>
+  <c r="AA37" i="11"/>
+  <c r="AY36" i="11"/>
   <c r="F24" i="11"/>
-  <c r="AJ36" i="11"/>
-[...2 lines deleted...]
-  <c r="AZ35" i="11"/>
+  <c r="AJ37" i="11"/>
+  <c r="AV37" i="11"/>
+  <c r="AB37" i="11"/>
+  <c r="AZ36" i="11"/>
   <c r="BJ11" i="11"/>
-  <c r="R35" i="11"/>
+  <c r="R36" i="11"/>
   <c r="E7" i="11"/>
   <c r="F7" i="11"/>
   <c r="I22" i="11"/>
-  <c r="BL36" i="11"/>
+  <c r="BL37" i="11"/>
   <c r="G7" i="11"/>
   <c r="Q9" i="11"/>
   <c r="BG13" i="11"/>
   <c r="BG24" i="11"/>
-  <c r="BM36" i="11"/>
-  <c r="BK36" i="11"/>
+  <c r="BM37" i="11"/>
+  <c r="BK37" i="11"/>
   <c r="BI9" i="11"/>
   <c r="BJ9" i="11"/>
   <c r="BJ16" i="11"/>
-  <c r="BJ26" i="11"/>
-  <c r="BJ31" i="11" s="1"/>
+  <c r="BJ27" i="11"/>
+  <c r="BJ32" i="11" s="1"/>
   <c r="AY13" i="11"/>
-  <c r="V34" i="11"/>
-[...2 lines deleted...]
-  <c r="BF48" i="11"/>
+  <c r="V35" i="11"/>
+  <c r="V37" i="11" s="1"/>
+  <c r="BF36" i="11"/>
+  <c r="BF49" i="11"/>
   <c r="BJ7" i="11"/>
   <c r="AY11" i="11"/>
   <c r="R22" i="11"/>
-  <c r="D26" i="11"/>
-[...2 lines deleted...]
-  <c r="BD32" i="11" s="1"/>
+  <c r="D27" i="11"/>
+  <c r="D33" i="11" s="1"/>
+  <c r="BD27" i="11"/>
+  <c r="BD33" i="11" s="1"/>
   <c r="V9" i="11"/>
   <c r="AY22" i="11"/>
-  <c r="F26" i="11"/>
-[...4 lines deleted...]
-  <c r="BE31" i="11" s="1"/>
+  <c r="F27" i="11"/>
+  <c r="F33" i="11" s="1"/>
+  <c r="C36" i="11"/>
+  <c r="BF52" i="11"/>
+  <c r="BE27" i="11"/>
+  <c r="BE32" i="11" s="1"/>
   <c r="D9" i="11"/>
   <c r="AY9" i="11"/>
   <c r="AY16" i="11"/>
-  <c r="G26" i="11"/>
-[...6 lines deleted...]
-  <c r="BH53" i="11"/>
+  <c r="G27" i="11"/>
+  <c r="G32" i="11" s="1"/>
+  <c r="E35" i="11"/>
+  <c r="AM37" i="11"/>
+  <c r="AY35" i="11"/>
+  <c r="D36" i="11"/>
+  <c r="AU37" i="11"/>
+  <c r="BH54" i="11"/>
   <c r="S7" i="11"/>
   <c r="AZ9" i="11"/>
   <c r="BE11" i="11"/>
   <c r="BD16" i="11"/>
   <c r="D22" i="11"/>
   <c r="BA22" i="11"/>
   <c r="O24" i="11"/>
-  <c r="M26" i="11"/>
-[...6 lines deleted...]
-  <c r="BI53" i="11"/>
+  <c r="M27" i="11"/>
+  <c r="M33" i="11" s="1"/>
+  <c r="BE35" i="11"/>
+  <c r="F36" i="11"/>
+  <c r="F37" i="11" s="1"/>
+  <c r="BH52" i="11"/>
+  <c r="R54" i="11"/>
+  <c r="BI54" i="11"/>
   <c r="BI16" i="11"/>
   <c r="BH24" i="11"/>
   <c r="BI7" i="11"/>
   <c r="BA11" i="11"/>
-  <c r="AT36" i="11"/>
+  <c r="AT37" i="11"/>
   <c r="BE16" i="11"/>
-  <c r="N26" i="11"/>
-[...1 lines deleted...]
-  <c r="G34" i="11"/>
+  <c r="N27" i="11"/>
+  <c r="N33" i="11" s="1"/>
   <c r="G35" i="11"/>
-  <c r="BI51" i="11"/>
-  <c r="BJ53" i="11"/>
+  <c r="G36" i="11"/>
+  <c r="BI52" i="11"/>
+  <c r="BJ54" i="11"/>
   <c r="V13" i="11"/>
-  <c r="U34" i="11"/>
-[...2 lines deleted...]
-  <c r="L32" i="11" s="1"/>
+  <c r="U35" i="11"/>
+  <c r="U37" i="11" s="1"/>
+  <c r="L27" i="11"/>
+  <c r="L33" i="11" s="1"/>
   <c r="K9" i="11"/>
-  <c r="AQ36" i="11"/>
+  <c r="AQ37" i="11"/>
   <c r="P22" i="11"/>
-  <c r="BG35" i="11"/>
-[...1 lines deleted...]
-  <c r="BJ36" i="11" s="1"/>
+  <c r="BG36" i="11"/>
+  <c r="BJ36" i="11"/>
+  <c r="BJ37" i="11" s="1"/>
   <c r="U7" i="11"/>
   <c r="V7" i="11"/>
   <c r="BG9" i="11"/>
   <c r="BI11" i="11"/>
   <c r="BH22" i="11"/>
-  <c r="R26" i="11"/>
-[...6 lines deleted...]
-  <c r="BJ51" i="11"/>
+  <c r="R27" i="11"/>
+  <c r="R32" i="11" s="1"/>
+  <c r="S32" i="11"/>
+  <c r="N35" i="11"/>
+  <c r="BG35" i="11"/>
+  <c r="H36" i="11"/>
+  <c r="BO37" i="11"/>
+  <c r="BJ52" i="11"/>
   <c r="E22" i="11"/>
-  <c r="E35" i="11"/>
+  <c r="E36" i="11"/>
   <c r="Q24" i="11"/>
-  <c r="Q26" i="11"/>
-  <c r="Q31" i="11" s="1"/>
+  <c r="Q27" i="11"/>
+  <c r="Q32" i="11" s="1"/>
   <c r="Q22" i="11"/>
   <c r="E24" i="11"/>
   <c r="C9" i="11"/>
-  <c r="C26" i="11"/>
-[...1 lines deleted...]
-  <c r="C34" i="11"/>
+  <c r="C27" i="11"/>
+  <c r="C32" i="11" s="1"/>
+  <c r="C35" i="11"/>
   <c r="C7" i="11"/>
   <c r="O7" i="11"/>
   <c r="N9" i="11"/>
-  <c r="BB26" i="11"/>
-[...6 lines deleted...]
-  <c r="H34" i="11"/>
+  <c r="BB27" i="11"/>
+  <c r="BB33" i="11" s="1"/>
+  <c r="BP29" i="11"/>
+  <c r="BG54" i="11"/>
+  <c r="BG49" i="11"/>
+  <c r="BI27" i="11"/>
+  <c r="BI32" i="11" s="1"/>
+  <c r="H35" i="11"/>
   <c r="H7" i="11"/>
-  <c r="T34" i="11"/>
-  <c r="T36" i="11" s="1"/>
+  <c r="T35" i="11"/>
+  <c r="T37" i="11" s="1"/>
   <c r="T9" i="11"/>
   <c r="T11" i="11"/>
-  <c r="BH26" i="11"/>
-  <c r="BH32" i="11" s="1"/>
+  <c r="BH27" i="11"/>
+  <c r="BH33" i="11" s="1"/>
   <c r="BH7" i="11"/>
-  <c r="BH34" i="11"/>
-  <c r="BH36" i="11" s="1"/>
+  <c r="BH35" i="11"/>
+  <c r="BH37" i="11" s="1"/>
   <c r="AZ13" i="11"/>
-  <c r="K35" i="11"/>
+  <c r="K36" i="11"/>
   <c r="K22" i="11"/>
   <c r="K24" i="11"/>
-  <c r="BC35" i="11"/>
+  <c r="BC36" i="11"/>
   <c r="BC22" i="11"/>
   <c r="BH16" i="11"/>
-  <c r="L35" i="11"/>
+  <c r="L36" i="11"/>
   <c r="L24" i="11"/>
-  <c r="BD35" i="11"/>
+  <c r="BD36" i="11"/>
   <c r="BD22" i="11"/>
   <c r="BD24" i="11"/>
-  <c r="H26" i="11"/>
-[...2 lines deleted...]
-  <c r="BL48" i="11"/>
+  <c r="H27" i="11"/>
+  <c r="H33" i="11" s="1"/>
+  <c r="L35" i="11"/>
+  <c r="BL49" i="11"/>
   <c r="T7" i="11"/>
-  <c r="M35" i="11"/>
-  <c r="M36" i="11" s="1"/>
+  <c r="M36" i="11"/>
+  <c r="M37" i="11" s="1"/>
   <c r="M22" i="11"/>
   <c r="BE22" i="11"/>
-  <c r="BE35" i="11"/>
+  <c r="BE36" i="11"/>
   <c r="BE24" i="11"/>
-  <c r="O53" i="11"/>
-[...6 lines deleted...]
-  <c r="P48" i="11"/>
+  <c r="O54" i="11"/>
+  <c r="O52" i="11"/>
+  <c r="O49" i="11"/>
+  <c r="BK54" i="11"/>
+  <c r="BK52" i="11"/>
+  <c r="P54" i="11"/>
+  <c r="P52" i="11"/>
+  <c r="P49" i="11"/>
   <c r="L9" i="11"/>
   <c r="AZ7" i="11"/>
-  <c r="AZ34" i="11"/>
-  <c r="BA34" i="11"/>
+  <c r="AZ35" i="11"/>
+  <c r="BA35" i="11"/>
   <c r="BA7" i="11"/>
   <c r="BA9" i="11"/>
-  <c r="BN31" i="11"/>
+  <c r="BN32" i="11"/>
   <c r="BB16" i="11"/>
-  <c r="BB34" i="11"/>
+  <c r="BB35" i="11"/>
   <c r="BB7" i="11"/>
   <c r="BB13" i="11"/>
   <c r="BB9" i="11"/>
-  <c r="BI35" i="11"/>
-[...4 lines deleted...]
-  <c r="O31" i="11" s="1"/>
+  <c r="BI36" i="11"/>
+  <c r="BI37" i="11" s="1"/>
+  <c r="BO32" i="11"/>
+  <c r="BN33" i="11"/>
+  <c r="O27" i="11"/>
+  <c r="O32" i="11" s="1"/>
   <c r="O9" i="11"/>
-  <c r="O34" i="11"/>
+  <c r="O35" i="11"/>
   <c r="BC16" i="11"/>
-  <c r="BC34" i="11"/>
+  <c r="BC35" i="11"/>
   <c r="BC13" i="11"/>
   <c r="BC9" i="11"/>
   <c r="BC11" i="11"/>
-  <c r="BC26" i="11"/>
-  <c r="BC32" i="11" s="1"/>
+  <c r="BC27" i="11"/>
+  <c r="BC33" i="11" s="1"/>
   <c r="L7" i="11"/>
   <c r="AZ16" i="11"/>
-  <c r="AZ26" i="11"/>
-[...3 lines deleted...]
-  <c r="Q36" i="11" s="1"/>
+  <c r="AZ27" i="11"/>
+  <c r="AZ33" i="11" s="1"/>
+  <c r="BO33" i="11"/>
+  <c r="Q36" i="11"/>
+  <c r="Q37" i="11" s="1"/>
   <c r="BA16" i="11"/>
   <c r="BI24" i="11"/>
-  <c r="BA26" i="11"/>
-[...1 lines deleted...]
-  <c r="BL51" i="11"/>
+  <c r="BA27" i="11"/>
+  <c r="BA33" i="11" s="1"/>
+  <c r="BL52" i="11"/>
   <c r="BI13" i="11"/>
   <c r="N22" i="11"/>
-  <c r="I26" i="11"/>
-[...3 lines deleted...]
-  <c r="BN51" i="11"/>
+  <c r="I27" i="11"/>
+  <c r="I33" i="11" s="1"/>
+  <c r="I35" i="11"/>
+  <c r="BN54" i="11"/>
+  <c r="BN52" i="11"/>
   <c r="J7" i="11"/>
   <c r="U11" i="11"/>
   <c r="BJ13" i="11"/>
-  <c r="J26" i="11"/>
-[...1 lines deleted...]
-  <c r="BL31" i="11"/>
+  <c r="J27" i="11"/>
+  <c r="J33" i="11" s="1"/>
   <c r="BL32" i="11"/>
-  <c r="J34" i="11"/>
-[...2 lines deleted...]
-  <c r="BC51" i="11"/>
+  <c r="BL33" i="11"/>
+  <c r="J35" i="11"/>
+  <c r="Q49" i="11"/>
+  <c r="BC54" i="11"/>
+  <c r="BC52" i="11"/>
   <c r="BE9" i="11"/>
   <c r="V11" i="11"/>
   <c r="U13" i="11"/>
   <c r="BG22" i="11"/>
   <c r="BF24" i="11"/>
-  <c r="K26" i="11"/>
-[...1 lines deleted...]
-  <c r="BM31" i="11"/>
+  <c r="K27" i="11"/>
+  <c r="K32" i="11" s="1"/>
   <c r="BM32" i="11"/>
-  <c r="K34" i="11"/>
-[...5 lines deleted...]
-  <c r="P26" i="11"/>
+  <c r="BM33" i="11"/>
+  <c r="K35" i="11"/>
+  <c r="Q52" i="11"/>
+  <c r="AN37" i="11"/>
+  <c r="BN37" i="11"/>
+  <c r="L52" i="11"/>
+  <c r="L49" i="11"/>
+  <c r="P27" i="11"/>
   <c r="P9" i="11"/>
-  <c r="BD34" i="11"/>
+  <c r="BD35" i="11"/>
   <c r="BD13" i="11"/>
   <c r="BD9" i="11"/>
-  <c r="P34" i="11"/>
-[...4 lines deleted...]
-  <c r="M53" i="11"/>
+  <c r="P35" i="11"/>
+  <c r="AC37" i="11"/>
+  <c r="AO37" i="11"/>
+  <c r="N36" i="11"/>
+  <c r="M49" i="11"/>
+  <c r="M54" i="11"/>
   <c r="I7" i="11"/>
   <c r="U9" i="11"/>
   <c r="BD11" i="11"/>
   <c r="BE13" i="11"/>
-  <c r="E26" i="11"/>
-[...6 lines deleted...]
-  <c r="N53" i="11"/>
+  <c r="E27" i="11"/>
+  <c r="E32" i="11" s="1"/>
+  <c r="D35" i="11"/>
+  <c r="AD37" i="11"/>
+  <c r="AP37" i="11"/>
+  <c r="O36" i="11"/>
+  <c r="N49" i="11"/>
+  <c r="N54" i="11"/>
   <c r="BF11" i="11"/>
-  <c r="BD51" i="11"/>
-[...33 lines deleted...]
-  <c r="O32" i="11"/>
+  <c r="BD52" i="11"/>
+  <c r="BQ33" i="11" l="1"/>
+  <c r="BQ32" i="11"/>
+  <c r="BR29" i="11"/>
+  <c r="BF37" i="11"/>
+  <c r="BB37" i="11"/>
+  <c r="BQ29" i="11"/>
+  <c r="R37" i="11"/>
+  <c r="BA37" i="11"/>
+  <c r="BG37" i="11"/>
+  <c r="I37" i="11"/>
+  <c r="H37" i="11"/>
+  <c r="BD32" i="11"/>
+  <c r="J37" i="11"/>
+  <c r="BJ33" i="11"/>
+  <c r="Q33" i="11"/>
+  <c r="P37" i="11"/>
+  <c r="L32" i="11"/>
+  <c r="D32" i="11"/>
+  <c r="AY37" i="11"/>
+  <c r="AY33" i="11"/>
+  <c r="I32" i="11"/>
+  <c r="C37" i="11"/>
+  <c r="AZ32" i="11"/>
+  <c r="K33" i="11"/>
   <c r="BK32" i="11"/>
-  <c r="BF32" i="11"/>
-[...17 lines deleted...]
-  <c r="P31" i="11"/>
+  <c r="F32" i="11"/>
+  <c r="AZ37" i="11"/>
+  <c r="N32" i="11"/>
+  <c r="BE37" i="11"/>
+  <c r="O33" i="11"/>
+  <c r="BK33" i="11"/>
+  <c r="BF33" i="11"/>
+  <c r="BG33" i="11"/>
+  <c r="N37" i="11"/>
+  <c r="D37" i="11"/>
+  <c r="G37" i="11"/>
+  <c r="BE33" i="11"/>
+  <c r="K37" i="11"/>
+  <c r="E37" i="11"/>
+  <c r="R33" i="11"/>
+  <c r="BA32" i="11"/>
+  <c r="M32" i="11"/>
+  <c r="G33" i="11"/>
+  <c r="BI33" i="11"/>
+  <c r="C33" i="11"/>
+  <c r="BC32" i="11"/>
+  <c r="BH32" i="11"/>
+  <c r="L37" i="11"/>
+  <c r="H32" i="11"/>
   <c r="P32" i="11"/>
-  <c r="J31" i="11"/>
-[...4 lines deleted...]
-  <c r="BB31" i="11"/>
+  <c r="P33" i="11"/>
+  <c r="J32" i="11"/>
+  <c r="BC37" i="11"/>
+  <c r="E33" i="11"/>
+  <c r="O37" i="11"/>
+  <c r="BD37" i="11"/>
+  <c r="BB32" i="11"/>
+  <c r="BS24" i="11" l="1"/>
+  <c r="BS22" i="11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="55">
   <si>
     <t>Table 1:  Central Government debt (N$ million)</t>
   </si>
   <si>
     <t>2008/09</t>
   </si>
   <si>
     <t>2009/10</t>
   </si>
   <si>
     <t>2010/11</t>
   </si>
   <si>
     <t>2011/12</t>
   </si>
   <si>
     <t>2012/13</t>
   </si>
   <si>
     <t>2013/14</t>
   </si>
   <si>
     <t>2014/15</t>
   </si>
   <si>
@@ -1143,65 +1183,71 @@
   </si>
   <si>
     <t xml:space="preserve">  Total debt</t>
   </si>
   <si>
     <t>Source: MoF and BoN</t>
   </si>
   <si>
     <t>Table 2:  Central Government loan guarantees (N$ million)</t>
   </si>
   <si>
     <t>Domestic Guarantees</t>
   </si>
   <si>
     <t>As % of Total Guarantees</t>
   </si>
   <si>
     <t>Foreign Guarantees</t>
   </si>
   <si>
     <t>Total Guarantees</t>
   </si>
   <si>
     <t>Source:  BoN and MoF</t>
   </si>
+  <si>
+    <t>RFP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   As % of total domestic debt stock</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
-    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="169" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="arial"/>
       <family val="2"/>
@@ -1228,57 +1274,50 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFC00000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Arial"/>
-[...5 lines deleted...]
-      <color rgb="FF00B050"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1433,221 +1472,219 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="167" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="9" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="9" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="167" fontId="2" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="9" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="2" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="2" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="2" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="6" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="2" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="9" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="2" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="9" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="11" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="10" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="11" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="11" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="11" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="2" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="169" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="2" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="168" fontId="2" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="2" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="168" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    <xf numFmtId="169" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="2" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="168" fontId="6" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="6" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma 2 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1988,226 +2025,227 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DEE902AC-2ECE-4613-96D3-DF6A2642A6EA}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BT63"/>
+  <dimension ref="A1:BV64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="3" topLeftCell="BI4" activePane="bottomRight" state="frozen"/>
-      <selection pane="bottomRight" activeCell="BT4" sqref="BS4:BT4"/>
+      <pane xSplit="2" ySplit="3" topLeftCell="BE42" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomRight" activeCell="BL61" sqref="BL61:BM61"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.15"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.7109375" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" customWidth="1"/>
     <col min="3" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" customWidth="1"/>
     <col min="9" max="9" width="11" customWidth="1"/>
     <col min="10" max="11" width="8.140625" customWidth="1"/>
     <col min="12" max="12" width="10" customWidth="1"/>
     <col min="13" max="14" width="8.140625" customWidth="1"/>
     <col min="15" max="19" width="10.140625" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" customWidth="1"/>
     <col min="24" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="34" width="9.5703125" customWidth="1"/>
     <col min="35" max="41" width="8.5703125" customWidth="1"/>
     <col min="42" max="45" width="8.85546875" customWidth="1"/>
     <col min="46" max="52" width="9.5703125" customWidth="1"/>
     <col min="53" max="59" width="9.85546875" customWidth="1"/>
     <col min="60" max="70" width="9.42578125" customWidth="1"/>
     <col min="71" max="72" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:72">
+    <row r="1" spans="1:74" x14ac:dyDescent="0.2">
       <c r="B1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="10"/>
       <c r="R1" s="10"/>
       <c r="S1" s="10"/>
       <c r="T1" s="10"/>
       <c r="U1" s="10"/>
       <c r="V1" s="10"/>
       <c r="W1" s="10"/>
       <c r="AG1" s="39"/>
       <c r="AH1" s="39"/>
       <c r="AI1" s="39"/>
       <c r="AJ1" s="39"/>
     </row>
-    <row r="2" spans="1:72">
+    <row r="2" spans="1:74" x14ac:dyDescent="0.2">
       <c r="B2" s="26"/>
       <c r="C2" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="84"/>
-[...1 lines deleted...]
-      <c r="F2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="85"/>
       <c r="G2" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="H2" s="84"/>
-[...1 lines deleted...]
-      <c r="J2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="85"/>
       <c r="K2" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="L2" s="84"/>
-[...1 lines deleted...]
-      <c r="N2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+      <c r="N2" s="85"/>
       <c r="O2" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="P2" s="84"/>
-[...1 lines deleted...]
-      <c r="R2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
+      <c r="R2" s="85"/>
       <c r="S2" s="79" t="s">
         <v>5</v>
       </c>
-      <c r="T2" s="84"/>
-[...2 lines deleted...]
-      <c r="W2" s="81" t="s">
+      <c r="T2" s="80"/>
+      <c r="U2" s="80"/>
+      <c r="V2" s="85"/>
+      <c r="W2" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="X2" s="82"/>
-[...2 lines deleted...]
-      <c r="AA2" s="81" t="s">
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="AB2" s="82"/>
-[...2 lines deleted...]
-      <c r="AE2" s="81" t="s">
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="77" t="s">
         <v>8</v>
       </c>
-      <c r="AF2" s="82"/>
-[...2 lines deleted...]
-      <c r="AI2" s="81" t="s">
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
+      <c r="AH2" s="86"/>
+      <c r="AI2" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="AJ2" s="82"/>
-[...2 lines deleted...]
-      <c r="AM2" s="81" t="s">
+      <c r="AJ2" s="78"/>
+      <c r="AK2" s="78"/>
+      <c r="AL2" s="86"/>
+      <c r="AM2" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="AN2" s="82"/>
-[...2 lines deleted...]
-      <c r="AQ2" s="81" t="s">
+      <c r="AN2" s="78"/>
+      <c r="AO2" s="78"/>
+      <c r="AP2" s="86"/>
+      <c r="AQ2" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="AR2" s="82"/>
-[...2 lines deleted...]
-      <c r="AU2" s="81" t="s">
+      <c r="AR2" s="78"/>
+      <c r="AS2" s="78"/>
+      <c r="AT2" s="86"/>
+      <c r="AU2" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="AV2" s="82"/>
-[...2 lines deleted...]
-      <c r="AY2" s="81" t="s">
+      <c r="AV2" s="78"/>
+      <c r="AW2" s="78"/>
+      <c r="AX2" s="86"/>
+      <c r="AY2" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="AZ2" s="82"/>
-[...2 lines deleted...]
-      <c r="BC2" s="81" t="s">
+      <c r="AZ2" s="78"/>
+      <c r="BA2" s="78"/>
+      <c r="BB2" s="86"/>
+      <c r="BC2" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="BD2" s="82"/>
-[...2 lines deleted...]
-      <c r="BG2" s="81" t="s">
+      <c r="BD2" s="78"/>
+      <c r="BE2" s="78"/>
+      <c r="BF2" s="86"/>
+      <c r="BG2" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="BH2" s="82"/>
-[...2 lines deleted...]
-      <c r="BK2" s="81" t="s">
+      <c r="BH2" s="78"/>
+      <c r="BI2" s="78"/>
+      <c r="BJ2" s="86"/>
+      <c r="BK2" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="BL2" s="82"/>
-[...2 lines deleted...]
-      <c r="BO2" s="81" t="s">
+      <c r="BL2" s="78"/>
+      <c r="BM2" s="78"/>
+      <c r="BN2" s="86"/>
+      <c r="BO2" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="BP2" s="82"/>
-[...2 lines deleted...]
-      <c r="BS2" s="49" t="s">
+      <c r="BP2" s="78"/>
+      <c r="BQ2" s="78"/>
+      <c r="BR2" s="78"/>
+      <c r="BS2" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="BT2" s="49"/>
+      <c r="BT2" s="81"/>
+      <c r="BU2" s="82"/>
     </row>
-    <row r="3" spans="1:72">
+    <row r="3" spans="1:74" x14ac:dyDescent="0.2">
       <c r="B3" s="27"/>
       <c r="C3" s="28" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="28" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="28" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="28" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="28" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="28" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="28" t="s">
         <v>22</v>
       </c>
@@ -2366,61 +2404,64 @@
       </c>
       <c r="BJ3" s="28" t="s">
         <v>22</v>
       </c>
       <c r="BK3" s="28" t="s">
         <v>19</v>
       </c>
       <c r="BL3" s="28" t="s">
         <v>20</v>
       </c>
       <c r="BM3" s="28" t="s">
         <v>21</v>
       </c>
       <c r="BN3" s="28" t="s">
         <v>22</v>
       </c>
       <c r="BO3" s="49" t="s">
         <v>19</v>
       </c>
       <c r="BP3" s="49" t="s">
         <v>20</v>
       </c>
       <c r="BQ3" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="BR3" s="49" t="s">
+      <c r="BR3" s="62" t="s">
         <v>22</v>
       </c>
-      <c r="BS3" s="49" t="s">
+      <c r="BS3" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="BT3" s="49" t="s">
+      <c r="BT3" s="76" t="s">
         <v>20</v>
       </c>
+      <c r="BU3" s="70" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="4" spans="1:72" s="2" customFormat="1" ht="16.5" customHeight="1">
+    <row r="4" spans="1:74" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="14">
         <v>71234.5</v>
       </c>
       <c r="D4" s="14">
         <v>71234.5</v>
       </c>
       <c r="E4" s="14">
         <v>71234.5</v>
       </c>
       <c r="F4" s="14">
         <v>71234.5</v>
       </c>
       <c r="G4" s="14">
         <v>77039.5</v>
       </c>
       <c r="H4" s="14">
         <v>77039.5</v>
       </c>
       <c r="I4" s="14">
         <v>77039.5</v>
       </c>
       <c r="J4" s="14">
@@ -2546,96 +2587,100 @@
       <c r="AX4" s="54">
         <v>180183.40112304688</v>
       </c>
       <c r="AY4" s="54">
         <v>174243.07028198242</v>
       </c>
       <c r="AZ4" s="54">
         <v>174243.07028198242</v>
       </c>
       <c r="BA4" s="54">
         <v>174243.07028198242</v>
       </c>
       <c r="BB4" s="54">
         <v>174243.07028198242</v>
       </c>
       <c r="BC4" s="54">
         <v>176208.29104614258</v>
       </c>
       <c r="BD4" s="54">
         <v>178172.12628173828</v>
       </c>
       <c r="BE4" s="54">
         <v>183292.31536865234</v>
       </c>
       <c r="BF4" s="54">
-        <v>187107.5471496582</v>
+        <v>187085.68325805664</v>
       </c>
       <c r="BG4" s="54">
-        <v>211409.7897272408</v>
+        <v>213313.39251708984</v>
       </c>
       <c r="BH4" s="54">
-        <v>211409.7897272408</v>
+        <v>213313.39251708984</v>
       </c>
       <c r="BI4" s="54">
-        <v>211409.7897272408</v>
+        <v>213313.39251708984</v>
       </c>
       <c r="BJ4" s="54">
-        <v>211409.7897272408</v>
+        <v>213313.39251708984</v>
       </c>
       <c r="BK4" s="54">
-        <v>232939.43026291579</v>
+        <v>235263.20971679688</v>
       </c>
       <c r="BL4" s="54">
-        <v>232939.43026291579</v>
+        <v>235263.20971679688</v>
       </c>
       <c r="BM4" s="54">
-        <v>232939.43026291579</v>
+        <v>235263.20971679688</v>
       </c>
       <c r="BN4" s="54">
-        <v>232939.43026291579</v>
+        <v>235263.20971679688</v>
       </c>
       <c r="BO4" s="43">
-        <v>251263.46385841901</v>
+        <v>256972.09066772461</v>
       </c>
       <c r="BP4" s="43">
-        <v>251263.46385841901</v>
+        <v>256972.09066772461</v>
       </c>
       <c r="BQ4" s="43">
-        <v>251263.46385841901</v>
+        <v>256972.09066772461</v>
       </c>
       <c r="BR4" s="43">
-        <v>251263.46385841901</v>
+        <v>256972.09066772461</v>
       </c>
       <c r="BS4" s="43">
-        <v>262221.52270776097</v>
+        <v>262573.11032104492</v>
       </c>
       <c r="BT4" s="43">
-        <v>262221.52270776097</v>
-      </c>
+        <v>264548.8332824707</v>
+      </c>
+      <c r="BU4" s="43">
+        <v>269768.1867980957</v>
+      </c>
+      <c r="BV4"/>
     </row>
-    <row r="5" spans="1:72" s="2" customFormat="1">
+    <row r="5" spans="1:74" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="43">
         <f t="shared" ref="C5:N5" si="0">C6+C8</f>
         <v>3264.363866032098</v>
       </c>
       <c r="D5" s="43">
         <f t="shared" si="0"/>
         <v>3424.2039077913232</v>
       </c>
       <c r="E5" s="43">
         <f t="shared" si="0"/>
         <v>3690.2090965919224</v>
       </c>
       <c r="F5" s="43">
         <f t="shared" si="0"/>
         <v>3733.7611467141446</v>
       </c>
       <c r="G5" s="43">
         <f t="shared" si="0"/>
         <v>3320.6855711517246</v>
       </c>
       <c r="H5" s="43">
         <f t="shared" si="0"/>
@@ -2817,76 +2862,84 @@
         <f t="shared" si="2"/>
         <v>32496.375103171562</v>
       </c>
       <c r="BH5" s="43">
         <f t="shared" si="2"/>
         <v>34176.566572545373</v>
       </c>
       <c r="BI5" s="43">
         <f t="shared" si="2"/>
         <v>34094.607110000376</v>
       </c>
       <c r="BJ5" s="50">
         <f>BJ6+BJ8+BJ10+BJ12</f>
         <v>36674.433220453226</v>
       </c>
       <c r="BK5" s="43">
         <v>37544.935290327528</v>
       </c>
       <c r="BL5" s="43">
         <v>37541.936184822567</v>
       </c>
       <c r="BM5" s="43">
         <v>37305.47823030554</v>
       </c>
       <c r="BN5" s="43">
+        <f t="shared" ref="BN5" si="3">BN6+BN8+BN10+BN12</f>
         <v>38818.98512699928</v>
       </c>
       <c r="BO5" s="43">
-        <v>38568.056728910364</v>
+        <f t="shared" ref="BO5" si="4">BO6+BO8+BO10+BO12</f>
+        <v>38494.825763605782</v>
       </c>
       <c r="BP5" s="43">
-        <v>36520.627161839853</v>
+        <f t="shared" ref="BP5" si="5">BP6+BP8+BP10+BP12</f>
+        <v>36379.645966185264</v>
       </c>
       <c r="BQ5" s="43">
-        <f>BQ6+BQ8+BQ10+BQ12</f>
-        <v>37931.234486768393</v>
+        <f t="shared" ref="BQ5" si="6">BQ6+BQ8+BQ10+BQ12</f>
+        <v>37800.764113813508</v>
       </c>
       <c r="BR5" s="43">
-        <f>BR6+BR8+BR10+BR12</f>
-        <v>37530.044321926478</v>
+        <f t="shared" ref="BR5" si="7">BR6+BR8+BR10+BR12</f>
+        <v>37476.565884001029</v>
       </c>
       <c r="BS5" s="43">
-        <f>BS6+BS8+BS10+BS12</f>
-        <v>36405.880742300287</v>
+        <f t="shared" ref="BS5" si="8">BS6+BS8+BS10+BS12</f>
+        <v>36347.904393354831</v>
       </c>
       <c r="BT5" s="43">
-        <f>BT6+BT8+BT10+BT12</f>
-[...1 lines deleted...]
-      </c>
+        <f t="shared" ref="BT5" si="9">BT6+BT8+BT10+BT12</f>
+        <v>34261.783757154742</v>
+      </c>
+      <c r="BU5" s="43">
+        <f t="shared" ref="BU5" si="10">BU6+BU8+BU10+BU12</f>
+        <v>20374.960293916258</v>
+      </c>
+      <c r="BV5"/>
     </row>
-    <row r="6" spans="1:72">
+    <row r="6" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A6" s="2"/>
       <c r="B6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="44">
         <v>1390.2454267700002</v>
       </c>
       <c r="D6" s="44">
         <v>1362.89</v>
       </c>
       <c r="E6" s="44">
         <v>1536.1623540230021</v>
       </c>
       <c r="F6" s="44">
         <v>1511.4493887792023</v>
       </c>
       <c r="G6" s="44">
         <v>1310.3</v>
       </c>
       <c r="H6" s="44">
         <v>1132.5999999999999</v>
       </c>
       <c r="I6" s="44">
         <v>1425.4</v>
       </c>
@@ -3048,141 +3101,144 @@
       </c>
       <c r="BJ6" s="47">
         <v>4033.0212963971267</v>
       </c>
       <c r="BK6" s="44">
         <v>4006.8732911568823</v>
       </c>
       <c r="BL6" s="44">
         <v>4129.2664119089641</v>
       </c>
       <c r="BM6" s="44">
         <v>4219.5979731367361</v>
       </c>
       <c r="BN6" s="44">
         <v>5651.1102639613991</v>
       </c>
       <c r="BO6" s="44">
         <v>6013.7049102165092</v>
       </c>
       <c r="BP6" s="44">
         <v>5914.6052283651388</v>
       </c>
       <c r="BQ6" s="44">
         <v>6024.3200724085864</v>
       </c>
-      <c r="BR6" s="44">
+      <c r="BR6" s="64">
         <v>5997.1053405257226</v>
       </c>
-      <c r="BS6" s="44">
+      <c r="BS6" s="64">
         <v>6123.0671675938338</v>
       </c>
-      <c r="BT6" s="44">
+      <c r="BT6" s="64">
         <v>6059.9663509130269</v>
       </c>
+      <c r="BU6" s="44">
+        <v>6142.1120185083837</v>
+      </c>
     </row>
-    <row r="7" spans="1:72">
+    <row r="7" spans="1:74" x14ac:dyDescent="0.2">
       <c r="B7" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="11">
-        <f t="shared" ref="C7:V7" si="3">C6/C5*100</f>
+        <f t="shared" ref="C7:V7" si="11">C6/C5*100</f>
         <v>42.588555805204166</v>
       </c>
       <c r="D7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>39.801660085105453</v>
       </c>
       <c r="E7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>41.628057213389845</v>
       </c>
       <c r="F7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>40.48061269557472</v>
       </c>
       <c r="G7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>39.458719349496988</v>
       </c>
       <c r="H7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>37.135591632669239</v>
       </c>
       <c r="I7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>42.907886815171587</v>
       </c>
       <c r="J7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>36.745137878685384</v>
       </c>
       <c r="K7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>34.390515160982474</v>
       </c>
       <c r="L7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>34.085382540713795</v>
       </c>
       <c r="M7" s="11">
         <v>32.827869173443304</v>
       </c>
       <c r="N7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>34.907787834790398</v>
       </c>
       <c r="O7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>35.989910306884397</v>
       </c>
       <c r="P7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>33.678955571120206</v>
       </c>
       <c r="Q7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>16.36570128308426</v>
       </c>
       <c r="R7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>16.628812587360066</v>
       </c>
       <c r="S7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>15.690472360067817</v>
       </c>
       <c r="T7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>15.856504468718969</v>
       </c>
       <c r="U7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>14.530491244759578</v>
       </c>
       <c r="V7" s="11">
-        <f t="shared" si="3"/>
+        <f t="shared" si="11"/>
         <v>14.81711292934817</v>
       </c>
       <c r="W7" s="11">
         <v>14.902069977199503</v>
       </c>
       <c r="X7" s="11">
         <v>17.304306363691545</v>
       </c>
       <c r="Y7" s="11">
         <v>17.822079345671295</v>
       </c>
       <c r="Z7" s="11">
         <v>18.673624822439645</v>
       </c>
       <c r="AA7" s="11">
         <v>18.871383096506101</v>
       </c>
       <c r="AB7" s="11">
         <v>19.334968099060763</v>
       </c>
       <c r="AC7" s="11">
         <v>19.043226542794685</v>
       </c>
       <c r="AD7" s="11">
         <v>21.87456883024571</v>
@@ -3226,134 +3282,140 @@
       <c r="AQ7" s="11">
         <v>10.867057795982465</v>
       </c>
       <c r="AR7" s="11">
         <v>10.493927396180375</v>
       </c>
       <c r="AS7" s="11">
         <v>9.4137325535881811</v>
       </c>
       <c r="AT7" s="61">
         <v>9.3864976326345726</v>
       </c>
       <c r="AU7" s="61">
         <v>9.3663218797295738</v>
       </c>
       <c r="AV7" s="61">
         <v>9.1556886313959076</v>
       </c>
       <c r="AW7" s="61">
         <v>8.8251214681848964</v>
       </c>
       <c r="AX7" s="61">
         <v>9.0529359838534642</v>
       </c>
       <c r="AY7" s="11">
-        <f t="shared" ref="AY7:BK7" si="4">AY6/AY5*100</f>
+        <f t="shared" ref="AY7:BK7" si="12">AY6/AY5*100</f>
         <v>9.1094765613373774</v>
       </c>
       <c r="AZ7" s="44">
-        <f t="shared" si="4"/>
+        <f t="shared" si="12"/>
         <v>8.6735266998778044</v>
       </c>
       <c r="BA7" s="11">
-        <f t="shared" si="4"/>
+        <f t="shared" si="12"/>
         <v>8.4800868171302248</v>
       </c>
       <c r="BB7" s="11">
-        <f t="shared" si="4"/>
+        <f t="shared" si="12"/>
         <v>8.218304621217623</v>
       </c>
       <c r="BC7" s="11">
-        <f t="shared" si="4"/>
+        <f t="shared" si="12"/>
         <v>6.9423431966143534</v>
       </c>
       <c r="BD7" s="11">
-        <f t="shared" si="4"/>
+        <f t="shared" si="12"/>
         <v>6.8951981269392375</v>
       </c>
       <c r="BE7" s="11">
-        <f t="shared" si="4"/>
+        <f t="shared" si="12"/>
         <v>8.5951264727280883</v>
       </c>
       <c r="BF7" s="11">
-        <f t="shared" si="4"/>
+        <f t="shared" si="12"/>
         <v>8.0474739417844603</v>
       </c>
       <c r="BG7" s="11">
-        <f t="shared" si="4"/>
+        <f t="shared" si="12"/>
         <v>7.9290221942072066</v>
       </c>
       <c r="BH7" s="11">
-        <f t="shared" si="4"/>
+        <f t="shared" si="12"/>
         <v>7.6145189097413146</v>
       </c>
       <c r="BI7" s="11">
-        <f t="shared" si="4"/>
+        <f t="shared" si="12"/>
         <v>7.3456721772247224</v>
       </c>
       <c r="BJ7" s="11">
-        <f t="shared" si="4"/>
+        <f t="shared" si="12"/>
         <v>10.996819697674081</v>
       </c>
       <c r="BK7" s="11">
-        <f t="shared" si="4"/>
+        <f t="shared" si="12"/>
         <v>10.672207210300209</v>
       </c>
       <c r="BL7" s="11">
         <v>10.999076849899771</v>
       </c>
       <c r="BM7" s="11">
         <v>11.310933871660962</v>
       </c>
       <c r="BN7" s="11">
         <v>14.55759403671518</v>
       </c>
       <c r="BO7" s="11">
-        <v>15.592449867220495</v>
+        <f t="shared" ref="BO7:BT7" si="13">BO6/BO5*100</f>
+        <v>15.622112299315964</v>
       </c>
       <c r="BP7" s="11">
-        <v>16.19524550373896</v>
+        <f t="shared" si="13"/>
+        <v>16.258006561863578</v>
       </c>
       <c r="BQ7" s="11">
-        <f t="shared" ref="BQ7:BT7" si="5">BQ6/BQ5*100</f>
-        <v>15.882214628448379</v>
+        <f t="shared" si="13"/>
+        <v>15.937032527358683</v>
       </c>
       <c r="BR7" s="11">
-        <f t="shared" si="5"/>
-        <v>15.97947843888366</v>
+        <f t="shared" si="13"/>
+        <v>16.002280889578312</v>
       </c>
       <c r="BS7" s="11">
-        <f t="shared" si="5"/>
-        <v>16.818895856238392</v>
+        <f t="shared" si="13"/>
+        <v>16.845722662111054</v>
       </c>
       <c r="BT7" s="11">
-        <f t="shared" si="5"/>
-        <v>17.368461548888227</v>
+        <f t="shared" si="13"/>
+        <v>17.687247091002813</v>
+      </c>
+      <c r="BU7" s="11">
+        <f t="shared" ref="BU7" si="14">BU6/BU5*100</f>
+        <v>30.145393806447572</v>
       </c>
     </row>
-    <row r="8" spans="1:72">
+    <row r="8" spans="1:74" x14ac:dyDescent="0.2">
       <c r="B8" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="44">
         <v>1874.1184392620978</v>
       </c>
       <c r="D8" s="44">
         <v>2061.3139077913233</v>
       </c>
       <c r="E8" s="44">
         <v>2154.0467425689203</v>
       </c>
       <c r="F8" s="44">
         <v>2222.3117579349423</v>
       </c>
       <c r="G8" s="44">
         <v>2010.3855711517249</v>
       </c>
       <c r="H8" s="44">
         <v>1917.3042837481535</v>
       </c>
       <c r="I8" s="44">
         <v>1896.6</v>
       </c>
       <c r="J8" s="44">
@@ -3506,149 +3568,152 @@
       <c r="BG8" s="44">
         <v>15693.342808928264</v>
       </c>
       <c r="BH8" s="44">
         <v>16041.485448178575</v>
       </c>
       <c r="BI8" s="44">
         <v>18376.291541586994</v>
       </c>
       <c r="BJ8" s="47">
         <v>18761.499424056099</v>
       </c>
       <c r="BK8" s="44">
         <v>18986.074499170645</v>
       </c>
       <c r="BL8" s="44">
         <v>18862.507272913601</v>
       </c>
       <c r="BM8" s="44">
         <v>18829.755257168799</v>
       </c>
       <c r="BN8" s="44">
         <v>18645.987363037879</v>
       </c>
       <c r="BO8" s="44">
-        <v>18384.176818693861</v>
+        <v>18310.945853389272</v>
       </c>
       <c r="BP8" s="44">
-        <v>17451.421933474714</v>
+        <v>17310.440737820125</v>
       </c>
       <c r="BQ8" s="44">
-        <v>17472.814414359804</v>
+        <v>17342.344041404918</v>
       </c>
       <c r="BR8" s="44">
-        <v>17381.851481400758</v>
+        <v>17328.373043475305</v>
       </c>
       <c r="BS8" s="44">
-        <v>16632.951074706449</v>
+        <v>16574.974725760992</v>
       </c>
       <c r="BT8" s="44">
-        <v>15554.605151733744</v>
+        <v>14925.754906241711</v>
+      </c>
+      <c r="BU8" s="44">
+        <v>13897.848275407876</v>
       </c>
     </row>
-    <row r="9" spans="1:72">
+    <row r="9" spans="1:74" x14ac:dyDescent="0.2">
       <c r="B9" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="11">
-        <f t="shared" ref="C9:V9" si="6">C8/C5*100</f>
+        <f t="shared" ref="C9:V9" si="15">C8/C5*100</f>
         <v>57.411444194795834</v>
       </c>
       <c r="D9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>60.198339914894561</v>
       </c>
       <c r="E9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>58.371942786610155</v>
       </c>
       <c r="F9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>59.519387304425273</v>
       </c>
       <c r="G9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>60.541280650503026</v>
       </c>
       <c r="H9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>62.864408367330761</v>
       </c>
       <c r="I9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>57.09211318482842</v>
       </c>
       <c r="J9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>63.254862121314616</v>
       </c>
       <c r="K9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>65.609484839017526</v>
       </c>
       <c r="L9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>65.914617459286205</v>
       </c>
       <c r="M9" s="11">
         <v>67.172130826556696</v>
       </c>
       <c r="N9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>65.092212165209588</v>
       </c>
       <c r="O9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>64.010089693115589</v>
       </c>
       <c r="P9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>66.321044428879787</v>
       </c>
       <c r="Q9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>32.073310713692848</v>
       </c>
       <c r="R9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>32.098120980969256</v>
       </c>
       <c r="S9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>32.86225203262093</v>
       </c>
       <c r="T9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>33.109483614697119</v>
       </c>
       <c r="U9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>29.206995343074905</v>
       </c>
       <c r="V9" s="11">
-        <f t="shared" si="6"/>
+        <f t="shared" si="15"/>
         <v>27.690722083166818</v>
       </c>
       <c r="W9" s="11">
         <v>27.828116264851744</v>
       </c>
       <c r="X9" s="11">
         <v>26.805276899199924</v>
       </c>
       <c r="Y9" s="11">
         <v>26.324726986539737</v>
       </c>
       <c r="Z9" s="11">
         <v>25.571465109185652</v>
       </c>
       <c r="AA9" s="11">
         <v>25.46186228352207</v>
       </c>
       <c r="AB9" s="11">
         <v>23.749697515992104</v>
       </c>
       <c r="AC9" s="11">
         <v>22.943852656640111</v>
       </c>
       <c r="AD9" s="11">
         <v>20.653194348017021</v>
@@ -3692,134 +3757,140 @@
       <c r="AQ9" s="11">
         <v>18.427011370693531</v>
       </c>
       <c r="AR9" s="11">
         <v>17.947827241093545</v>
       </c>
       <c r="AS9" s="11">
         <v>25.494847540721722</v>
       </c>
       <c r="AT9" s="61">
         <v>25.023539318155652</v>
       </c>
       <c r="AU9" s="61">
         <v>24.379296698727241</v>
       </c>
       <c r="AV9" s="61">
         <v>23.436852818332422</v>
       </c>
       <c r="AW9" s="61">
         <v>24.577900083301728</v>
       </c>
       <c r="AX9" s="61">
         <v>21.859098905700943</v>
       </c>
       <c r="AY9" s="11">
-        <f t="shared" ref="AY9:BK9" si="7">AY8/AY5*100</f>
+        <f t="shared" ref="AY9:BK9" si="16">AY8/AY5*100</f>
         <v>23.071126232907456</v>
       </c>
       <c r="AZ9" s="44">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>27.510518933762125</v>
       </c>
       <c r="BA9" s="11">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>30.067681998796107</v>
       </c>
       <c r="BB9" s="11">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>29.733576559954443</v>
       </c>
       <c r="BC9" s="11">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>40.463565400648058</v>
       </c>
       <c r="BD9" s="11">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>39.2965308793015</v>
       </c>
       <c r="BE9" s="11">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>48.398130145657014</v>
       </c>
       <c r="BF9" s="11">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>49.861614135188034</v>
       </c>
       <c r="BG9" s="11">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>48.292594971297689</v>
       </c>
       <c r="BH9" s="11">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>46.93708893819948</v>
       </c>
       <c r="BI9" s="11">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>53.89794193052014</v>
       </c>
       <c r="BJ9" s="11">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>51.15688990005404</v>
       </c>
       <c r="BK9" s="11">
-        <f t="shared" si="7"/>
+        <f t="shared" si="16"/>
         <v>50.568936535261287</v>
       </c>
       <c r="BL9" s="11">
         <v>50.243831804656161</v>
       </c>
       <c r="BM9" s="11">
         <v>50.4745044170811</v>
       </c>
       <c r="BN9" s="11">
         <v>48.033165478273339</v>
       </c>
       <c r="BO9" s="11">
-        <v>47.666847588183522</v>
+        <f t="shared" ref="BO9:BT9" si="17">BO8/BO5*100</f>
+        <v>47.567291162286587</v>
       </c>
       <c r="BP9" s="11">
-        <v>47.785110195778849</v>
+        <f t="shared" si="17"/>
+        <v>47.582763048079443</v>
       </c>
       <c r="BQ9" s="11">
-        <f t="shared" ref="BQ9:BT9" si="8">BQ8/BQ5*100</f>
-        <v>46.064449656798992</v>
+        <f t="shared" si="17"/>
+        <v>45.878289627133533</v>
       </c>
       <c r="BR9" s="11">
-        <f t="shared" si="8"/>
-        <v>46.314497612371909</v>
+        <f t="shared" si="17"/>
+        <v>46.237889290899226</v>
       </c>
       <c r="BS9" s="11">
-        <f t="shared" si="8"/>
-        <v>45.687539308396644</v>
+        <f t="shared" si="17"/>
+        <v>45.600908779740408</v>
       </c>
       <c r="BT9" s="11">
-        <f t="shared" si="8"/>
-        <v>44.581033266846873</v>
+        <f t="shared" si="17"/>
+        <v>43.563858239356342</v>
+      </c>
+      <c r="BU9" s="11">
+        <f t="shared" ref="BU9" si="18">BU8/BU5*100</f>
+        <v>68.210431210300925</v>
       </c>
     </row>
-    <row r="10" spans="1:72">
+    <row r="10" spans="1:74" x14ac:dyDescent="0.2">
       <c r="B10" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="44"/>
       <c r="D10" s="44"/>
       <c r="E10" s="44"/>
       <c r="F10" s="44"/>
       <c r="G10" s="44"/>
       <c r="H10" s="44"/>
       <c r="I10" s="44"/>
       <c r="J10" s="44"/>
       <c r="K10" s="44"/>
       <c r="L10" s="44"/>
       <c r="M10" s="44"/>
       <c r="N10" s="55"/>
       <c r="O10" s="44"/>
       <c r="P10" s="44"/>
       <c r="Q10" s="44">
         <v>4075.1</v>
       </c>
       <c r="R10" s="44">
         <v>3836.6</v>
       </c>
       <c r="S10" s="44">
         <v>4157.3</v>
@@ -3952,106 +4023,109 @@
       </c>
       <c r="BJ10" s="47">
         <v>13387.912499999999</v>
       </c>
       <c r="BK10" s="44">
         <v>14059.987499999999</v>
       </c>
       <c r="BL10" s="44">
         <v>14215.1625</v>
       </c>
       <c r="BM10" s="44">
         <v>13921.125</v>
       </c>
       <c r="BN10" s="44">
         <v>14186.887500000001</v>
       </c>
       <c r="BO10" s="44">
         <v>13835.174999999999</v>
       </c>
       <c r="BP10" s="44">
         <v>12819.6</v>
       </c>
       <c r="BQ10" s="44">
         <v>14099.1</v>
       </c>
-      <c r="BR10" s="44">
+      <c r="BR10" s="64">
         <v>13816.0875</v>
       </c>
-      <c r="BS10" s="44">
+      <c r="BS10" s="64">
         <v>13314.862500000001</v>
       </c>
-      <c r="BT10" s="44">
+      <c r="BT10" s="64">
         <v>12941.062500000002</v>
       </c>
+      <c r="BU10" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:72">
+    <row r="11" spans="1:74" x14ac:dyDescent="0.2">
       <c r="B11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="56"/>
       <c r="O11" s="11">
-        <f t="shared" ref="O11:V11" si="9">O10/O5*100</f>
+        <f t="shared" ref="O11:V11" si="19">O10/O5*100</f>
         <v>0</v>
       </c>
       <c r="P11" s="11">
-        <f t="shared" si="9"/>
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="Q11" s="11">
-        <f t="shared" si="9"/>
+        <f t="shared" si="19"/>
         <v>51.560988003222896</v>
       </c>
       <c r="R11" s="11">
-        <f t="shared" si="9"/>
+        <f t="shared" si="19"/>
         <v>51.273066431670678</v>
       </c>
       <c r="S11" s="11">
-        <f t="shared" si="9"/>
+        <f t="shared" si="19"/>
         <v>51.447275607311248</v>
       </c>
       <c r="T11" s="11">
-        <f t="shared" si="9"/>
+        <f t="shared" si="19"/>
         <v>51.034011916583907</v>
       </c>
       <c r="U11" s="11">
-        <f t="shared" si="9"/>
+        <f t="shared" si="19"/>
         <v>46.860170569560751</v>
       </c>
       <c r="V11" s="11">
-        <f t="shared" si="9"/>
+        <f t="shared" si="19"/>
         <v>48.552888963674981</v>
       </c>
       <c r="W11" s="11">
         <v>48.912845226745929</v>
       </c>
       <c r="X11" s="11">
         <v>47.77478928008658</v>
       </c>
       <c r="Y11" s="11">
         <v>48.038279204687115</v>
       </c>
       <c r="Z11" s="11">
         <v>48.051389467895419</v>
       </c>
       <c r="AA11" s="11">
         <v>47.973475902006157</v>
       </c>
       <c r="AB11" s="11">
         <v>49.446678121942639</v>
       </c>
       <c r="AC11" s="11">
         <v>50.57623614749216</v>
       </c>
       <c r="AD11" s="11">
         <v>50.424625143598789</v>
@@ -4095,134 +4169,140 @@
       <c r="AQ11" s="11">
         <v>60.501369458454789</v>
       </c>
       <c r="AR11" s="11">
         <v>61.474947924631486</v>
       </c>
       <c r="AS11" s="11">
         <v>56.097663222502256</v>
       </c>
       <c r="AT11" s="61">
         <v>56.615143669931442</v>
       </c>
       <c r="AU11" s="61">
         <v>56.955549076097491</v>
       </c>
       <c r="AV11" s="61">
         <v>58.484513445358388</v>
       </c>
       <c r="AW11" s="61">
         <v>57.223102778777182</v>
       </c>
       <c r="AX11" s="61">
         <v>61.204581170994274</v>
       </c>
       <c r="AY11" s="11">
-        <f t="shared" ref="AY11:BK11" si="10">AY10/AY5*100</f>
+        <f t="shared" ref="AY11:BK11" si="20">AY10/AY5*100</f>
         <v>61.972446963500104</v>
       </c>
       <c r="AZ11" s="44">
-        <f t="shared" si="10"/>
+        <f t="shared" si="20"/>
         <v>58.212394790947755</v>
       </c>
       <c r="BA11" s="11">
-        <f t="shared" si="10"/>
+        <f t="shared" si="20"/>
         <v>55.27651888859539</v>
       </c>
       <c r="BB11" s="11">
-        <f t="shared" si="10"/>
+        <f t="shared" si="20"/>
         <v>55.92768026954181</v>
       </c>
       <c r="BC11" s="11">
-        <f t="shared" si="10"/>
+        <f t="shared" si="20"/>
         <v>47.201772291219164</v>
       </c>
       <c r="BD11" s="11">
-        <f t="shared" si="10"/>
+        <f t="shared" si="20"/>
         <v>48.565134012226011</v>
       </c>
       <c r="BE11" s="11">
-        <f t="shared" si="10"/>
+        <f t="shared" si="20"/>
         <v>36.721258742586031</v>
       </c>
       <c r="BF11" s="11">
-        <f t="shared" si="10"/>
+        <f t="shared" si="20"/>
         <v>35.442476601718226</v>
       </c>
       <c r="BG11" s="11">
-        <f t="shared" si="10"/>
+        <f t="shared" si="20"/>
         <v>37.494605048459192</v>
       </c>
       <c r="BH11" s="11">
-        <f t="shared" si="10"/>
+        <f t="shared" si="20"/>
         <v>39.473538020162948</v>
       </c>
       <c r="BI11" s="11">
-        <f t="shared" si="10"/>
+        <f t="shared" si="20"/>
         <v>37.313342426722159</v>
       </c>
       <c r="BJ11" s="11">
-        <f t="shared" si="10"/>
+        <f t="shared" si="20"/>
         <v>36.504756377621668</v>
       </c>
       <c r="BK11" s="11">
-        <f t="shared" si="10"/>
+        <f t="shared" si="20"/>
         <v>37.448426508867058</v>
       </c>
       <c r="BL11" s="11">
         <v>37.86475590927806</v>
       </c>
       <c r="BM11" s="11">
         <v>37.316570274365255</v>
       </c>
       <c r="BN11" s="11">
         <v>36.546260685555055</v>
       </c>
       <c r="BO11" s="11">
-        <v>35.872108095166851</v>
+        <f t="shared" ref="BO11:BT11" si="21">BO10/BO5*100</f>
+        <v>35.940349710792063</v>
       </c>
       <c r="BP11" s="11">
-        <v>35.102354467217666</v>
+        <f t="shared" si="21"/>
+        <v>35.23838580484199</v>
       </c>
       <c r="BQ11" s="11">
-        <f t="shared" ref="BQ11:BT11" si="11">BQ10/BQ5*100</f>
-        <v>37.170158553416471</v>
+        <f t="shared" si="21"/>
+        <v>37.298452374003141</v>
       </c>
       <c r="BR11" s="11">
-        <f t="shared" si="11"/>
-        <v>36.813405764959668</v>
+        <f t="shared" si="21"/>
+        <v>36.865937884394498</v>
       </c>
       <c r="BS11" s="11">
-        <f t="shared" si="11"/>
-        <v>36.573383828424603</v>
+        <f t="shared" si="21"/>
+        <v>36.631719826010766</v>
       </c>
       <c r="BT11" s="11">
-        <f t="shared" si="11"/>
-        <v>37.09036212703473</v>
+        <f t="shared" si="21"/>
+        <v>37.771128881454032</v>
+      </c>
+      <c r="BU11" s="11">
+        <f t="shared" ref="BU11" si="22">BU10/BU5*100</f>
+        <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:72">
+    <row r="12" spans="1:74" x14ac:dyDescent="0.2">
       <c r="B12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="44"/>
       <c r="D12" s="44"/>
       <c r="E12" s="44"/>
       <c r="F12" s="44"/>
       <c r="G12" s="44"/>
       <c r="H12" s="44"/>
       <c r="I12" s="44"/>
       <c r="J12" s="44"/>
       <c r="K12" s="44"/>
       <c r="L12" s="44"/>
       <c r="M12" s="44"/>
       <c r="N12" s="55"/>
       <c r="O12" s="44"/>
       <c r="P12" s="44"/>
       <c r="Q12" s="44"/>
       <c r="R12" s="44"/>
       <c r="S12" s="44"/>
       <c r="T12" s="44"/>
       <c r="U12" s="44">
         <v>850</v>
       </c>
       <c r="V12" s="44">
@@ -4347,61 +4427,64 @@
       </c>
       <c r="BJ12" s="47">
         <v>492</v>
       </c>
       <c r="BK12" s="44">
         <v>492</v>
       </c>
       <c r="BL12" s="44">
         <v>335</v>
       </c>
       <c r="BM12" s="44">
         <v>335</v>
       </c>
       <c r="BN12" s="44">
         <v>335</v>
       </c>
       <c r="BO12" s="44">
         <v>335</v>
       </c>
       <c r="BP12" s="44">
         <v>335</v>
       </c>
       <c r="BQ12" s="44">
         <v>335</v>
       </c>
-      <c r="BR12" s="44">
+      <c r="BR12" s="64">
         <v>335</v>
       </c>
-      <c r="BS12" s="44">
+      <c r="BS12" s="64">
         <v>335</v>
       </c>
-      <c r="BT12" s="44">
+      <c r="BT12" s="64">
         <v>335</v>
       </c>
+      <c r="BU12" s="44">
+        <v>335</v>
+      </c>
     </row>
-    <row r="13" spans="1:72">
+    <row r="13" spans="1:74" x14ac:dyDescent="0.2">
       <c r="B13" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="56"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
       <c r="U13" s="11">
         <f>U12/U5*100</f>
         <v>9.4023428426047815</v>
       </c>
@@ -4472,134 +4555,140 @@
       <c r="AQ13" s="11">
         <v>10.204561374869215</v>
       </c>
       <c r="AR13" s="11">
         <v>10.083297438094583</v>
       </c>
       <c r="AS13" s="11">
         <v>8.9937566831878382</v>
       </c>
       <c r="AT13" s="61">
         <v>8.974819379278328</v>
       </c>
       <c r="AU13" s="61">
         <v>9.2988323454456978</v>
       </c>
       <c r="AV13" s="61">
         <v>8.9229451049132784</v>
       </c>
       <c r="AW13" s="61">
         <v>9.37387566973619</v>
       </c>
       <c r="AX13" s="61">
         <v>7.8833839394513117</v>
       </c>
       <c r="AY13" s="11">
-        <f t="shared" ref="AY13:BK13" si="12">AY12/AY5*100</f>
+        <f t="shared" ref="AY13:BK13" si="23">AY12/AY5*100</f>
         <v>5.8469502422550645</v>
       </c>
       <c r="AZ13" s="44">
-        <f t="shared" si="12"/>
+        <f t="shared" si="23"/>
         <v>5.6035595754123158</v>
       </c>
       <c r="BA13" s="11">
-        <f t="shared" si="12"/>
+        <f t="shared" si="23"/>
         <v>6.1757122954782719</v>
       </c>
       <c r="BB13" s="11">
-        <f t="shared" si="12"/>
+        <f t="shared" si="23"/>
         <v>6.1204385492861215</v>
       </c>
       <c r="BC13" s="11">
-        <f t="shared" si="12"/>
+        <f t="shared" si="23"/>
         <v>5.392319111518427</v>
       </c>
       <c r="BD13" s="11">
-        <f t="shared" si="12"/>
+        <f t="shared" si="23"/>
         <v>5.2431369815332625</v>
       </c>
       <c r="BE13" s="11">
-        <f t="shared" si="12"/>
+        <f t="shared" si="23"/>
         <v>6.2854846390288781</v>
       </c>
       <c r="BF13" s="11">
-        <f t="shared" si="12"/>
+        <f t="shared" si="23"/>
         <v>6.6484353213092859</v>
       </c>
       <c r="BG13" s="11">
-        <f t="shared" si="12"/>
+        <f t="shared" si="23"/>
         <v>6.2837777860359143</v>
       </c>
       <c r="BH13" s="11">
-        <f t="shared" si="12"/>
+        <f t="shared" si="23"/>
         <v>5.97485413189625</v>
       </c>
       <c r="BI13" s="11">
-        <f t="shared" si="12"/>
+        <f t="shared" si="23"/>
         <v>1.4430434655329707</v>
       </c>
       <c r="BJ13" s="11">
-        <f t="shared" si="12"/>
+        <f t="shared" si="23"/>
         <v>1.3415340246502105</v>
       </c>
       <c r="BK13" s="11">
-        <f t="shared" si="12"/>
+        <f t="shared" si="23"/>
         <v>1.3104297455714378</v>
       </c>
       <c r="BL13" s="11">
         <v>0.89233543616600575</v>
       </c>
       <c r="BM13" s="11">
         <v>0.89799143689266225</v>
       </c>
       <c r="BN13" s="11">
         <v>0.86297979945643055</v>
       </c>
       <c r="BO13" s="11">
-        <v>0.86859444942914676</v>
+        <f t="shared" ref="BO13:BT13" si="24">BO12/BO5*100</f>
+        <v>0.87024682760538563</v>
       </c>
       <c r="BP13" s="11">
-        <v>0.91728983326452607</v>
+        <f t="shared" si="24"/>
+        <v>0.92084458521498846</v>
       </c>
       <c r="BQ13" s="11">
-        <f t="shared" ref="BQ13:BT13" si="13">BQ12/BQ5*100</f>
-        <v>0.88317716133615043</v>
+        <f t="shared" si="24"/>
+        <v>0.88622547150463871</v>
       </c>
       <c r="BR13" s="11">
-        <f t="shared" si="13"/>
-        <v>0.89261818378477187</v>
+        <f t="shared" si="24"/>
+        <v>0.89389193512795562</v>
       </c>
       <c r="BS13" s="11">
-        <f t="shared" si="13"/>
-        <v>0.9201810069403451</v>
+        <f t="shared" si="24"/>
+        <v>0.92164873213776</v>
       </c>
       <c r="BT13" s="11">
-        <f t="shared" si="13"/>
-        <v>0.96014305723016424</v>
+        <f t="shared" si="24"/>
+        <v>0.97776578818679682</v>
+      </c>
+      <c r="BU13" s="11">
+        <f t="shared" ref="BU13" si="25">BU12/BU5*100</f>
+        <v>1.6441749832515129</v>
       </c>
     </row>
-    <row r="14" spans="1:72">
+    <row r="14" spans="1:74" x14ac:dyDescent="0.2">
       <c r="B14" s="7"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="56"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
       <c r="S14" s="11"/>
       <c r="T14" s="11"/>
       <c r="U14" s="11"/>
       <c r="V14" s="11"/>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="11"/>
@@ -4627,52 +4716,53 @@
       <c r="AV14" s="11"/>
       <c r="AW14" s="11"/>
       <c r="AX14" s="65"/>
       <c r="AY14" s="65"/>
       <c r="AZ14" s="64"/>
       <c r="BA14" s="64"/>
       <c r="BB14" s="64"/>
       <c r="BC14" s="64"/>
       <c r="BD14" s="44"/>
       <c r="BE14" s="11"/>
       <c r="BF14" s="11"/>
       <c r="BG14" s="11"/>
       <c r="BH14" s="11"/>
       <c r="BI14" s="11"/>
       <c r="BJ14" s="61"/>
       <c r="BK14" s="11"/>
       <c r="BL14" s="11"/>
       <c r="BM14" s="11"/>
       <c r="BN14" s="11"/>
       <c r="BO14" s="11"/>
       <c r="BP14" s="11"/>
       <c r="BQ14" s="11"/>
       <c r="BR14" s="11"/>
       <c r="BS14" s="11"/>
       <c r="BT14" s="11"/>
+      <c r="BU14" s="11"/>
     </row>
-    <row r="15" spans="1:72" s="2" customFormat="1">
+    <row r="15" spans="1:74" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B15" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="43"/>
       <c r="D15" s="43"/>
       <c r="E15" s="43"/>
       <c r="F15" s="43"/>
       <c r="G15" s="58"/>
       <c r="H15" s="58"/>
       <c r="I15" s="58"/>
       <c r="J15" s="58"/>
       <c r="K15" s="58"/>
       <c r="L15" s="58"/>
       <c r="M15" s="58"/>
       <c r="N15" s="58"/>
       <c r="O15" s="58"/>
       <c r="P15" s="58"/>
       <c r="Q15" s="58"/>
       <c r="R15" s="58"/>
       <c r="S15" s="58"/>
       <c r="T15" s="58"/>
       <c r="U15" s="58"/>
       <c r="V15" s="58"/>
       <c r="W15" s="58"/>
       <c r="X15" s="58"/>
@@ -4761,57 +4851,61 @@
       <c r="BK15" s="43">
         <v>22167.632216667531</v>
       </c>
       <c r="BL15" s="43">
         <v>22157.180548322565</v>
       </c>
       <c r="BM15" s="43">
         <v>21863.857508785539</v>
       </c>
       <c r="BN15" s="43">
         <v>22080.62723689928</v>
       </c>
       <c r="BO15" s="43">
         <v>21437.754969595779</v>
       </c>
       <c r="BP15" s="43">
         <v>19488.126404025264</v>
       </c>
       <c r="BQ15" s="43">
         <v>21021.356257490937</v>
       </c>
       <c r="BR15" s="43">
         <v>20721.724804581023</v>
       </c>
       <c r="BS15" s="43">
-        <v>19583.065637844833</v>
+        <v>19583.065637844829</v>
       </c>
       <c r="BT15" s="43">
         <v>18237.567430101313</v>
       </c>
+      <c r="BU15" s="43">
+        <v>3852.3941191662602</v>
+      </c>
+      <c r="BV15"/>
     </row>
-    <row r="16" spans="1:72" s="2" customFormat="1">
+    <row r="16" spans="1:74" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B16" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="43"/>
       <c r="D16" s="43"/>
       <c r="E16" s="43"/>
       <c r="F16" s="43"/>
       <c r="G16" s="43"/>
       <c r="H16" s="43"/>
       <c r="I16" s="57"/>
       <c r="J16" s="43"/>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="43"/>
       <c r="N16" s="43"/>
       <c r="O16" s="43"/>
       <c r="P16" s="43"/>
       <c r="Q16" s="43"/>
       <c r="R16" s="43"/>
       <c r="S16" s="43"/>
       <c r="T16" s="43"/>
       <c r="U16" s="43"/>
       <c r="V16" s="43"/>
       <c r="W16" s="43"/>
       <c r="X16" s="43"/>
@@ -4840,134 +4934,139 @@
       <c r="AQ16" s="11">
         <v>78.459775407434449</v>
       </c>
       <c r="AR16" s="11">
         <v>78.784084523316636</v>
       </c>
       <c r="AS16" s="11">
         <v>71.708953874717707</v>
       </c>
       <c r="AT16" s="61">
         <v>71.835664408911597</v>
       </c>
       <c r="AU16" s="61">
         <v>70.806802081082211</v>
       </c>
       <c r="AV16" s="61">
         <v>72.045478320727099</v>
       </c>
       <c r="AW16" s="61">
         <v>70.357285911851193</v>
       </c>
       <c r="AX16" s="61">
         <v>74.580099584704001</v>
       </c>
       <c r="AY16" s="11">
-        <f t="shared" ref="AY16:BK16" si="14">AY15/AY5*100</f>
+        <f t="shared" ref="AY16:BK16" si="26">AY15/AY5*100</f>
         <v>75.484098313515076</v>
       </c>
       <c r="AZ16" s="44">
-        <f t="shared" si="14"/>
+        <f t="shared" si="26"/>
         <v>70.825763019213809</v>
       </c>
       <c r="BA16" s="11">
-        <f t="shared" si="14"/>
+        <f t="shared" si="26"/>
         <v>67.588017267516904</v>
       </c>
       <c r="BB16" s="11">
-        <f t="shared" si="14"/>
+        <f t="shared" si="26"/>
         <v>67.567410723437277</v>
       </c>
       <c r="BC16" s="11">
-        <f t="shared" si="14"/>
+        <f t="shared" si="26"/>
         <v>67.281596292088594</v>
       </c>
       <c r="BD16" s="11">
-        <f t="shared" si="14"/>
+        <f t="shared" si="26"/>
         <v>68.405344561932395</v>
       </c>
       <c r="BE16" s="11">
-        <f t="shared" si="14"/>
+        <f t="shared" si="26"/>
         <v>61.069650028727615</v>
       </c>
       <c r="BF16" s="11">
-        <f t="shared" si="14"/>
+        <f t="shared" si="26"/>
         <v>58.665195697852425</v>
       </c>
       <c r="BG16" s="11">
-        <f t="shared" si="14"/>
+        <f t="shared" si="26"/>
         <v>60.370401817299545</v>
       </c>
       <c r="BH16" s="11">
-        <f t="shared" si="14"/>
+        <f t="shared" si="26"/>
         <v>62.022378769063899</v>
       </c>
       <c r="BI16" s="11">
-        <f t="shared" si="14"/>
+        <f t="shared" si="26"/>
         <v>59.400825247433616</v>
       </c>
       <c r="BJ16" s="11">
-        <f t="shared" si="14"/>
+        <f t="shared" si="26"/>
         <v>54.153927843571971</v>
       </c>
       <c r="BK16" s="11">
-        <f t="shared" si="14"/>
+        <f t="shared" si="26"/>
         <v>59.042936271562688</v>
       </c>
       <c r="BL16" s="11">
         <v>59.019813041183141</v>
       </c>
       <c r="BM16" s="11">
         <v>58.607632299494774</v>
       </c>
       <c r="BN16" s="11">
         <v>56.881000790362805</v>
       </c>
       <c r="BO16" s="11">
         <v>55.584223805411945</v>
       </c>
       <c r="BP16" s="11">
         <v>53.361970805332369</v>
       </c>
       <c r="BQ16" s="11">
-        <f t="shared" ref="BQ16:BT16" si="15">BQ15/BQ5*100</f>
-        <v>55.41964700575155</v>
+        <f t="shared" ref="BQ16:BU16" si="27">BQ15/BQ5*100</f>
+        <v>55.610929435707149</v>
       </c>
       <c r="BR16" s="11">
-        <f t="shared" si="15"/>
-        <v>55.213696596874527</v>
+        <f t="shared" si="27"/>
+        <v>55.29248562613698</v>
       </c>
       <c r="BS16" s="11">
-        <f t="shared" si="15"/>
-        <v>53.7909404704804</v>
+        <f t="shared" si="27"/>
+        <v>53.876739153702161</v>
       </c>
       <c r="BT16" s="11">
-        <f t="shared" si="15"/>
-[...1 lines deleted...]
-      </c>
+        <f t="shared" si="27"/>
+        <v>53.23005818776975</v>
+      </c>
+      <c r="BU16" s="11">
+        <f t="shared" si="27"/>
+        <v>18.907492645846006</v>
+      </c>
+      <c r="BV16"/>
     </row>
-    <row r="17" spans="1:72" s="2" customFormat="1">
+    <row r="17" spans="1:74" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="43"/>
       <c r="D17" s="43"/>
       <c r="E17" s="43"/>
       <c r="F17" s="43"/>
       <c r="G17" s="43"/>
       <c r="H17" s="43"/>
       <c r="I17" s="57"/>
       <c r="J17" s="43"/>
       <c r="K17" s="43"/>
       <c r="L17" s="43"/>
       <c r="M17" s="43"/>
       <c r="N17" s="43"/>
       <c r="O17" s="43"/>
       <c r="P17" s="43"/>
       <c r="Q17" s="43"/>
       <c r="R17" s="43"/>
       <c r="S17" s="43"/>
       <c r="T17" s="43"/>
       <c r="U17" s="43"/>
       <c r="V17" s="43"/>
       <c r="W17" s="43"/>
       <c r="X17" s="43"/>
@@ -5008,132 +5107,137 @@
       <c r="AQ17" s="43">
         <v>1165.1887676716035</v>
       </c>
       <c r="AR17" s="43">
         <v>665.72350687351241</v>
       </c>
       <c r="AS17" s="43">
         <v>1404.21986476904</v>
       </c>
       <c r="AT17" s="66">
         <v>649.3514931348501</v>
       </c>
       <c r="AU17" s="66">
         <v>1323.3824749442801</v>
       </c>
       <c r="AV17" s="66">
         <v>707.92620335683387</v>
       </c>
       <c r="AW17" s="66">
         <v>2207.8939396799997</v>
       </c>
       <c r="AX17" s="66">
         <v>1542.438595020546</v>
       </c>
       <c r="AY17" s="66">
-        <f t="shared" ref="AY17:BI17" si="16">AY18+AY19</f>
+        <f t="shared" ref="AY17:BI17" si="28">AY18+AY19</f>
         <v>3199.1040798399999</v>
       </c>
       <c r="AZ17" s="43">
-        <f t="shared" si="16"/>
+        <f t="shared" si="28"/>
         <v>1573.583153692111</v>
       </c>
       <c r="BA17" s="43">
-        <f t="shared" si="16"/>
+        <f t="shared" si="28"/>
         <v>2086.3452159200001</v>
       </c>
       <c r="BB17" s="43">
-        <f t="shared" si="16"/>
+        <f t="shared" si="28"/>
         <v>1878.0723389462676</v>
       </c>
       <c r="BC17" s="43">
-        <f t="shared" si="16"/>
+        <f t="shared" si="28"/>
         <v>2245.00741337113</v>
       </c>
       <c r="BD17" s="43">
-        <f t="shared" si="16"/>
+        <f t="shared" si="28"/>
         <v>1717.5842856956046</v>
       </c>
       <c r="BE17" s="43">
-        <f t="shared" si="16"/>
+        <f t="shared" si="28"/>
         <v>9480.5011986400004</v>
       </c>
       <c r="BF17" s="43">
-        <f t="shared" si="16"/>
+        <f t="shared" si="28"/>
         <v>3020</v>
       </c>
       <c r="BG17" s="43">
-        <f t="shared" si="16"/>
+        <f t="shared" si="28"/>
         <v>2670.7363464765413</v>
       </c>
       <c r="BH17" s="43">
-        <f t="shared" si="16"/>
+        <f t="shared" si="28"/>
         <v>2559.5828425454483</v>
       </c>
       <c r="BI17" s="43">
-        <f t="shared" si="16"/>
+        <f t="shared" si="28"/>
         <v>4562.8040118833633</v>
       </c>
       <c r="BJ17" s="50">
         <v>2782.9975684456099</v>
       </c>
       <c r="BK17" s="50">
         <v>3187.8591509674943</v>
       </c>
       <c r="BL17" s="43">
         <v>3453.149040957866</v>
       </c>
       <c r="BM17" s="43">
         <v>3363.1280283699998</v>
       </c>
       <c r="BN17" s="43">
         <v>3559.0123202053342</v>
       </c>
       <c r="BO17" s="43">
         <v>3368</v>
       </c>
       <c r="BP17" s="43">
         <v>4295.5495119603038</v>
       </c>
       <c r="BQ17" s="43">
-        <f t="shared" ref="BQ17:BT17" si="17">BQ18+BQ19</f>
+        <f t="shared" ref="BQ17:BT17" si="29">BQ18+BQ19</f>
         <v>5156.9052266874114</v>
       </c>
       <c r="BR17" s="43">
-        <f t="shared" si="17"/>
+        <f t="shared" si="29"/>
         <v>4423.3456001344903</v>
       </c>
       <c r="BS17" s="43">
-        <f t="shared" si="17"/>
-        <v>6009.0901904742523</v>
+        <f t="shared" si="29"/>
+        <v>5881.0320098699995</v>
       </c>
       <c r="BT17" s="43">
-        <f t="shared" si="17"/>
-[...1 lines deleted...]
-      </c>
+        <f t="shared" si="29"/>
+        <v>4721.7470582103397</v>
+      </c>
+      <c r="BU17" s="43">
+        <f>BU18+BU19</f>
+        <v>17057.843873102061</v>
+      </c>
+      <c r="BV17"/>
     </row>
-    <row r="18" spans="1:72" s="2" customFormat="1">
+    <row r="18" spans="1:74" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B18" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="43"/>
       <c r="D18" s="43"/>
       <c r="E18" s="43"/>
       <c r="F18" s="43"/>
       <c r="G18" s="43"/>
       <c r="H18" s="43"/>
       <c r="I18" s="57"/>
       <c r="J18" s="43"/>
       <c r="K18" s="43"/>
       <c r="L18" s="43"/>
       <c r="M18" s="43"/>
       <c r="N18" s="43"/>
       <c r="O18" s="43"/>
       <c r="P18" s="43"/>
       <c r="Q18" s="43"/>
       <c r="R18" s="43"/>
       <c r="S18" s="43"/>
       <c r="T18" s="43"/>
       <c r="U18" s="43"/>
       <c r="V18" s="43"/>
       <c r="W18" s="43"/>
       <c r="X18" s="43"/>
@@ -5237,54 +5341,58 @@
       <c r="BL18" s="11">
         <v>2480.0673990295759</v>
       </c>
       <c r="BM18" s="44">
         <v>2240.0304245900002</v>
       </c>
       <c r="BN18" s="44">
         <v>2638.2655414998417</v>
       </c>
       <c r="BO18" s="44">
         <v>2331</v>
       </c>
       <c r="BP18" s="44">
         <v>2722.9813976266641</v>
       </c>
       <c r="BQ18" s="44">
         <v>3531.8434333199998</v>
       </c>
       <c r="BR18" s="44">
         <v>2994.3893987647803</v>
       </c>
       <c r="BS18" s="44">
         <v>4346.2910098699995</v>
       </c>
       <c r="BT18" s="44">
-        <v>2457.0384931020599</v>
-      </c>
+        <v>3276.7470582103392</v>
+      </c>
+      <c r="BU18" s="44">
+        <v>2467.8147221020599</v>
+      </c>
+      <c r="BV18"/>
     </row>
-    <row r="19" spans="1:72" s="2" customFormat="1">
+    <row r="19" spans="1:74" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="43">
         <v>61.966481199999997</v>
       </c>
       <c r="D19" s="43">
         <v>64.257011141191001</v>
       </c>
       <c r="E19" s="43">
         <v>65.953281121393005</v>
       </c>
       <c r="F19" s="43">
         <v>80.249541029999989</v>
       </c>
       <c r="G19" s="43">
         <v>57.9</v>
       </c>
       <c r="H19" s="43">
         <v>545.371719877999</v>
       </c>
       <c r="I19" s="57">
         <v>0</v>
       </c>
       <c r="J19" s="43">
@@ -5449,114 +5557,118 @@
       <c r="BK19" s="11">
         <v>996.4036149154947</v>
       </c>
       <c r="BL19" s="11">
         <v>973.0816419282902</v>
       </c>
       <c r="BM19" s="44">
         <v>1123.0976037799999</v>
       </c>
       <c r="BN19" s="44">
         <v>920.7467787054926</v>
       </c>
       <c r="BO19" s="44">
         <v>1037</v>
       </c>
       <c r="BP19" s="44">
         <v>1572.5681143336401</v>
       </c>
       <c r="BQ19" s="44">
         <v>1625.0617933674118</v>
       </c>
       <c r="BR19" s="44">
         <v>1428.95620136971</v>
       </c>
       <c r="BS19" s="44">
-        <v>1662.799180604253</v>
+        <v>1534.741</v>
       </c>
       <c r="BT19" s="44">
-        <v>1427.5</v>
-      </c>
+        <v>1445</v>
+      </c>
+      <c r="BU19" s="44">
+        <v>14590.029151000001</v>
+      </c>
+      <c r="BV19"/>
     </row>
-    <row r="20" spans="1:72" s="2" customFormat="1" ht="16.5" customHeight="1">
+    <row r="20" spans="1:74" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="43">
         <f>C21+C23</f>
         <v>9171.9871999999996</v>
       </c>
       <c r="D20" s="43">
-        <f t="shared" ref="D20:P20" si="18">D21+D23</f>
+        <f t="shared" ref="D20:P20" si="30">D21+D23</f>
         <v>9240.7000000000007</v>
       </c>
       <c r="E20" s="43">
-        <f t="shared" si="18"/>
+        <f t="shared" si="30"/>
         <v>9489.6772000000001</v>
       </c>
       <c r="F20" s="43">
-        <f t="shared" si="18"/>
+        <f t="shared" si="30"/>
         <v>9761.6772000000001</v>
       </c>
       <c r="G20" s="43">
-        <f t="shared" si="18"/>
+        <f t="shared" si="30"/>
         <v>9906.7000000000007</v>
       </c>
       <c r="H20" s="43">
-        <f t="shared" si="18"/>
+        <f t="shared" si="30"/>
         <v>10056.6772</v>
       </c>
       <c r="I20" s="43">
-        <f t="shared" si="18"/>
+        <f t="shared" si="30"/>
         <v>10177.027</v>
       </c>
       <c r="J20" s="43">
-        <f t="shared" si="18"/>
+        <f t="shared" si="30"/>
         <v>8876</v>
       </c>
       <c r="K20" s="43">
-        <f t="shared" si="18"/>
+        <f t="shared" si="30"/>
         <v>8951.2099999999991</v>
       </c>
       <c r="L20" s="43">
-        <f t="shared" si="18"/>
+        <f t="shared" si="30"/>
         <v>9241.2099999999991</v>
       </c>
       <c r="M20" s="43">
-        <f t="shared" si="18"/>
+        <f t="shared" si="30"/>
         <v>9982.5499999999993</v>
       </c>
       <c r="N20" s="43">
-        <f t="shared" si="18"/>
+        <f t="shared" si="30"/>
         <v>10639.6</v>
       </c>
       <c r="O20" s="43">
-        <f t="shared" si="18"/>
+        <f t="shared" si="30"/>
         <v>12574.05</v>
       </c>
       <c r="P20" s="43">
-        <f t="shared" si="18"/>
+        <f t="shared" si="30"/>
         <v>14381.45</v>
       </c>
       <c r="Q20" s="43">
         <f>Q21+Q23</f>
         <v>16029.42</v>
       </c>
       <c r="R20" s="43">
         <f>R21+R23</f>
         <v>17244.72</v>
       </c>
       <c r="S20" s="43">
         <v>17533.47</v>
       </c>
       <c r="T20" s="43">
         <v>17870.2</v>
       </c>
       <c r="U20" s="43">
         <v>17277.849999999999</v>
       </c>
       <c r="V20" s="43">
         <v>17513.2</v>
       </c>
       <c r="W20" s="43">
         <v>17597.2</v>
       </c>
@@ -5620,134 +5732,144 @@
       <c r="AQ20" s="43">
         <v>49991.149999999994</v>
       </c>
       <c r="AR20" s="43">
         <v>51910.880000000005</v>
       </c>
       <c r="AS20" s="43">
         <v>54491.619999999995</v>
       </c>
       <c r="AT20" s="50">
         <v>55306.560000000005</v>
       </c>
       <c r="AU20" s="50">
         <v>56774.84</v>
       </c>
       <c r="AV20" s="50">
         <v>59001.15</v>
       </c>
       <c r="AW20" s="50">
         <v>62299.700000000004</v>
       </c>
       <c r="AX20" s="50">
         <v>63715.090000000004</v>
       </c>
       <c r="AY20" s="43">
-        <f t="shared" ref="AY20:BB20" si="19">AY21+AY23</f>
+        <f t="shared" ref="AY20:BB20" si="31">AY21+AY23</f>
         <v>66236.820000000007</v>
       </c>
       <c r="AZ20" s="43">
-        <f t="shared" si="19"/>
+        <f t="shared" si="31"/>
         <v>70140.505000000005</v>
       </c>
       <c r="BA20" s="43">
-        <f t="shared" si="19"/>
+        <f t="shared" si="31"/>
         <v>73773.485000000001</v>
       </c>
       <c r="BB20" s="43">
-        <f t="shared" si="19"/>
+        <f t="shared" si="31"/>
         <v>76964.684999999998</v>
       </c>
       <c r="BC20" s="43">
         <f>BC21+BC23+BC25</f>
         <v>81011.945000000007</v>
       </c>
       <c r="BD20" s="43">
-        <f t="shared" ref="BD20:BK20" si="20">BD21+BD23+BD25</f>
+        <f t="shared" ref="BD20:BU20" si="32">BD21+BD23+BD25</f>
         <v>87074.445000000007</v>
       </c>
       <c r="BE20" s="43">
-        <f t="shared" si="20"/>
+        <f t="shared" si="32"/>
         <v>91844.2</v>
       </c>
       <c r="BF20" s="43">
-        <f t="shared" si="20"/>
+        <f t="shared" si="32"/>
         <v>94940.159999999989</v>
       </c>
       <c r="BG20" s="43">
-        <f t="shared" si="20"/>
+        <f t="shared" si="32"/>
         <v>97730.58</v>
       </c>
       <c r="BH20" s="43">
-        <f t="shared" si="20"/>
+        <f t="shared" si="32"/>
         <v>101518.61</v>
       </c>
       <c r="BI20" s="43">
-        <f t="shared" si="20"/>
+        <f t="shared" si="32"/>
         <v>103362.04000000001</v>
       </c>
       <c r="BJ20" s="43">
-        <f t="shared" si="20"/>
+        <f t="shared" si="32"/>
         <v>105805.31</v>
       </c>
       <c r="BK20" s="43">
-        <f t="shared" si="20"/>
+        <f t="shared" si="32"/>
         <v>108021.54999999999</v>
       </c>
       <c r="BL20" s="43">
+        <f t="shared" si="32"/>
         <v>111249.02</v>
       </c>
       <c r="BM20" s="43">
+        <f t="shared" si="32"/>
         <v>111525.66</v>
       </c>
       <c r="BN20" s="43">
+        <f t="shared" si="32"/>
         <v>115006.8</v>
       </c>
       <c r="BO20" s="43">
+        <f t="shared" si="32"/>
         <v>119017.35</v>
       </c>
       <c r="BP20" s="43">
+        <f t="shared" si="32"/>
         <v>123562.25</v>
       </c>
       <c r="BQ20" s="43">
-        <f t="shared" ref="BQ20:BT20" si="21">BQ21+BQ23+BQ25</f>
+        <f t="shared" si="32"/>
         <v>126119.42</v>
       </c>
       <c r="BR20" s="43">
-        <f t="shared" si="21"/>
+        <f t="shared" si="32"/>
         <v>129192.9</v>
       </c>
       <c r="BS20" s="43">
-        <f t="shared" si="21"/>
+        <f t="shared" si="32"/>
         <v>135114.59</v>
       </c>
       <c r="BT20" s="43">
-        <f t="shared" si="21"/>
+        <f t="shared" si="32"/>
         <v>141236.65000000002</v>
       </c>
+      <c r="BU20" s="43">
+        <f t="shared" si="32"/>
+        <v>152358.14000000001</v>
+      </c>
+      <c r="BV20"/>
     </row>
-    <row r="21" spans="1:72">
+    <row r="21" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A21" s="2"/>
       <c r="B21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="44">
         <v>3150</v>
       </c>
       <c r="D21" s="44">
         <v>3435</v>
       </c>
       <c r="E21" s="44">
         <v>3505</v>
       </c>
       <c r="F21" s="44">
         <v>3540</v>
       </c>
       <c r="G21" s="44">
         <v>3540</v>
       </c>
       <c r="H21" s="44">
         <v>3540</v>
       </c>
       <c r="I21" s="59">
         <v>3510.36</v>
       </c>
@@ -5918,118 +6040,121 @@
       </c>
       <c r="BM21" s="44">
         <v>37482.82</v>
       </c>
       <c r="BN21" s="44">
         <v>38582.28</v>
       </c>
       <c r="BO21" s="44">
         <v>40058.65</v>
       </c>
       <c r="BP21" s="44">
         <v>41197.480000000003</v>
       </c>
       <c r="BQ21" s="44">
         <v>41956.28</v>
       </c>
       <c r="BR21" s="44">
         <v>41732.5</v>
       </c>
       <c r="BS21" s="44">
         <v>43379.78</v>
       </c>
       <c r="BT21" s="44">
         <v>45024.92</v>
       </c>
+      <c r="BU21" s="44">
+        <v>46742.65</v>
+      </c>
     </row>
-    <row r="22" spans="1:72">
+    <row r="22" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A22" s="2"/>
       <c r="B22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="12">
-        <f t="shared" ref="C22:R22" si="22">C21/C20*100</f>
+        <f t="shared" ref="C22:R22" si="33">C21/C20*100</f>
         <v>34.343702529371171</v>
       </c>
       <c r="D22" s="12">
-        <f t="shared" si="22"/>
+        <f t="shared" si="33"/>
         <v>37.172508576190111</v>
       </c>
       <c r="E22" s="12">
-        <f t="shared" si="22"/>
+        <f t="shared" si="33"/>
         <v>36.934870661354005</v>
       </c>
       <c r="F22" s="12">
-        <f t="shared" si="22"/>
+        <f t="shared" si="33"/>
         <v>36.264259998271612</v>
       </c>
       <c r="G22" s="12">
-        <f t="shared" si="22"/>
+        <f t="shared" si="33"/>
         <v>35.733392552514964</v>
       </c>
       <c r="H22" s="12">
-        <f t="shared" si="22"/>
+        <f t="shared" si="33"/>
         <v>35.200493459211359</v>
       </c>
       <c r="I22" s="60">
-        <f t="shared" si="22"/>
+        <f t="shared" si="33"/>
         <v>34.492981103420476</v>
       </c>
       <c r="J22" s="12">
-        <f t="shared" si="22"/>
+        <f t="shared" si="33"/>
         <v>39.511041009463725</v>
       </c>
       <c r="K22" s="12">
-        <f t="shared" si="22"/>
+        <f t="shared" si="33"/>
         <v>38.678793146401432</v>
       </c>
       <c r="L22" s="12">
-        <f t="shared" si="22"/>
+        <f t="shared" si="33"/>
         <v>39.304593229674474</v>
       </c>
       <c r="M22" s="12">
-        <f t="shared" si="22"/>
+        <f t="shared" si="33"/>
         <v>40.010318004918588</v>
       </c>
       <c r="N22" s="12">
-        <f t="shared" si="22"/>
+        <f t="shared" si="33"/>
         <v>41.79480431595173</v>
       </c>
       <c r="O22" s="12">
-        <f t="shared" si="22"/>
+        <f t="shared" si="33"/>
         <v>46.393564523761242</v>
       </c>
       <c r="P22" s="12">
-        <f t="shared" si="22"/>
+        <f t="shared" si="33"/>
         <v>48.976633093325077</v>
       </c>
       <c r="Q22" s="12">
-        <f t="shared" si="22"/>
+        <f t="shared" si="33"/>
         <v>49.17208482902064</v>
       </c>
       <c r="R22" s="12">
-        <f t="shared" si="22"/>
+        <f t="shared" si="33"/>
         <v>47.166900941273617</v>
       </c>
       <c r="S22" s="12">
         <v>45.779871297581138</v>
       </c>
       <c r="T22" s="12">
         <v>45.201508656870097</v>
       </c>
       <c r="U22" s="12">
         <v>46.544274895313947</v>
       </c>
       <c r="V22" s="12">
         <v>45.911655208642628</v>
       </c>
       <c r="W22" s="12">
         <v>43.979155774782356</v>
       </c>
       <c r="X22" s="12">
         <v>43.276559809609452</v>
       </c>
       <c r="Y22" s="12">
         <v>42.749154983625345</v>
       </c>
       <c r="Z22" s="12">
         <v>41.638265246340936</v>
@@ -6085,134 +6210,138 @@
       <c r="AQ22" s="11">
         <v>40.602426629513424</v>
       </c>
       <c r="AR22" s="11">
         <v>40.977479094941174</v>
       </c>
       <c r="AS22" s="11">
         <v>39.985707894167952</v>
       </c>
       <c r="AT22" s="61">
         <v>39.745104378214805</v>
       </c>
       <c r="AU22" s="11">
         <v>39.085940180544767</v>
       </c>
       <c r="AV22" s="11">
         <v>39.126356011704857</v>
       </c>
       <c r="AW22" s="11">
         <v>38.919770079149657</v>
       </c>
       <c r="AX22" s="11">
         <v>38.530903746663462</v>
       </c>
       <c r="AY22" s="11">
-        <f t="shared" ref="AY22:AZ22" si="23">AY21/AY20*100</f>
+        <f t="shared" ref="AY22:AZ22" si="34">AY21/AY20*100</f>
         <v>39.180624915266158</v>
       </c>
       <c r="AZ22" s="44">
-        <f t="shared" si="23"/>
+        <f t="shared" si="34"/>
         <v>38.368557511811467</v>
       </c>
       <c r="BA22" s="11">
         <f>BA21/BA20*100</f>
         <v>37.045830219353199</v>
       </c>
       <c r="BB22" s="11">
         <f>BB21/BB20*100</f>
         <v>35.803758567971791</v>
       </c>
       <c r="BC22" s="11">
         <f>BC21/BC20*100</f>
         <v>35.209931078682281</v>
       </c>
       <c r="BD22" s="11">
-        <f t="shared" ref="BD22:BF22" si="24">BD21/BD20*100</f>
+        <f t="shared" ref="BD22:BF22" si="35">BD21/BD20*100</f>
         <v>35.304973807183039</v>
       </c>
       <c r="BE22" s="11">
-        <f t="shared" si="24"/>
+        <f t="shared" si="35"/>
         <v>34.586081646963009</v>
       </c>
       <c r="BF22" s="11">
-        <f t="shared" si="24"/>
+        <f t="shared" si="35"/>
         <v>34.340588850914095</v>
       </c>
       <c r="BG22" s="11">
         <f>BG21/BG20*100</f>
         <v>34.028878166895154</v>
       </c>
       <c r="BH22" s="11">
         <f>BH21/BH20*100</f>
         <v>33.963890955559769</v>
       </c>
       <c r="BI22" s="11">
         <f>BI21/BI20*100</f>
         <v>33.967054055821649</v>
       </c>
       <c r="BJ22" s="11">
-        <f t="shared" ref="BJ22:BK22" si="25">BJ21/BJ20*100</f>
+        <f t="shared" ref="BJ22:BK22" si="36">BJ21/BJ20*100</f>
         <v>33.698299263052107</v>
       </c>
       <c r="BK22" s="11">
-        <f t="shared" si="25"/>
+        <f t="shared" si="36"/>
         <v>33.749765671757167</v>
       </c>
       <c r="BL22" s="11">
         <v>33.82654516866755</v>
       </c>
       <c r="BM22" s="11">
         <v>33.609144299168456</v>
       </c>
       <c r="BN22" s="11">
         <v>33.547824998174022</v>
       </c>
       <c r="BO22" s="11">
         <v>33.657823838289126</v>
       </c>
       <c r="BP22" s="11">
         <v>33.341477676232024</v>
       </c>
       <c r="BQ22" s="11">
-        <f t="shared" ref="BQ22:BR22" si="26">BQ21/BQ20*100</f>
+        <f t="shared" ref="BQ22:BR22" si="37">BQ21/BQ20*100</f>
         <v>33.26710509769233</v>
       </c>
       <c r="BR22" s="11">
-        <f t="shared" si="26"/>
+        <f t="shared" si="37"/>
         <v>32.302471730257629</v>
       </c>
       <c r="BS22" s="11">
         <f>BS21/BS20*100</f>
         <v>32.105918391196688</v>
       </c>
       <c r="BT22" s="11">
         <f>BT21/BT20*100</f>
         <v>31.879062552106692</v>
       </c>
+      <c r="BU22" s="11">
+        <f>BU21/BU20*100</f>
+        <v>30.679456968954856</v>
+      </c>
     </row>
-    <row r="23" spans="1:72">
+    <row r="23" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A23" s="2"/>
       <c r="B23" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="44">
         <v>6021.9871999999996</v>
       </c>
       <c r="D23" s="44">
         <v>5805.7</v>
       </c>
       <c r="E23" s="44">
         <v>5984.6772000000001</v>
       </c>
       <c r="F23" s="44">
         <v>6221.6772000000001</v>
       </c>
       <c r="G23" s="44">
         <v>6366.7</v>
       </c>
       <c r="H23" s="44">
         <v>6516.6772000000001</v>
       </c>
       <c r="I23" s="59">
         <v>6666.6670000000004</v>
       </c>
@@ -6383,118 +6512,121 @@
       </c>
       <c r="BM23" s="44">
         <v>74042.840000000011</v>
       </c>
       <c r="BN23" s="44">
         <v>76424.52</v>
       </c>
       <c r="BO23" s="44">
         <v>78958.7</v>
       </c>
       <c r="BP23" s="44">
         <v>82364.77</v>
       </c>
       <c r="BQ23" s="44">
         <v>84163.14</v>
       </c>
       <c r="BR23" s="44">
         <v>87460.4</v>
       </c>
       <c r="BS23" s="44">
         <v>91734.81</v>
       </c>
       <c r="BT23" s="44">
         <v>96211.73000000001</v>
       </c>
+      <c r="BU23" s="44">
+        <v>99615.49</v>
+      </c>
     </row>
-    <row r="24" spans="1:72">
+    <row r="24" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A24" s="2"/>
       <c r="B24" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="12">
-        <f t="shared" ref="C24:R24" si="27">C23/C20*100</f>
+        <f t="shared" ref="C24:R24" si="38">C23/C20*100</f>
         <v>65.656297470628829</v>
       </c>
       <c r="D24" s="12">
-        <f t="shared" si="27"/>
+        <f t="shared" si="38"/>
         <v>62.827491423809875</v>
       </c>
       <c r="E24" s="12">
-        <f t="shared" si="27"/>
+        <f t="shared" si="38"/>
         <v>63.065129338645995</v>
       </c>
       <c r="F24" s="12">
-        <f t="shared" si="27"/>
+        <f t="shared" si="38"/>
         <v>63.735740001728388</v>
       </c>
       <c r="G24" s="12">
-        <f t="shared" si="27"/>
+        <f t="shared" si="38"/>
         <v>64.266607447485029</v>
       </c>
       <c r="H24" s="12">
-        <f t="shared" si="27"/>
+        <f t="shared" si="38"/>
         <v>64.799506540788641</v>
       </c>
       <c r="I24" s="60">
-        <f t="shared" si="27"/>
+        <f t="shared" si="38"/>
         <v>65.507018896579524</v>
       </c>
       <c r="J24" s="12">
-        <f t="shared" si="27"/>
+        <f t="shared" si="38"/>
         <v>60.488958990536275</v>
       </c>
       <c r="K24" s="12">
-        <f t="shared" si="27"/>
+        <f t="shared" si="38"/>
         <v>61.321206853598568</v>
       </c>
       <c r="L24" s="12">
-        <f t="shared" si="27"/>
+        <f t="shared" si="38"/>
         <v>60.695406770325533</v>
       </c>
       <c r="M24" s="12">
-        <f t="shared" si="27"/>
+        <f t="shared" si="38"/>
         <v>59.989681995081426</v>
       </c>
       <c r="N24" s="12">
-        <f t="shared" si="27"/>
+        <f t="shared" si="38"/>
         <v>58.20519568404827</v>
       </c>
       <c r="O24" s="12">
-        <f t="shared" si="27"/>
+        <f t="shared" si="38"/>
         <v>53.606435476238765</v>
       </c>
       <c r="P24" s="12">
-        <f t="shared" si="27"/>
+        <f t="shared" si="38"/>
         <v>51.023366906674916</v>
       </c>
       <c r="Q24" s="12">
-        <f t="shared" si="27"/>
+        <f t="shared" si="38"/>
         <v>50.827915170979367</v>
       </c>
       <c r="R24" s="12">
-        <f t="shared" si="27"/>
+        <f t="shared" si="38"/>
         <v>52.833099058726376</v>
       </c>
       <c r="S24" s="12">
         <v>54.220128702418855</v>
       </c>
       <c r="T24" s="12">
         <v>54.798491343129911</v>
       </c>
       <c r="U24" s="12">
         <v>53.45572510468606</v>
       </c>
       <c r="V24" s="12">
         <v>54.088344791357379</v>
       </c>
       <c r="W24" s="12">
         <v>56.020844225217644</v>
       </c>
       <c r="X24" s="12">
         <v>56.723440190390541</v>
       </c>
       <c r="Y24" s="12">
         <v>57.250845016374662</v>
       </c>
       <c r="Z24" s="12">
         <v>58.361734753659078</v>
@@ -6550,136 +6682,142 @@
       <c r="AQ24" s="11">
         <v>59.397573370486576</v>
       </c>
       <c r="AR24" s="11">
         <v>59.022520905058819</v>
       </c>
       <c r="AS24" s="11">
         <v>60.014292105832055</v>
       </c>
       <c r="AT24" s="61">
         <v>60.254895621785188</v>
       </c>
       <c r="AU24" s="11">
         <v>60.914059819455247</v>
       </c>
       <c r="AV24" s="11">
         <v>60.873643988295143</v>
       </c>
       <c r="AW24" s="11">
         <v>61.080229920850336</v>
       </c>
       <c r="AX24" s="11">
         <v>61.469096253336531</v>
       </c>
       <c r="AY24" s="11">
-        <f t="shared" ref="AY24:AZ24" si="28">AY23/AY20*100</f>
+        <f t="shared" ref="AY24:AZ24" si="39">AY23/AY20*100</f>
         <v>60.819375084733828</v>
       </c>
       <c r="AZ24" s="44">
-        <f t="shared" si="28"/>
+        <f t="shared" si="39"/>
         <v>61.631442488188526</v>
       </c>
       <c r="BA24" s="11">
         <f>BA23/BA20*100</f>
         <v>62.954169780646794</v>
       </c>
       <c r="BB24" s="11">
         <f>BB23/BB20*100</f>
         <v>64.196241432028216</v>
       </c>
       <c r="BC24" s="11">
         <f>BC23/BC20*100</f>
         <v>64.790068921317712</v>
       </c>
       <c r="BD24" s="11">
         <f>BD23/BD20*100</f>
         <v>64.695026192816954</v>
       </c>
       <c r="BE24" s="11">
-        <f t="shared" ref="BE24:BK24" si="29">BE23/BE20*100</f>
+        <f t="shared" ref="BE24:BK24" si="40">BE23/BE20*100</f>
         <v>65.413918353036991</v>
       </c>
       <c r="BF24" s="11">
-        <f t="shared" si="29"/>
+        <f t="shared" si="40"/>
         <v>65.659411149085912</v>
       </c>
       <c r="BG24" s="11">
-        <f t="shared" si="29"/>
+        <f t="shared" si="40"/>
         <v>65.971121833104846</v>
       </c>
       <c r="BH24" s="11">
-        <f t="shared" si="29"/>
+        <f t="shared" si="40"/>
         <v>66.036109044440224</v>
       </c>
       <c r="BI24" s="11">
-        <f t="shared" si="29"/>
+        <f t="shared" si="40"/>
         <v>66.032945944178351</v>
       </c>
       <c r="BJ24" s="11">
-        <f t="shared" si="29"/>
+        <f t="shared" si="40"/>
         <v>66.301700736947893</v>
       </c>
       <c r="BK24" s="11">
-        <f t="shared" si="29"/>
+        <f t="shared" si="40"/>
         <v>66.25023432824284</v>
       </c>
       <c r="BL24" s="11">
         <v>66.17345483133245</v>
       </c>
       <c r="BM24" s="11">
         <v>66.390855700831551</v>
       </c>
       <c r="BN24" s="11">
         <v>66.452175001825992</v>
       </c>
       <c r="BO24" s="11">
         <v>66.342176161710881</v>
       </c>
       <c r="BP24" s="11">
         <v>66.658522323767983</v>
       </c>
       <c r="BQ24" s="11">
-        <f t="shared" ref="BQ24:BT24" si="30">BQ23/BQ20*100</f>
+        <f t="shared" ref="BQ24:BU24" si="41">BQ23/BQ20*100</f>
         <v>66.732894902307677</v>
       </c>
       <c r="BR24" s="11">
-        <f t="shared" si="30"/>
+        <f t="shared" si="41"/>
         <v>67.697528269742378</v>
       </c>
       <c r="BS24" s="11">
-        <f t="shared" si="30"/>
+        <f t="shared" si="41"/>
         <v>67.894081608803319</v>
       </c>
       <c r="BT24" s="11">
-        <f t="shared" si="30"/>
+        <f t="shared" si="41"/>
         <v>68.120937447893297</v>
       </c>
+      <c r="BU24" s="11">
+        <f t="shared" si="41"/>
+        <v>65.382453474425446</v>
+      </c>
     </row>
-    <row r="25" spans="1:72">
+    <row r="25" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A25" s="2"/>
-      <c r="B25" s="7"/>
+      <c r="B25" s="7" t="s">
+        <v>53</v>
+      </c>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="I25" s="60"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="12"/>
       <c r="O25" s="12"/>
       <c r="P25" s="12"/>
       <c r="Q25" s="12"/>
       <c r="R25" s="12"/>
       <c r="S25" s="12"/>
       <c r="T25" s="12"/>
       <c r="U25" s="12"/>
       <c r="V25" s="12"/>
       <c r="W25" s="12"/>
       <c r="X25" s="12"/>
       <c r="Y25" s="12"/>
       <c r="Z25" s="12"/>
       <c r="AA25" s="12"/>
@@ -6706,405 +6844,396 @@
       <c r="AV25" s="11"/>
       <c r="AW25" s="11"/>
       <c r="AX25" s="72"/>
       <c r="AY25" s="72"/>
       <c r="AZ25" s="72"/>
       <c r="BA25" s="72"/>
       <c r="BB25" s="72"/>
       <c r="BC25" s="72"/>
       <c r="BD25" s="72"/>
       <c r="BE25" s="72"/>
       <c r="BF25" s="72"/>
       <c r="BG25" s="72"/>
       <c r="BH25" s="72"/>
       <c r="BI25" s="72"/>
       <c r="BJ25" s="72"/>
       <c r="BK25" s="72"/>
       <c r="BL25" s="72"/>
       <c r="BM25" s="43"/>
       <c r="BN25" s="43"/>
       <c r="BO25" s="43"/>
       <c r="BP25" s="43"/>
       <c r="BQ25" s="43"/>
       <c r="BR25" s="43"/>
       <c r="BS25" s="43"/>
       <c r="BT25" s="43"/>
+      <c r="BU25" s="44">
+        <v>6000</v>
+      </c>
     </row>
-    <row r="26" spans="1:72">
+    <row r="26" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A26" s="2"/>
-      <c r="B26" s="6" t="s">
-[...248 lines deleted...]
-        <v>176127.2840026468</v>
+      <c r="B26" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="12"/>
+      <c r="K26" s="12"/>
+      <c r="L26" s="12"/>
+      <c r="M26" s="12"/>
+      <c r="N26" s="12"/>
+      <c r="O26" s="12"/>
+      <c r="P26" s="12"/>
+      <c r="Q26" s="12"/>
+      <c r="R26" s="12"/>
+      <c r="S26" s="12"/>
+      <c r="T26" s="12"/>
+      <c r="U26" s="12"/>
+      <c r="V26" s="12"/>
+      <c r="W26" s="12"/>
+      <c r="X26" s="12"/>
+      <c r="Y26" s="12"/>
+      <c r="Z26" s="12"/>
+      <c r="AA26" s="12"/>
+      <c r="AB26" s="12"/>
+      <c r="AC26" s="12"/>
+      <c r="AD26" s="12"/>
+      <c r="AE26" s="12"/>
+      <c r="AF26" s="12"/>
+      <c r="AG26" s="12"/>
+      <c r="AH26" s="12"/>
+      <c r="AI26" s="12"/>
+      <c r="AJ26" s="12"/>
+      <c r="AK26" s="12"/>
+      <c r="AL26" s="12"/>
+      <c r="AM26" s="12"/>
+      <c r="AN26" s="12"/>
+      <c r="AO26" s="12"/>
+      <c r="AP26" s="12"/>
+      <c r="AQ26" s="11"/>
+      <c r="AR26" s="11"/>
+      <c r="AS26" s="11"/>
+      <c r="AT26" s="61"/>
+      <c r="AU26" s="11"/>
+      <c r="AV26" s="11"/>
+      <c r="AW26" s="11"/>
+      <c r="AX26" s="72"/>
+      <c r="AY26" s="72"/>
+      <c r="AZ26" s="72"/>
+      <c r="BA26" s="72"/>
+      <c r="BB26" s="72"/>
+      <c r="BC26" s="72"/>
+      <c r="BD26" s="72"/>
+      <c r="BE26" s="72"/>
+      <c r="BF26" s="72"/>
+      <c r="BG26" s="72"/>
+      <c r="BH26" s="72"/>
+      <c r="BI26" s="72"/>
+      <c r="BJ26" s="72"/>
+      <c r="BK26" s="72"/>
+      <c r="BL26" s="72"/>
+      <c r="BM26" s="43"/>
+      <c r="BN26" s="43"/>
+      <c r="BO26" s="43"/>
+      <c r="BP26" s="43"/>
+      <c r="BQ26" s="43"/>
+      <c r="BR26" s="43"/>
+      <c r="BS26" s="43"/>
+      <c r="BT26" s="43"/>
+      <c r="BU26" s="11">
+        <f>BU25/BU20*100</f>
+        <v>3.9380895566196852</v>
       </c>
     </row>
-    <row r="27" spans="1:72">
+    <row r="27" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A27" s="2"/>
       <c r="B27" s="6" t="s">
-        <v>39</v>
-[...89 lines deleted...]
-        <v>11815.637291660001</v>
+        <v>38</v>
+      </c>
+      <c r="C27" s="43">
+        <f t="shared" ref="C27:R27" si="42">C5+C20</f>
+        <v>12436.351066032097</v>
+      </c>
+      <c r="D27" s="43">
+        <f t="shared" si="42"/>
+        <v>12664.903907791324</v>
+      </c>
+      <c r="E27" s="43">
+        <f t="shared" si="42"/>
+        <v>13179.886296591922</v>
+      </c>
+      <c r="F27" s="43">
+        <f t="shared" si="42"/>
+        <v>13495.438346714145</v>
+      </c>
+      <c r="G27" s="43">
+        <f t="shared" si="42"/>
+        <v>13227.385571151724</v>
+      </c>
+      <c r="H27" s="43">
+        <f t="shared" si="42"/>
+        <v>13106.581483748154</v>
+      </c>
+      <c r="I27" s="43">
+        <f t="shared" si="42"/>
+        <v>13499.027</v>
+      </c>
+      <c r="J27" s="43">
+        <f t="shared" si="42"/>
+        <v>11922.51940788743</v>
+      </c>
+      <c r="K27" s="43">
+        <f t="shared" si="42"/>
+        <v>11880.931124955354</v>
+      </c>
+      <c r="L27" s="43">
+        <f t="shared" si="42"/>
+        <v>12288.182094225591</v>
+      </c>
+      <c r="M27" s="43">
+        <f t="shared" si="42"/>
+        <v>12968.634920996072</v>
+      </c>
+      <c r="N27" s="43">
+        <f t="shared" si="42"/>
+        <v>13876.7</v>
+      </c>
+      <c r="O27" s="43">
+        <f t="shared" si="42"/>
+        <v>15769.39</v>
+      </c>
+      <c r="P27" s="43">
+        <f t="shared" si="42"/>
+        <v>18287.738000000001</v>
+      </c>
+      <c r="Q27" s="43">
+        <f t="shared" si="42"/>
+        <v>23932.876</v>
+      </c>
+      <c r="R27" s="43">
+        <f t="shared" si="42"/>
+        <v>24727.401000000002</v>
+      </c>
+      <c r="S27" s="43">
+        <v>25614.170000000002</v>
+      </c>
+      <c r="T27" s="43">
+        <v>25926.2</v>
+      </c>
+      <c r="U27" s="43">
+        <v>26318.149999999998</v>
+      </c>
+      <c r="V27" s="43">
+        <v>27021.800000000003</v>
+      </c>
+      <c r="W27" s="43">
+        <v>27768.35233623668</v>
+      </c>
+      <c r="X27" s="43">
+        <v>28709.820240719004</v>
+      </c>
+      <c r="Y27" s="43">
+        <v>29899.938560962855</v>
+      </c>
+      <c r="Z27" s="43">
+        <v>30663.216102555976</v>
+      </c>
+      <c r="AA27" s="43">
+        <v>31347.60529770024</v>
+      </c>
+      <c r="AB27" s="43">
+        <v>31634.215974693863</v>
+      </c>
+      <c r="AC27" s="43">
+        <v>32712.124439964064</v>
+      </c>
+      <c r="AD27" s="43">
+        <v>35957.723422446485</v>
+      </c>
+      <c r="AE27" s="43">
+        <v>38778.519794397012</v>
+      </c>
+      <c r="AF27" s="43">
+        <v>42096.447932610987</v>
+      </c>
+      <c r="AG27" s="43">
+        <v>56489.145530891219</v>
+      </c>
+      <c r="AH27" s="43">
+        <v>59562.569908048645</v>
+      </c>
+      <c r="AI27" s="43">
+        <v>61074.571647165605</v>
+      </c>
+      <c r="AJ27" s="43">
+        <v>62689.966016314291</v>
+      </c>
+      <c r="AK27" s="43">
+        <v>64380.521740918302</v>
+      </c>
+      <c r="AL27" s="43">
+        <v>66622.569315070068</v>
+      </c>
+      <c r="AM27" s="43">
+        <v>70472.334698386578</v>
+      </c>
+      <c r="AN27" s="43">
+        <v>72589.410913136526</v>
+      </c>
+      <c r="AO27" s="43">
+        <v>72762.591856326908</v>
+      </c>
+      <c r="AP27" s="43">
+        <v>74039.259791190882</v>
+      </c>
+      <c r="AQ27" s="43">
+        <v>78331.417589767574</v>
+      </c>
+      <c r="AR27" s="43">
+        <v>80591.97383616968</v>
+      </c>
+      <c r="AS27" s="43">
+        <v>86647.25976070264</v>
+      </c>
+      <c r="AT27" s="50">
+        <v>87530.049719216477</v>
+      </c>
+      <c r="AU27" s="43">
+        <v>87875.51901607473</v>
+      </c>
+      <c r="AV27" s="43">
+        <v>91411.973623778278</v>
+      </c>
+      <c r="AW27" s="43">
+        <v>93151.400000000009</v>
+      </c>
+      <c r="AX27" s="43">
+        <v>100399.84393577349</v>
+      </c>
+      <c r="AY27" s="43">
+        <f t="shared" ref="AY27:BT27" si="43">AY5+AY20</f>
+        <v>101161.00979800377</v>
+      </c>
+      <c r="AZ27" s="43">
+        <f t="shared" si="43"/>
+        <v>106581.62733516761</v>
+      </c>
+      <c r="BA27" s="43">
+        <f t="shared" si="43"/>
+        <v>106838.49681240437</v>
+      </c>
+      <c r="BB27" s="43">
+        <f t="shared" si="43"/>
+        <v>110328.30728876844</v>
+      </c>
+      <c r="BC27" s="43">
+        <f t="shared" si="43"/>
+        <v>118880.62372189027</v>
+      </c>
+      <c r="BD27" s="43">
+        <f t="shared" si="43"/>
+        <v>126020.59512333425</v>
+      </c>
+      <c r="BE27" s="43">
+        <f t="shared" si="43"/>
+        <v>124331.75055927548</v>
+      </c>
+      <c r="BF27" s="43">
+        <f t="shared" si="43"/>
+        <v>125654.15361373144</v>
+      </c>
+      <c r="BG27" s="43">
+        <f t="shared" si="43"/>
+        <v>130226.95510317157</v>
+      </c>
+      <c r="BH27" s="43">
+        <f t="shared" si="43"/>
+        <v>135695.17657254537</v>
+      </c>
+      <c r="BI27" s="43">
+        <f t="shared" si="43"/>
+        <v>137456.64711000037</v>
+      </c>
+      <c r="BJ27" s="43">
+        <f t="shared" si="43"/>
+        <v>142479.74322045321</v>
+      </c>
+      <c r="BK27" s="43">
+        <f t="shared" si="43"/>
+        <v>145566.48529032752</v>
+      </c>
+      <c r="BL27" s="43">
+        <f t="shared" si="43"/>
+        <v>148790.95618482257</v>
+      </c>
+      <c r="BM27" s="43">
+        <f t="shared" si="43"/>
+        <v>148831.13823030554</v>
+      </c>
+      <c r="BN27" s="43">
+        <f t="shared" si="43"/>
+        <v>153825.78512699928</v>
+      </c>
+      <c r="BO27" s="43">
+        <f t="shared" si="43"/>
+        <v>157512.1757636058</v>
+      </c>
+      <c r="BP27" s="43">
+        <f t="shared" si="43"/>
+        <v>159941.89596618526</v>
+      </c>
+      <c r="BQ27" s="43">
+        <f t="shared" si="43"/>
+        <v>163920.18411381351</v>
+      </c>
+      <c r="BR27" s="43">
+        <f t="shared" si="43"/>
+        <v>166669.46588400102</v>
+      </c>
+      <c r="BS27" s="43">
+        <f t="shared" si="43"/>
+        <v>171462.49439335483</v>
+      </c>
+      <c r="BT27" s="43">
+        <f t="shared" si="43"/>
+        <v>175498.43375715477</v>
+      </c>
+      <c r="BU27" s="43">
+        <f>BU5+BU20</f>
+        <v>172733.10029391627</v>
       </c>
     </row>
-    <row r="28" spans="1:72">
+    <row r="28" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A28" s="2"/>
       <c r="B28" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C28" s="43"/>
       <c r="D28" s="43"/>
       <c r="E28" s="43"/>
       <c r="F28" s="43"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="43"/>
       <c r="N28" s="43"/>
       <c r="O28" s="43"/>
       <c r="P28" s="43"/>
       <c r="Q28" s="43"/>
       <c r="R28" s="43"/>
       <c r="S28" s="43"/>
       <c r="T28" s="43"/>
       <c r="U28" s="43"/>
       <c r="V28" s="43"/>
       <c r="W28" s="43"/>
       <c r="X28" s="43"/>
       <c r="Y28" s="43"/>
       <c r="Z28" s="43"/>
@@ -7122,4606 +7251,4777 @@
       <c r="AL28" s="43"/>
       <c r="AM28" s="43"/>
       <c r="AN28" s="43"/>
       <c r="AO28" s="43"/>
       <c r="AP28" s="43"/>
       <c r="AQ28" s="43"/>
       <c r="AR28" s="43"/>
       <c r="AS28" s="43"/>
       <c r="AT28" s="50"/>
       <c r="AU28" s="43"/>
       <c r="AV28" s="43"/>
       <c r="AW28" s="54"/>
       <c r="AX28" s="54"/>
       <c r="AY28" s="54"/>
       <c r="AZ28" s="54"/>
       <c r="BA28" s="54"/>
       <c r="BB28" s="54"/>
       <c r="BC28" s="54"/>
       <c r="BD28" s="43"/>
       <c r="BE28" s="43"/>
       <c r="BF28" s="43"/>
       <c r="BG28" s="43"/>
       <c r="BH28" s="43"/>
       <c r="BI28" s="43"/>
       <c r="BJ28" s="43"/>
-      <c r="BK28" s="54">
-        <f>BK26-BK27</f>
+      <c r="BK28" s="64">
+        <v>5639</v>
+      </c>
+      <c r="BL28" s="64">
+        <v>5742</v>
+      </c>
+      <c r="BM28" s="44">
+        <v>5593</v>
+      </c>
+      <c r="BN28" s="44">
+        <v>7421</v>
+      </c>
+      <c r="BO28" s="44">
+        <v>11166</v>
+      </c>
+      <c r="BP28" s="44">
+        <v>10727</v>
+      </c>
+      <c r="BQ28" s="44">
+        <v>10332</v>
+      </c>
+      <c r="BR28" s="44">
+        <v>11172.078645400001</v>
+      </c>
+      <c r="BS28" s="44">
+        <v>13040.73747708</v>
+      </c>
+      <c r="BT28" s="44">
+        <v>11815.637291660001</v>
+      </c>
+      <c r="BU28" s="44">
+        <v>4352</v>
+      </c>
+    </row>
+    <row r="29" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A29" s="2"/>
+      <c r="B29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="43"/>
+      <c r="D29" s="43"/>
+      <c r="E29" s="43"/>
+      <c r="F29" s="43"/>
+      <c r="G29" s="43"/>
+      <c r="H29" s="43"/>
+      <c r="I29" s="43"/>
+      <c r="J29" s="43"/>
+      <c r="K29" s="43"/>
+      <c r="L29" s="43"/>
+      <c r="M29" s="43"/>
+      <c r="N29" s="43"/>
+      <c r="O29" s="43"/>
+      <c r="P29" s="43"/>
+      <c r="Q29" s="43"/>
+      <c r="R29" s="43"/>
+      <c r="S29" s="43"/>
+      <c r="T29" s="43"/>
+      <c r="U29" s="43"/>
+      <c r="V29" s="43"/>
+      <c r="W29" s="43"/>
+      <c r="X29" s="43"/>
+      <c r="Y29" s="43"/>
+      <c r="Z29" s="43"/>
+      <c r="AA29" s="43"/>
+      <c r="AB29" s="43"/>
+      <c r="AC29" s="43"/>
+      <c r="AD29" s="43"/>
+      <c r="AE29" s="43"/>
+      <c r="AF29" s="43"/>
+      <c r="AG29" s="43"/>
+      <c r="AH29" s="43"/>
+      <c r="AI29" s="43"/>
+      <c r="AJ29" s="43"/>
+      <c r="AK29" s="43"/>
+      <c r="AL29" s="43"/>
+      <c r="AM29" s="43"/>
+      <c r="AN29" s="43"/>
+      <c r="AO29" s="43"/>
+      <c r="AP29" s="43"/>
+      <c r="AQ29" s="43"/>
+      <c r="AR29" s="43"/>
+      <c r="AS29" s="43"/>
+      <c r="AT29" s="50"/>
+      <c r="AU29" s="43"/>
+      <c r="AV29" s="43"/>
+      <c r="AW29" s="54"/>
+      <c r="AX29" s="54"/>
+      <c r="AY29" s="54"/>
+      <c r="AZ29" s="54"/>
+      <c r="BA29" s="54"/>
+      <c r="BB29" s="54"/>
+      <c r="BC29" s="54"/>
+      <c r="BD29" s="43"/>
+      <c r="BE29" s="43"/>
+      <c r="BF29" s="43"/>
+      <c r="BG29" s="43"/>
+      <c r="BH29" s="43"/>
+      <c r="BI29" s="43"/>
+      <c r="BJ29" s="43"/>
+      <c r="BK29" s="54">
+        <f>BK27-BK28</f>
         <v>139927.48529032752</v>
       </c>
-      <c r="BL28" s="54">
-        <f t="shared" ref="BL28:BP28" si="34">BL26-BL27</f>
+      <c r="BL29" s="54">
+        <f t="shared" ref="BL29:BP29" si="44">BL27-BL28</f>
         <v>143048.95618482257</v>
       </c>
-      <c r="BM28" s="54">
-        <f t="shared" si="34"/>
+      <c r="BM29" s="54">
+        <f t="shared" si="44"/>
         <v>143238.13823030554</v>
       </c>
-      <c r="BN28" s="54">
-        <f t="shared" si="34"/>
+      <c r="BN29" s="54">
+        <f t="shared" si="44"/>
         <v>146404.78512699928</v>
       </c>
-      <c r="BO28" s="54">
-[...21 lines deleted...]
-        <v>164311.6467109868</v>
+      <c r="BO29" s="54">
+        <f t="shared" si="44"/>
+        <v>146346.1757636058</v>
+      </c>
+      <c r="BP29" s="54">
+        <f t="shared" si="44"/>
+        <v>149214.89596618526</v>
+      </c>
+      <c r="BQ29" s="54">
+        <f>BQ27-BQ28</f>
+        <v>153588.18411381351</v>
+      </c>
+      <c r="BR29" s="54">
+        <f>BR27-BR28</f>
+        <v>155497.38723860102</v>
+      </c>
+      <c r="BS29" s="54">
+        <f t="shared" ref="BS29:BU29" si="45">BS27-BS28</f>
+        <v>158421.75691627484</v>
+      </c>
+      <c r="BT29" s="54">
+        <f t="shared" si="45"/>
+        <v>163682.79646549476</v>
+      </c>
+      <c r="BU29" s="54">
+        <f t="shared" si="45"/>
+        <v>168381.10029391627</v>
       </c>
     </row>
-    <row r="29" spans="1:72" ht="12" customHeight="1">
-[...113 lines deleted...]
-      <c r="AN30" s="41"/>
+    <row r="30" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="6"/>
+      <c r="C30" s="38"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="38"/>
+      <c r="F30" s="38"/>
+      <c r="G30" s="38"/>
+      <c r="H30" s="38"/>
+      <c r="I30" s="38"/>
+      <c r="J30" s="38"/>
+      <c r="K30" s="38"/>
+      <c r="L30" s="38"/>
+      <c r="M30" s="38"/>
+      <c r="N30" s="38"/>
+      <c r="O30" s="38"/>
+      <c r="P30" s="38"/>
+      <c r="Q30" s="38"/>
+      <c r="R30" s="38"/>
+      <c r="S30" s="38"/>
+      <c r="T30" s="38"/>
+      <c r="U30" s="38"/>
+      <c r="V30" s="38"/>
+      <c r="W30" s="38"/>
+      <c r="X30" s="38"/>
+      <c r="Y30" s="38"/>
+      <c r="Z30" s="38"/>
+      <c r="AA30" s="38"/>
+      <c r="AB30" s="38"/>
+      <c r="AC30" s="38"/>
+      <c r="AD30" s="38"/>
+      <c r="AE30" s="38"/>
+      <c r="AF30" s="38"/>
+      <c r="AG30" s="38"/>
+      <c r="AH30" s="38"/>
+      <c r="AI30" s="38"/>
+      <c r="AJ30" s="38"/>
+      <c r="AK30" s="38"/>
+      <c r="AL30" s="38"/>
+      <c r="AM30" s="38"/>
+      <c r="AN30" s="38"/>
       <c r="AO30" s="38"/>
       <c r="AP30" s="48"/>
       <c r="AQ30" s="48"/>
       <c r="AR30" s="48"/>
       <c r="AS30" s="48"/>
       <c r="AT30" s="48"/>
       <c r="AU30" s="48"/>
       <c r="AV30" s="48"/>
       <c r="AW30" s="48"/>
       <c r="AX30" s="48"/>
-      <c r="AY30" s="68"/>
-[...5 lines deleted...]
-      <c r="BE30" s="51"/>
+      <c r="AY30" s="67"/>
+      <c r="AZ30" s="67"/>
+      <c r="BA30" s="67"/>
+      <c r="BB30" s="68"/>
+      <c r="BC30" s="68"/>
+      <c r="BD30" s="69"/>
+      <c r="BE30" s="69"/>
       <c r="BF30" s="51"/>
       <c r="BG30" s="51"/>
       <c r="BH30" s="51"/>
       <c r="BI30" s="51"/>
       <c r="BJ30" s="51"/>
       <c r="BK30" s="51"/>
       <c r="BL30" s="51"/>
       <c r="BM30" s="51"/>
       <c r="BN30" s="51"/>
       <c r="BO30" s="51"/>
       <c r="BP30" s="51"/>
       <c r="BQ30" s="51"/>
       <c r="BR30" s="51"/>
       <c r="BS30" s="51"/>
       <c r="BT30" s="51"/>
+      <c r="BU30" s="51"/>
     </row>
-    <row r="31" spans="1:72">
-      <c r="B31" s="5" t="s">
+    <row r="31" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="B31" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="41"/>
+      <c r="D31" s="41"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="41"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="41"/>
+      <c r="J31" s="41"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="41"/>
+      <c r="R31" s="41"/>
+      <c r="S31" s="41"/>
+      <c r="T31" s="41"/>
+      <c r="U31" s="41"/>
+      <c r="V31" s="41"/>
+      <c r="W31" s="41"/>
+      <c r="X31" s="41"/>
+      <c r="Y31" s="41"/>
+      <c r="Z31" s="41"/>
+      <c r="AA31" s="41"/>
+      <c r="AB31" s="41"/>
+      <c r="AC31" s="41"/>
+      <c r="AD31" s="41"/>
+      <c r="AE31" s="41"/>
+      <c r="AF31" s="41"/>
+      <c r="AG31" s="41"/>
+      <c r="AH31" s="41"/>
+      <c r="AI31" s="41"/>
+      <c r="AJ31" s="41"/>
+      <c r="AK31" s="41"/>
+      <c r="AL31" s="41"/>
+      <c r="AM31" s="41"/>
+      <c r="AN31" s="41"/>
+      <c r="AO31" s="38"/>
+      <c r="AP31" s="48"/>
+      <c r="AQ31" s="48"/>
+      <c r="AR31" s="48"/>
+      <c r="AS31" s="48"/>
+      <c r="AT31" s="48"/>
+      <c r="AU31" s="48"/>
+      <c r="AV31" s="48"/>
+      <c r="AW31" s="48"/>
+      <c r="AX31" s="48"/>
+      <c r="AY31" s="68"/>
+      <c r="AZ31" s="68"/>
+      <c r="BA31" s="68"/>
+      <c r="BB31" s="67"/>
+      <c r="BC31" s="67"/>
+      <c r="BD31" s="51"/>
+      <c r="BE31" s="51"/>
+      <c r="BF31" s="51"/>
+      <c r="BG31" s="51"/>
+      <c r="BH31" s="51"/>
+      <c r="BI31" s="51"/>
+      <c r="BJ31" s="51"/>
+      <c r="BK31" s="51"/>
+      <c r="BL31" s="51"/>
+      <c r="BM31" s="51"/>
+      <c r="BN31" s="51"/>
+      <c r="BO31" s="51"/>
+      <c r="BP31" s="51"/>
+      <c r="BQ31" s="51"/>
+      <c r="BR31" s="51"/>
+      <c r="BS31" s="51"/>
+      <c r="BT31" s="51"/>
+      <c r="BU31" s="51"/>
+    </row>
+    <row r="32" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="B32" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="C31" s="12">
-        <f t="shared" ref="C31:AH31" si="35">C5/C26*100</f>
+      <c r="C32" s="12">
+        <f t="shared" ref="C32:AH32" si="46">C5/C27*100</f>
         <v>26.248566389768342</v>
       </c>
-      <c r="D31" s="12">
-        <f t="shared" si="35"/>
+      <c r="D32" s="12">
+        <f t="shared" si="46"/>
         <v>27.036951347769694</v>
       </c>
-      <c r="E31" s="12">
-        <f t="shared" si="35"/>
+      <c r="E32" s="12">
+        <f t="shared" si="46"/>
         <v>27.998793112093413</v>
       </c>
-      <c r="F31" s="12">
-        <f t="shared" si="35"/>
+      <c r="F32" s="12">
+        <f t="shared" si="46"/>
         <v>27.666838607159704</v>
       </c>
-      <c r="G31" s="12">
-        <f t="shared" si="35"/>
+      <c r="G32" s="12">
+        <f t="shared" si="46"/>
         <v>25.104625198149332</v>
       </c>
-      <c r="H31" s="12">
-        <f t="shared" si="35"/>
+      <c r="H32" s="12">
+        <f t="shared" si="46"/>
         <v>23.270021153341634</v>
       </c>
-      <c r="I31" s="12">
-        <f t="shared" si="35"/>
+      <c r="I32" s="12">
+        <f t="shared" si="46"/>
         <v>24.609181091348287</v>
       </c>
-      <c r="J31" s="12">
-        <f t="shared" si="35"/>
+      <c r="J32" s="12">
+        <f t="shared" si="46"/>
         <v>25.552647923323857</v>
       </c>
-      <c r="K31" s="12">
-        <f t="shared" si="35"/>
+      <c r="K32" s="12">
+        <f t="shared" si="46"/>
         <v>24.659019517431666</v>
       </c>
-      <c r="L31" s="12">
-        <f t="shared" si="35"/>
+      <c r="L32" s="12">
+        <f t="shared" si="46"/>
         <v>24.795954933459289</v>
       </c>
-      <c r="M31" s="12">
-        <f t="shared" si="35"/>
+      <c r="M32" s="12">
+        <f t="shared" si="46"/>
         <v>23.025437443393784</v>
       </c>
-      <c r="N31" s="12">
-        <f t="shared" si="35"/>
+      <c r="N32" s="12">
+        <f t="shared" si="46"/>
         <v>23.327592294998091</v>
       </c>
-      <c r="O31" s="12">
-        <f t="shared" si="35"/>
+      <c r="O32" s="12">
+        <f t="shared" si="46"/>
         <v>20.262927101175126</v>
       </c>
-      <c r="P31" s="12">
-        <f t="shared" si="35"/>
+      <c r="P32" s="12">
+        <f t="shared" si="46"/>
         <v>21.360148532311644</v>
       </c>
-      <c r="Q31" s="12">
-        <f t="shared" si="35"/>
+      <c r="Q32" s="12">
+        <f t="shared" si="46"/>
         <v>33.023427690011012</v>
       </c>
-      <c r="R31" s="12">
-        <f t="shared" si="35"/>
+      <c r="R32" s="12">
+        <f t="shared" si="46"/>
         <v>30.260685302106761</v>
       </c>
-      <c r="S31" s="12">
-        <f t="shared" si="35"/>
+      <c r="S32" s="12">
+        <f t="shared" si="46"/>
         <v>31.547772190158806</v>
       </c>
-      <c r="T31" s="12">
-        <f t="shared" si="35"/>
+      <c r="T32" s="12">
+        <f t="shared" si="46"/>
         <v>31.072814373105196</v>
       </c>
-      <c r="U31" s="12">
-        <f t="shared" si="35"/>
+      <c r="U32" s="12">
+        <f t="shared" si="46"/>
         <v>34.350058799725666</v>
       </c>
-      <c r="V31" s="12">
-        <f t="shared" si="35"/>
+      <c r="V32" s="12">
+        <f t="shared" si="46"/>
         <v>35.188625480167865</v>
       </c>
-      <c r="W31" s="12">
-        <f t="shared" si="35"/>
+      <c r="W32" s="12">
+        <f t="shared" si="46"/>
         <v>36.628577068880311</v>
       </c>
-      <c r="X31" s="12">
-        <f t="shared" si="35"/>
+      <c r="X32" s="12">
+        <f t="shared" si="46"/>
         <v>36.480967672045253</v>
       </c>
-      <c r="Y31" s="12">
-        <f t="shared" si="35"/>
+      <c r="Y32" s="12">
+        <f t="shared" si="46"/>
         <v>36.376792342855566</v>
       </c>
-      <c r="Z31" s="12">
-        <f t="shared" si="35"/>
+      <c r="Z32" s="12">
+        <f t="shared" si="46"/>
         <v>35.984210089548398</v>
       </c>
-      <c r="AA31" s="12">
-        <f t="shared" si="35"/>
+      <c r="AA32" s="12">
+        <f t="shared" si="46"/>
         <v>35.245452380730335</v>
       </c>
-      <c r="AB31" s="12">
-        <f t="shared" si="35"/>
+      <c r="AB32" s="12">
+        <f t="shared" si="46"/>
         <v>35.976538769913361</v>
       </c>
-      <c r="AC31" s="12">
-        <f t="shared" si="35"/>
+      <c r="AC32" s="12">
+        <f t="shared" si="46"/>
         <v>34.940636340941431</v>
       </c>
-      <c r="AD31" s="12">
-        <f t="shared" si="35"/>
+      <c r="AD32" s="12">
+        <f t="shared" si="46"/>
         <v>33.541676931964929</v>
       </c>
-      <c r="AE31" s="12">
-        <f t="shared" si="35"/>
+      <c r="AE32" s="12">
+        <f t="shared" si="46"/>
         <v>33.546973590974041</v>
       </c>
-      <c r="AF31" s="12">
-        <f t="shared" si="35"/>
+      <c r="AF32" s="12">
+        <f t="shared" si="46"/>
         <v>36.453522057672551</v>
       </c>
-      <c r="AG31" s="12">
-        <f t="shared" si="35"/>
+      <c r="AG32" s="12">
+        <f t="shared" si="46"/>
         <v>50.155025827745469</v>
       </c>
-      <c r="AH31" s="12">
-        <f t="shared" si="35"/>
+      <c r="AH32" s="12">
+        <f t="shared" si="46"/>
         <v>46.085301474440584</v>
       </c>
-      <c r="AI31" s="12">
-        <f t="shared" ref="AI31:BS31" si="36">AI5/AI26*100</f>
+      <c r="AI32" s="12">
+        <f t="shared" ref="AI32:BO32" si="47">AI5/AI27*100</f>
         <v>44.680725400440913</v>
       </c>
-      <c r="AJ31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AJ32" s="12">
+        <f t="shared" si="47"/>
         <v>41.611916027399985</v>
       </c>
-      <c r="AK31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AK32" s="12">
+        <f t="shared" si="47"/>
         <v>39.237957471945741</v>
       </c>
-      <c r="AL31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AL32" s="12">
+        <f t="shared" si="47"/>
         <v>37.592139679615912</v>
       </c>
-      <c r="AM31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AM32" s="12">
+        <f t="shared" si="47"/>
         <v>39.28702634428322</v>
       </c>
-      <c r="AN31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AN32" s="12">
+        <f t="shared" si="47"/>
         <v>38.915883953019296</v>
       </c>
-      <c r="AO31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AO32" s="12">
+        <f t="shared" si="47"/>
         <v>36.317936431547146</v>
       </c>
-      <c r="AP31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AP32" s="12">
+        <f t="shared" si="47"/>
         <v>34.337917292652008</v>
       </c>
-      <c r="AQ31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AQ32" s="12">
+        <f t="shared" si="47"/>
         <v>36.179949835951469</v>
       </c>
-      <c r="AR31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AR32" s="12">
+        <f t="shared" si="47"/>
         <v>35.5880275304755</v>
       </c>
-      <c r="AS31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AS32" s="12">
+        <f t="shared" si="47"/>
         <v>37.110971367713439</v>
       </c>
-      <c r="AT31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AT32" s="12">
+        <f t="shared" si="47"/>
         <v>36.814202462565362</v>
       </c>
-      <c r="AU31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AU32" s="12">
+        <f t="shared" si="47"/>
         <v>35.391744326864924</v>
       </c>
-      <c r="AV31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AV32" s="12">
+        <f t="shared" si="47"/>
         <v>35.455774926346741</v>
       </c>
-      <c r="AW31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AW32" s="12">
+        <f t="shared" si="47"/>
         <v>33.119953108595254</v>
       </c>
-      <c r="AX31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AX32" s="12">
+        <f t="shared" si="47"/>
         <v>36.538656334208042</v>
       </c>
-      <c r="AY31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AY32" s="12">
+        <f t="shared" si="47"/>
         <v>34.523370088673175</v>
       </c>
-      <c r="AZ31" s="12">
-        <f t="shared" si="36"/>
+      <c r="AZ32" s="12">
+        <f t="shared" si="47"/>
         <v>34.190810598688905</v>
       </c>
-      <c r="BA31" s="12">
-        <f t="shared" si="36"/>
+      <c r="BA32" s="12">
+        <f t="shared" si="47"/>
         <v>30.948593249549912</v>
       </c>
-      <c r="BB31" s="12">
-        <f t="shared" si="36"/>
+      <c r="BB32" s="12">
+        <f t="shared" si="47"/>
         <v>30.240310133141048</v>
       </c>
-      <c r="BC31" s="12">
-        <f t="shared" si="36"/>
+      <c r="BC32" s="12">
+        <f t="shared" si="47"/>
         <v>31.854374191777769</v>
       </c>
-      <c r="BD31" s="12">
-        <f t="shared" si="36"/>
+      <c r="BD32" s="12">
+        <f t="shared" si="47"/>
         <v>30.90459149571409</v>
       </c>
-      <c r="BE31" s="12">
-        <f t="shared" si="36"/>
+      <c r="BE32" s="12">
+        <f t="shared" si="47"/>
         <v>26.129729866376287</v>
       </c>
-      <c r="BF31" s="12">
-        <f t="shared" si="36"/>
+      <c r="BF32" s="12">
+        <f t="shared" si="47"/>
         <v>24.443277623872383</v>
       </c>
-      <c r="BG31" s="12">
-        <f t="shared" si="36"/>
+      <c r="BG32" s="12">
+        <f t="shared" si="47"/>
         <v>24.95364732856304</v>
       </c>
-      <c r="BH31" s="12">
-        <f t="shared" si="36"/>
+      <c r="BH32" s="12">
+        <f t="shared" si="47"/>
         <v>25.186279597988431</v>
       </c>
-      <c r="BI31" s="12">
-        <f t="shared" si="36"/>
+      <c r="BI32" s="12">
+        <f t="shared" si="47"/>
         <v>24.803898412214288</v>
       </c>
-      <c r="BJ31" s="12">
-        <f t="shared" si="36"/>
+      <c r="BJ32" s="12">
+        <f t="shared" si="47"/>
         <v>25.740103394002013</v>
       </c>
-      <c r="BK31" s="12">
-        <f t="shared" si="36"/>
+      <c r="BK32" s="12">
+        <f t="shared" si="47"/>
         <v>25.792293614457616</v>
       </c>
-      <c r="BL31" s="12">
-        <f t="shared" si="36"/>
+      <c r="BL32" s="12">
+        <f t="shared" si="47"/>
         <v>25.231329341139102</v>
       </c>
-      <c r="BM31" s="12">
-        <f t="shared" si="36"/>
+      <c r="BM32" s="12">
+        <f t="shared" si="47"/>
         <v>25.065640613846536</v>
       </c>
-      <c r="BN31" s="12">
-        <f t="shared" si="36"/>
+      <c r="BN32" s="12">
+        <f t="shared" si="47"/>
         <v>25.235681452852749</v>
       </c>
-      <c r="BO31" s="12">
-[...21 lines deleted...]
-        <v>19.809897257100975</v>
+      <c r="BO32" s="12">
+        <f t="shared" si="47"/>
+        <v>24.439269902143181</v>
+      </c>
+      <c r="BP32" s="12">
+        <f t="shared" ref="BP32:BU32" si="48">BP5/BP27*100</f>
+        <v>22.745538776079414</v>
+      </c>
+      <c r="BQ32" s="12">
+        <f t="shared" si="48"/>
+        <v>23.060469531664008</v>
+      </c>
+      <c r="BR32" s="12">
+        <f t="shared" si="48"/>
+        <v>22.485561878553117</v>
+      </c>
+      <c r="BS32" s="12">
+        <f t="shared" si="48"/>
+        <v>21.198749336964926</v>
+      </c>
+      <c r="BT32" s="12">
+        <f t="shared" si="48"/>
+        <v>19.522558135512678</v>
+      </c>
+      <c r="BU32" s="12">
+        <f t="shared" si="48"/>
+        <v>11.795631676411167</v>
       </c>
     </row>
-    <row r="32" spans="1:72" s="1" customFormat="1" ht="11.45">
-      <c r="B32" s="5" t="s">
+    <row r="33" spans="2:74" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="C32" s="12">
-        <f t="shared" ref="C32:AH32" si="37">C20/C26*100</f>
+      <c r="C33" s="12">
+        <f t="shared" ref="C33:AH33" si="49">C20/C27*100</f>
         <v>73.751433610231658</v>
       </c>
-      <c r="D32" s="12">
-        <f t="shared" si="37"/>
+      <c r="D33" s="12">
+        <f t="shared" si="49"/>
         <v>72.963048652230299</v>
       </c>
-      <c r="E32" s="12">
-        <f t="shared" si="37"/>
+      <c r="E33" s="12">
+        <f t="shared" si="49"/>
         <v>72.001206887906605</v>
       </c>
-      <c r="F32" s="12">
-        <f t="shared" si="37"/>
+      <c r="F33" s="12">
+        <f t="shared" si="49"/>
         <v>72.333161392840296</v>
       </c>
-      <c r="G32" s="12">
-        <f t="shared" si="37"/>
+      <c r="G33" s="12">
+        <f t="shared" si="49"/>
         <v>74.895374801850679</v>
       </c>
-      <c r="H32" s="12">
-        <f t="shared" si="37"/>
+      <c r="H33" s="12">
+        <f t="shared" si="49"/>
         <v>76.729978846658369</v>
       </c>
-      <c r="I32" s="12">
-        <f t="shared" si="37"/>
+      <c r="I33" s="12">
+        <f t="shared" si="49"/>
         <v>75.39081890865171</v>
       </c>
-      <c r="J32" s="12">
-        <f t="shared" si="37"/>
+      <c r="J33" s="12">
+        <f t="shared" si="49"/>
         <v>74.447352076676154</v>
       </c>
-      <c r="K32" s="12">
-        <f t="shared" si="37"/>
+      <c r="K33" s="12">
+        <f t="shared" si="49"/>
         <v>75.340980482568327</v>
       </c>
-      <c r="L32" s="12">
-        <f t="shared" si="37"/>
+      <c r="L33" s="12">
+        <f t="shared" si="49"/>
         <v>75.204045066540701</v>
       </c>
-      <c r="M32" s="12">
-        <f t="shared" si="37"/>
+      <c r="M33" s="12">
+        <f t="shared" si="49"/>
         <v>76.974562556606202</v>
       </c>
-      <c r="N32" s="12">
-        <f t="shared" si="37"/>
+      <c r="N33" s="12">
+        <f t="shared" si="49"/>
         <v>76.672407705001916</v>
       </c>
-      <c r="O32" s="12">
-        <f t="shared" si="37"/>
+      <c r="O33" s="12">
+        <f t="shared" si="49"/>
         <v>79.737072898824877</v>
       </c>
-      <c r="P32" s="12">
-        <f t="shared" si="37"/>
+      <c r="P33" s="12">
+        <f t="shared" si="49"/>
         <v>78.639851467688345</v>
       </c>
-      <c r="Q32" s="12">
-        <f t="shared" si="37"/>
+      <c r="Q33" s="12">
+        <f t="shared" si="49"/>
         <v>66.976572309988995</v>
       </c>
-      <c r="R32" s="12">
-        <f t="shared" si="37"/>
+      <c r="R33" s="12">
+        <f t="shared" si="49"/>
         <v>69.739314697893235</v>
       </c>
-      <c r="S32" s="12">
-        <f t="shared" si="37"/>
+      <c r="S33" s="12">
+        <f t="shared" si="49"/>
         <v>68.45222780984119</v>
       </c>
-      <c r="T32" s="12">
-        <f t="shared" si="37"/>
+      <c r="T33" s="12">
+        <f t="shared" si="49"/>
         <v>68.927185626894811</v>
       </c>
-      <c r="U32" s="12">
-        <f t="shared" si="37"/>
+      <c r="U33" s="12">
+        <f t="shared" si="49"/>
         <v>65.649941200274327</v>
       </c>
-      <c r="V32" s="12">
-        <f t="shared" si="37"/>
+      <c r="V33" s="12">
+        <f t="shared" si="49"/>
         <v>64.811374519832128</v>
       </c>
-      <c r="W32" s="12">
-        <f t="shared" si="37"/>
+      <c r="W33" s="12">
+        <f t="shared" si="49"/>
         <v>63.371422931119689</v>
       </c>
-      <c r="X32" s="12">
-        <f t="shared" si="37"/>
+      <c r="X33" s="12">
+        <f t="shared" si="49"/>
         <v>63.519032327954747</v>
       </c>
-      <c r="Y32" s="12">
-        <f t="shared" si="37"/>
+      <c r="Y33" s="12">
+        <f t="shared" si="49"/>
         <v>63.623207657144434</v>
       </c>
-      <c r="Z32" s="12">
-        <f t="shared" si="37"/>
+      <c r="Z33" s="12">
+        <f t="shared" si="49"/>
         <v>64.015789910451602</v>
       </c>
-      <c r="AA32" s="12">
-        <f t="shared" si="37"/>
+      <c r="AA33" s="12">
+        <f t="shared" si="49"/>
         <v>64.754547619269658</v>
       </c>
-      <c r="AB32" s="12">
-        <f t="shared" si="37"/>
+      <c r="AB33" s="12">
+        <f t="shared" si="49"/>
         <v>64.023461230086639</v>
       </c>
-      <c r="AC32" s="12">
-        <f t="shared" si="37"/>
+      <c r="AC33" s="12">
+        <f t="shared" si="49"/>
         <v>65.059363659058576</v>
       </c>
-      <c r="AD32" s="12">
-        <f t="shared" si="37"/>
+      <c r="AD33" s="12">
+        <f t="shared" si="49"/>
         <v>66.458323068035071</v>
       </c>
-      <c r="AE32" s="12">
-        <f t="shared" si="37"/>
+      <c r="AE33" s="12">
+        <f t="shared" si="49"/>
         <v>66.453026409025938</v>
       </c>
-      <c r="AF32" s="12">
-        <f t="shared" si="37"/>
+      <c r="AF33" s="12">
+        <f t="shared" si="49"/>
         <v>63.546477942327442</v>
       </c>
-      <c r="AG32" s="12">
-        <f t="shared" si="37"/>
+      <c r="AG33" s="12">
+        <f t="shared" si="49"/>
         <v>49.844974172254524</v>
       </c>
-      <c r="AH32" s="12">
-        <f t="shared" si="37"/>
+      <c r="AH33" s="12">
+        <f t="shared" si="49"/>
         <v>53.914698525559416</v>
       </c>
-      <c r="AI32" s="12">
-        <f t="shared" ref="AI32:BS32" si="38">AI20/AI26*100</f>
+      <c r="AI33" s="12">
+        <f t="shared" ref="AI33:BO33" si="50">AI20/AI27*100</f>
         <v>55.31927459955908</v>
       </c>
-      <c r="AJ32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AJ33" s="12">
+        <f t="shared" si="50"/>
         <v>58.388083972600015</v>
       </c>
-      <c r="AK32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AK33" s="12">
+        <f t="shared" si="50"/>
         <v>60.762042528054259</v>
       </c>
-      <c r="AL32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AL33" s="12">
+        <f t="shared" si="50"/>
         <v>62.407860320384088</v>
       </c>
-      <c r="AM32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AM33" s="12">
+        <f t="shared" si="50"/>
         <v>60.712973655716787</v>
       </c>
-      <c r="AN32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AN33" s="12">
+        <f t="shared" si="50"/>
         <v>61.084116046980718</v>
       </c>
-      <c r="AO32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AO33" s="12">
+        <f t="shared" si="50"/>
         <v>63.682063568452854</v>
       </c>
-      <c r="AP32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AP33" s="12">
+        <f t="shared" si="50"/>
         <v>65.662082707347992</v>
       </c>
-      <c r="AQ32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AQ33" s="12">
+        <f t="shared" si="50"/>
         <v>63.820050164048524</v>
       </c>
-      <c r="AR32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AR33" s="12">
+        <f t="shared" si="50"/>
         <v>64.4119724695245</v>
       </c>
-      <c r="AS32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AS33" s="12">
+        <f t="shared" si="50"/>
         <v>62.889028632286561</v>
       </c>
-      <c r="AT32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AT33" s="12">
+        <f t="shared" si="50"/>
         <v>63.185797537434638</v>
       </c>
-      <c r="AU32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AU33" s="12">
+        <f t="shared" si="50"/>
         <v>64.608255673135076</v>
       </c>
-      <c r="AV32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AV33" s="12">
+        <f t="shared" si="50"/>
         <v>64.544225073653266</v>
       </c>
-      <c r="AW32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AW33" s="12">
+        <f t="shared" si="50"/>
         <v>66.880046891404746</v>
       </c>
-      <c r="AX32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AX33" s="12">
+        <f t="shared" si="50"/>
         <v>63.461343665791958</v>
       </c>
-      <c r="AY32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AY33" s="12">
+        <f t="shared" si="50"/>
         <v>65.476629911326839</v>
       </c>
-      <c r="AZ32" s="12">
-        <f t="shared" si="38"/>
+      <c r="AZ33" s="12">
+        <f t="shared" si="50"/>
         <v>65.809189401311087</v>
       </c>
-      <c r="BA32" s="12">
-        <f t="shared" si="38"/>
+      <c r="BA33" s="12">
+        <f t="shared" si="50"/>
         <v>69.051406750450099</v>
       </c>
-      <c r="BB32" s="12">
-        <f t="shared" si="38"/>
+      <c r="BB33" s="12">
+        <f t="shared" si="50"/>
         <v>69.759689866858949</v>
       </c>
-      <c r="BC32" s="12">
-        <f t="shared" si="38"/>
+      <c r="BC33" s="12">
+        <f t="shared" si="50"/>
         <v>68.145625808222221</v>
       </c>
-      <c r="BD32" s="12">
-        <f t="shared" si="38"/>
+      <c r="BD33" s="12">
+        <f t="shared" si="50"/>
         <v>69.095408504285899</v>
       </c>
-      <c r="BE32" s="12">
-        <f t="shared" si="38"/>
+      <c r="BE33" s="12">
+        <f t="shared" si="50"/>
         <v>73.870270133623706</v>
       </c>
-      <c r="BF32" s="12">
-        <f t="shared" si="38"/>
+      <c r="BF33" s="12">
+        <f t="shared" si="50"/>
         <v>75.55672237612761</v>
       </c>
-      <c r="BG32" s="12">
-        <f t="shared" si="38"/>
+      <c r="BG33" s="12">
+        <f t="shared" si="50"/>
         <v>75.046352671436949</v>
       </c>
-      <c r="BH32" s="12">
-        <f t="shared" si="38"/>
+      <c r="BH33" s="12">
+        <f t="shared" si="50"/>
         <v>74.813720402011569</v>
       </c>
-      <c r="BI32" s="12">
-        <f t="shared" si="38"/>
+      <c r="BI33" s="12">
+        <f t="shared" si="50"/>
         <v>75.196101587785719</v>
       </c>
-      <c r="BJ32" s="12">
-        <f t="shared" si="38"/>
+      <c r="BJ33" s="12">
+        <f t="shared" si="50"/>
         <v>74.259896605997994</v>
       </c>
-      <c r="BK32" s="12">
-        <f t="shared" si="38"/>
+      <c r="BK33" s="12">
+        <f t="shared" si="50"/>
         <v>74.20770638554238</v>
       </c>
-      <c r="BL32" s="12">
-        <f t="shared" si="38"/>
+      <c r="BL33" s="12">
+        <f t="shared" si="50"/>
         <v>74.768670658860898</v>
       </c>
-      <c r="BM32" s="12">
-        <f t="shared" si="38"/>
+      <c r="BM33" s="12">
+        <f t="shared" si="50"/>
         <v>74.934359386153474</v>
       </c>
-      <c r="BN32" s="12">
-        <f t="shared" si="38"/>
+      <c r="BN33" s="12">
+        <f t="shared" si="50"/>
         <v>74.764318547147241</v>
       </c>
-      <c r="BO32" s="12">
-[...22 lines deleted...]
-      </c>
+      <c r="BO33" s="12">
+        <f t="shared" si="50"/>
+        <v>75.560730097856805</v>
+      </c>
+      <c r="BP33" s="12">
+        <f t="shared" ref="BP33:BU33" si="51">BP20/BP27*100</f>
+        <v>77.254461223920586</v>
+      </c>
+      <c r="BQ33" s="12">
+        <f t="shared" si="51"/>
+        <v>76.939530468335988</v>
+      </c>
+      <c r="BR33" s="12">
+        <f t="shared" si="51"/>
+        <v>77.514438121446886</v>
+      </c>
+      <c r="BS33" s="12">
+        <f t="shared" si="51"/>
+        <v>78.801250663035077</v>
+      </c>
+      <c r="BT33" s="12">
+        <f t="shared" si="51"/>
+        <v>80.477441864487318</v>
+      </c>
+      <c r="BU33" s="12">
+        <f t="shared" si="51"/>
+        <v>88.204368323588838</v>
+      </c>
+      <c r="BV33"/>
     </row>
-    <row r="33" spans="2:72" s="1" customFormat="1" ht="11.45">
-      <c r="B33" s="6" t="s">
+    <row r="34" spans="2:74" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C33" s="40"/>
-[...68 lines deleted...]
-      <c r="BT33" s="40"/>
+      <c r="C34" s="40"/>
+      <c r="D34" s="40"/>
+      <c r="E34" s="40"/>
+      <c r="F34" s="40"/>
+      <c r="G34" s="40"/>
+      <c r="H34" s="40"/>
+      <c r="I34" s="40"/>
+      <c r="J34" s="40"/>
+      <c r="K34" s="40"/>
+      <c r="L34" s="40"/>
+      <c r="M34" s="40"/>
+      <c r="N34" s="40"/>
+      <c r="O34" s="40"/>
+      <c r="P34" s="40"/>
+      <c r="Q34" s="40"/>
+      <c r="R34" s="40"/>
+      <c r="S34" s="40"/>
+      <c r="T34" s="40"/>
+      <c r="U34" s="40"/>
+      <c r="V34" s="40"/>
+      <c r="W34" s="40"/>
+      <c r="X34" s="40"/>
+      <c r="Y34" s="40"/>
+      <c r="Z34" s="40"/>
+      <c r="AA34" s="40"/>
+      <c r="AB34" s="40"/>
+      <c r="AC34" s="40"/>
+      <c r="AD34" s="40"/>
+      <c r="AE34" s="40"/>
+      <c r="AF34" s="40"/>
+      <c r="AG34" s="40"/>
+      <c r="AH34" s="40"/>
+      <c r="AI34" s="40"/>
+      <c r="AJ34" s="40"/>
+      <c r="AK34" s="40"/>
+      <c r="AL34" s="40"/>
+      <c r="AM34" s="40"/>
+      <c r="AN34" s="40"/>
+      <c r="AO34" s="40"/>
+      <c r="AP34" s="40"/>
+      <c r="AQ34" s="40"/>
+      <c r="AR34" s="40"/>
+      <c r="AS34" s="40"/>
+      <c r="AT34" s="40"/>
+      <c r="AU34" s="40"/>
+      <c r="AV34" s="40"/>
+      <c r="AW34" s="40"/>
+      <c r="AX34" s="40"/>
+      <c r="AY34" s="40"/>
+      <c r="AZ34" s="40"/>
+      <c r="BA34" s="40"/>
+      <c r="BB34" s="40"/>
+      <c r="BC34" s="40"/>
+      <c r="BD34" s="40"/>
+      <c r="BE34" s="40"/>
+      <c r="BF34" s="40"/>
+      <c r="BG34" s="40"/>
+      <c r="BH34" s="40"/>
+      <c r="BI34" s="40"/>
+      <c r="BJ34" s="40"/>
+      <c r="BK34" s="40"/>
+      <c r="BL34" s="40"/>
+      <c r="BM34" s="40"/>
+      <c r="BN34" s="40"/>
+      <c r="BO34" s="40"/>
+      <c r="BP34" s="40"/>
+      <c r="BQ34" s="40"/>
+      <c r="BR34" s="40"/>
+      <c r="BS34" s="40"/>
+      <c r="BT34" s="40"/>
+      <c r="BU34" s="40"/>
+      <c r="BV34"/>
     </row>
-    <row r="34" spans="2:72" s="1" customFormat="1" ht="11.45">
-      <c r="B34" s="5" t="s">
+    <row r="35" spans="2:74" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="C34" s="12">
-        <f t="shared" ref="C34:AH34" si="39">C5/C4*100</f>
+      <c r="C35" s="12">
+        <f t="shared" ref="C35:AH35" si="52">C5/C4*100</f>
         <v>4.5825602285860052</v>
       </c>
-      <c r="D34" s="12">
-        <f t="shared" si="39"/>
+      <c r="D35" s="12">
+        <f t="shared" si="52"/>
         <v>4.8069459430350792</v>
       </c>
-      <c r="E34" s="12">
-        <f t="shared" si="39"/>
+      <c r="E35" s="12">
+        <f t="shared" si="52"/>
         <v>5.1803677945264202</v>
       </c>
-      <c r="F34" s="12">
-        <f t="shared" si="39"/>
+      <c r="F35" s="12">
+        <f t="shared" si="52"/>
         <v>5.2415067793192129</v>
       </c>
-      <c r="G34" s="12">
-        <f t="shared" si="39"/>
+      <c r="G35" s="12">
+        <f t="shared" si="52"/>
         <v>4.3103675012840483</v>
       </c>
-      <c r="H34" s="12">
-        <f t="shared" si="39"/>
+      <c r="H35" s="12">
+        <f t="shared" si="52"/>
         <v>3.9588837982439569</v>
       </c>
-      <c r="I34" s="12">
-        <f t="shared" si="39"/>
+      <c r="I35" s="12">
+        <f t="shared" si="52"/>
         <v>4.3120736764906313</v>
       </c>
-      <c r="J34" s="12">
-        <f t="shared" si="39"/>
+      <c r="J35" s="12">
+        <f t="shared" si="52"/>
         <v>3.9544901094729732</v>
       </c>
-      <c r="K34" s="12">
-        <f t="shared" si="39"/>
+      <c r="K35" s="12">
+        <f t="shared" si="52"/>
         <v>3.4681003535968444</v>
       </c>
-      <c r="L34" s="12">
-        <f t="shared" si="39"/>
+      <c r="L35" s="12">
+        <f t="shared" si="52"/>
         <v>3.6068979082589383</v>
       </c>
-      <c r="M34" s="12">
-        <f t="shared" si="39"/>
+      <c r="M35" s="12">
+        <f t="shared" si="52"/>
         <v>3.5348218238807614</v>
       </c>
-      <c r="N34" s="12">
-        <f t="shared" si="39"/>
+      <c r="N35" s="12">
+        <f t="shared" si="52"/>
         <v>3.8319646054364394</v>
       </c>
-      <c r="O34" s="12">
-        <f t="shared" si="39"/>
+      <c r="O35" s="12">
+        <f t="shared" si="52"/>
         <v>3.3885823817767751</v>
       </c>
-      <c r="P34" s="12">
-        <f t="shared" si="39"/>
+      <c r="P35" s="12">
+        <f t="shared" si="52"/>
         <v>4.1425258955059663</v>
       </c>
-      <c r="Q34" s="12">
-        <f t="shared" si="39"/>
+      <c r="Q35" s="12">
+        <f t="shared" si="52"/>
         <v>8.3814278783315537</v>
       </c>
-      <c r="R34" s="12">
-        <f t="shared" si="39"/>
+      <c r="R35" s="12">
+        <f t="shared" si="52"/>
         <v>7.9352059577559269</v>
       </c>
-      <c r="S34" s="12">
-        <f t="shared" si="39"/>
+      <c r="S35" s="12">
+        <f t="shared" si="52"/>
         <v>7.3846509243090805</v>
       </c>
-      <c r="T34" s="12">
-        <f t="shared" si="39"/>
+      <c r="T35" s="12">
+        <f t="shared" si="52"/>
         <v>7.3620785137715723</v>
       </c>
-      <c r="U34" s="12">
-        <f t="shared" si="39"/>
+      <c r="U35" s="12">
+        <f t="shared" si="52"/>
         <v>8.2615936430051065</v>
       </c>
-      <c r="V34" s="12">
-        <f t="shared" si="39"/>
+      <c r="V35" s="12">
+        <f t="shared" si="52"/>
         <v>8.6895555804429456</v>
       </c>
-      <c r="W34" s="12">
-        <f t="shared" si="39"/>
+      <c r="W35" s="12">
+        <f t="shared" si="52"/>
         <v>8.3831943206782888</v>
       </c>
-      <c r="X34" s="12">
-        <f t="shared" si="39"/>
+      <c r="X35" s="12">
+        <f t="shared" si="52"/>
         <v>8.6324922502757016</v>
       </c>
-      <c r="Y34" s="12">
-        <f t="shared" si="39"/>
+      <c r="Y35" s="12">
+        <f t="shared" si="52"/>
         <v>9.2627720006364065</v>
       </c>
-      <c r="Z34" s="12">
-        <f t="shared" si="39"/>
+      <c r="Z35" s="12">
+        <f t="shared" si="52"/>
         <v>9.1490447580834946</v>
       </c>
-      <c r="AA34" s="12">
-        <f t="shared" si="39"/>
+      <c r="AA35" s="12">
+        <f t="shared" si="52"/>
         <v>8.8541317837305797</v>
       </c>
-      <c r="AB34" s="12">
-        <f t="shared" si="39"/>
+      <c r="AB35" s="12">
+        <f t="shared" si="52"/>
         <v>8.8098395681697337</v>
       </c>
-      <c r="AC34" s="12">
-        <f t="shared" si="39"/>
+      <c r="AC35" s="12">
+        <f t="shared" si="52"/>
         <v>8.4768361003136494</v>
       </c>
-      <c r="AD34" s="12">
-        <f t="shared" si="39"/>
+      <c r="AD35" s="12">
+        <f t="shared" si="52"/>
         <v>8.6303994039425174</v>
       </c>
-      <c r="AE34" s="12">
-        <f t="shared" si="39"/>
+      <c r="AE35" s="12">
+        <f t="shared" si="52"/>
         <v>9.1781466671842669</v>
       </c>
-      <c r="AF34" s="12">
-        <f t="shared" si="39"/>
+      <c r="AF35" s="12">
+        <f t="shared" si="52"/>
         <v>10.696193117698451</v>
       </c>
-      <c r="AG34" s="12">
-        <f t="shared" si="39"/>
+      <c r="AG35" s="12">
+        <f t="shared" si="52"/>
         <v>19.403100702406732</v>
       </c>
-      <c r="AH34" s="12">
-        <f t="shared" si="39"/>
+      <c r="AH35" s="12">
+        <f t="shared" si="52"/>
         <v>18.423342948565548</v>
       </c>
-      <c r="AI34" s="12">
-        <f t="shared" ref="AI34:BS34" si="40">AI5/AI4*100</f>
+      <c r="AI35" s="12">
+        <f t="shared" ref="AI35:BO35" si="53">AI5/AI4*100</f>
         <v>18.117134134091856</v>
       </c>
-      <c r="AJ34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AJ35" s="12">
+        <f t="shared" si="53"/>
         <v>16.929234792731325</v>
       </c>
-      <c r="AK34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AK35" s="12">
+        <f t="shared" si="53"/>
         <v>16.017991342658952</v>
       </c>
-      <c r="AL34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AL35" s="12">
+        <f t="shared" si="53"/>
         <v>15.572123841827921</v>
       </c>
-      <c r="AM34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AM35" s="12">
+        <f t="shared" si="53"/>
         <v>16.847305451005745</v>
       </c>
-      <c r="AN34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AN35" s="12">
+        <f t="shared" si="53"/>
         <v>16.755535473021641</v>
       </c>
-      <c r="AO34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AO35" s="12">
+        <f t="shared" si="53"/>
         <v>15.402383822607868</v>
       </c>
-      <c r="AP34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AP35" s="12">
+        <f t="shared" si="53"/>
         <v>14.516474053219017</v>
       </c>
-      <c r="AQ34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AQ35" s="12">
+        <f t="shared" si="53"/>
         <v>15.837455609555731</v>
       </c>
-      <c r="AR34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AR35" s="12">
+        <f t="shared" si="53"/>
         <v>15.944630199899176</v>
       </c>
-      <c r="AS34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AS35" s="12">
+        <f t="shared" si="53"/>
         <v>17.758968872203639</v>
       </c>
-      <c r="AT34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AT35" s="12">
+        <f t="shared" si="53"/>
         <v>17.81379435847558</v>
       </c>
-      <c r="AU34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AU35" s="12">
+        <f t="shared" si="53"/>
         <v>17.182548849469082</v>
       </c>
-      <c r="AV34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AV35" s="12">
+        <f t="shared" si="53"/>
         <v>17.955739974875335</v>
       </c>
-      <c r="AW34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AW35" s="12">
+        <f t="shared" si="53"/>
         <v>17.025310244058748</v>
       </c>
-      <c r="AX34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AX35" s="12">
+        <f t="shared" si="53"/>
         <v>20.359674480071305</v>
       </c>
-      <c r="AY34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AY35" s="12">
+        <f t="shared" si="53"/>
         <v>20.043373743061906</v>
       </c>
-      <c r="AZ34" s="12">
-        <f t="shared" si="40"/>
+      <c r="AZ35" s="12">
+        <f t="shared" si="53"/>
         <v>20.913957884347372</v>
       </c>
-      <c r="BA34" s="12">
-        <f t="shared" si="40"/>
+      <c r="BA35" s="12">
+        <f t="shared" si="53"/>
         <v>18.976371203109739</v>
       </c>
-      <c r="BB34" s="12">
-        <f t="shared" si="40"/>
+      <c r="BB35" s="12">
+        <f t="shared" si="53"/>
         <v>19.147747015003326</v>
       </c>
-      <c r="BC34" s="12">
-        <f t="shared" si="40"/>
+      <c r="BC35" s="12">
+        <f t="shared" si="53"/>
         <v>21.490860899373807</v>
       </c>
-      <c r="BD34" s="12">
-        <f t="shared" si="40"/>
+      <c r="BD35" s="12">
+        <f t="shared" si="53"/>
         <v>21.858722200884472</v>
       </c>
-      <c r="BE34" s="12">
-        <f t="shared" si="40"/>
+      <c r="BE35" s="12">
+        <f t="shared" si="53"/>
         <v>17.724447691074161</v>
       </c>
-      <c r="BF34" s="12">
-[...58 lines deleted...]
-      </c>
+      <c r="BF35" s="12">
+        <f t="shared" si="53"/>
+        <v>16.417073224874244</v>
+      </c>
+      <c r="BG35" s="12">
+        <f t="shared" si="53"/>
+        <v>15.234099800165184</v>
+      </c>
+      <c r="BH35" s="12">
+        <f t="shared" si="53"/>
+        <v>16.021763176359062</v>
+      </c>
+      <c r="BI35" s="12">
+        <f t="shared" si="53"/>
+        <v>15.983341086879413</v>
+      </c>
+      <c r="BJ35" s="12">
+        <f t="shared" si="53"/>
+        <v>17.192747622498672</v>
+      </c>
+      <c r="BK35" s="12">
+        <f t="shared" si="53"/>
+        <v>15.958693811719668</v>
+      </c>
+      <c r="BL35" s="12">
+        <f t="shared" si="53"/>
+        <v>15.957419024425654</v>
+      </c>
+      <c r="BM35" s="12">
+        <f t="shared" si="53"/>
+        <v>15.85691119117724</v>
+      </c>
+      <c r="BN35" s="12">
+        <f t="shared" si="53"/>
+        <v>16.500236128601863</v>
+      </c>
+      <c r="BO35" s="12">
+        <f t="shared" si="53"/>
+        <v>14.980158220131838</v>
+      </c>
+      <c r="BP35" s="12">
+        <f t="shared" ref="BP35:BU35" si="54">BP5/BP4*100</f>
+        <v>14.157041673924672</v>
+      </c>
+      <c r="BQ35" s="12">
+        <f t="shared" si="54"/>
+        <v>14.710065990275744</v>
+      </c>
+      <c r="BR35" s="12">
+        <f t="shared" si="54"/>
+        <v>14.583905118497773</v>
+      </c>
+      <c r="BS35" s="12">
+        <f t="shared" si="54"/>
+        <v>13.842965240771493</v>
+      </c>
+      <c r="BT35" s="12">
+        <f t="shared" si="54"/>
+        <v>12.95102432773608</v>
+      </c>
+      <c r="BU35" s="12">
+        <f t="shared" si="54"/>
+        <v>7.5527661492441345</v>
+      </c>
+      <c r="BV35"/>
     </row>
-    <row r="35" spans="2:72" s="1" customFormat="1" ht="11.45">
-      <c r="B35" s="5" t="s">
+    <row r="36" spans="2:74" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="C35" s="12">
-        <f t="shared" ref="C35:AH35" si="41">C20/C4*100</f>
+      <c r="C36" s="12">
+        <f t="shared" ref="C36:AH36" si="55">C20/C4*100</f>
         <v>12.875765534958481</v>
       </c>
-      <c r="D35" s="12">
-        <f t="shared" si="41"/>
+      <c r="D36" s="12">
+        <f t="shared" si="55"/>
         <v>12.972225536783441</v>
       </c>
-      <c r="E35" s="12">
-        <f t="shared" si="41"/>
+      <c r="E36" s="12">
+        <f t="shared" si="55"/>
         <v>13.321743256427714</v>
       </c>
-      <c r="F35" s="12">
-        <f t="shared" si="41"/>
+      <c r="F36" s="12">
+        <f t="shared" si="55"/>
         <v>13.70358070878577</v>
       </c>
-      <c r="G35" s="12">
-        <f t="shared" si="41"/>
+      <c r="G36" s="12">
+        <f t="shared" si="55"/>
         <v>12.859247528865064</v>
       </c>
-      <c r="H35" s="12">
-        <f t="shared" si="41"/>
+      <c r="H36" s="12">
+        <f t="shared" si="55"/>
         <v>13.053923247165416</v>
       </c>
-      <c r="I35" s="12">
-        <f t="shared" si="41"/>
+      <c r="I36" s="12">
+        <f t="shared" si="55"/>
         <v>13.210141550762922</v>
       </c>
-      <c r="J35" s="12">
-        <f t="shared" si="41"/>
+      <c r="J36" s="12">
+        <f t="shared" si="55"/>
         <v>11.521362417980386</v>
       </c>
-      <c r="K35" s="12">
-        <f t="shared" si="41"/>
+      <c r="K36" s="12">
+        <f t="shared" si="55"/>
         <v>10.596126130125331</v>
       </c>
-      <c r="L35" s="12">
-        <f t="shared" si="41"/>
+      <c r="L36" s="12">
+        <f t="shared" si="55"/>
         <v>10.939417883724714</v>
       </c>
-      <c r="M35" s="12">
-        <f t="shared" si="41"/>
+      <c r="M36" s="12">
+        <f t="shared" si="55"/>
         <v>11.816989982391499</v>
       </c>
-      <c r="N35" s="12">
-        <f t="shared" si="41"/>
+      <c r="N36" s="12">
+        <f t="shared" si="55"/>
         <v>12.594782557227624</v>
       </c>
-      <c r="O35" s="12">
-        <f t="shared" si="41"/>
+      <c r="O36" s="12">
+        <f t="shared" si="55"/>
         <v>13.334482182672346</v>
       </c>
-      <c r="P35" s="12">
-        <f t="shared" si="41"/>
+      <c r="P36" s="12">
+        <f t="shared" si="55"/>
         <v>15.251187070672795</v>
       </c>
-      <c r="Q35" s="12">
-        <f t="shared" si="41"/>
+      <c r="Q36" s="12">
+        <f t="shared" si="55"/>
         <v>16.998820220101859</v>
       </c>
-      <c r="R35" s="12">
-        <f t="shared" si="41"/>
+      <c r="R36" s="12">
+        <f t="shared" si="55"/>
         <v>18.287617083212925</v>
       </c>
-      <c r="S35" s="12">
-        <f t="shared" si="41"/>
+      <c r="S36" s="12">
+        <f t="shared" si="55"/>
         <v>16.023185546035059</v>
       </c>
-      <c r="T35" s="12">
-        <f t="shared" si="41"/>
+      <c r="T36" s="12">
+        <f t="shared" si="55"/>
         <v>16.330910558192745</v>
       </c>
-      <c r="U35" s="12">
-        <f t="shared" si="41"/>
+      <c r="U36" s="12">
+        <f t="shared" si="55"/>
         <v>15.78958394354123</v>
       </c>
-      <c r="V35" s="12">
-        <f t="shared" si="41"/>
+      <c r="V36" s="12">
+        <f t="shared" si="55"/>
         <v>16.004661547589908</v>
       </c>
-      <c r="W35" s="12">
-        <f t="shared" si="41"/>
+      <c r="W36" s="12">
+        <f t="shared" si="55"/>
         <v>14.503838131916389</v>
       </c>
-      <c r="X35" s="12">
-        <f t="shared" si="41"/>
+      <c r="X36" s="12">
+        <f t="shared" si="55"/>
         <v>15.030510134638103</v>
       </c>
-      <c r="Y35" s="12">
-        <f t="shared" si="41"/>
+      <c r="Y36" s="12">
+        <f t="shared" si="55"/>
         <v>16.200638608341112</v>
       </c>
-      <c r="Z35" s="12">
-        <f t="shared" si="41"/>
+      <c r="Z36" s="12">
+        <f t="shared" si="55"/>
         <v>16.276120155404019</v>
       </c>
-      <c r="AA35" s="12">
-        <f t="shared" si="41"/>
+      <c r="AA36" s="12">
+        <f t="shared" si="55"/>
         <v>16.26721348398225</v>
       </c>
-      <c r="AB35" s="12">
-        <f t="shared" si="41"/>
+      <c r="AB36" s="12">
+        <f t="shared" si="55"/>
         <v>15.677895687611102</v>
       </c>
-      <c r="AC35" s="12">
-        <f t="shared" si="41"/>
+      <c r="AC36" s="12">
+        <f t="shared" si="55"/>
         <v>15.783844265089373</v>
       </c>
-      <c r="AD35" s="12">
-        <f t="shared" si="41"/>
+      <c r="AD36" s="12">
+        <f t="shared" si="55"/>
         <v>17.099976037476814</v>
       </c>
-      <c r="AE35" s="12">
-        <f t="shared" si="41"/>
+      <c r="AE36" s="12">
+        <f t="shared" si="55"/>
         <v>18.180943243846293</v>
       </c>
-      <c r="AF35" s="12">
-        <f t="shared" si="41"/>
+      <c r="AF36" s="12">
+        <f t="shared" si="55"/>
         <v>18.645808735445314</v>
       </c>
-      <c r="AG35" s="12">
-        <f t="shared" si="41"/>
+      <c r="AG36" s="12">
+        <f t="shared" si="55"/>
         <v>19.283153331327703</v>
       </c>
-      <c r="AH35" s="12">
-        <f t="shared" si="41"/>
+      <c r="AH36" s="12">
+        <f t="shared" si="55"/>
         <v>21.553270763690051</v>
       </c>
-      <c r="AI35" s="12">
-        <f t="shared" ref="AI35:BS35" si="42">AI20/AI4*100</f>
+      <c r="AI36" s="12">
+        <f t="shared" ref="AI36:BO36" si="56">AI20/AI4*100</f>
         <v>22.430851539195963</v>
       </c>
-      <c r="AJ35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AJ36" s="12">
+        <f t="shared" si="56"/>
         <v>23.754387613850529</v>
       </c>
-      <c r="AK35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AK36" s="12">
+        <f t="shared" si="56"/>
         <v>24.804702738987515</v>
       </c>
-      <c r="AL35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AL36" s="12">
+        <f t="shared" si="56"/>
         <v>25.851758848924593</v>
       </c>
-      <c r="AM35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AM36" s="12">
+        <f t="shared" si="56"/>
         <v>26.035312600480481</v>
       </c>
-      <c r="AN35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AN36" s="12">
+        <f t="shared" si="56"/>
         <v>26.3002396270623</v>
       </c>
-      <c r="AO35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AO36" s="12">
+        <f t="shared" si="56"/>
         <v>27.007470194397264</v>
       </c>
-      <c r="AP35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AP36" s="12">
+        <f t="shared" si="56"/>
         <v>27.758874010262414</v>
       </c>
-      <c r="AQ35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AQ36" s="12">
+        <f t="shared" si="56"/>
         <v>27.936667022914836</v>
       </c>
-      <c r="AR35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AR36" s="12">
+        <f t="shared" si="56"/>
         <v>28.858724485170491</v>
       </c>
-      <c r="AS35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AS36" s="12">
+        <f t="shared" si="56"/>
         <v>30.094720259883989</v>
       </c>
-      <c r="AT35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AT36" s="12">
+        <f t="shared" si="56"/>
         <v>30.574580689414137</v>
       </c>
-      <c r="AU35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AU36" s="12">
+        <f t="shared" si="56"/>
         <v>31.367047041531603</v>
       </c>
-      <c r="AV35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AV36" s="12">
+        <f t="shared" si="56"/>
         <v>32.686898670522453</v>
       </c>
-      <c r="AW35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AW36" s="12">
+        <f t="shared" si="56"/>
         <v>34.379684769778876</v>
       </c>
-      <c r="AX35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AX36" s="12">
+        <f t="shared" si="56"/>
         <v>35.361242824187286</v>
       </c>
-      <c r="AY35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AY36" s="12">
+        <f t="shared" si="56"/>
         <v>38.014034011686725</v>
       </c>
-      <c r="AZ35" s="12">
-        <f t="shared" si="42"/>
+      <c r="AZ36" s="12">
+        <f t="shared" si="56"/>
         <v>40.254401444194983</v>
       </c>
-      <c r="BA35" s="12">
-        <f t="shared" si="42"/>
+      <c r="BA36" s="12">
+        <f t="shared" si="56"/>
         <v>42.339408322299597</v>
       </c>
-      <c r="BB35" s="12">
-        <f t="shared" si="42"/>
+      <c r="BB36" s="12">
+        <f t="shared" si="56"/>
         <v>44.17087283611675</v>
       </c>
-      <c r="BC35" s="12">
-        <f t="shared" si="42"/>
+      <c r="BC36" s="12">
+        <f t="shared" si="56"/>
         <v>45.975103963062622</v>
       </c>
-      <c r="BD35" s="12">
-        <f t="shared" si="42"/>
+      <c r="BD36" s="12">
+        <f t="shared" si="56"/>
         <v>48.870969223497838</v>
       </c>
-      <c r="BE35" s="12">
-        <f t="shared" si="42"/>
+      <c r="BE36" s="12">
+        <f t="shared" si="56"/>
         <v>50.108047255159335</v>
       </c>
-      <c r="BF35" s="12">
-[...58 lines deleted...]
-      </c>
+      <c r="BF36" s="12">
+        <f t="shared" si="56"/>
+        <v>50.746886852397076</v>
+      </c>
+      <c r="BG36" s="12">
+        <f t="shared" si="56"/>
+        <v>45.815491867051996</v>
+      </c>
+      <c r="BH36" s="12">
+        <f t="shared" si="56"/>
+        <v>47.591296918624892</v>
+      </c>
+      <c r="BI36" s="12">
+        <f t="shared" si="56"/>
+        <v>48.455485509058718</v>
+      </c>
+      <c r="BJ36" s="12">
+        <f t="shared" si="56"/>
+        <v>49.600875384101016</v>
+      </c>
+      <c r="BK36" s="12">
+        <f t="shared" si="56"/>
+        <v>45.915190109848979</v>
+      </c>
+      <c r="BL36" s="12">
+        <f t="shared" si="56"/>
+        <v>47.287045064937431</v>
+      </c>
+      <c r="BM36" s="12">
+        <f t="shared" si="56"/>
+        <v>47.404632511071924</v>
+      </c>
+      <c r="BN36" s="12">
+        <f t="shared" si="56"/>
+        <v>48.884311379769876</v>
+      </c>
+      <c r="BO36" s="12">
+        <f t="shared" si="56"/>
+        <v>46.315282601601396</v>
+      </c>
+      <c r="BP36" s="12">
+        <f t="shared" ref="BP36:BU36" si="57">BP20/BP4*100</f>
+        <v>48.083918249227708</v>
+      </c>
+      <c r="BQ36" s="12">
+        <f t="shared" si="57"/>
+        <v>49.079034097550128</v>
+      </c>
+      <c r="BR36" s="12">
+        <f t="shared" si="57"/>
+        <v>50.275070597861806</v>
+      </c>
+      <c r="BS36" s="12">
+        <f t="shared" si="57"/>
+        <v>51.457892940673567</v>
+      </c>
+      <c r="BT36" s="12">
+        <f t="shared" si="57"/>
+        <v>53.38774253795151</v>
+      </c>
+      <c r="BU36" s="12">
+        <f t="shared" si="57"/>
+        <v>56.47743042215366</v>
+      </c>
+      <c r="BV36"/>
     </row>
-    <row r="36" spans="2:72" s="2" customFormat="1" ht="16.5" customHeight="1">
-      <c r="B36" s="27" t="s">
+    <row r="37" spans="2:74" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="C36" s="73">
-        <f t="shared" ref="C36:BN36" si="43">C34+C35</f>
+      <c r="C37" s="73">
+        <f t="shared" ref="C37:BN37" si="58">C35+C36</f>
         <v>17.458325763544487</v>
       </c>
-      <c r="D36" s="73">
-        <f t="shared" si="43"/>
+      <c r="D37" s="73">
+        <f t="shared" si="58"/>
         <v>17.779171479818519</v>
       </c>
-      <c r="E36" s="73">
-        <f t="shared" si="43"/>
+      <c r="E37" s="73">
+        <f t="shared" si="58"/>
         <v>18.502111050954134</v>
       </c>
-      <c r="F36" s="73">
-        <f t="shared" si="43"/>
+      <c r="F37" s="73">
+        <f t="shared" si="58"/>
         <v>18.945087488104981</v>
       </c>
-      <c r="G36" s="73">
-        <f t="shared" si="43"/>
+      <c r="G37" s="73">
+        <f t="shared" si="58"/>
         <v>17.16961503014911</v>
       </c>
-      <c r="H36" s="73">
-        <f t="shared" si="43"/>
+      <c r="H37" s="73">
+        <f t="shared" si="58"/>
         <v>17.012807045409374</v>
       </c>
-      <c r="I36" s="73">
-        <f t="shared" si="43"/>
+      <c r="I37" s="73">
+        <f t="shared" si="58"/>
         <v>17.522215227253554</v>
       </c>
-      <c r="J36" s="73">
-        <f t="shared" si="43"/>
+      <c r="J37" s="73">
+        <f t="shared" si="58"/>
         <v>15.475852527453359</v>
       </c>
-      <c r="K36" s="73">
-        <f t="shared" si="43"/>
+      <c r="K37" s="73">
+        <f t="shared" si="58"/>
         <v>14.064226483722175</v>
       </c>
-      <c r="L36" s="73">
-        <f t="shared" si="43"/>
+      <c r="L37" s="73">
+        <f t="shared" si="58"/>
         <v>14.546315791983652</v>
       </c>
-      <c r="M36" s="73">
-        <f t="shared" si="43"/>
+      <c r="M37" s="73">
+        <f t="shared" si="58"/>
         <v>15.351811806272261</v>
       </c>
-      <c r="N36" s="73">
-        <f t="shared" si="43"/>
+      <c r="N37" s="73">
+        <f t="shared" si="58"/>
         <v>16.426747162664064</v>
       </c>
-      <c r="O36" s="73">
-        <f t="shared" si="43"/>
+      <c r="O37" s="73">
+        <f t="shared" si="58"/>
         <v>16.723064564449121</v>
       </c>
-      <c r="P36" s="73">
-        <f t="shared" si="43"/>
+      <c r="P37" s="73">
+        <f t="shared" si="58"/>
         <v>19.393712966178761</v>
       </c>
-      <c r="Q36" s="73">
-        <f t="shared" si="43"/>
+      <c r="Q37" s="73">
+        <f t="shared" si="58"/>
         <v>25.380248098433412</v>
       </c>
-      <c r="R36" s="73">
-        <f t="shared" si="43"/>
+      <c r="R37" s="73">
+        <f t="shared" si="58"/>
         <v>26.222823040968851</v>
       </c>
-      <c r="S36" s="73">
-        <f t="shared" si="43"/>
+      <c r="S37" s="73">
+        <f t="shared" si="58"/>
         <v>23.40783647034414</v>
       </c>
-      <c r="T36" s="73">
-        <f t="shared" si="43"/>
+      <c r="T37" s="73">
+        <f t="shared" si="58"/>
         <v>23.692989071964316</v>
       </c>
-      <c r="U36" s="73">
-        <f t="shared" si="43"/>
+      <c r="U37" s="73">
+        <f t="shared" si="58"/>
         <v>24.051177586546338</v>
       </c>
-      <c r="V36" s="73">
-        <f t="shared" si="43"/>
+      <c r="V37" s="73">
+        <f t="shared" si="58"/>
         <v>24.694217128032854</v>
       </c>
-      <c r="W36" s="73">
-        <f t="shared" si="43"/>
+      <c r="W37" s="73">
+        <f t="shared" si="58"/>
         <v>22.887032452594678</v>
       </c>
-      <c r="X36" s="73">
-        <f t="shared" si="43"/>
+      <c r="X37" s="73">
+        <f t="shared" si="58"/>
         <v>23.663002384913803</v>
       </c>
-      <c r="Y36" s="73">
-        <f t="shared" si="43"/>
+      <c r="Y37" s="73">
+        <f t="shared" si="58"/>
         <v>25.463410608977519</v>
       </c>
-      <c r="Z36" s="73">
-        <f t="shared" si="43"/>
+      <c r="Z37" s="73">
+        <f t="shared" si="58"/>
         <v>25.425164913487514</v>
       </c>
-      <c r="AA36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AA37" s="73">
+        <f t="shared" si="58"/>
         <v>25.121345267712829</v>
       </c>
-      <c r="AB36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AB37" s="73">
+        <f t="shared" si="58"/>
         <v>24.487735255780834</v>
       </c>
-      <c r="AC36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AC37" s="73">
+        <f t="shared" si="58"/>
         <v>24.260680365403022</v>
       </c>
-      <c r="AD36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AD37" s="73">
+        <f t="shared" si="58"/>
         <v>25.730375441419334</v>
       </c>
-      <c r="AE36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AE37" s="73">
+        <f t="shared" si="58"/>
         <v>27.359089911030559</v>
       </c>
-      <c r="AF36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AF37" s="73">
+        <f t="shared" si="58"/>
         <v>29.342001853143763</v>
       </c>
-      <c r="AG36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AG37" s="73">
+        <f t="shared" si="58"/>
         <v>38.686254033734436</v>
       </c>
-      <c r="AH36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AH37" s="73">
+        <f t="shared" si="58"/>
         <v>39.976613712255599</v>
       </c>
-      <c r="AI36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AI37" s="73">
+        <f t="shared" si="58"/>
         <v>40.547985673287819</v>
       </c>
-      <c r="AJ36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AJ37" s="73">
+        <f t="shared" si="58"/>
         <v>40.683622406581854</v>
       </c>
-      <c r="AK36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AK37" s="73">
+        <f t="shared" si="58"/>
         <v>40.822694081646468</v>
       </c>
-      <c r="AL36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AL37" s="73">
+        <f t="shared" si="58"/>
         <v>41.423882690752514</v>
       </c>
-      <c r="AM36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AM37" s="73">
+        <f t="shared" si="58"/>
         <v>42.882618051486226</v>
       </c>
-      <c r="AN36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AN37" s="73">
+        <f t="shared" si="58"/>
         <v>43.055775100083942</v>
       </c>
-      <c r="AO36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AO37" s="73">
+        <f t="shared" si="58"/>
         <v>42.409854017005131</v>
       </c>
-      <c r="AP36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AP37" s="73">
+        <f t="shared" si="58"/>
         <v>42.275348063481431</v>
       </c>
-      <c r="AQ36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AQ37" s="73">
+        <f t="shared" si="58"/>
         <v>43.774122632470565</v>
       </c>
-      <c r="AR36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AR37" s="73">
+        <f t="shared" si="58"/>
         <v>44.803354685069664</v>
       </c>
-      <c r="AS36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AS37" s="73">
+        <f t="shared" si="58"/>
         <v>47.853689132087624</v>
       </c>
-      <c r="AT36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AT37" s="73">
+        <f t="shared" si="58"/>
         <v>48.388375047889717</v>
       </c>
-      <c r="AU36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AU37" s="73">
+        <f t="shared" si="58"/>
         <v>48.549595891000685</v>
       </c>
-      <c r="AV36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AV37" s="73">
+        <f t="shared" si="58"/>
         <v>50.642638645397788</v>
       </c>
-      <c r="AW36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AW37" s="73">
+        <f t="shared" si="58"/>
         <v>51.40499501383762</v>
       </c>
-      <c r="AX36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AX37" s="73">
+        <f t="shared" si="58"/>
         <v>55.720917304258592</v>
       </c>
-      <c r="AY36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AY37" s="73">
+        <f t="shared" si="58"/>
         <v>58.057407754748631</v>
       </c>
-      <c r="AZ36" s="73">
-        <f t="shared" si="43"/>
+      <c r="AZ37" s="73">
+        <f t="shared" si="58"/>
         <v>61.168359328542351</v>
       </c>
-      <c r="BA36" s="73">
-        <f t="shared" si="43"/>
+      <c r="BA37" s="73">
+        <f t="shared" si="58"/>
         <v>61.31577952540934</v>
       </c>
-      <c r="BB36" s="73">
-        <f t="shared" si="43"/>
+      <c r="BB37" s="73">
+        <f t="shared" si="58"/>
         <v>63.318619851120076</v>
       </c>
-      <c r="BC36" s="73">
-        <f t="shared" si="43"/>
+      <c r="BC37" s="73">
+        <f t="shared" si="58"/>
         <v>67.465964862436437</v>
       </c>
-      <c r="BD36" s="73">
-        <f t="shared" si="43"/>
+      <c r="BD37" s="73">
+        <f t="shared" si="58"/>
         <v>70.72969142438231</v>
       </c>
-      <c r="BE36" s="73">
-        <f t="shared" si="43"/>
+      <c r="BE37" s="73">
+        <f t="shared" si="58"/>
         <v>67.832494946233496</v>
       </c>
-      <c r="BF36" s="73">
-[...58 lines deleted...]
-      </c>
+      <c r="BF37" s="73">
+        <f t="shared" si="58"/>
+        <v>67.163960077271327</v>
+      </c>
+      <c r="BG37" s="73">
+        <f t="shared" si="58"/>
+        <v>61.049591667217179</v>
+      </c>
+      <c r="BH37" s="73">
+        <f t="shared" si="58"/>
+        <v>63.61306009498395</v>
+      </c>
+      <c r="BI37" s="73">
+        <f t="shared" si="58"/>
+        <v>64.438826595938139</v>
+      </c>
+      <c r="BJ37" s="73">
+        <f t="shared" si="58"/>
+        <v>66.793623006599688</v>
+      </c>
+      <c r="BK37" s="73">
+        <f t="shared" si="58"/>
+        <v>61.873883921568648</v>
+      </c>
+      <c r="BL37" s="73">
+        <f t="shared" si="58"/>
+        <v>63.244464089363085</v>
+      </c>
+      <c r="BM37" s="73">
+        <f t="shared" si="58"/>
+        <v>63.261543702249163</v>
+      </c>
+      <c r="BN37" s="73">
+        <f t="shared" si="58"/>
+        <v>65.384547508371739</v>
+      </c>
+      <c r="BO37" s="74">
+        <f t="shared" ref="BO37:BU37" si="59">BO35+BO36</f>
+        <v>61.295440821733237</v>
+      </c>
+      <c r="BP37" s="74">
+        <f t="shared" si="59"/>
+        <v>62.240959923152381</v>
+      </c>
+      <c r="BQ37" s="74">
+        <f t="shared" si="59"/>
+        <v>63.789100087825872</v>
+      </c>
+      <c r="BR37" s="74">
+        <f t="shared" si="59"/>
+        <v>64.858975716359581</v>
+      </c>
+      <c r="BS37" s="74">
+        <f t="shared" si="59"/>
+        <v>65.300858181445065</v>
+      </c>
+      <c r="BT37" s="74">
+        <f t="shared" si="59"/>
+        <v>66.338766865687589</v>
+      </c>
+      <c r="BU37" s="74">
+        <f t="shared" si="59"/>
+        <v>64.030196571397795</v>
+      </c>
+      <c r="BV37"/>
     </row>
-    <row r="37" spans="2:72" s="1" customFormat="1">
-[...19 lines deleted...]
-      <c r="J38" s="4"/>
+    <row r="38" spans="2:74" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-      <c r="AQ38"/>
-[...2 lines deleted...]
-      <c r="AT38"/>
+      <c r="AQ38" s="39"/>
+      <c r="AR38" s="39"/>
+      <c r="AS38" s="39"/>
+      <c r="AT38" s="39"/>
+      <c r="BV38"/>
     </row>
-    <row r="39" spans="2:72">
-[...6 lines deleted...]
-      <c r="BJ39" s="71"/>
+    <row r="39" spans="2:74" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C39" s="4"/>
+      <c r="D39" s="9"/>
+      <c r="E39" s="4"/>
+      <c r="F39" s="4"/>
+      <c r="G39" s="9"/>
+      <c r="H39" s="4"/>
+      <c r="I39" s="4"/>
+      <c r="J39" s="4"/>
+      <c r="AN39"/>
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39"/>
+      <c r="AS39"/>
+      <c r="AT39"/>
     </row>
-    <row r="40" spans="2:72">
+    <row r="40" spans="2:74" x14ac:dyDescent="0.2">
       <c r="BD40" s="71"/>
       <c r="BE40" s="71"/>
       <c r="BF40" s="71"/>
       <c r="BG40" s="71"/>
       <c r="BH40" s="71"/>
       <c r="BI40" s="71"/>
       <c r="BJ40" s="71"/>
     </row>
-    <row r="41" spans="2:72">
-      <c r="B41" s="3" t="s">
+    <row r="41" spans="2:74" x14ac:dyDescent="0.2">
+      <c r="BD41" s="71"/>
+      <c r="BE41" s="71"/>
+      <c r="BF41" s="71"/>
+      <c r="BG41" s="71"/>
+      <c r="BH41" s="71"/>
+      <c r="BI41" s="71"/>
+      <c r="BJ41" s="71"/>
+    </row>
+    <row r="42" spans="2:74" x14ac:dyDescent="0.2">
+      <c r="B42" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C41" s="4"/>
-[...38 lines deleted...]
-      <c r="B42" s="3"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
       <c r="AA42" s="1"/>
       <c r="AB42" s="1"/>
       <c r="AC42" s="1"/>
       <c r="AD42" s="1"/>
       <c r="AE42" s="1"/>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
       <c r="AM42" s="1"/>
     </row>
-    <row r="43" spans="2:72">
-[...1 lines deleted...]
-      <c r="C43" s="79" t="s">
+    <row r="43" spans="2:74" x14ac:dyDescent="0.2">
+      <c r="B43" s="3"/>
+      <c r="C43" s="4"/>
+      <c r="D43" s="4"/>
+      <c r="E43" s="4"/>
+      <c r="F43" s="4"/>
+      <c r="G43" s="4"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="1"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+      <c r="N43" s="1"/>
+      <c r="O43" s="1"/>
+      <c r="P43" s="1"/>
+      <c r="Q43" s="1"/>
+      <c r="R43" s="1"/>
+      <c r="S43" s="1"/>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+      <c r="X43" s="1"/>
+      <c r="Y43" s="1"/>
+      <c r="Z43" s="1"/>
+      <c r="AA43" s="1"/>
+      <c r="AB43" s="1"/>
+      <c r="AC43" s="1"/>
+      <c r="AD43" s="1"/>
+      <c r="AE43" s="1"/>
+      <c r="AF43" s="1"/>
+      <c r="AG43" s="1"/>
+      <c r="AH43" s="1"/>
+      <c r="AI43" s="1"/>
+      <c r="AJ43" s="1"/>
+      <c r="AK43" s="1"/>
+      <c r="AL43" s="1"/>
+      <c r="AM43" s="1"/>
+    </row>
+    <row r="44" spans="2:74" x14ac:dyDescent="0.2">
+      <c r="B44" s="33"/>
+      <c r="C44" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="D43" s="84"/>
-[...2 lines deleted...]
-      <c r="G43" s="79" t="s">
+      <c r="D44" s="80"/>
+      <c r="E44" s="80"/>
+      <c r="F44" s="85"/>
+      <c r="G44" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="H43" s="84"/>
-[...2 lines deleted...]
-      <c r="K43" s="79" t="s">
+      <c r="H44" s="80"/>
+      <c r="I44" s="80"/>
+      <c r="J44" s="85"/>
+      <c r="K44" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="L43" s="84"/>
-[...2 lines deleted...]
-      <c r="O43" s="79" t="s">
+      <c r="L44" s="80"/>
+      <c r="M44" s="80"/>
+      <c r="N44" s="85"/>
+      <c r="O44" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="P43" s="84"/>
-[...2 lines deleted...]
-      <c r="S43" s="79" t="s">
+      <c r="P44" s="80"/>
+      <c r="Q44" s="80"/>
+      <c r="R44" s="85"/>
+      <c r="S44" s="79" t="s">
         <v>5</v>
       </c>
-      <c r="T43" s="84"/>
-[...2 lines deleted...]
-      <c r="W43" s="79" t="s">
+      <c r="T44" s="80"/>
+      <c r="U44" s="80"/>
+      <c r="V44" s="85"/>
+      <c r="W44" s="79" t="s">
         <v>6</v>
       </c>
-      <c r="X43" s="84"/>
-[...2 lines deleted...]
-      <c r="AA43" s="79" t="s">
+      <c r="X44" s="80"/>
+      <c r="Y44" s="80"/>
+      <c r="Z44" s="85"/>
+      <c r="AA44" s="79" t="s">
         <v>7</v>
       </c>
-      <c r="AB43" s="84"/>
-[...2 lines deleted...]
-      <c r="AE43" s="79" t="s">
+      <c r="AB44" s="80"/>
+      <c r="AC44" s="80"/>
+      <c r="AD44" s="85"/>
+      <c r="AE44" s="79" t="s">
         <v>8</v>
       </c>
-      <c r="AF43" s="84"/>
-[...2 lines deleted...]
-      <c r="AI43" s="79" t="s">
+      <c r="AF44" s="80"/>
+      <c r="AG44" s="80"/>
+      <c r="AH44" s="85"/>
+      <c r="AI44" s="79" t="s">
         <v>9</v>
       </c>
-      <c r="AJ43" s="84"/>
-[...2 lines deleted...]
-      <c r="AM43" s="79" t="s">
+      <c r="AJ44" s="80"/>
+      <c r="AK44" s="80"/>
+      <c r="AL44" s="85"/>
+      <c r="AM44" s="79" t="s">
         <v>10</v>
       </c>
-      <c r="AN43" s="84"/>
-[...2 lines deleted...]
-      <c r="AQ43" s="79" t="s">
+      <c r="AN44" s="80"/>
+      <c r="AO44" s="80"/>
+      <c r="AP44" s="85"/>
+      <c r="AQ44" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="AR43" s="84"/>
-[...2 lines deleted...]
-      <c r="AU43" s="79" t="s">
+      <c r="AR44" s="80"/>
+      <c r="AS44" s="80"/>
+      <c r="AT44" s="80"/>
+      <c r="AU44" s="79" t="s">
         <v>12</v>
       </c>
-      <c r="AV43" s="84"/>
-[...2 lines deleted...]
-      <c r="AY43" s="79" t="s">
+      <c r="AV44" s="80"/>
+      <c r="AW44" s="80"/>
+      <c r="AX44" s="80"/>
+      <c r="AY44" s="79" t="s">
         <v>13</v>
       </c>
-      <c r="AZ43" s="84"/>
-[...2 lines deleted...]
-      <c r="BC43" s="79" t="s">
+      <c r="AZ44" s="80"/>
+      <c r="BA44" s="80"/>
+      <c r="BB44" s="80"/>
+      <c r="BC44" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="BD43" s="84"/>
-[...2 lines deleted...]
-      <c r="BG43" s="79" t="s">
+      <c r="BD44" s="80"/>
+      <c r="BE44" s="80"/>
+      <c r="BF44" s="80"/>
+      <c r="BG44" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="BH43" s="84"/>
-[...2 lines deleted...]
-      <c r="BK43" s="79" t="s">
+      <c r="BH44" s="80"/>
+      <c r="BI44" s="80"/>
+      <c r="BJ44" s="80"/>
+      <c r="BK44" s="79" t="s">
         <v>16</v>
       </c>
-      <c r="BL43" s="84"/>
-[...2 lines deleted...]
-      <c r="BO43" s="79" t="s">
+      <c r="BL44" s="80"/>
+      <c r="BM44" s="80"/>
+      <c r="BN44" s="80"/>
+      <c r="BO44" s="79" t="s">
         <v>17</v>
       </c>
-      <c r="BP43" s="84"/>
-[...2 lines deleted...]
-      <c r="BS43" s="79" t="s">
+      <c r="BP44" s="80"/>
+      <c r="BQ44" s="80"/>
+      <c r="BR44" s="80"/>
+      <c r="BS44" s="79" t="s">
         <v>18</v>
       </c>
-      <c r="BT43" s="80"/>
+      <c r="BT44" s="83"/>
+      <c r="BU44" s="84"/>
     </row>
-    <row r="44" spans="2:72">
-[...1 lines deleted...]
-      <c r="C44" s="28" t="s">
+    <row r="45" spans="2:74" x14ac:dyDescent="0.2">
+      <c r="B45" s="34"/>
+      <c r="C45" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="D44" s="28" t="s">
+      <c r="D45" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="E44" s="28" t="s">
+      <c r="E45" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="F44" s="28" t="s">
+      <c r="F45" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="G44" s="28" t="s">
+      <c r="G45" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="H44" s="28" t="s">
+      <c r="H45" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="I44" s="28" t="s">
+      <c r="I45" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="J44" s="28" t="s">
+      <c r="J45" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="K44" s="28" t="s">
+      <c r="K45" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="L44" s="28" t="s">
+      <c r="L45" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="M44" s="28" t="s">
+      <c r="M45" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="N44" s="28" t="s">
+      <c r="N45" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="O44" s="28" t="s">
+      <c r="O45" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="P44" s="28" t="s">
+      <c r="P45" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="Q44" s="28" t="s">
+      <c r="Q45" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="R44" s="28" t="s">
+      <c r="R45" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="S44" s="28" t="s">
+      <c r="S45" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="T44" s="28" t="s">
+      <c r="T45" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="U44" s="28" t="s">
+      <c r="U45" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="V44" s="28" t="s">
+      <c r="V45" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="W44" s="28" t="s">
+      <c r="W45" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="X44" s="28" t="s">
+      <c r="X45" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="Y44" s="28" t="s">
+      <c r="Y45" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="Z44" s="28" t="s">
+      <c r="Z45" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="AA44" s="28" t="s">
+      <c r="AA45" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AB44" s="28" t="s">
+      <c r="AB45" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="AC44" s="28" t="s">
+      <c r="AC45" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="AD44" s="28" t="s">
+      <c r="AD45" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="AE44" s="28" t="s">
+      <c r="AE45" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AF44" s="28" t="s">
+      <c r="AF45" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="AG44" s="28" t="s">
+      <c r="AG45" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="AH44" s="28" t="s">
+      <c r="AH45" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="AI44" s="28" t="s">
+      <c r="AI45" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AJ44" s="28" t="s">
+      <c r="AJ45" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="AK44" s="28" t="s">
+      <c r="AK45" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="AL44" s="28" t="s">
+      <c r="AL45" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="AM44" s="28" t="s">
+      <c r="AM45" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AN44" s="28" t="s">
+      <c r="AN45" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="AO44" s="28" t="s">
+      <c r="AO45" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="AP44" s="37" t="s">
+      <c r="AP45" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="AQ44" s="28" t="s">
+      <c r="AQ45" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AR44" s="28" t="s">
+      <c r="AR45" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="AS44" s="28" t="s">
+      <c r="AS45" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="AT44" s="37" t="s">
+      <c r="AT45" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="AU44" s="37" t="s">
+      <c r="AU45" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="AV44" s="37" t="s">
+      <c r="AV45" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="AW44" s="37" t="s">
+      <c r="AW45" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="AX44" s="37" t="s">
+      <c r="AX45" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="AY44" s="37" t="s">
+      <c r="AY45" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="AZ44" s="28" t="s">
+      <c r="AZ45" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="BA44" s="28" t="s">
+      <c r="BA45" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="BB44" s="37" t="s">
+      <c r="BB45" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="BC44" s="37" t="s">
+      <c r="BC45" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="BD44" s="70" t="s">
+      <c r="BD45" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="BE44" s="70" t="s">
+      <c r="BE45" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="BF44" s="70" t="s">
+      <c r="BF45" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="BG44" s="70" t="s">
+      <c r="BG45" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="BH44" s="70" t="s">
+      <c r="BH45" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="BI44" s="70" t="s">
+      <c r="BI45" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="BJ44" s="70" t="s">
+      <c r="BJ45" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="BK44" s="70" t="s">
+      <c r="BK45" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="BL44" s="70" t="s">
+      <c r="BL45" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="BM44" s="70" t="s">
+      <c r="BM45" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="BN44" s="70" t="s">
+      <c r="BN45" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="BO44" s="70" t="s">
+      <c r="BO45" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="BP44" s="70" t="s">
+      <c r="BP45" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="BQ44" s="70" t="s">
+      <c r="BQ45" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="BR44" s="78" t="s">
+      <c r="BR45" s="76" t="s">
         <v>22</v>
       </c>
-      <c r="BS44" s="28" t="s">
+      <c r="BS45" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="BT44" s="28" t="s">
+      <c r="BT45" s="76" t="s">
         <v>20</v>
       </c>
+      <c r="BU45" s="70" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="45" spans="2:72" s="2" customFormat="1" ht="16.5" customHeight="1">
-      <c r="B45" s="6" t="s">
+    <row r="46" spans="2:74" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C45" s="14">
+      <c r="C46" s="14">
         <v>71234.5</v>
       </c>
-      <c r="D45" s="14">
+      <c r="D46" s="14">
         <v>71234.5</v>
       </c>
-      <c r="E45" s="14">
+      <c r="E46" s="14">
         <v>71234.5</v>
       </c>
-      <c r="F45" s="14">
+      <c r="F46" s="14">
         <v>71234.5</v>
       </c>
-      <c r="G45" s="14">
+      <c r="G46" s="14">
         <v>77039.5</v>
       </c>
-      <c r="H45" s="14">
+      <c r="H46" s="14">
         <v>77039.5</v>
       </c>
-      <c r="I45" s="14">
+      <c r="I46" s="14">
         <v>77039.5</v>
       </c>
-      <c r="J45" s="14">
+      <c r="J46" s="14">
         <v>77039.5</v>
       </c>
-      <c r="K45" s="14">
+      <c r="K46" s="14">
         <v>84476.25</v>
       </c>
-      <c r="L45" s="14">
+      <c r="L46" s="14">
         <v>84476.25</v>
       </c>
-      <c r="M45" s="14">
+      <c r="M46" s="14">
         <v>84476.25</v>
       </c>
-      <c r="N45" s="14">
+      <c r="N46" s="14">
         <v>84476.25</v>
       </c>
-      <c r="O45" s="36">
+      <c r="O46" s="36">
         <v>94297.25</v>
       </c>
-      <c r="P45" s="36">
+      <c r="P46" s="36">
         <v>94297.25</v>
       </c>
-      <c r="Q45" s="36">
+      <c r="Q46" s="36">
         <v>94297.25</v>
       </c>
-      <c r="R45" s="36">
+      <c r="R46" s="36">
         <v>94297.25</v>
       </c>
-      <c r="S45" s="29">
+      <c r="S46" s="29">
         <v>109425.61920428276</v>
       </c>
-      <c r="T45" s="29">
+      <c r="T46" s="29">
         <v>109425.61920428276</v>
       </c>
-      <c r="U45" s="29">
+      <c r="U46" s="29">
         <v>109425.61920428276</v>
       </c>
-      <c r="V45" s="29">
+      <c r="V46" s="29">
         <v>109425.61920428276</v>
       </c>
-      <c r="W45" s="14">
+      <c r="W46" s="14">
         <v>121327.88466024399</v>
       </c>
-      <c r="X45" s="14">
+      <c r="X46" s="14">
         <v>121327.88466024399</v>
       </c>
-      <c r="Y45" s="14">
+      <c r="Y46" s="14">
         <v>117423.14892578125</v>
       </c>
-      <c r="Z45" s="13">
+      <c r="Z46" s="13">
         <v>120601.8376159668</v>
       </c>
-      <c r="AA45" s="13">
+      <c r="AA46" s="13">
         <v>124784.73968505859</v>
       </c>
-      <c r="AB45" s="13">
+      <c r="AB46" s="13">
         <v>129183.91857910156</v>
       </c>
-      <c r="AC45" s="13">
+      <c r="AC46" s="13">
         <v>134835.97305297852</v>
       </c>
-      <c r="AD45" s="13">
+      <c r="AD46" s="13">
         <v>139748.14904785156</v>
       </c>
-      <c r="AE45" s="13">
+      <c r="AE46" s="13">
         <v>141739.07070922852</v>
       </c>
-      <c r="AF45" s="13">
+      <c r="AF46" s="13">
         <v>143468.22055053711</v>
       </c>
-      <c r="AG45" s="13">
+      <c r="AG46" s="13">
         <v>146018.64910888672</v>
       </c>
-      <c r="AH45" s="13">
+      <c r="AH46" s="13">
         <v>148993.53491210938</v>
       </c>
-      <c r="AI45" s="13">
+      <c r="AI46" s="13">
         <v>150622.94866943359</v>
       </c>
-      <c r="AJ45" s="13">
+      <c r="AJ46" s="13">
         <v>154091.40658569336</v>
       </c>
-      <c r="AK45" s="13">
+      <c r="AK46" s="13">
         <v>157707.6750793457</v>
       </c>
-      <c r="AL45" s="13">
+      <c r="AL46" s="13">
         <v>160831.30065917969</v>
       </c>
-      <c r="AM45" s="13">
+      <c r="AM46" s="13">
         <v>164337.76177978516</v>
       </c>
-      <c r="AN45" s="13">
+      <c r="AN46" s="13">
         <v>168593.90115356445</v>
       </c>
-      <c r="AO45" s="13">
+      <c r="AO46" s="13">
         <v>171570.01254272461</v>
       </c>
-      <c r="AP45" s="13">
+      <c r="AP46" s="13">
         <v>175135.77813720703</v>
       </c>
-      <c r="AQ45" s="13">
+      <c r="AQ46" s="13">
         <v>178944.57473754883</v>
       </c>
-      <c r="AR45" s="13">
+      <c r="AR46" s="13">
         <v>179879.32913208008</v>
       </c>
-      <c r="AS45" s="13">
+      <c r="AS46" s="13">
         <v>181067.04275512695</v>
       </c>
-      <c r="AT45" s="63">
+      <c r="AT46" s="63">
         <v>180890.65737915039</v>
       </c>
-      <c r="AU45" s="54">
+      <c r="AU46" s="54">
         <v>181001.54574584961</v>
       </c>
-      <c r="AV45" s="54">
+      <c r="AV46" s="54">
         <v>180503.970703125</v>
       </c>
-      <c r="AW45" s="54">
+      <c r="AW46" s="54">
         <v>181210.79473876953</v>
       </c>
-      <c r="AX45" s="54">
+      <c r="AX46" s="54">
         <v>180183.40112304688</v>
       </c>
-      <c r="AY45" s="54">
+      <c r="AY46" s="54">
         <v>174243.07028198242</v>
       </c>
-      <c r="AZ45" s="54">
+      <c r="AZ46" s="54">
         <v>174243.07028198242</v>
       </c>
-      <c r="BA45" s="54">
+      <c r="BA46" s="54">
         <v>174243.07028198242</v>
       </c>
-      <c r="BB45" s="54">
+      <c r="BB46" s="54">
         <v>174243.07028198242</v>
       </c>
-      <c r="BC45" s="54">
+      <c r="BC46" s="54">
         <v>176208.29104614258</v>
       </c>
-      <c r="BD45" s="54">
+      <c r="BD46" s="54">
         <v>178172.12628173828</v>
       </c>
-      <c r="BE45" s="54">
+      <c r="BE46" s="54">
         <v>183292.31536865234</v>
       </c>
-      <c r="BF45" s="54">
-[...43 lines deleted...]
-      </c>
+      <c r="BF46" s="54">
+        <v>187085.68325805664</v>
+      </c>
+      <c r="BG46" s="54">
+        <v>213313.39251708984</v>
+      </c>
+      <c r="BH46" s="54">
+        <v>213313.39251708984</v>
+      </c>
+      <c r="BI46" s="54">
+        <v>213313.39251708984</v>
+      </c>
+      <c r="BJ46" s="54">
+        <v>213313.39251708984</v>
+      </c>
+      <c r="BK46" s="54">
+        <v>235263.20971679688</v>
+      </c>
+      <c r="BL46" s="54">
+        <v>235263.20971679688</v>
+      </c>
+      <c r="BM46" s="54">
+        <v>235263.20971679688</v>
+      </c>
+      <c r="BN46" s="54">
+        <v>235263.20971679688</v>
+      </c>
+      <c r="BO46" s="43">
+        <v>256972.09066772461</v>
+      </c>
+      <c r="BP46" s="43">
+        <v>256972.09066772461</v>
+      </c>
+      <c r="BQ46" s="43">
+        <v>256972.09066772461</v>
+      </c>
+      <c r="BR46" s="43">
+        <v>256972.09066772461</v>
+      </c>
+      <c r="BS46" s="43">
+        <v>262573.11032104492</v>
+      </c>
+      <c r="BT46" s="43">
+        <v>264548.8332824707</v>
+      </c>
+      <c r="BU46" s="43">
+        <v>269768.1867980957</v>
+      </c>
+      <c r="BV46"/>
     </row>
-    <row r="46" spans="2:72">
-      <c r="B46" s="23" t="s">
+    <row r="47" spans="2:74" x14ac:dyDescent="0.2">
+      <c r="B47" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="C46" s="15">
+      <c r="C47" s="15">
         <v>1230.790084</v>
       </c>
-      <c r="D46" s="15">
+      <c r="D47" s="15">
         <v>1244.790084</v>
       </c>
-      <c r="E46" s="15">
+      <c r="E47" s="15">
         <v>1106.512804</v>
       </c>
-      <c r="F46" s="25">
+      <c r="F47" s="25">
         <v>1069.800833</v>
       </c>
-      <c r="G46" s="15">
+      <c r="G47" s="15">
         <v>1070.0448799999999</v>
       </c>
-      <c r="H46" s="15">
+      <c r="H47" s="15">
         <v>1070.0348795500001</v>
       </c>
-      <c r="I46" s="15">
+      <c r="I47" s="15">
         <v>1095.63487945</v>
       </c>
-      <c r="J46" s="25">
+      <c r="J47" s="25">
         <v>1211.3788810000001</v>
       </c>
-      <c r="K46" s="30">
+      <c r="K47" s="30">
         <v>1211.3788810000001</v>
       </c>
-      <c r="L46" s="30">
+      <c r="L47" s="30">
         <v>1211.3788810000001</v>
       </c>
-      <c r="M46" s="30">
+      <c r="M47" s="30">
         <v>1081.4000000000001</v>
       </c>
-      <c r="N46" s="19">
+      <c r="N47" s="19">
         <v>1072.2</v>
       </c>
-      <c r="O46" s="19">
+      <c r="O47" s="19">
         <v>1072.2</v>
       </c>
-      <c r="P46" s="30">
+      <c r="P47" s="30">
         <v>929.71900000000005</v>
       </c>
-      <c r="Q46" s="30">
+      <c r="Q47" s="30">
         <v>945.91600000000005</v>
       </c>
-      <c r="R46" s="30">
+      <c r="R47" s="30">
         <v>944.045661</v>
       </c>
-      <c r="S46" s="30">
+      <c r="S47" s="30">
         <v>944.045661</v>
       </c>
-      <c r="T46" s="30">
+      <c r="T47" s="30">
         <v>1128.0456610000001</v>
       </c>
-      <c r="U46" s="30">
+      <c r="U47" s="30">
         <v>918.045661</v>
       </c>
-      <c r="V46" s="30">
+      <c r="V47" s="30">
         <v>1329.4052839999999</v>
       </c>
-      <c r="W46" s="42">
+      <c r="W47" s="42">
         <v>1305.7052839999999</v>
       </c>
-      <c r="X46" s="30">
+      <c r="X47" s="30">
         <v>807.70527600000003</v>
       </c>
-      <c r="Y46" s="30">
+      <c r="Y47" s="30">
         <v>832.20527600000003</v>
       </c>
-      <c r="Z46" s="30">
+      <c r="Z47" s="30">
         <v>831.86161700000002</v>
       </c>
-      <c r="AA46" s="30">
+      <c r="AA47" s="30">
         <v>832.13587600000005</v>
       </c>
-      <c r="AB46" s="30">
+      <c r="AB47" s="30">
         <v>821.35550472</v>
       </c>
-      <c r="AC46" s="30">
+      <c r="AC47" s="30">
         <v>799.68670599999996</v>
       </c>
-      <c r="AD46" s="30">
+      <c r="AD47" s="30">
         <v>801.57002</v>
       </c>
-      <c r="AE46" s="45">
+      <c r="AE47" s="45">
         <v>1474.6646270000001</v>
       </c>
-      <c r="AF46" s="45">
+      <c r="AF47" s="45">
         <v>1478.8285080000001</v>
       </c>
-      <c r="AG46" s="46">
+      <c r="AG47" s="46">
         <v>1452.3134715000001</v>
       </c>
-      <c r="AH46" s="45">
+      <c r="AH47" s="45">
         <v>1451.7956290899999</v>
       </c>
-      <c r="AI46" s="45">
+      <c r="AI47" s="45">
         <v>1055.8839740399999</v>
       </c>
-      <c r="AJ46" s="45">
+      <c r="AJ47" s="45">
         <v>1043.55486965</v>
       </c>
-      <c r="AK46" s="45">
+      <c r="AK47" s="45">
         <v>1213.9449264700002</v>
       </c>
-      <c r="AL46" s="45">
+      <c r="AL47" s="45">
         <v>1287.99643358</v>
       </c>
-      <c r="AM46" s="45">
+      <c r="AM47" s="45">
         <v>1419.734310465898</v>
       </c>
-      <c r="AN46" s="45">
+      <c r="AN47" s="45">
         <v>1386.876377745898</v>
       </c>
-      <c r="AO46" s="45">
+      <c r="AO47" s="45">
         <v>1744.8513105150009</v>
       </c>
-      <c r="AP46" s="45">
+      <c r="AP47" s="45">
         <v>1975.7269416550012</v>
       </c>
-      <c r="AQ46" s="45">
+      <c r="AQ47" s="45">
         <v>2123.7826744550007</v>
       </c>
-      <c r="AR46" s="45">
+      <c r="AR47" s="45">
         <v>2151.8612312350006</v>
       </c>
-      <c r="AS46" s="45">
+      <c r="AS47" s="45">
         <v>1750.3810620650006</v>
       </c>
-      <c r="AT46" s="45">
+      <c r="AT47" s="45">
         <v>1939.3901802350006</v>
       </c>
-      <c r="AU46" s="45">
+      <c r="AU47" s="45">
         <v>1911.8014834008832</v>
       </c>
-      <c r="AV46" s="45">
+      <c r="AV47" s="45">
         <v>1939.6819347908831</v>
       </c>
-      <c r="AW46" s="45">
+      <c r="AW47" s="45">
         <v>2070.4700216408833</v>
       </c>
-      <c r="AX46" s="45">
+      <c r="AX47" s="45">
         <v>2208.158934060883</v>
       </c>
-      <c r="AY46" s="45">
+      <c r="AY47" s="45">
         <v>1572.4971757861331</v>
       </c>
-      <c r="AZ46" s="45">
+      <c r="AZ47" s="45">
         <v>1572.497178786133</v>
       </c>
-      <c r="BA46" s="45">
+      <c r="BA47" s="45">
         <v>1572.4971877861331</v>
       </c>
-      <c r="BB46" s="45">
+      <c r="BB47" s="45">
         <v>2104.4971907861332</v>
       </c>
-      <c r="BC46" s="45">
+      <c r="BC47" s="45">
         <v>2031.9030145717804</v>
       </c>
-      <c r="BD46" s="45">
+      <c r="BD47" s="45">
         <v>1788.3529032517806</v>
       </c>
-      <c r="BE46" s="45">
+      <c r="BE47" s="45">
         <v>1775.0675405717807</v>
       </c>
-      <c r="BF46" s="52">
+      <c r="BF47" s="52">
         <v>1748.3332842417808</v>
       </c>
-      <c r="BG46" s="52">
+      <c r="BG47" s="52">
         <v>1943.1108420117803</v>
       </c>
-      <c r="BH46" s="52">
+      <c r="BH47" s="52">
         <v>2022.9831344217803</v>
       </c>
-      <c r="BI46" s="52">
+      <c r="BI47" s="52">
         <v>2022.9831374217804</v>
       </c>
-      <c r="BJ46" s="52">
+      <c r="BJ47" s="52">
         <v>1828.8616306217803</v>
       </c>
-      <c r="BK46" s="52">
+      <c r="BK47" s="52">
         <v>1829.3802968517803</v>
       </c>
-      <c r="BL46" s="52">
+      <c r="BL47" s="52">
         <v>1721.2616887358977</v>
       </c>
-      <c r="BM46" s="52">
+      <c r="BM47" s="52">
         <v>1422.1173166299998</v>
       </c>
-      <c r="BN46" s="45">
+      <c r="BN47" s="45">
         <v>1422.1173166299998</v>
       </c>
-      <c r="BO46" s="45">
-[...15 lines deleted...]
-        <v>1619.8979644699998</v>
+      <c r="BO47" s="45">
+        <v>2596.3076495558826</v>
+      </c>
+      <c r="BP47" s="45">
+        <v>2339.2588483758827</v>
+      </c>
+      <c r="BQ47" s="45">
+        <v>2185.6881299458823</v>
+      </c>
+      <c r="BR47" s="45">
+        <v>2140.5249311458824</v>
+      </c>
+      <c r="BS47" s="45">
+        <v>1954.2745572858823</v>
+      </c>
+      <c r="BT47" s="45">
+        <v>1600.1423563158821</v>
+      </c>
+      <c r="BU47" s="45">
+        <v>1490.2736123458822</v>
       </c>
     </row>
-    <row r="47" spans="2:72">
-      <c r="B47" s="24" t="s">
+    <row r="48" spans="2:74" x14ac:dyDescent="0.2">
+      <c r="B48" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="C47" s="16">
-        <f t="shared" ref="C47:R47" si="47">C46/C45*100</f>
+      <c r="C48" s="16">
+        <f t="shared" ref="C48:R48" si="60">C47/C46*100</f>
         <v>1.7278005516989663</v>
       </c>
-      <c r="D47" s="16">
-        <f t="shared" si="47"/>
+      <c r="D48" s="16">
+        <f t="shared" si="60"/>
         <v>1.7474539499821011</v>
       </c>
-      <c r="E47" s="16">
-        <f t="shared" si="47"/>
+      <c r="E48" s="16">
+        <f t="shared" si="60"/>
         <v>1.5533383458857715</v>
       </c>
-      <c r="F47" s="20">
-        <f t="shared" si="47"/>
+      <c r="F48" s="20">
+        <f t="shared" si="60"/>
         <v>1.5018015610413493</v>
       </c>
-      <c r="G47" s="16">
-        <f t="shared" si="47"/>
+      <c r="G48" s="16">
+        <f t="shared" si="60"/>
         <v>1.388956158853575</v>
       </c>
-      <c r="H47" s="16">
-        <f t="shared" si="47"/>
+      <c r="H48" s="16">
+        <f t="shared" si="60"/>
         <v>1.3889431779152255</v>
       </c>
-      <c r="I47" s="16">
-        <f t="shared" si="47"/>
+      <c r="I48" s="16">
+        <f t="shared" si="60"/>
         <v>1.4221728846241213</v>
       </c>
-      <c r="J47" s="20">
-        <f t="shared" si="47"/>
+      <c r="J48" s="20">
+        <f t="shared" si="60"/>
         <v>1.5724126986805471</v>
       </c>
-      <c r="K47" s="12">
-        <f t="shared" si="47"/>
+      <c r="K48" s="12">
+        <f t="shared" si="60"/>
         <v>1.4339875183853452</v>
       </c>
-      <c r="L47" s="12">
-        <f t="shared" si="47"/>
+      <c r="L48" s="12">
+        <f t="shared" si="60"/>
         <v>1.4339875183853452</v>
       </c>
-      <c r="M47" s="12">
-        <f t="shared" si="47"/>
+      <c r="M48" s="12">
+        <f t="shared" si="60"/>
         <v>1.2801231115254288</v>
       </c>
-      <c r="N47" s="20">
-        <f t="shared" si="47"/>
+      <c r="N48" s="20">
+        <f t="shared" si="60"/>
         <v>1.2692324765836551</v>
       </c>
-      <c r="O47" s="16">
-        <f t="shared" si="47"/>
+      <c r="O48" s="16">
+        <f t="shared" si="60"/>
         <v>1.1370427027299312</v>
       </c>
-      <c r="P47" s="16">
-        <f t="shared" si="47"/>
+      <c r="P48" s="16">
+        <f t="shared" si="60"/>
         <v>0.98594497718650331</v>
       </c>
-      <c r="Q47" s="16">
-        <f t="shared" si="47"/>
+      <c r="Q48" s="16">
+        <f t="shared" si="60"/>
         <v>1.0031215120271271</v>
       </c>
-      <c r="R47" s="12">
-        <f t="shared" si="47"/>
+      <c r="R48" s="12">
+        <f t="shared" si="60"/>
         <v>1.0011380618204666</v>
       </c>
-      <c r="S47" s="12">
+      <c r="S48" s="12">
         <v>0.86272818729734124</v>
       </c>
-      <c r="T47" s="12">
+      <c r="T48" s="12">
         <v>1.0308789378601479</v>
       </c>
-      <c r="U47" s="12">
+      <c r="U48" s="12">
         <v>0.83896775515259692</v>
       </c>
-      <c r="V47" s="12">
+      <c r="V48" s="12">
         <v>1.214894001667179</v>
       </c>
-      <c r="W47" s="12">
+      <c r="W48" s="12">
         <v>1.0761790561637028</v>
       </c>
-      <c r="X47" s="12">
+      <c r="X48" s="12">
         <v>0.66572105683852267</v>
       </c>
-      <c r="Y47" s="12">
+      <c r="Y48" s="12">
         <v>0.70872335107109552</v>
       </c>
-      <c r="Z47" s="12">
+      <c r="Z48" s="12">
         <v>0.68975865827923977</v>
       </c>
-      <c r="AA47" s="12">
+      <c r="AA48" s="12">
         <v>0.66685708372691177</v>
       </c>
-      <c r="AB47" s="12">
+      <c r="AB48" s="12">
         <v>0.63580321277920504</v>
       </c>
-      <c r="AC47" s="12">
+      <c r="AC48" s="12">
         <v>0.59308112508358168</v>
       </c>
-      <c r="AD47" s="12">
+      <c r="AD48" s="12">
         <v>0.57358185096643544</v>
       </c>
-      <c r="AE47" s="12">
+      <c r="AE48" s="12">
         <v>1.040407997329974</v>
       </c>
-      <c r="AF47" s="12">
+      <c r="AF48" s="12">
         <v>1.0307707883496597</v>
       </c>
-      <c r="AG47" s="12">
+      <c r="AG48" s="12">
         <v>0.99460820954247009</v>
       </c>
-      <c r="AH47" s="12">
+      <c r="AH48" s="12">
         <v>0.97440176175859428</v>
       </c>
-      <c r="AI47" s="12">
+      <c r="AI48" s="12">
         <v>0.70101135541922499</v>
       </c>
-      <c r="AJ47" s="12">
+      <c r="AJ48" s="12">
         <v>0.65864617109694445</v>
       </c>
-      <c r="AK47" s="12">
+      <c r="AK48" s="12">
         <v>0.76974372100739019</v>
       </c>
-      <c r="AL47" s="12">
+      <c r="AL48" s="12">
         <v>0.80083691936895729</v>
       </c>
-      <c r="AM47" s="12">
-        <f>AM46/AM45*100</f>
+      <c r="AM48" s="12">
+        <f>AM47/AM46*100</f>
         <v>0.8639124052135756</v>
       </c>
-      <c r="AN47" s="12">
-        <f t="shared" ref="AN47:BN47" si="48">AN46/AN45*100</f>
+      <c r="AN48" s="12">
+        <f t="shared" ref="AN48:BN48" si="61">AN47/AN46*100</f>
         <v>0.82261361072762407</v>
       </c>
-      <c r="AO47" s="12">
-        <f t="shared" si="48"/>
+      <c r="AO48" s="12">
+        <f t="shared" si="61"/>
         <v>1.0169908392822991</v>
       </c>
-      <c r="AP47" s="12">
-        <f t="shared" si="48"/>
+      <c r="AP48" s="12">
+        <f t="shared" si="61"/>
         <v>1.1281115501751748</v>
       </c>
-      <c r="AQ47" s="12">
-        <f t="shared" si="48"/>
+      <c r="AQ48" s="12">
+        <f t="shared" si="61"/>
         <v>1.1868382584774484</v>
       </c>
-      <c r="AR47" s="12">
-        <f t="shared" si="48"/>
+      <c r="AR48" s="12">
+        <f t="shared" si="61"/>
         <v>1.196280440680848</v>
       </c>
-      <c r="AS47" s="12">
-        <f t="shared" si="48"/>
+      <c r="AS48" s="12">
+        <f t="shared" si="61"/>
         <v>0.96670329146105094</v>
       </c>
-      <c r="AT47" s="12">
-        <f t="shared" si="48"/>
+      <c r="AT48" s="12">
+        <f t="shared" si="61"/>
         <v>1.0721339666370941</v>
       </c>
-      <c r="AU47" s="12">
-        <f t="shared" si="48"/>
+      <c r="AU48" s="12">
+        <f t="shared" si="61"/>
         <v>1.0562348932010273</v>
       </c>
-      <c r="AV47" s="12">
-        <f t="shared" si="48"/>
+      <c r="AV48" s="12">
+        <f t="shared" si="61"/>
         <v>1.0745923910898776</v>
       </c>
-      <c r="AW47" s="12">
-        <f t="shared" si="48"/>
+      <c r="AW48" s="12">
+        <f t="shared" si="61"/>
         <v>1.1425754324545834</v>
       </c>
-      <c r="AX47" s="12">
-        <f t="shared" si="48"/>
+      <c r="AX48" s="12">
+        <f t="shared" si="61"/>
         <v>1.225506300967721</v>
       </c>
-      <c r="AY47" s="12">
-        <f t="shared" si="48"/>
+      <c r="AY48" s="12">
+        <f t="shared" si="61"/>
         <v>0.90247329391138309</v>
       </c>
-      <c r="AZ47" s="12">
-        <f t="shared" si="48"/>
+      <c r="AZ48" s="12">
+        <f t="shared" si="61"/>
         <v>0.90247329563311574</v>
       </c>
-      <c r="BA47" s="12">
-        <f t="shared" si="48"/>
+      <c r="BA48" s="12">
+        <f t="shared" si="61"/>
         <v>0.902473300798314</v>
       </c>
-      <c r="BB47" s="12">
-        <f t="shared" si="48"/>
+      <c r="BB48" s="12">
+        <f t="shared" si="61"/>
         <v>1.2077939096116515</v>
       </c>
-      <c r="BC47" s="12">
-        <f t="shared" si="48"/>
+      <c r="BC48" s="12">
+        <f t="shared" si="61"/>
         <v>1.1531256574298758</v>
       </c>
-      <c r="BD47" s="12">
-        <f t="shared" si="48"/>
+      <c r="BD48" s="12">
+        <f t="shared" si="61"/>
         <v>1.003722041473486</v>
       </c>
-      <c r="BE47" s="12">
-        <f t="shared" si="48"/>
+      <c r="BE48" s="12">
+        <f t="shared" si="61"/>
         <v>0.96843533074565691</v>
       </c>
-      <c r="BF47" s="12">
-[...57 lines deleted...]
-        <v>20.323267275827874</v>
+      <c r="BF48" s="12">
+        <f t="shared" si="61"/>
+        <v>0.93450939366120145</v>
+      </c>
+      <c r="BG48" s="12">
+        <f t="shared" si="61"/>
+        <v>0.91091835307813873</v>
+      </c>
+      <c r="BH48" s="12">
+        <f t="shared" si="61"/>
+        <v>0.94836199009853861</v>
+      </c>
+      <c r="BI48" s="12">
+        <f t="shared" si="61"/>
+        <v>0.94836199150491995</v>
+      </c>
+      <c r="BJ48" s="12">
+        <f t="shared" si="61"/>
+        <v>0.85735902891106974</v>
+      </c>
+      <c r="BK48" s="12">
+        <f t="shared" si="61"/>
+        <v>0.7775887692146749</v>
+      </c>
+      <c r="BL48" s="12">
+        <f t="shared" si="61"/>
+        <v>0.73163232398635691</v>
+      </c>
+      <c r="BM48" s="12">
+        <f t="shared" si="61"/>
+        <v>0.60447926318012235</v>
+      </c>
+      <c r="BN48" s="12">
+        <f t="shared" si="61"/>
+        <v>0.60447926318012235</v>
+      </c>
+      <c r="BO48" s="31">
+        <f t="shared" ref="BO48:BU48" si="62">BO47/BO51*100</f>
+        <v>26.457032031689735</v>
+      </c>
+      <c r="BP48" s="31">
+        <f t="shared" si="62"/>
+        <v>24.767018080480714</v>
+      </c>
+      <c r="BQ48" s="31">
+        <f t="shared" si="62"/>
+        <v>24.598784904486632</v>
+      </c>
+      <c r="BR48" s="31">
+        <f t="shared" si="62"/>
+        <v>24.775005546438841</v>
+      </c>
+      <c r="BS48" s="31">
+        <f t="shared" si="62"/>
+        <v>23.092826794030202</v>
+      </c>
+      <c r="BT48" s="31">
+        <f t="shared" si="62"/>
+        <v>20.241139144821894</v>
+      </c>
+      <c r="BU48" s="31">
+        <f t="shared" si="62"/>
+        <v>19.631438950218751</v>
       </c>
     </row>
-    <row r="48" spans="2:72">
-      <c r="B48" s="24" t="s">
+    <row r="49" spans="2:73" x14ac:dyDescent="0.2">
+      <c r="B49" s="24" t="s">
         <v>49</v>
       </c>
-      <c r="C48" s="17">
+      <c r="C49" s="17">
         <v>36.527036787774684</v>
       </c>
-      <c r="D48" s="17">
+      <c r="D49" s="17">
         <v>36.002733368495726</v>
       </c>
-      <c r="E48" s="17">
-        <f>E46/E52*100</f>
+      <c r="E49" s="17">
+        <f>E47/E53*100</f>
         <v>35.625445849388377</v>
       </c>
-      <c r="F48" s="20">
-        <f t="shared" ref="F48:R48" si="50">F46/F52*100</f>
+      <c r="F49" s="20">
+        <f t="shared" ref="F49:R49" si="63">F47/F53*100</f>
         <v>35.321193640028298</v>
       </c>
-      <c r="G48" s="17">
-        <f t="shared" si="50"/>
+      <c r="G49" s="17">
+        <f t="shared" si="63"/>
         <v>37.626936283916073</v>
       </c>
-      <c r="H48" s="17">
-        <f t="shared" si="50"/>
+      <c r="H49" s="17">
+        <f t="shared" si="63"/>
         <v>41.108175625091768</v>
       </c>
-      <c r="I48" s="17">
-        <f t="shared" si="50"/>
+      <c r="I49" s="17">
+        <f t="shared" si="63"/>
         <v>41.897061875855293</v>
       </c>
-      <c r="J48" s="20">
-        <f t="shared" si="50"/>
+      <c r="J49" s="20">
+        <f t="shared" si="63"/>
         <v>45.974161804955358</v>
       </c>
-      <c r="K48" s="31">
-        <f t="shared" si="50"/>
+      <c r="K49" s="31">
+        <f t="shared" si="63"/>
         <v>45.475594301373981</v>
       </c>
-      <c r="L48" s="31">
-        <f t="shared" si="50"/>
+      <c r="L49" s="31">
+        <f t="shared" si="63"/>
         <v>46.726798511325981</v>
       </c>
-      <c r="M48" s="31">
-        <f t="shared" si="50"/>
+      <c r="M49" s="31">
+        <f t="shared" si="63"/>
         <v>44.546053715603882</v>
       </c>
-      <c r="N48" s="21">
-        <f t="shared" si="50"/>
+      <c r="N49" s="21">
+        <f t="shared" si="63"/>
         <v>53.271724549113131</v>
       </c>
-      <c r="O48" s="17">
-        <f t="shared" si="50"/>
+      <c r="O49" s="17">
+        <f t="shared" si="63"/>
         <v>53.486979946123924</v>
       </c>
-      <c r="P48" s="17">
-        <f t="shared" si="50"/>
+      <c r="P49" s="17">
+        <f t="shared" si="63"/>
         <v>49.71217043702184</v>
       </c>
-      <c r="Q48" s="17">
-        <f t="shared" si="50"/>
+      <c r="Q49" s="17">
+        <f t="shared" si="63"/>
         <v>48.392918715378549</v>
       </c>
-      <c r="R48" s="31">
-        <f t="shared" si="50"/>
+      <c r="R49" s="31">
+        <f t="shared" si="63"/>
         <v>54.559464968511783</v>
       </c>
-      <c r="S48" s="31">
+      <c r="S49" s="31">
         <v>37.346237566138633</v>
       </c>
-      <c r="T48" s="31">
+      <c r="T49" s="31">
         <v>50.190078529401674</v>
       </c>
-      <c r="U48" s="31">
+      <c r="U49" s="31">
         <v>41.613761993282957</v>
       </c>
-      <c r="V48" s="31">
+      <c r="V49" s="31">
         <v>53.787377754822543</v>
       </c>
-      <c r="W48" s="31">
+      <c r="W49" s="31">
         <v>52.929604971535049</v>
       </c>
-      <c r="X48" s="31">
+      <c r="X49" s="31">
         <v>18.005196113952383</v>
       </c>
-      <c r="Y48" s="31">
+      <c r="Y49" s="31">
         <v>18.130265706935418</v>
       </c>
-      <c r="Z48" s="31">
+      <c r="Z49" s="31">
         <v>18.493783460997669</v>
       </c>
-      <c r="AA48" s="31">
+      <c r="AA49" s="31">
         <v>19.450998946635028</v>
       </c>
-      <c r="AB48" s="31">
+      <c r="AB49" s="31">
         <v>17.803633995647829</v>
       </c>
-      <c r="AC48" s="31">
+      <c r="AC49" s="31">
         <v>16.844222229621373</v>
       </c>
-      <c r="AD48" s="31">
+      <c r="AD49" s="31">
         <v>15.67158744628909</v>
       </c>
-      <c r="AE48" s="31">
+      <c r="AE49" s="31">
         <v>25.164159461720576</v>
       </c>
-      <c r="AF48" s="31">
+      <c r="AF49" s="31">
         <v>22.477774072811414</v>
       </c>
-      <c r="AG48" s="31">
+      <c r="AG49" s="31">
         <v>19.715294056379459</v>
       </c>
-      <c r="AH48" s="31">
+      <c r="AH49" s="31">
         <v>20.319992676959096</v>
       </c>
-      <c r="AI48" s="31">
+      <c r="AI49" s="31">
         <v>15.593287215862714</v>
       </c>
-      <c r="AJ48" s="31">
+      <c r="AJ49" s="31">
         <v>16.34387040764296</v>
       </c>
-      <c r="AK48" s="31">
+      <c r="AK49" s="31">
         <v>13.554182597653819</v>
       </c>
-      <c r="AL48" s="31">
+      <c r="AL49" s="31">
         <v>14.723524352057721</v>
       </c>
-      <c r="AM48" s="31">
-        <f>AM46/AM52*100</f>
+      <c r="AM49" s="31">
+        <f>AM47/AM53*100</f>
         <v>15.836093012787314</v>
       </c>
-      <c r="AN48" s="31">
-        <f t="shared" ref="AN48:BN48" si="51">AN46/AN52*100</f>
+      <c r="AN49" s="31">
+        <f t="shared" ref="AN49:BN49" si="64">AN47/AN53*100</f>
         <v>15.498346279514614</v>
       </c>
-      <c r="AO48" s="31">
-        <f t="shared" si="51"/>
+      <c r="AO49" s="31">
+        <f t="shared" si="64"/>
         <v>16.875105876246117</v>
       </c>
-      <c r="AP48" s="31">
-        <f t="shared" si="51"/>
+      <c r="AP49" s="31">
+        <f t="shared" si="64"/>
         <v>17.886800079601333</v>
       </c>
-      <c r="AQ48" s="31">
-        <f t="shared" si="51"/>
+      <c r="AQ49" s="31">
+        <f t="shared" si="64"/>
         <v>18.263180788360874</v>
       </c>
-      <c r="AR48" s="31">
-        <f t="shared" si="51"/>
+      <c r="AR49" s="31">
+        <f t="shared" si="64"/>
         <v>18.927861319810209</v>
       </c>
-      <c r="AS48" s="31">
-        <f t="shared" si="51"/>
+      <c r="AS49" s="31">
+        <f t="shared" si="64"/>
         <v>16.089469421922669</v>
       </c>
-      <c r="AT48" s="31">
-        <f t="shared" si="51"/>
+      <c r="AT49" s="31">
+        <f t="shared" si="64"/>
         <v>17.660111354759536</v>
       </c>
-      <c r="AU48" s="31">
-        <f t="shared" si="51"/>
+      <c r="AU49" s="31">
+        <f t="shared" si="64"/>
         <v>16.609598548728695</v>
       </c>
-      <c r="AV48" s="31">
-        <f t="shared" si="51"/>
+      <c r="AV49" s="31">
+        <f t="shared" si="64"/>
         <v>16.936401414339429</v>
       </c>
-      <c r="AW48" s="31">
-        <f t="shared" si="51"/>
+      <c r="AW49" s="31">
+        <f t="shared" si="64"/>
         <v>18.310704939619651</v>
       </c>
-      <c r="AX48" s="31">
-        <f t="shared" si="51"/>
+      <c r="AX49" s="31">
+        <f t="shared" si="64"/>
         <v>18.278920909018883</v>
       </c>
-      <c r="AY48" s="31">
-        <f t="shared" si="51"/>
+      <c r="AY49" s="31">
+        <f t="shared" si="64"/>
         <v>13.839077407819151</v>
       </c>
-      <c r="AZ48" s="31">
-        <f t="shared" si="51"/>
+      <c r="AZ49" s="31">
+        <f t="shared" si="64"/>
         <v>14.045725112096175</v>
       </c>
-      <c r="BA48" s="31">
-        <f t="shared" si="51"/>
+      <c r="BA49" s="31">
+        <f t="shared" si="64"/>
         <v>14.458502316878647</v>
       </c>
-      <c r="BB48" s="31">
-        <f t="shared" si="51"/>
+      <c r="BB49" s="31">
+        <f t="shared" si="64"/>
         <v>18.745138514970037</v>
       </c>
-      <c r="BC48" s="31">
-        <f t="shared" si="51"/>
+      <c r="BC49" s="31">
+        <f t="shared" si="64"/>
         <v>17.115225857874574</v>
       </c>
-      <c r="BD48" s="31">
-        <f t="shared" si="51"/>
+      <c r="BD49" s="31">
+        <f t="shared" si="64"/>
         <v>16.84685303965691</v>
       </c>
-      <c r="BE48" s="31">
-        <f t="shared" si="51"/>
+      <c r="BE49" s="31">
+        <f t="shared" si="64"/>
         <v>16.995940840828773</v>
       </c>
-      <c r="BF48" s="31">
-        <f t="shared" si="51"/>
+      <c r="BF49" s="31">
+        <f t="shared" si="64"/>
         <v>16.876399717764318</v>
       </c>
-      <c r="BG48" s="31">
-        <f t="shared" si="51"/>
+      <c r="BG49" s="31">
+        <f t="shared" si="64"/>
         <v>18.754959488245738</v>
       </c>
-      <c r="BH48" s="31">
-        <f t="shared" si="51"/>
+      <c r="BH49" s="31">
+        <f t="shared" si="64"/>
         <v>19.814051527430841</v>
       </c>
-      <c r="BI48" s="31">
-        <f>BI46/BI52*100</f>
+      <c r="BI49" s="31">
+        <f>BI47/BI53*100</f>
         <v>20.692348554089886</v>
       </c>
-      <c r="BJ48" s="31">
-        <f t="shared" si="51"/>
+      <c r="BJ49" s="31">
+        <f t="shared" si="64"/>
         <v>19.672661123449966</v>
       </c>
-      <c r="BK48" s="31">
-        <f t="shared" si="51"/>
+      <c r="BK49" s="31">
+        <f t="shared" si="64"/>
         <v>20.14790948079931</v>
       </c>
-      <c r="BL48" s="31">
-        <f t="shared" si="51"/>
+      <c r="BL49" s="31">
+        <f t="shared" si="64"/>
         <v>19.628222732790992</v>
       </c>
-      <c r="BM48" s="31">
-        <f t="shared" si="51"/>
+      <c r="BM49" s="31">
+        <f t="shared" si="64"/>
         <v>17.228011681808013</v>
       </c>
-      <c r="BN48" s="31">
-        <f t="shared" si="51"/>
+      <c r="BN49" s="31">
+        <f t="shared" si="64"/>
         <v>16.834582791719615</v>
       </c>
-      <c r="BO48" s="45">
+      <c r="BO49" s="45">
         <v>7216.9913117413398</v>
       </c>
-      <c r="BP48" s="45">
+      <c r="BP49" s="45">
         <v>7105.7976407599272</v>
       </c>
-      <c r="BQ48" s="45">
+      <c r="BQ49" s="45">
         <v>6699.6618514966131</v>
       </c>
-      <c r="BR48" s="45">
+      <c r="BR49" s="45">
         <v>6499.3315852679407</v>
       </c>
-      <c r="BS48" s="45">
-[...3 lines deleted...]
-        <v>6350.7592260530864</v>
+      <c r="BS49" s="45">
+        <v>6508.4163671144497</v>
+      </c>
+      <c r="BT49" s="45">
+        <v>6305.2543946630867</v>
+      </c>
+      <c r="BU49" s="45">
+        <v>6100.9865908664578</v>
       </c>
     </row>
-    <row r="49" spans="2:72">
-      <c r="B49" s="23" t="s">
+    <row r="50" spans="2:73" x14ac:dyDescent="0.2">
+      <c r="B50" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="C49" s="15">
+      <c r="C50" s="15">
         <v>2138.7416170000001</v>
       </c>
-      <c r="D49" s="15">
+      <c r="D50" s="15">
         <v>2212.6976330000002</v>
       </c>
-      <c r="E49" s="15">
+      <c r="E50" s="15">
         <v>1999.4491780000001</v>
       </c>
-      <c r="F49" s="25">
+      <c r="F50" s="25">
         <v>1958.9779900000001</v>
       </c>
-      <c r="G49" s="15">
+      <c r="G50" s="15">
         <v>1773.781872</v>
       </c>
-      <c r="H49" s="15">
+      <c r="H50" s="15">
         <v>1532.9385272699999</v>
       </c>
-      <c r="I49" s="15">
+      <c r="I50" s="15">
         <v>1519.4288753699998</v>
       </c>
-      <c r="J49" s="25">
+      <c r="J50" s="25">
         <v>1423.5334989999999</v>
       </c>
-      <c r="K49" s="30">
+      <c r="K50" s="30">
         <v>1452.4021519999999</v>
       </c>
-      <c r="L49" s="45">
+      <c r="L50" s="45">
         <v>1381.0925050000001</v>
       </c>
-      <c r="M49" s="45">
+      <c r="M50" s="45">
         <v>1346.2</v>
       </c>
-      <c r="N49" s="52">
+      <c r="N50" s="52">
         <v>940.5</v>
       </c>
-      <c r="O49" s="52">
+      <c r="O50" s="52">
         <v>932.4</v>
       </c>
-      <c r="P49" s="45">
+      <c r="P50" s="45">
         <v>940.48500000000001</v>
       </c>
-      <c r="Q49" s="45">
+      <c r="Q50" s="45">
         <v>1008.741882</v>
       </c>
-      <c r="R49" s="45">
+      <c r="R50" s="45">
         <v>786.26027499999998</v>
       </c>
-      <c r="S49" s="45">
+      <c r="S50" s="45">
         <v>1583.7743351325003</v>
       </c>
-      <c r="T49" s="45">
+      <c r="T50" s="45">
         <v>1119.501452</v>
       </c>
-      <c r="U49" s="45">
+      <c r="U50" s="45">
         <v>1288.065051</v>
       </c>
-      <c r="V49" s="45">
+      <c r="V50" s="45">
         <v>1142.188126</v>
       </c>
-      <c r="W49" s="53">
+      <c r="W50" s="53">
         <v>1161.1661099999999</v>
       </c>
-      <c r="X49" s="45">
+      <c r="X50" s="45">
         <v>3678.2512828075</v>
       </c>
-      <c r="Y49" s="45">
+      <c r="Y50" s="45">
         <v>3757.9385721491999</v>
       </c>
-      <c r="Z49" s="45">
+      <c r="Z50" s="45">
         <v>3666.1991435488003</v>
       </c>
-      <c r="AA49" s="45">
+      <c r="AA50" s="45">
         <v>3445.9779539529723</v>
       </c>
-      <c r="AB49" s="45">
+      <c r="AB50" s="45">
         <v>3792.0594021511688</v>
       </c>
-      <c r="AC49" s="45">
+      <c r="AC50" s="45">
         <v>3947.8563690000001</v>
       </c>
-      <c r="AD49" s="45">
+      <c r="AD50" s="45">
         <v>4313.2278442700008</v>
       </c>
-      <c r="AE49" s="45">
+      <c r="AE50" s="45">
         <v>4385.5137320000003</v>
       </c>
-      <c r="AF49" s="45">
+      <c r="AF50" s="45">
         <v>5100.2415689999998</v>
       </c>
-      <c r="AG49" s="46">
+      <c r="AG50" s="46">
         <v>5914.1172159999996</v>
       </c>
-      <c r="AH49" s="45">
+      <c r="AH50" s="45">
         <v>5692.8704747329384</v>
       </c>
-      <c r="AI49" s="45">
+      <c r="AI50" s="45">
         <v>5715.5168180000001</v>
       </c>
-      <c r="AJ49" s="45">
+      <c r="AJ50" s="45">
         <v>5353.0624390000003</v>
       </c>
-      <c r="AK49" s="45">
+      <c r="AK50" s="45">
         <v>7742.2936200000004</v>
       </c>
-      <c r="AL49" s="45">
+      <c r="AL50" s="45">
         <v>7459.8848669999998</v>
       </c>
-      <c r="AM49" s="45">
+      <c r="AM50" s="45">
         <v>7545.4461119999996</v>
       </c>
-      <c r="AN49" s="45">
+      <c r="AN50" s="45">
         <v>7561.6678910000001</v>
       </c>
-      <c r="AO49" s="45">
+      <c r="AO50" s="45">
         <v>8594.9434339500003</v>
       </c>
-      <c r="AP49" s="45">
+      <c r="AP50" s="45">
         <v>9069.9991404975135</v>
       </c>
-      <c r="AQ49" s="45">
+      <c r="AQ50" s="45">
         <v>9504.9839630000006</v>
       </c>
-      <c r="AR49" s="45">
+      <c r="AR50" s="45">
         <v>9216.8887552350916</v>
       </c>
-      <c r="AS49" s="45">
+      <c r="AS50" s="45">
         <v>9128.6666937299997</v>
       </c>
-      <c r="AT49" s="45">
+      <c r="AT50" s="45">
         <v>9042.3649246801215</v>
       </c>
-      <c r="AU49" s="45">
+      <c r="AU50" s="45">
         <v>9598.4194156298963</v>
       </c>
-      <c r="AV49" s="45">
+      <c r="AV50" s="45">
         <v>9513.0575659901151</v>
       </c>
-      <c r="AW49" s="45">
+      <c r="AW50" s="45">
         <v>9236.9593125565079</v>
       </c>
-      <c r="AX49" s="45">
+      <c r="AX50" s="45">
         <v>9872.1982437601</v>
       </c>
-      <c r="AY49" s="45">
+      <c r="AY50" s="45">
         <v>9790.234091961991</v>
       </c>
-      <c r="AZ49" s="45">
+      <c r="AZ50" s="45">
         <v>9623.0599479292323</v>
       </c>
-      <c r="BA49" s="45">
+      <c r="BA50" s="45">
         <v>9303.4369395710455</v>
       </c>
-      <c r="BB49" s="45">
+      <c r="BB50" s="45">
         <v>9122.3987273499879</v>
       </c>
-      <c r="BC49" s="45">
+      <c r="BC50" s="45">
         <v>9840</v>
       </c>
-      <c r="BD49" s="45">
+      <c r="BD50" s="45">
         <v>8827</v>
       </c>
-      <c r="BE49" s="45">
+      <c r="BE50" s="45">
         <v>8669</v>
       </c>
-      <c r="BF49" s="52">
+      <c r="BF50" s="52">
         <v>8611.3009593194365</v>
       </c>
-      <c r="BG49" s="52">
+      <c r="BG50" s="52">
         <v>8417.4065626223528</v>
       </c>
-      <c r="BH49" s="52">
+      <c r="BH50" s="52">
         <v>8186.8577536022312</v>
       </c>
-      <c r="BI49" s="52">
+      <c r="BI50" s="52">
         <v>7753.4959902794271</v>
       </c>
-      <c r="BJ49" s="52">
+      <c r="BJ50" s="52">
         <v>7467.6012075540011</v>
       </c>
-      <c r="BK49" s="52">
+      <c r="BK50" s="52">
         <v>7250.3721141621554</v>
       </c>
-      <c r="BL49" s="52">
+      <c r="BL50" s="52">
         <v>7048.0584487432361</v>
       </c>
-      <c r="BM49" s="52">
+      <c r="BM50" s="52">
         <v>6832.5631589566874</v>
       </c>
-      <c r="BN49" s="75">
+      <c r="BN50" s="75">
         <v>7025.4773414894344</v>
       </c>
-      <c r="BO49" s="31">
-[...21 lines deleted...]
-        <v>79.676732724172112</v>
+      <c r="BO50" s="31">
+        <f t="shared" ref="BO50:BU50" si="65">BO49/BO51*100</f>
+        <v>73.542967968310251</v>
+      </c>
+      <c r="BP50" s="31">
+        <f t="shared" si="65"/>
+        <v>75.23298191951929</v>
+      </c>
+      <c r="BQ50" s="31">
+        <f t="shared" si="65"/>
+        <v>75.401215095513365</v>
+      </c>
+      <c r="BR50" s="31">
+        <f t="shared" si="65"/>
+        <v>75.224994453561152</v>
+      </c>
+      <c r="BS50" s="31">
+        <f t="shared" si="65"/>
+        <v>76.907173205969798</v>
+      </c>
+      <c r="BT50" s="31">
+        <f t="shared" si="65"/>
+        <v>79.758860855178099</v>
+      </c>
+      <c r="BU50" s="31">
+        <f t="shared" si="65"/>
+        <v>80.368561049781263</v>
       </c>
     </row>
-    <row r="50" spans="2:72">
-      <c r="B50" s="24" t="s">
+    <row r="51" spans="2:73" x14ac:dyDescent="0.2">
+      <c r="B51" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="C50" s="16">
-        <f t="shared" ref="C50:R50" si="53">C49/C45*100</f>
+      <c r="C51" s="16">
+        <f t="shared" ref="C51:R51" si="66">C50/C46*100</f>
         <v>3.0023957731155555</v>
       </c>
-      <c r="D50" s="16">
-        <f t="shared" si="53"/>
+      <c r="D51" s="16">
+        <f t="shared" si="66"/>
         <v>3.1062162758214074</v>
       </c>
-      <c r="E50" s="16">
-        <f t="shared" si="53"/>
+      <c r="E51" s="16">
+        <f t="shared" si="66"/>
         <v>2.8068550744372462</v>
       </c>
-      <c r="F50" s="20">
-        <f t="shared" si="53"/>
+      <c r="F51" s="20">
+        <f t="shared" si="66"/>
         <v>2.7500410475261283</v>
       </c>
-      <c r="G50" s="16">
-        <f t="shared" si="53"/>
+      <c r="G51" s="16">
+        <f t="shared" si="66"/>
         <v>2.3024317032171808</v>
       </c>
-      <c r="H50" s="16">
-        <f t="shared" si="53"/>
+      <c r="H51" s="16">
+        <f t="shared" si="66"/>
         <v>1.989808510270705</v>
       </c>
-      <c r="I50" s="16">
-        <f t="shared" si="53"/>
+      <c r="I51" s="16">
+        <f t="shared" si="66"/>
         <v>1.9722725035468816</v>
       </c>
-      <c r="J50" s="20">
-        <f t="shared" si="53"/>
+      <c r="J51" s="20">
+        <f t="shared" si="66"/>
         <v>1.8477969080796215</v>
       </c>
-      <c r="K50" s="12">
-        <f t="shared" si="53"/>
+      <c r="K51" s="12">
+        <f t="shared" si="66"/>
         <v>1.7193023506606886</v>
       </c>
-      <c r="L50" s="12">
-        <f t="shared" si="53"/>
+      <c r="L51" s="12">
+        <f t="shared" si="66"/>
         <v>1.6348885100841954</v>
       </c>
-      <c r="M50" s="12">
-        <f t="shared" si="53"/>
+      <c r="M51" s="12">
+        <f t="shared" si="66"/>
         <v>1.5935839955016944</v>
       </c>
-      <c r="N50" s="20">
-        <f t="shared" si="53"/>
+      <c r="N51" s="20">
+        <f t="shared" si="66"/>
         <v>1.1133306698628311</v>
       </c>
-      <c r="O50" s="12">
-        <f t="shared" si="53"/>
+      <c r="O51" s="12">
+        <f t="shared" si="66"/>
         <v>0.9887881141814846</v>
       </c>
-      <c r="P50" s="12">
-        <f t="shared" si="53"/>
+      <c r="P51" s="12">
+        <f t="shared" si="66"/>
         <v>0.99736206517157189</v>
       </c>
-      <c r="Q50" s="12">
-        <f t="shared" si="53"/>
+      <c r="Q51" s="12">
+        <f t="shared" si="66"/>
         <v>1.0697468717274365</v>
       </c>
-      <c r="R50" s="12">
-        <f t="shared" si="53"/>
+      <c r="R51" s="12">
+        <f t="shared" si="66"/>
         <v>0.83381039744001018</v>
       </c>
-      <c r="S50" s="12">
+      <c r="S51" s="12">
         <v>1.4473524085578249</v>
       </c>
-      <c r="T50" s="12">
+      <c r="T51" s="12">
         <v>1.0230707033149549</v>
       </c>
-      <c r="U50" s="12">
+      <c r="U51" s="12">
         <v>1.1771147016270089</v>
       </c>
-      <c r="V50" s="12">
+      <c r="V51" s="12">
         <v>1.0438032101675294</v>
       </c>
-      <c r="W50" s="12">
+      <c r="W51" s="12">
         <v>0.95704801353096025</v>
       </c>
-      <c r="X50" s="12">
+      <c r="X51" s="12">
         <v>3.0316619243035134</v>
       </c>
-      <c r="Y50" s="12">
+      <c r="Y51" s="12">
         <v>3.200338780323845</v>
       </c>
-      <c r="Z50" s="12">
+      <c r="Z51" s="12">
         <v>3.0399198022364318</v>
       </c>
-      <c r="AA50" s="12">
+      <c r="AA51" s="12">
         <v>2.7615379594092984</v>
       </c>
-      <c r="AB50" s="12">
+      <c r="AB51" s="12">
         <v>2.935395863401701</v>
       </c>
-      <c r="AC50" s="12">
+      <c r="AC51" s="12">
         <v>2.9278954863542572</v>
       </c>
-      <c r="AD50" s="12">
+      <c r="AD51" s="12">
         <v>3.0864293184971601</v>
       </c>
-      <c r="AE50" s="12">
+      <c r="AE51" s="12">
         <v>3.094075409169776</v>
       </c>
-      <c r="AF50" s="12">
+      <c r="AF51" s="12">
         <v>3.5549625899231283</v>
       </c>
-      <c r="AG50" s="12">
+      <c r="AG51" s="12">
         <v>4.0502478636066668</v>
       </c>
-      <c r="AH50" s="12">
+      <c r="AH51" s="12">
         <v>3.8208842270177277</v>
       </c>
-      <c r="AI50" s="12">
+      <c r="AI51" s="12">
         <v>3.7945856647273755</v>
       </c>
-      <c r="AJ50" s="12">
+      <c r="AJ51" s="12">
         <v>3.371281591845539</v>
       </c>
-      <c r="AK50" s="12">
+      <c r="AK51" s="12">
         <v>4.9092687569610716</v>
       </c>
-      <c r="AL50" s="12">
+      <c r="AL51" s="12">
         <v>4.6383290046309877</v>
       </c>
-      <c r="AM50" s="12">
-        <f>AM49/AM45*100</f>
+      <c r="AM51" s="12">
+        <f>AM50/AM46*100</f>
         <v>4.5914256287066877</v>
       </c>
-      <c r="AN50" s="12">
-        <f t="shared" ref="AN50:BN50" si="54">AN49/AN45*100</f>
+      <c r="AN51" s="12">
+        <f t="shared" ref="AN51:BN51" si="67">AN50/AN46*100</f>
         <v>4.4851372672801624</v>
       </c>
-      <c r="AO50" s="12">
-        <f t="shared" si="54"/>
+      <c r="AO51" s="12">
+        <f t="shared" si="67"/>
         <v>5.009583730029556</v>
       </c>
-      <c r="AP50" s="12">
-        <f t="shared" si="54"/>
+      <c r="AP51" s="12">
+        <f t="shared" si="67"/>
         <v>5.1788385200149012</v>
       </c>
-      <c r="AQ50" s="12">
-        <f t="shared" si="54"/>
+      <c r="AQ51" s="12">
+        <f t="shared" si="67"/>
         <v>5.3116916100645115</v>
       </c>
-      <c r="AR50" s="12">
-        <f t="shared" si="54"/>
+      <c r="AR51" s="12">
+        <f t="shared" si="67"/>
         <v>5.1239288025515162</v>
       </c>
-      <c r="AS50" s="12">
-        <f t="shared" si="54"/>
+      <c r="AS51" s="12">
+        <f t="shared" si="67"/>
         <v>5.041594845106907</v>
       </c>
-      <c r="AT50" s="12">
-        <f t="shared" si="54"/>
+      <c r="AT51" s="12">
+        <f t="shared" si="67"/>
         <v>4.9988015167235229</v>
       </c>
-      <c r="AU50" s="12">
-        <f t="shared" si="54"/>
+      <c r="AU51" s="12">
+        <f t="shared" si="67"/>
         <v>5.3029488649270222</v>
       </c>
-      <c r="AV50" s="12">
-        <f t="shared" si="54"/>
+      <c r="AV51" s="12">
+        <f t="shared" si="67"/>
         <v>5.2702760659133903</v>
       </c>
-      <c r="AW50" s="12">
-        <f t="shared" si="54"/>
+      <c r="AW51" s="12">
+        <f t="shared" si="67"/>
         <v>5.0973559968501627</v>
       </c>
-      <c r="AX50" s="12">
-        <f t="shared" si="54"/>
+      <c r="AX51" s="12">
+        <f t="shared" si="67"/>
         <v>5.4789720819058116</v>
       </c>
-      <c r="AY50" s="12">
-        <f t="shared" si="54"/>
+      <c r="AY51" s="12">
+        <f t="shared" si="67"/>
         <v>5.6187222115164648</v>
       </c>
-      <c r="AZ50" s="12">
-        <f t="shared" si="54"/>
+      <c r="AZ51" s="12">
+        <f t="shared" si="67"/>
         <v>5.5227791454523647</v>
       </c>
-      <c r="BA50" s="12">
-        <f t="shared" si="54"/>
+      <c r="BA51" s="12">
+        <f t="shared" si="67"/>
         <v>5.3393440120832549</v>
       </c>
-      <c r="BB50" s="12">
-        <f t="shared" si="54"/>
+      <c r="BB51" s="12">
+        <f t="shared" si="67"/>
         <v>5.235444205951465</v>
       </c>
-      <c r="BC50" s="12">
-        <f t="shared" si="54"/>
+      <c r="BC51" s="12">
+        <f t="shared" si="67"/>
         <v>5.5843002287691785</v>
       </c>
-      <c r="BD50" s="12">
-        <f t="shared" si="54"/>
+      <c r="BD51" s="12">
+        <f t="shared" si="67"/>
         <v>4.9541980466922908</v>
       </c>
-      <c r="BE50" s="12">
-        <f t="shared" si="54"/>
+      <c r="BE51" s="12">
+        <f t="shared" si="67"/>
         <v>4.7296036293524937</v>
       </c>
-      <c r="BF50" s="12">
-[...57 lines deleted...]
-        <v>7970.6571905230867</v>
+      <c r="BF51" s="12">
+        <f t="shared" si="67"/>
+        <v>4.6028647459043874</v>
+      </c>
+      <c r="BG51" s="12">
+        <f t="shared" si="67"/>
+        <v>3.9460281716479582</v>
+      </c>
+      <c r="BH51" s="12">
+        <f t="shared" si="67"/>
+        <v>3.8379483149171381</v>
+      </c>
+      <c r="BI51" s="12">
+        <f t="shared" si="67"/>
+        <v>3.6347909987218672</v>
+      </c>
+      <c r="BJ51" s="12">
+        <f t="shared" si="67"/>
+        <v>3.5007652915912097</v>
+      </c>
+      <c r="BK51" s="12">
+        <f t="shared" si="67"/>
+        <v>3.0818129714756277</v>
+      </c>
+      <c r="BL51" s="12">
+        <f t="shared" si="67"/>
+        <v>2.9958183675328951</v>
+      </c>
+      <c r="BM51" s="12">
+        <f t="shared" si="67"/>
+        <v>2.904220837240779</v>
+      </c>
+      <c r="BN51" s="12">
+        <f t="shared" si="67"/>
+        <v>2.9862201361387966</v>
+      </c>
+      <c r="BO51" s="45">
+        <f t="shared" ref="BO51:BU51" si="68">BO47+BO49</f>
+        <v>9813.2989612972233</v>
+      </c>
+      <c r="BP51" s="45">
+        <f t="shared" si="68"/>
+        <v>9445.0564891358099</v>
+      </c>
+      <c r="BQ51" s="45">
+        <f t="shared" si="68"/>
+        <v>8885.3499814424958</v>
+      </c>
+      <c r="BR51" s="45">
+        <f t="shared" si="68"/>
+        <v>8639.8565164138236</v>
+      </c>
+      <c r="BS51" s="45">
+        <f t="shared" si="68"/>
+        <v>8462.6909244003327</v>
+      </c>
+      <c r="BT51" s="45">
+        <f t="shared" si="68"/>
+        <v>7905.3967509789691</v>
+      </c>
+      <c r="BU51" s="45">
+        <f t="shared" si="68"/>
+        <v>7591.2602032123395</v>
       </c>
     </row>
-    <row r="51" spans="2:72">
-      <c r="B51" s="24" t="s">
+    <row r="52" spans="2:73" x14ac:dyDescent="0.2">
+      <c r="B52" s="24" t="s">
         <v>49</v>
       </c>
-      <c r="C51" s="17">
+      <c r="C52" s="17">
         <v>63.472963212225316</v>
       </c>
-      <c r="D51" s="17">
+      <c r="D52" s="17">
         <v>63.997266631504282</v>
       </c>
-      <c r="E51" s="17">
+      <c r="E52" s="17">
         <v>64.37455415061163</v>
       </c>
-      <c r="F51" s="20">
+      <c r="F52" s="20">
         <v>64.678806359971702</v>
       </c>
-      <c r="G51" s="17">
+      <c r="G52" s="17">
         <v>62.373063716083934</v>
       </c>
-      <c r="H51" s="17">
+      <c r="H52" s="17">
         <v>58.891824374908232</v>
       </c>
-      <c r="I51" s="17">
+      <c r="I52" s="17">
         <v>58.102938124144707</v>
       </c>
-      <c r="J51" s="20">
+      <c r="J52" s="20">
         <v>54.025838195044649</v>
       </c>
-      <c r="K51" s="31">
-        <f t="shared" ref="K51:R51" si="56">K49/K52*100</f>
+      <c r="K52" s="31">
+        <f t="shared" ref="K52:R52" si="69">K50/K53*100</f>
         <v>54.523693670695991</v>
       </c>
-      <c r="L51" s="31">
-        <f t="shared" si="56"/>
+      <c r="L52" s="31">
+        <f t="shared" si="69"/>
         <v>53.273201488674019</v>
       </c>
-      <c r="M51" s="31">
-        <f t="shared" si="56"/>
+      <c r="M52" s="31">
+        <f t="shared" si="69"/>
         <v>55.453946284396103</v>
       </c>
-      <c r="N51" s="21">
-        <f t="shared" si="56"/>
+      <c r="N52" s="21">
+        <f t="shared" si="69"/>
         <v>46.728275450886869</v>
       </c>
-      <c r="O51" s="31">
-        <f t="shared" si="56"/>
+      <c r="O52" s="31">
+        <f t="shared" si="69"/>
         <v>46.513020053876083</v>
       </c>
-      <c r="P51" s="31">
-        <f t="shared" si="56"/>
+      <c r="P52" s="31">
+        <f t="shared" si="69"/>
         <v>50.287829562978146</v>
       </c>
-      <c r="Q51" s="31">
-        <f t="shared" si="56"/>
+      <c r="Q52" s="31">
+        <f t="shared" si="69"/>
         <v>51.607081284621451</v>
       </c>
-      <c r="R51" s="31">
-        <f t="shared" si="56"/>
+      <c r="R52" s="31">
+        <f t="shared" si="69"/>
         <v>45.44053503148821</v>
       </c>
-      <c r="S51" s="31">
+      <c r="S52" s="31">
         <v>62.65376243386136</v>
       </c>
-      <c r="T51" s="31">
+      <c r="T52" s="31">
         <v>49.809921470598326</v>
       </c>
-      <c r="U51" s="31">
+      <c r="U52" s="31">
         <v>58.386238006717036</v>
       </c>
-      <c r="V51" s="31">
+      <c r="V52" s="31">
         <v>46.212622245177457</v>
       </c>
-      <c r="W51" s="31">
+      <c r="W52" s="31">
         <v>47.070395028464951</v>
       </c>
-      <c r="X51" s="31">
+      <c r="X52" s="31">
         <v>81.99480388604762</v>
       </c>
-      <c r="Y51" s="31">
+      <c r="Y52" s="31">
         <v>81.869734293064596</v>
       </c>
-      <c r="Z51" s="31">
+      <c r="Z52" s="31">
         <v>81.506216539002324</v>
       </c>
-      <c r="AA51" s="31">
+      <c r="AA52" s="31">
         <v>80.549001053364975</v>
       </c>
-      <c r="AB51" s="31">
+      <c r="AB52" s="31">
         <v>82.196366004352171</v>
       </c>
-      <c r="AC51" s="31">
+      <c r="AC52" s="31">
         <v>83.155777770378634</v>
       </c>
-      <c r="AD51" s="31">
+      <c r="AD52" s="31">
         <v>84.328412553710905</v>
       </c>
-      <c r="AE51" s="31">
+      <c r="AE52" s="31">
         <v>74.835840538279427</v>
       </c>
-      <c r="AF51" s="31">
+      <c r="AF52" s="31">
         <v>77.522225927188586</v>
       </c>
-      <c r="AG51" s="31">
+      <c r="AG52" s="31">
         <v>80.284705943620537</v>
       </c>
-      <c r="AH51" s="31">
+      <c r="AH52" s="31">
         <v>79.680007323040897</v>
       </c>
-      <c r="AI51" s="31">
+      <c r="AI52" s="31">
         <v>84.406712784137284</v>
       </c>
-      <c r="AJ51" s="31">
+      <c r="AJ52" s="31">
         <v>83.656129592357033</v>
       </c>
-      <c r="AK51" s="31">
+      <c r="AK52" s="31">
         <v>86.445817402346179</v>
       </c>
-      <c r="AL51" s="31">
+      <c r="AL52" s="31">
         <v>85.276475647942277</v>
       </c>
-      <c r="AM51" s="31">
-        <f>AM49/AM52*100</f>
+      <c r="AM52" s="31">
+        <f>AM50/AM53*100</f>
         <v>84.163906987212684</v>
       </c>
-      <c r="AN51" s="31">
-        <f t="shared" ref="AN51:BN51" si="57">AN49/AN52*100</f>
+      <c r="AN52" s="31">
+        <f t="shared" ref="AN52:BN52" si="70">AN50/AN53*100</f>
         <v>84.501653720485393</v>
       </c>
-      <c r="AO51" s="31">
-        <f t="shared" si="57"/>
+      <c r="AO52" s="31">
+        <f t="shared" si="70"/>
         <v>83.124894123753876</v>
       </c>
-      <c r="AP51" s="31">
-        <f t="shared" si="57"/>
+      <c r="AP52" s="31">
+        <f t="shared" si="70"/>
         <v>82.113199920398671</v>
       </c>
-      <c r="AQ51" s="31">
-        <f t="shared" si="57"/>
+      <c r="AQ52" s="31">
+        <f t="shared" si="70"/>
         <v>81.73681921163913</v>
       </c>
-      <c r="AR51" s="31">
-        <f t="shared" si="57"/>
+      <c r="AR52" s="31">
+        <f t="shared" si="70"/>
         <v>81.072138680189795</v>
       </c>
-      <c r="AS51" s="31">
-        <f t="shared" si="57"/>
+      <c r="AS52" s="31">
+        <f t="shared" si="70"/>
         <v>83.910530578077342</v>
       </c>
-      <c r="AT51" s="31">
-        <f t="shared" si="57"/>
+      <c r="AT52" s="31">
+        <f t="shared" si="70"/>
         <v>82.33988864524045</v>
       </c>
-      <c r="AU51" s="31">
-        <f t="shared" si="57"/>
+      <c r="AU52" s="31">
+        <f t="shared" si="70"/>
         <v>83.390401451271316</v>
       </c>
-      <c r="AV51" s="31">
-        <f t="shared" si="57"/>
+      <c r="AV52" s="31">
+        <f t="shared" si="70"/>
         <v>83.063598585660586</v>
       </c>
-      <c r="AW51" s="31">
-        <f t="shared" si="57"/>
+      <c r="AW52" s="31">
+        <f t="shared" si="70"/>
         <v>81.689295060380346</v>
       </c>
-      <c r="AX51" s="31">
-        <f t="shared" si="57"/>
+      <c r="AX52" s="31">
+        <f t="shared" si="70"/>
         <v>81.721079090981121</v>
       </c>
-      <c r="AY51" s="31">
-        <f t="shared" si="57"/>
+      <c r="AY52" s="31">
+        <f t="shared" si="70"/>
         <v>86.160922592180853</v>
       </c>
-      <c r="AZ51" s="31">
-        <f t="shared" si="57"/>
+      <c r="AZ52" s="31">
+        <f t="shared" si="70"/>
         <v>85.954274887903836</v>
       </c>
-      <c r="BA51" s="31">
-        <f t="shared" si="57"/>
+      <c r="BA52" s="31">
+        <f t="shared" si="70"/>
         <v>85.541497683121349</v>
       </c>
-      <c r="BB51" s="31">
-        <f t="shared" si="57"/>
+      <c r="BB52" s="31">
+        <f t="shared" si="70"/>
         <v>81.254861485029963</v>
       </c>
-      <c r="BC51" s="31">
-        <f t="shared" si="57"/>
+      <c r="BC52" s="31">
+        <f t="shared" si="70"/>
         <v>82.884774142125423</v>
       </c>
-      <c r="BD51" s="31">
-        <f t="shared" si="57"/>
+      <c r="BD52" s="31">
+        <f t="shared" si="70"/>
         <v>83.153146960343093</v>
       </c>
-      <c r="BE51" s="31">
-        <f t="shared" si="57"/>
+      <c r="BE52" s="31">
+        <f t="shared" si="70"/>
         <v>83.00405915917122</v>
       </c>
-      <c r="BF51" s="31">
-        <f t="shared" si="57"/>
+      <c r="BF52" s="31">
+        <f t="shared" si="70"/>
         <v>83.123600282235685</v>
       </c>
-      <c r="BG51" s="31">
-        <f t="shared" si="57"/>
+      <c r="BG52" s="31">
+        <f t="shared" si="70"/>
         <v>81.245040511754269</v>
       </c>
-      <c r="BH51" s="31">
-        <f t="shared" si="57"/>
+      <c r="BH52" s="31">
+        <f t="shared" si="70"/>
         <v>80.185948472569152</v>
       </c>
-      <c r="BI51" s="31">
-        <f t="shared" si="57"/>
+      <c r="BI52" s="31">
+        <f t="shared" si="70"/>
         <v>79.307651445910111</v>
       </c>
-      <c r="BJ51" s="31">
-        <f t="shared" si="57"/>
+      <c r="BJ52" s="31">
+        <f t="shared" si="70"/>
         <v>80.32733887655003</v>
       </c>
-      <c r="BK51" s="31">
-        <f t="shared" si="57"/>
+      <c r="BK52" s="31">
+        <f t="shared" si="70"/>
         <v>79.852090519200701</v>
       </c>
-      <c r="BL51" s="31">
-        <f t="shared" si="57"/>
+      <c r="BL52" s="31">
+        <f t="shared" si="70"/>
         <v>80.371777267209012</v>
       </c>
-      <c r="BM51" s="31">
-        <f t="shared" si="57"/>
+      <c r="BM52" s="31">
+        <f t="shared" si="70"/>
         <v>82.771988318191987</v>
       </c>
-      <c r="BN51" s="31">
-        <f t="shared" si="57"/>
+      <c r="BN52" s="31">
+        <f t="shared" si="70"/>
         <v>83.165417208280374</v>
       </c>
-      <c r="BO51" s="12">
-[...21 lines deleted...]
-        <v>0.61775934627430773</v>
+      <c r="BO52" s="12">
+        <f t="shared" ref="BO52:BU52" si="71">BO47/BO46*100</f>
+        <v>1.010346159697558</v>
+      </c>
+      <c r="BP52" s="12">
+        <f t="shared" si="71"/>
+        <v>0.91031630800740926</v>
+      </c>
+      <c r="BQ52" s="12">
+        <f t="shared" si="71"/>
+        <v>0.85055467473783619</v>
+      </c>
+      <c r="BR52" s="12">
+        <f t="shared" si="71"/>
+        <v>0.83297953703216288</v>
+      </c>
+      <c r="BS52" s="12">
+        <f t="shared" si="71"/>
+        <v>0.74427825259654912</v>
+      </c>
+      <c r="BT52" s="12">
+        <f t="shared" si="71"/>
+        <v>0.60485708308051322</v>
+      </c>
+      <c r="BU52" s="12">
+        <f t="shared" si="71"/>
+        <v>0.55242748599606262</v>
       </c>
     </row>
-    <row r="52" spans="2:72">
-      <c r="B52" s="23" t="s">
+    <row r="53" spans="2:73" x14ac:dyDescent="0.2">
+      <c r="B53" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="C52" s="15">
+      <c r="C53" s="15">
         <v>3369.5317009999999</v>
       </c>
-      <c r="D52" s="15">
+      <c r="D53" s="15">
         <v>3457.487717</v>
       </c>
-      <c r="E52" s="15">
+      <c r="E53" s="15">
         <v>3105.9619819999998</v>
       </c>
-      <c r="F52" s="25">
+      <c r="F53" s="25">
         <v>3028.7788230000001</v>
       </c>
-      <c r="G52" s="15">
+      <c r="G53" s="15">
         <v>2843.8267519999999</v>
       </c>
-      <c r="H52" s="15">
+      <c r="H53" s="15">
         <v>2602.97340682</v>
       </c>
-      <c r="I52" s="15">
+      <c r="I53" s="15">
         <v>2615.0637548199998</v>
       </c>
-      <c r="J52" s="25">
+      <c r="J53" s="25">
         <v>2634.9123799999998</v>
       </c>
-      <c r="K52" s="30">
+      <c r="K53" s="30">
         <v>2663.8</v>
       </c>
-      <c r="L52" s="45">
-        <f t="shared" ref="L52:R52" si="59">L46+L49</f>
+      <c r="L53" s="45">
+        <f t="shared" ref="L53:R53" si="72">L47+L50</f>
         <v>2592.4713860000002</v>
       </c>
-      <c r="M52" s="45">
-        <f t="shared" si="59"/>
+      <c r="M53" s="45">
+        <f t="shared" si="72"/>
         <v>2427.6000000000004</v>
       </c>
-      <c r="N52" s="52">
-        <f t="shared" si="59"/>
+      <c r="N53" s="52">
+        <f t="shared" si="72"/>
         <v>2012.7</v>
       </c>
-      <c r="O52" s="52">
-        <f t="shared" si="59"/>
+      <c r="O53" s="52">
+        <f t="shared" si="72"/>
         <v>2004.6</v>
       </c>
-      <c r="P52" s="52">
-        <f t="shared" si="59"/>
+      <c r="P53" s="52">
+        <f t="shared" si="72"/>
         <v>1870.2040000000002</v>
       </c>
-      <c r="Q52" s="52">
-        <f t="shared" si="59"/>
+      <c r="Q53" s="52">
+        <f t="shared" si="72"/>
         <v>1954.657882</v>
       </c>
-      <c r="R52" s="52">
-        <f t="shared" si="59"/>
+      <c r="R53" s="52">
+        <f t="shared" si="72"/>
         <v>1730.305936</v>
       </c>
-      <c r="S52" s="52">
+      <c r="S53" s="52">
         <v>2527.8199961325004</v>
       </c>
-      <c r="T52" s="52">
+      <c r="T53" s="52">
         <v>2247.5471130000001</v>
       </c>
-      <c r="U52" s="52">
+      <c r="U53" s="52">
         <v>2206.1107120000001</v>
       </c>
-      <c r="V52" s="52">
+      <c r="V53" s="52">
         <v>2471.5934099999999</v>
       </c>
-      <c r="W52" s="52">
+      <c r="W53" s="52">
         <v>2466.8713939999998</v>
       </c>
-      <c r="X52" s="52">
+      <c r="X53" s="52">
         <v>4485.9565588075002</v>
       </c>
-      <c r="Y52" s="52">
+      <c r="Y53" s="52">
         <v>4590.1438481491996</v>
       </c>
-      <c r="Z52" s="52">
+      <c r="Z53" s="52">
         <v>4498.0607605488003</v>
       </c>
-      <c r="AA52" s="52">
+      <c r="AA53" s="52">
         <v>4278.1138299529721</v>
       </c>
-      <c r="AB52" s="52">
+      <c r="AB53" s="52">
         <v>4613.4149068711686</v>
       </c>
-      <c r="AC52" s="52">
+      <c r="AC53" s="52">
         <v>4747.5430749999996</v>
       </c>
-      <c r="AD52" s="52">
+      <c r="AD53" s="52">
         <v>5114.7978642700009</v>
       </c>
-      <c r="AE52" s="52">
+      <c r="AE53" s="52">
         <v>5860.1783590000005</v>
       </c>
-      <c r="AF52" s="52">
+      <c r="AF53" s="52">
         <v>6579.0700770000003</v>
       </c>
-      <c r="AG52" s="52">
+      <c r="AG53" s="52">
         <v>7366.4306875000002</v>
       </c>
-      <c r="AH52" s="52">
+      <c r="AH53" s="52">
         <v>7144.6661038229386</v>
       </c>
-      <c r="AI52" s="52">
+      <c r="AI53" s="52">
         <v>6771.4007920399999</v>
       </c>
-      <c r="AJ52" s="52">
+      <c r="AJ53" s="52">
         <v>6398.8905739300008</v>
       </c>
-      <c r="AK52" s="52">
+      <c r="AK53" s="52">
         <v>8956.2385464700001</v>
       </c>
-      <c r="AL52" s="52">
+      <c r="AL53" s="52">
         <v>8747.8813005800002</v>
       </c>
-      <c r="AM52" s="52">
+      <c r="AM53" s="52">
         <v>8965.1804224658972</v>
       </c>
-      <c r="AN52" s="52">
+      <c r="AN53" s="52">
         <v>8948.5442687458981</v>
       </c>
-      <c r="AO52" s="52">
+      <c r="AO53" s="52">
         <v>10339.794744465002</v>
       </c>
-      <c r="AP52" s="45">
+      <c r="AP53" s="45">
         <v>11045.726082152514</v>
       </c>
-      <c r="AQ52" s="45">
+      <c r="AQ53" s="45">
         <v>11628.766637455001</v>
       </c>
-      <c r="AR52" s="45">
+      <c r="AR53" s="45">
         <v>11368.749986470091</v>
       </c>
-      <c r="AS52" s="45">
+      <c r="AS53" s="45">
         <v>10879.047755795</v>
       </c>
-      <c r="AT52" s="45">
+      <c r="AT53" s="45">
         <v>10981.755104915123</v>
       </c>
-      <c r="AU52" s="45">
+      <c r="AU53" s="45">
         <v>11510.220899030779</v>
       </c>
-      <c r="AV52" s="45">
+      <c r="AV53" s="45">
         <v>11452.739500780997</v>
       </c>
-      <c r="AW52" s="45">
+      <c r="AW53" s="45">
         <v>11307.429334197392</v>
       </c>
-      <c r="AX52" s="45">
+      <c r="AX53" s="45">
         <v>12080.357177820983</v>
       </c>
-      <c r="AY52" s="45">
+      <c r="AY53" s="45">
         <v>11362.731267748124</v>
       </c>
-      <c r="AZ52" s="45">
+      <c r="AZ53" s="45">
         <v>11195.557126715365</v>
       </c>
-      <c r="BA52" s="45">
+      <c r="BA53" s="45">
         <v>10875.934127357179</v>
       </c>
-      <c r="BB52" s="45">
+      <c r="BB53" s="45">
         <v>11226.895918136121</v>
       </c>
-      <c r="BC52" s="45">
-        <f>BC46+BC49</f>
+      <c r="BC53" s="45">
+        <f>BC47+BC50</f>
         <v>11871.903014571781</v>
       </c>
-      <c r="BD52" s="45">
-        <f t="shared" ref="BD52:BN52" si="60">BD46+BD49</f>
+      <c r="BD53" s="45">
+        <f t="shared" ref="BD53:BN53" si="73">BD47+BD50</f>
         <v>10615.35290325178</v>
       </c>
-      <c r="BE52" s="45">
-        <f t="shared" si="60"/>
+      <c r="BE53" s="45">
+        <f t="shared" si="73"/>
         <v>10444.067540571781</v>
       </c>
-      <c r="BF52" s="45">
-        <f t="shared" si="60"/>
+      <c r="BF53" s="45">
+        <f t="shared" si="73"/>
         <v>10359.634243561217</v>
       </c>
-      <c r="BG52" s="45">
-        <f t="shared" si="60"/>
+      <c r="BG53" s="45">
+        <f t="shared" si="73"/>
         <v>10360.517404634133</v>
       </c>
-      <c r="BH52" s="45">
-        <f t="shared" si="60"/>
+      <c r="BH53" s="45">
+        <f t="shared" si="73"/>
         <v>10209.840888024011</v>
       </c>
-      <c r="BI52" s="45">
-        <f t="shared" si="60"/>
+      <c r="BI53" s="45">
+        <f t="shared" si="73"/>
         <v>9776.4791277012082</v>
       </c>
-      <c r="BJ52" s="45">
-        <f t="shared" si="60"/>
+      <c r="BJ53" s="45">
+        <f t="shared" si="73"/>
         <v>9296.4628381757811</v>
       </c>
-      <c r="BK52" s="45">
-        <f t="shared" si="60"/>
+      <c r="BK53" s="45">
+        <f t="shared" si="73"/>
         <v>9079.7524110139348</v>
       </c>
-      <c r="BL52" s="45">
-        <f t="shared" si="60"/>
+      <c r="BL53" s="45">
+        <f t="shared" si="73"/>
         <v>8769.3201374791333</v>
       </c>
-      <c r="BM52" s="45">
-        <f t="shared" si="60"/>
+      <c r="BM53" s="45">
+        <f t="shared" si="73"/>
         <v>8254.680475586687</v>
       </c>
-      <c r="BN52" s="45">
-        <f t="shared" si="60"/>
+      <c r="BN53" s="45">
+        <f t="shared" si="73"/>
         <v>8447.5946581194348</v>
       </c>
-      <c r="BO52" s="12">
-[...21 lines deleted...]
-        <v>2.4219061656242618</v>
+      <c r="BO53" s="12">
+        <f t="shared" ref="BO53:BU53" si="74">BO49/BO46*100</f>
+        <v>2.808472816245716</v>
+      </c>
+      <c r="BP53" s="12">
+        <f t="shared" si="74"/>
+        <v>2.7652020973546163</v>
+      </c>
+      <c r="BQ53" s="12">
+        <f t="shared" si="74"/>
+        <v>2.6071554440359632</v>
+      </c>
+      <c r="BR53" s="12">
+        <f t="shared" si="74"/>
+        <v>2.5291974581285723</v>
+      </c>
+      <c r="BS53" s="12">
+        <f t="shared" si="74"/>
+        <v>2.4787063531207321</v>
+      </c>
+      <c r="BT53" s="12">
+        <f t="shared" si="74"/>
+        <v>2.3833990558297731</v>
+      </c>
+      <c r="BU53" s="12">
+        <f t="shared" si="74"/>
+        <v>2.2615663704752027</v>
       </c>
     </row>
-    <row r="53" spans="2:72">
-      <c r="B53" s="35" t="s">
+    <row r="54" spans="2:73" x14ac:dyDescent="0.2">
+      <c r="B54" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="C53" s="18">
-        <f t="shared" ref="C53:R53" si="62">C52/C45*100</f>
+      <c r="C54" s="18">
+        <f t="shared" ref="C54:R54" si="75">C53/C46*100</f>
         <v>4.7301963248145205</v>
       </c>
-      <c r="D53" s="18">
-        <f t="shared" si="62"/>
+      <c r="D54" s="18">
+        <f t="shared" si="75"/>
         <v>4.8536702258035085</v>
       </c>
-      <c r="E53" s="18">
-        <f t="shared" si="62"/>
+      <c r="E54" s="18">
+        <f t="shared" si="75"/>
         <v>4.360193420323017</v>
       </c>
-      <c r="F53" s="22">
-        <f t="shared" si="62"/>
+      <c r="F54" s="22">
+        <f t="shared" si="75"/>
         <v>4.2518426085674781</v>
       </c>
-      <c r="G53" s="18">
-        <f t="shared" si="62"/>
+      <c r="G54" s="18">
+        <f t="shared" si="75"/>
         <v>3.6913878620707559</v>
       </c>
-      <c r="H53" s="18">
-        <f t="shared" si="62"/>
+      <c r="H54" s="18">
+        <f t="shared" si="75"/>
         <v>3.3787516881859303</v>
       </c>
-      <c r="I53" s="18">
-        <f t="shared" si="62"/>
+      <c r="I54" s="18">
+        <f t="shared" si="75"/>
         <v>3.3944453881710031</v>
       </c>
-      <c r="J53" s="22">
-        <f t="shared" si="62"/>
+      <c r="J54" s="22">
+        <f t="shared" si="75"/>
         <v>3.4202096067601682</v>
       </c>
-      <c r="K53" s="32">
-        <f t="shared" si="62"/>
+      <c r="K54" s="32">
+        <f t="shared" si="75"/>
         <v>3.1533123215104841</v>
       </c>
-      <c r="L53" s="32">
-        <f t="shared" si="62"/>
+      <c r="L54" s="32">
+        <f t="shared" si="75"/>
         <v>3.0688760284695404</v>
       </c>
-      <c r="M53" s="32">
-        <f t="shared" si="62"/>
+      <c r="M54" s="32">
+        <f t="shared" si="75"/>
         <v>2.8737071070271232</v>
       </c>
-      <c r="N53" s="22">
-        <f t="shared" si="62"/>
+      <c r="N54" s="22">
+        <f t="shared" si="75"/>
         <v>2.3825631464464867</v>
       </c>
-      <c r="O53" s="22">
-        <f t="shared" si="62"/>
+      <c r="O54" s="22">
+        <f t="shared" si="75"/>
         <v>2.1258308169114155</v>
       </c>
-      <c r="P53" s="22">
-        <f t="shared" si="62"/>
+      <c r="P54" s="22">
+        <f t="shared" si="75"/>
         <v>1.9833070423580752</v>
       </c>
-      <c r="Q53" s="22">
-        <f t="shared" si="62"/>
+      <c r="Q54" s="22">
+        <f t="shared" si="75"/>
         <v>2.0728683837545634</v>
       </c>
-      <c r="R53" s="22">
-        <f t="shared" si="62"/>
+      <c r="R54" s="22">
+        <f t="shared" si="75"/>
         <v>1.8349484592604766</v>
       </c>
-      <c r="S53" s="22">
+      <c r="S54" s="22">
         <v>2.3100805958551662</v>
       </c>
-      <c r="T53" s="22">
+      <c r="T54" s="22">
         <v>2.0539496411751026</v>
       </c>
-      <c r="U53" s="22">
+      <c r="U54" s="22">
         <v>2.0160824567796061</v>
       </c>
-      <c r="V53" s="22">
+      <c r="V54" s="22">
         <v>2.2586972118347082</v>
       </c>
-      <c r="W53" s="22">
+      <c r="W54" s="22">
         <v>2.033227069694663</v>
       </c>
-      <c r="X53" s="22">
+      <c r="X54" s="22">
         <v>3.6973829811420362</v>
       </c>
-      <c r="Y53" s="22">
+      <c r="Y54" s="22">
         <v>3.9090621313949407</v>
       </c>
-      <c r="Z53" s="22">
+      <c r="Z54" s="22">
         <v>3.7296784605156716</v>
       </c>
-      <c r="AA53" s="22">
+      <c r="AA54" s="22">
         <v>3.4283950431362098</v>
       </c>
-      <c r="AB53" s="22">
+      <c r="AB54" s="22">
         <v>3.571199076180906</v>
       </c>
-      <c r="AC53" s="22">
+      <c r="AC54" s="22">
         <v>3.5209766114378387</v>
       </c>
-      <c r="AD53" s="22">
+      <c r="AD54" s="22">
         <v>3.6600111694635959</v>
       </c>
-      <c r="AE53" s="22">
+      <c r="AE54" s="22">
         <v>4.1344834064997498</v>
       </c>
-      <c r="AF53" s="22">
+      <c r="AF54" s="22">
         <v>4.5857333782727885</v>
       </c>
-      <c r="AG53" s="22">
+      <c r="AG54" s="22">
         <v>5.0448560731491368</v>
       </c>
-      <c r="AH53" s="22">
+      <c r="AH54" s="22">
         <v>4.795285988776322</v>
       </c>
-      <c r="AI53" s="22">
+      <c r="AI54" s="22">
         <v>4.4955970201466</v>
       </c>
-      <c r="AJ53" s="22">
+      <c r="AJ54" s="22">
         <v>4.0299277629424841</v>
       </c>
-      <c r="AK53" s="22">
+      <c r="AK54" s="22">
         <v>5.6790124779684614</v>
       </c>
-      <c r="AL53" s="22">
+      <c r="AL54" s="22">
         <v>5.4391659239999441</v>
       </c>
-      <c r="AM53" s="22">
+      <c r="AM54" s="22">
         <v>5.4553380339202633</v>
       </c>
-      <c r="AN53" s="22">
+      <c r="AN54" s="22">
         <v>5.3077508780077869</v>
       </c>
-      <c r="AO53" s="22">
+      <c r="AO54" s="22">
         <v>6.0265745693118555</v>
       </c>
-      <c r="AP53" s="22">
+      <c r="AP54" s="22">
         <v>6.3069500701900765</v>
       </c>
-      <c r="AQ53" s="22">
+      <c r="AQ54" s="22">
         <v>6.4985298685419597</v>
       </c>
-      <c r="AR53" s="22">
+      <c r="AR54" s="22">
         <v>6.3202092432323633</v>
       </c>
-      <c r="AS53" s="22">
+      <c r="AS54" s="22">
         <v>6.0082981365679577</v>
       </c>
-      <c r="AT53" s="22">
+      <c r="AT54" s="22">
         <v>6.0709354833606177</v>
       </c>
-      <c r="AU53" s="22">
-        <f>AU52/AU45*100</f>
+      <c r="AU54" s="22">
+        <f>AU53/AU46*100</f>
         <v>6.359183758128049</v>
       </c>
-      <c r="AV53" s="22">
-        <f t="shared" ref="AV53:BN53" si="63">AV52/AV45*100</f>
+      <c r="AV54" s="22">
+        <f t="shared" ref="AV54:BN54" si="76">AV53/AV46*100</f>
         <v>6.3448684570032681</v>
       </c>
-      <c r="AW53" s="22">
-        <f t="shared" si="63"/>
+      <c r="AW54" s="22">
+        <f t="shared" si="76"/>
         <v>6.2399314293047468</v>
       </c>
-      <c r="AX53" s="22">
-        <f t="shared" si="63"/>
+      <c r="AX54" s="22">
+        <f t="shared" si="76"/>
         <v>6.704478382873531</v>
       </c>
-      <c r="AY53" s="22">
-        <f t="shared" si="63"/>
+      <c r="AY54" s="22">
+        <f t="shared" si="76"/>
         <v>6.5211955054278485</v>
       </c>
-      <c r="AZ53" s="22">
-        <f t="shared" si="63"/>
+      <c r="AZ54" s="22">
+        <f t="shared" si="76"/>
         <v>6.4252524410854797</v>
       </c>
-      <c r="BA53" s="22">
-        <f t="shared" si="63"/>
+      <c r="BA54" s="22">
+        <f t="shared" si="76"/>
         <v>6.2418173128815688</v>
       </c>
-      <c r="BB53" s="22">
-        <f t="shared" si="63"/>
+      <c r="BB54" s="22">
+        <f t="shared" si="76"/>
         <v>6.4432381155631155</v>
       </c>
-      <c r="BC53" s="22">
-        <f t="shared" si="63"/>
+      <c r="BC54" s="22">
+        <f t="shared" si="76"/>
         <v>6.7374258861990537</v>
       </c>
-      <c r="BD53" s="22">
-        <f t="shared" si="63"/>
+      <c r="BD54" s="22">
+        <f t="shared" si="76"/>
         <v>5.9579200881657766</v>
       </c>
-      <c r="BE53" s="22">
-        <f t="shared" si="63"/>
+      <c r="BE54" s="22">
+        <f t="shared" si="76"/>
         <v>5.6980389600981507</v>
       </c>
-      <c r="BF53" s="22">
-[...57 lines deleted...]
-        <v>3.0396655118985696</v>
+      <c r="BF54" s="22">
+        <f t="shared" si="76"/>
+        <v>5.5373741395655891</v>
+      </c>
+      <c r="BG54" s="22">
+        <f t="shared" si="76"/>
+        <v>4.856946524726097</v>
+      </c>
+      <c r="BH54" s="22">
+        <f t="shared" si="76"/>
+        <v>4.786310305015677</v>
+      </c>
+      <c r="BI54" s="22">
+        <f t="shared" si="76"/>
+        <v>4.5831529902267878</v>
+      </c>
+      <c r="BJ54" s="22">
+        <f t="shared" si="76"/>
+        <v>4.358124320502279</v>
+      </c>
+      <c r="BK54" s="22">
+        <f t="shared" si="76"/>
+        <v>3.8594017406903021</v>
+      </c>
+      <c r="BL54" s="22">
+        <f t="shared" si="76"/>
+        <v>3.7274506915192518</v>
+      </c>
+      <c r="BM54" s="22">
+        <f t="shared" si="76"/>
+        <v>3.5087001004209006</v>
+      </c>
+      <c r="BN54" s="22">
+        <f t="shared" si="76"/>
+        <v>3.5906993993189196</v>
+      </c>
+      <c r="BO54" s="74">
+        <f t="shared" ref="BO54:BU54" si="77">BO51/BO46*100</f>
+        <v>3.8188189759432745</v>
+      </c>
+      <c r="BP54" s="74">
+        <f t="shared" si="77"/>
+        <v>3.6755184053620256</v>
+      </c>
+      <c r="BQ54" s="74">
+        <f t="shared" si="77"/>
+        <v>3.4577101187737993</v>
+      </c>
+      <c r="BR54" s="74">
+        <f>BR51/BR46*100</f>
+        <v>3.362176995160735</v>
+      </c>
+      <c r="BS54" s="74">
+        <f t="shared" si="77"/>
+        <v>3.2229846057172815</v>
+      </c>
+      <c r="BT54" s="74">
+        <f t="shared" si="77"/>
+        <v>2.9882561389102862</v>
+      </c>
+      <c r="BU54" s="74">
+        <f t="shared" si="77"/>
+        <v>2.813993856471265</v>
       </c>
     </row>
-    <row r="55" spans="2:72">
-      <c r="B55" s="8" t="s">
+    <row r="56" spans="2:73" x14ac:dyDescent="0.2">
+      <c r="B56" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="AU55" s="39"/>
-[...24 lines deleted...]
-    <row r="56" spans="2:72">
       <c r="AU56" s="39"/>
       <c r="AV56" s="39"/>
       <c r="AW56" s="39"/>
       <c r="AX56" s="39"/>
       <c r="AY56" s="39"/>
       <c r="AZ56" s="39"/>
       <c r="BA56" s="39"/>
       <c r="BB56" s="39"/>
       <c r="BC56" s="39"/>
       <c r="BD56" s="39"/>
       <c r="BE56" s="39"/>
       <c r="BF56" s="39"/>
       <c r="BG56" s="39"/>
       <c r="BH56" s="39"/>
       <c r="BI56" s="39"/>
       <c r="BJ56" s="39"/>
       <c r="BK56" s="39"/>
       <c r="BL56" s="39"/>
       <c r="BM56" s="39"/>
       <c r="BN56" s="39"/>
       <c r="BO56" s="39"/>
       <c r="BP56" s="39"/>
       <c r="BQ56" s="39"/>
       <c r="BR56" s="39"/>
     </row>
-    <row r="57" spans="2:72" s="71" customFormat="1"/>
-[...24 lines deleted...]
-      <c r="BR58" s="39"/>
+    <row r="57" spans="2:73" x14ac:dyDescent="0.2">
+      <c r="AU57" s="39"/>
+      <c r="AV57" s="39"/>
+      <c r="AW57" s="39"/>
+      <c r="AX57" s="39"/>
+      <c r="AY57" s="39"/>
+      <c r="AZ57" s="39"/>
+      <c r="BA57" s="39"/>
+      <c r="BB57" s="39"/>
+      <c r="BC57" s="39"/>
+      <c r="BD57" s="39"/>
+      <c r="BE57" s="39"/>
+      <c r="BF57" s="39"/>
+      <c r="BG57" s="39"/>
+      <c r="BH57" s="39"/>
+      <c r="BI57" s="39"/>
+      <c r="BJ57" s="39"/>
+      <c r="BK57" s="39"/>
+      <c r="BL57" s="39"/>
+      <c r="BM57" s="39"/>
+      <c r="BN57" s="39"/>
+      <c r="BO57" s="39"/>
+      <c r="BP57" s="39"/>
+      <c r="BQ57" s="39"/>
+      <c r="BR57" s="39"/>
     </row>
-    <row r="59" spans="2:72">
+    <row r="58" spans="2:73" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="2:73" x14ac:dyDescent="0.2">
       <c r="AU59" s="39"/>
       <c r="AV59" s="39"/>
       <c r="AW59" s="39"/>
       <c r="AX59" s="39"/>
       <c r="AY59" s="39"/>
       <c r="AZ59" s="39"/>
       <c r="BA59" s="39"/>
       <c r="BB59" s="39"/>
       <c r="BC59" s="39"/>
       <c r="BD59" s="39"/>
       <c r="BE59" s="39"/>
       <c r="BF59" s="39"/>
       <c r="BG59" s="39"/>
       <c r="BH59" s="39"/>
       <c r="BI59" s="39"/>
       <c r="BJ59" s="39"/>
       <c r="BK59" s="39"/>
       <c r="BL59" s="39"/>
       <c r="BM59" s="39"/>
       <c r="BN59" s="39"/>
       <c r="BO59" s="39"/>
       <c r="BP59" s="39"/>
       <c r="BQ59" s="39"/>
       <c r="BR59" s="39"/>
     </row>
-    <row r="60" spans="2:72" s="71" customFormat="1"/>
-[...24 lines deleted...]
-      <c r="BR61" s="39"/>
+    <row r="60" spans="2:73" x14ac:dyDescent="0.2">
+      <c r="AU60" s="39"/>
+      <c r="AV60" s="39"/>
+      <c r="AW60" s="39"/>
+      <c r="AX60" s="39"/>
+      <c r="AY60" s="39"/>
+      <c r="AZ60" s="39"/>
+      <c r="BA60" s="39"/>
+      <c r="BB60" s="39"/>
+      <c r="BC60" s="39"/>
+      <c r="BD60" s="39"/>
+      <c r="BE60" s="39"/>
+      <c r="BF60" s="39"/>
+      <c r="BG60" s="39"/>
+      <c r="BH60" s="39"/>
+      <c r="BI60" s="39"/>
+      <c r="BJ60" s="39"/>
+      <c r="BK60" s="39"/>
+      <c r="BL60" s="39"/>
+      <c r="BM60" s="39"/>
+      <c r="BN60" s="39"/>
+      <c r="BO60" s="39"/>
+      <c r="BP60" s="39"/>
+      <c r="BQ60" s="39"/>
+      <c r="BR60" s="39"/>
     </row>
-    <row r="62" spans="2:72">
+    <row r="61" spans="2:73" s="71" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="2:73" x14ac:dyDescent="0.2">
       <c r="AU62" s="39"/>
       <c r="AV62" s="39"/>
       <c r="AW62" s="39"/>
       <c r="AX62" s="39"/>
       <c r="AY62" s="39"/>
       <c r="AZ62" s="39"/>
       <c r="BA62" s="39"/>
       <c r="BB62" s="39"/>
       <c r="BC62" s="39"/>
       <c r="BD62" s="39"/>
       <c r="BE62" s="39"/>
       <c r="BF62" s="39"/>
       <c r="BG62" s="39"/>
       <c r="BH62" s="39"/>
       <c r="BI62" s="39"/>
       <c r="BJ62" s="39"/>
       <c r="BK62" s="39"/>
       <c r="BL62" s="39"/>
       <c r="BM62" s="39"/>
       <c r="BN62" s="39"/>
       <c r="BO62" s="39"/>
       <c r="BP62" s="39"/>
       <c r="BQ62" s="39"/>
       <c r="BR62" s="39"/>
     </row>
-    <row r="63" spans="2:72">
+    <row r="63" spans="2:73" x14ac:dyDescent="0.2">
       <c r="AU63" s="39"/>
       <c r="AV63" s="39"/>
       <c r="AW63" s="39"/>
       <c r="AX63" s="39"/>
       <c r="AY63" s="39"/>
       <c r="AZ63" s="39"/>
       <c r="BA63" s="39"/>
       <c r="BB63" s="39"/>
       <c r="BC63" s="39"/>
       <c r="BD63" s="39"/>
       <c r="BE63" s="39"/>
       <c r="BF63" s="39"/>
       <c r="BG63" s="39"/>
       <c r="BH63" s="39"/>
       <c r="BI63" s="39"/>
       <c r="BJ63" s="39"/>
       <c r="BK63" s="39"/>
       <c r="BL63" s="39"/>
       <c r="BM63" s="39"/>
       <c r="BN63" s="39"/>
       <c r="BO63" s="39"/>
       <c r="BP63" s="39"/>
       <c r="BQ63" s="39"/>
       <c r="BR63" s="39"/>
     </row>
+    <row r="64" spans="2:73" x14ac:dyDescent="0.2">
+      <c r="AU64" s="39"/>
+      <c r="AV64" s="39"/>
+      <c r="AW64" s="39"/>
+      <c r="AX64" s="39"/>
+      <c r="AY64" s="39"/>
+      <c r="AZ64" s="39"/>
+      <c r="BA64" s="39"/>
+      <c r="BB64" s="39"/>
+      <c r="BC64" s="39"/>
+      <c r="BD64" s="39"/>
+      <c r="BE64" s="39"/>
+      <c r="BF64" s="39"/>
+      <c r="BG64" s="39"/>
+      <c r="BH64" s="39"/>
+      <c r="BI64" s="39"/>
+      <c r="BJ64" s="39"/>
+      <c r="BK64" s="39"/>
+      <c r="BL64" s="39"/>
+      <c r="BM64" s="39"/>
+      <c r="BN64" s="39"/>
+      <c r="BO64" s="39"/>
+      <c r="BP64" s="39"/>
+      <c r="BQ64" s="39"/>
+      <c r="BR64" s="39"/>
+    </row>
   </sheetData>
-  <mergeCells count="35">
+  <mergeCells count="36">
+    <mergeCell ref="AM2:AP2"/>
+    <mergeCell ref="AQ2:AT2"/>
     <mergeCell ref="W2:Z2"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="G2:J2"/>
     <mergeCell ref="K2:N2"/>
     <mergeCell ref="O2:R2"/>
     <mergeCell ref="S2:V2"/>
-    <mergeCell ref="AA2:AD2"/>
-[...9 lines deleted...]
-    <mergeCell ref="AQ43:AT43"/>
+    <mergeCell ref="C44:F44"/>
+    <mergeCell ref="G44:J44"/>
+    <mergeCell ref="K44:N44"/>
+    <mergeCell ref="O44:R44"/>
+    <mergeCell ref="S44:V44"/>
+    <mergeCell ref="BS2:BU2"/>
+    <mergeCell ref="BS44:BU44"/>
+    <mergeCell ref="W44:Z44"/>
+    <mergeCell ref="AA44:AD44"/>
+    <mergeCell ref="AE44:AH44"/>
+    <mergeCell ref="AI44:AL44"/>
+    <mergeCell ref="AM44:AP44"/>
+    <mergeCell ref="AQ44:AT44"/>
     <mergeCell ref="AY2:BB2"/>
     <mergeCell ref="BC2:BF2"/>
     <mergeCell ref="BG2:BJ2"/>
     <mergeCell ref="BK2:BN2"/>
     <mergeCell ref="AU2:AX2"/>
-    <mergeCell ref="W43:Z43"/>
-[...4 lines deleted...]
-    <mergeCell ref="BS43:BT43"/>
+    <mergeCell ref="AA2:AD2"/>
+    <mergeCell ref="AE2:AH2"/>
+    <mergeCell ref="AI2:AL2"/>
     <mergeCell ref="BO2:BR2"/>
-    <mergeCell ref="BO43:BR43"/>
-[...4 lines deleted...]
-    <mergeCell ref="BK43:BN43"/>
+    <mergeCell ref="BO44:BR44"/>
+    <mergeCell ref="AU44:AX44"/>
+    <mergeCell ref="AY44:BB44"/>
+    <mergeCell ref="BC44:BF44"/>
+    <mergeCell ref="BG44:BJ44"/>
+    <mergeCell ref="BK44:BN44"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.74803149606299202" right="0.74803149606299202" top="0.98425196850393704" bottom="0.98425196850393704" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
@@ -11731,52 +12031,52 @@
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="12570f71-645b-41be-b316-af6cb6d3d1b1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="89e6558f-5113-49e0-8f98-ced932a8e8dc" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005A5C19C3C43D934B93D2A323AFC1241B" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e1fd8d26b5183905f3d145449e082e0c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="12570f71-645b-41be-b316-af6cb6d3d1b1" xmlns:ns3="89e6558f-5113-49e0-8f98-ced932a8e8dc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bfa35001fe69ee93e8774caacb04910c" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005A5C19C3C43D934B93D2A323AFC1241B" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="23cc97882b7680b629782d6f41d7542e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="12570f71-645b-41be-b316-af6cb6d3d1b1" xmlns:ns3="89e6558f-5113-49e0-8f98-ced932a8e8dc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="31ef9691cfc004a447e85e06047e2d43" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <xsd:import namespace="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -12003,77 +12303,129 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A403187-5F82-4296-886F-9CEE79E12783}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A403187-5F82-4296-886F-9CEE79E12783}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
+    <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28CB89D0-480E-4476-A263-8A2BA45B9878}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28CB89D0-480E-4476-A263-8A2BA45B9878}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{387F7FCB-C623-4686-9AA9-13AAE5DEE03D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{387F7FCB-C623-4686-9AA9-13AAE5DEE03D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F33E1F1-FBB0-4FDF-AD99-72596FBC0918}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C08C3A77-AAC6-4AF7-9BD0-BD92C1BBDFF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
+    <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82f1ab62-2277-4c0d-aa3e-21682a26c75c}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Debt and gurantees </vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company>mustek</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ndo281</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>