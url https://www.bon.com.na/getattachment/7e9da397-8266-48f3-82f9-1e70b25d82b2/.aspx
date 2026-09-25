--- v10 (2026-09-05)
+++ v11 (2026-09-25)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/awe1282_bon_com_na/Documents/Documents/NPS/WebStats/2026/July/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/awe1282_bon_com_na/Documents/Documents/NPS/WebStats/2026/August/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="250" documentId="13_ncr:1_{1B585621-2B23-4A43-B042-7A850A183D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FAAF5819-CC98-4702-90F3-9EF5080254A7}"/>
+  <xr:revisionPtr revIDLastSave="268" documentId="13_ncr:1_{1B585621-2B23-4A43-B042-7A850A183D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{23C1F49F-60D5-40E8-9369-638EF79681A2}"/>
   <bookViews>
-    <workbookView xWindow="31290" yWindow="2130" windowWidth="15540" windowHeight="11520" tabRatio="783" activeTab="4" xr2:uid="{442349FA-63F8-4E17-A798-464D1FFE307B}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="783" activeTab="4" xr2:uid="{442349FA-63F8-4E17-A798-464D1FFE307B}"/>
   </bookViews>
   <sheets>
     <sheet name="Disclaimer and Legend" sheetId="11" r:id="rId1"/>
     <sheet name="InterBank" sheetId="9" r:id="rId2"/>
     <sheet name="IntraBank" sheetId="12" r:id="rId3"/>
     <sheet name="Domestic Settlement System" sheetId="8" r:id="rId4"/>
     <sheet name="Regional Settlement System" sheetId="10" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">'Disclaimer and Legend'!$B$10</definedName>
     <definedName name="_ftn2" localSheetId="0">'Disclaimer and Legend'!$B$11</definedName>
     <definedName name="_ftnref1" localSheetId="0">'Disclaimer and Legend'!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="0">'Disclaimer and Legend'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -671,99 +671,99 @@
     <xf numFmtId="168" fontId="9" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma [0] 2" xfId="20" xr:uid="{63C593BC-B2B6-45E2-8A81-4097BE6B50DC}"/>
     <cellStyle name="Comma 10" xfId="27" xr:uid="{18E7BEC5-767E-412F-A4A5-44356033625B}"/>
     <cellStyle name="Comma 11" xfId="28" xr:uid="{C4D3776B-1D44-43C1-AD59-A88538A8E13B}"/>
     <cellStyle name="Comma 2" xfId="2" xr:uid="{D20739AD-8107-4388-B737-7D5061706021}"/>
     <cellStyle name="Comma 2 2" xfId="4" xr:uid="{72BAA446-DF25-4D7B-B134-C4D702DFDAEF}"/>
     <cellStyle name="Comma 2 3" xfId="16" xr:uid="{287B2B2E-AF8E-45A4-9607-84FCF2BACA55}"/>
     <cellStyle name="Comma 3" xfId="6" xr:uid="{31476EC8-7372-4273-A654-D986298528DB}"/>
     <cellStyle name="Comma 3 2" xfId="19" xr:uid="{CD7ED170-18D4-493D-BC8A-E96164FD1971}"/>
     <cellStyle name="Comma 3 3" xfId="18" xr:uid="{4D1771AB-1733-4E99-BF73-6981C2EBFF55}"/>
     <cellStyle name="Comma 4" xfId="8" xr:uid="{0BDB2997-080D-4175-A726-D3A7989AE495}"/>
     <cellStyle name="Comma 4 2" xfId="21" xr:uid="{2BFF13E2-51AF-4742-A88B-43EDEC4A24EC}"/>
     <cellStyle name="Comma 5" xfId="9" xr:uid="{A568FFF8-8D8D-4CB0-BEB6-059E43FDE1BF}"/>
     <cellStyle name="Comma 5 2" xfId="11" xr:uid="{0ADBF37A-9C90-42BF-8660-77F4D6864855}"/>
     <cellStyle name="Comma 5 3" xfId="10" xr:uid="{5B759B93-4ADB-4C70-9F5E-DCB4986683DD}"/>
     <cellStyle name="Comma 5 4" xfId="23" xr:uid="{F54429FD-87C9-4A46-A615-C35B5F0B8CA6}"/>
     <cellStyle name="Comma 6" xfId="24" xr:uid="{08B1DEA9-D303-4075-B1A8-382E2EC18B44}"/>
     <cellStyle name="Comma 7" xfId="15" xr:uid="{BAC0AB0A-EFA8-44B7-A824-8FDA4C7FDA8E}"/>
     <cellStyle name="Comma 8" xfId="25" xr:uid="{CC77022A-6BBE-496F-B143-C1A21DA82CF7}"/>
     <cellStyle name="Comma 9" xfId="26" xr:uid="{FF6F72B9-F7AA-470C-B3E0-E91EBAAE0815}"/>
     <cellStyle name="Hyperlink" xfId="12" builtinId="8"/>
@@ -1100,111 +1100,111 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{890005C8-3A8C-4F02-9FBD-FB8F1D4577B9}">
   <dimension ref="B2:J21"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="19.44140625" customWidth="1"/>
     <col min="3" max="3" width="63.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B2" s="50" t="s">
+      <c r="B2" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="50"/>
-[...5 lines deleted...]
-      <c r="I2" s="50"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
       <c r="J2" s="15"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="49" t="s">
+      <c r="B3" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="49"/>
+      <c r="C3" s="54"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="15"/>
     </row>
     <row r="4" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B4" s="49"/>
-      <c r="C4" s="49"/>
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="15"/>
     </row>
     <row r="5" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B5" s="49"/>
-      <c r="C5" s="49"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="15"/>
     </row>
     <row r="6" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B6" s="49"/>
-      <c r="C6" s="49"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="15"/>
     </row>
     <row r="7" spans="2:10" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="49"/>
-      <c r="C7" s="49"/>
+      <c r="B7" s="54"/>
+      <c r="C7" s="54"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="15"/>
     </row>
     <row r="8" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
     </row>
     <row r="9" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B9" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
@@ -1336,208 +1336,208 @@
         <v>17</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
     </row>
     <row r="19" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B19" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
     </row>
     <row r="20" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B20" s="48" t="s">
+      <c r="B20" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="48"/>
-[...6 lines deleted...]
-      <c r="J20" s="48"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="53"/>
+      <c r="G20" s="53"/>
+      <c r="H20" s="53"/>
+      <c r="I20" s="53"/>
+      <c r="J20" s="53"/>
     </row>
     <row r="21" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B21" s="48"/>
-[...7 lines deleted...]
-      <c r="J21" s="48"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B20:J21"/>
     <mergeCell ref="B3:C7"/>
     <mergeCell ref="B2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" location="_ftn2" display="_ftn2" xr:uid="{0103989F-6317-4DFA-9593-001C687A5223}"/>
     <hyperlink ref="B19" location="_ftnref1" display="_ftnref1" xr:uid="{C9B8EEA4-09BF-4219-ACBF-F76884DFC9DF}"/>
     <hyperlink ref="B20" location="_ftnref2" display="_ftnref2" xr:uid="{7C6E50CC-72E3-43CD-BE32-C2E68005F1A6}"/>
     <hyperlink ref="B14" location="_ftn1" display="_ftn1" xr:uid="{E0ABD4F0-CC95-41E9-84C1-C2A3B5487218}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E188560-D287-442C-9C71-08373E0511F2}">
   <dimension ref="A1:Y64"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y59" sqref="Y59"/>
+    <sheetView showGridLines="0" topLeftCell="A21" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="Y60" sqref="Y60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="19.5546875" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="12" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="18.88671875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="11.5546875" customWidth="1"/>
     <col min="13" max="13" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" customWidth="1"/>
     <col min="15" max="15" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="17.5546875" customWidth="1"/>
     <col min="19" max="19" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="17.5546875" customWidth="1"/>
     <col min="21" max="21" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="17.6640625" customWidth="1"/>
     <col min="24" max="24" width="19.88671875" customWidth="1"/>
     <col min="25" max="25" width="17.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="61" t="s">
+      <c r="B1" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="62"/>
-[...21 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="51">
+      <c r="B2" s="52">
         <v>2015</v>
       </c>
-      <c r="C2" s="51"/>
-      <c r="D2" s="52">
+      <c r="C2" s="52"/>
+      <c r="D2" s="48">
         <v>2016</v>
       </c>
-      <c r="E2" s="53"/>
-      <c r="F2" s="51">
+      <c r="E2" s="49"/>
+      <c r="F2" s="52">
         <v>2017</v>
       </c>
-      <c r="G2" s="51"/>
-      <c r="H2" s="52">
+      <c r="G2" s="52"/>
+      <c r="H2" s="48">
         <v>2018</v>
       </c>
-      <c r="I2" s="53"/>
-      <c r="J2" s="51">
+      <c r="I2" s="49"/>
+      <c r="J2" s="52">
         <v>2019</v>
       </c>
-      <c r="K2" s="51"/>
-      <c r="L2" s="51">
+      <c r="K2" s="52"/>
+      <c r="L2" s="52">
         <v>2020</v>
       </c>
-      <c r="M2" s="51"/>
-      <c r="N2" s="51">
+      <c r="M2" s="52"/>
+      <c r="N2" s="52">
         <v>2021</v>
       </c>
-      <c r="O2" s="51"/>
-      <c r="P2" s="51">
+      <c r="O2" s="52"/>
+      <c r="P2" s="52">
         <v>2022</v>
       </c>
-      <c r="Q2" s="51"/>
-      <c r="R2" s="51">
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52">
         <v>2023</v>
       </c>
-      <c r="S2" s="51"/>
-      <c r="T2" s="52">
+      <c r="S2" s="52"/>
+      <c r="T2" s="48">
         <v>2024</v>
       </c>
-      <c r="U2" s="53"/>
-      <c r="V2" s="52">
+      <c r="U2" s="49"/>
+      <c r="V2" s="48">
         <v>2025</v>
       </c>
-      <c r="W2" s="53"/>
-      <c r="X2" s="52">
+      <c r="W2" s="49"/>
+      <c r="X2" s="48">
         <v>2026</v>
       </c>
-      <c r="Y2" s="53"/>
+      <c r="Y2" s="49"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -2179,52 +2179,56 @@
       </c>
       <c r="P11" s="9">
         <v>881213</v>
       </c>
       <c r="Q11" s="9">
         <v>2004255610.4400001</v>
       </c>
       <c r="R11" s="9">
         <v>842365</v>
       </c>
       <c r="S11" s="9">
         <v>1951506140</v>
       </c>
       <c r="T11" s="9">
         <v>929187</v>
       </c>
       <c r="U11" s="9">
         <v>2106799406</v>
       </c>
       <c r="V11" s="27">
         <v>950339</v>
       </c>
       <c r="W11" s="27">
         <v>2097177157</v>
       </c>
-      <c r="X11" s="27"/>
-      <c r="Y11" s="27"/>
+      <c r="X11" s="27">
+        <v>1162046</v>
+      </c>
+      <c r="Y11" s="27">
+        <v>2846265775</v>
+      </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A12" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="10">
         <v>503608</v>
       </c>
       <c r="C12" s="10">
         <v>748802373.57999992</v>
       </c>
       <c r="D12" s="10">
         <v>397764</v>
       </c>
       <c r="E12" s="11">
         <v>928930029.63000011</v>
       </c>
       <c r="F12" s="10">
         <v>503665</v>
       </c>
       <c r="G12" s="11">
         <v>922100618.99000013</v>
       </c>
       <c r="H12" s="10">
         <v>497121</v>
@@ -2503,127 +2507,127 @@
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="43"/>
       <c r="U16" s="43"/>
       <c r="V16" s="43"/>
       <c r="W16" s="43"/>
       <c r="X16" s="43"/>
       <c r="Y16" s="43"/>
     </row>
     <row r="17" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6"/>
-      <c r="B17" s="63" t="s">
+      <c r="B17" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="64"/>
-[...21 lines deleted...]
-      <c r="Y17" s="64"/>
+      <c r="C17" s="57"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="57"/>
+      <c r="F17" s="57"/>
+      <c r="G17" s="57"/>
+      <c r="H17" s="57"/>
+      <c r="I17" s="57"/>
+      <c r="J17" s="57"/>
+      <c r="K17" s="57"/>
+      <c r="L17" s="57"/>
+      <c r="M17" s="57"/>
+      <c r="N17" s="57"/>
+      <c r="O17" s="57"/>
+      <c r="P17" s="57"/>
+      <c r="Q17" s="57"/>
+      <c r="R17" s="57"/>
+      <c r="S17" s="57"/>
+      <c r="T17" s="57"/>
+      <c r="U17" s="57"/>
+      <c r="V17" s="57"/>
+      <c r="W17" s="57"/>
+      <c r="X17" s="57"/>
+      <c r="Y17" s="57"/>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A18" s="3"/>
-      <c r="B18" s="51">
+      <c r="B18" s="52">
         <v>2015</v>
       </c>
-      <c r="C18" s="51"/>
-      <c r="D18" s="52">
+      <c r="C18" s="52"/>
+      <c r="D18" s="48">
         <v>2016</v>
       </c>
-      <c r="E18" s="53"/>
-      <c r="F18" s="51">
+      <c r="E18" s="49"/>
+      <c r="F18" s="52">
         <v>2017</v>
       </c>
-      <c r="G18" s="51"/>
-      <c r="H18" s="52">
+      <c r="G18" s="52"/>
+      <c r="H18" s="48">
         <v>2018</v>
       </c>
-      <c r="I18" s="53"/>
-      <c r="J18" s="51">
+      <c r="I18" s="49"/>
+      <c r="J18" s="52">
         <v>2019</v>
       </c>
-      <c r="K18" s="51"/>
-      <c r="L18" s="51">
+      <c r="K18" s="52"/>
+      <c r="L18" s="52">
         <v>2020</v>
       </c>
-      <c r="M18" s="51"/>
-      <c r="N18" s="51">
+      <c r="M18" s="52"/>
+      <c r="N18" s="52">
         <v>2021</v>
       </c>
-      <c r="O18" s="51"/>
-      <c r="P18" s="51">
+      <c r="O18" s="52"/>
+      <c r="P18" s="52">
         <v>2022</v>
       </c>
-      <c r="Q18" s="51"/>
-      <c r="R18" s="51">
+      <c r="Q18" s="52"/>
+      <c r="R18" s="52">
         <v>2023</v>
       </c>
-      <c r="S18" s="51"/>
-      <c r="T18" s="52">
+      <c r="S18" s="52"/>
+      <c r="T18" s="48">
         <v>2024</v>
       </c>
-      <c r="U18" s="53"/>
-      <c r="V18" s="52">
+      <c r="U18" s="49"/>
+      <c r="V18" s="48">
         <v>2025</v>
       </c>
-      <c r="W18" s="53"/>
-      <c r="X18" s="52">
+      <c r="W18" s="49"/>
+      <c r="X18" s="48">
         <v>2026</v>
       </c>
-      <c r="Y18" s="53"/>
+      <c r="Y18" s="49"/>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A19" s="3"/>
       <c r="B19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="1" t="s">
@@ -3265,52 +3269,56 @@
       </c>
       <c r="P27" s="8">
         <v>1358199</v>
       </c>
       <c r="Q27" s="8">
         <v>29150066910.650002</v>
       </c>
       <c r="R27" s="8">
         <v>1466227</v>
       </c>
       <c r="S27" s="8">
         <v>32519829223</v>
       </c>
       <c r="T27" s="8">
         <v>1542388</v>
       </c>
       <c r="U27" s="8">
         <v>34979901571</v>
       </c>
       <c r="V27" s="27">
         <v>1680309</v>
       </c>
       <c r="W27" s="27">
         <v>37931629181</v>
       </c>
-      <c r="X27" s="27"/>
-      <c r="Y27" s="27"/>
+      <c r="X27" s="27">
+        <v>1695881</v>
+      </c>
+      <c r="Y27" s="27">
+        <v>42241400329</v>
+      </c>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A28" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="10">
         <v>880193</v>
       </c>
       <c r="C28" s="10">
         <v>20037850876.689999</v>
       </c>
       <c r="D28" s="10">
         <v>1053545</v>
       </c>
       <c r="E28" s="11">
         <v>22218038818.490002</v>
       </c>
       <c r="F28" s="10">
         <v>1003733</v>
       </c>
       <c r="G28" s="11">
         <v>22208277537.290001</v>
       </c>
       <c r="H28" s="10">
         <v>1023516</v>
@@ -3589,113 +3597,113 @@
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
     </row>
     <row r="33" spans="1:25" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="6"/>
-      <c r="B33" s="60" t="s">
+      <c r="B33" s="64" t="s">
         <v>36</v>
       </c>
-      <c r="C33" s="60"/>
-[...15 lines deleted...]
-      <c r="S33" s="60"/>
+      <c r="C33" s="64"/>
+      <c r="D33" s="64"/>
+      <c r="E33" s="64"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="64"/>
+      <c r="H33" s="64"/>
+      <c r="I33" s="64"/>
+      <c r="J33" s="64"/>
+      <c r="K33" s="64"/>
+      <c r="L33" s="64"/>
+      <c r="M33" s="64"/>
+      <c r="N33" s="64"/>
+      <c r="O33" s="64"/>
+      <c r="P33" s="64"/>
+      <c r="Q33" s="64"/>
+      <c r="R33" s="64"/>
+      <c r="S33" s="64"/>
     </row>
     <row r="34" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A34" s="3"/>
-      <c r="B34" s="51">
+      <c r="B34" s="52">
         <v>2015</v>
       </c>
-      <c r="C34" s="51"/>
-      <c r="D34" s="52">
+      <c r="C34" s="52"/>
+      <c r="D34" s="48">
         <v>2016</v>
       </c>
-      <c r="E34" s="53"/>
-      <c r="F34" s="51">
+      <c r="E34" s="49"/>
+      <c r="F34" s="52">
         <v>2017</v>
       </c>
-      <c r="G34" s="51"/>
-      <c r="H34" s="52">
+      <c r="G34" s="52"/>
+      <c r="H34" s="48">
         <v>2018</v>
       </c>
-      <c r="I34" s="53"/>
-      <c r="J34" s="51">
+      <c r="I34" s="49"/>
+      <c r="J34" s="52">
         <v>2019</v>
       </c>
-      <c r="K34" s="51"/>
-      <c r="L34" s="51">
+      <c r="K34" s="52"/>
+      <c r="L34" s="52">
         <v>2020</v>
       </c>
-      <c r="M34" s="51"/>
-      <c r="N34" s="51">
+      <c r="M34" s="52"/>
+      <c r="N34" s="52">
         <v>2021</v>
       </c>
-      <c r="O34" s="51"/>
-      <c r="P34" s="51">
+      <c r="O34" s="52"/>
+      <c r="P34" s="52">
         <v>2022</v>
       </c>
-      <c r="Q34" s="51"/>
-      <c r="R34" s="51">
+      <c r="Q34" s="52"/>
+      <c r="R34" s="52">
         <v>2023</v>
       </c>
-      <c r="S34" s="51"/>
-      <c r="T34" s="52">
+      <c r="S34" s="52"/>
+      <c r="T34" s="48">
         <v>2024</v>
       </c>
-      <c r="U34" s="53"/>
+      <c r="U34" s="49"/>
       <c r="V34" s="45"/>
       <c r="W34" s="45"/>
       <c r="X34" s="45"/>
       <c r="Y34" s="45"/>
     </row>
     <row r="35" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A35" s="3"/>
       <c r="B35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>22</v>
       </c>
@@ -3758,679 +3766,679 @@
       </c>
       <c r="D36" s="10">
         <v>86764</v>
       </c>
       <c r="E36" s="11">
         <v>926117031.56999993</v>
       </c>
       <c r="F36" s="10">
         <v>52407</v>
       </c>
       <c r="G36" s="11">
         <v>458982400.11000001</v>
       </c>
       <c r="H36" s="10">
         <v>23569</v>
       </c>
       <c r="I36" s="11">
         <v>229964233.59</v>
       </c>
       <c r="J36" s="4">
         <v>11274</v>
       </c>
       <c r="K36" s="5">
         <v>114709632.44</v>
       </c>
-      <c r="L36" s="54" t="s">
+      <c r="L36" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="M36" s="55"/>
-      <c r="N36" s="54" t="s">
+      <c r="M36" s="59"/>
+      <c r="N36" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="O36" s="55"/>
-      <c r="P36" s="54" t="s">
+      <c r="O36" s="59"/>
+      <c r="P36" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="Q36" s="55"/>
-      <c r="R36" s="54" t="s">
+      <c r="Q36" s="59"/>
+      <c r="R36" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="S36" s="55"/>
-      <c r="T36" s="54" t="s">
+      <c r="S36" s="59"/>
+      <c r="T36" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="U36" s="55"/>
+      <c r="U36" s="59"/>
       <c r="V36" s="47"/>
       <c r="W36" s="47"/>
       <c r="X36" s="47"/>
       <c r="Y36" s="47"/>
     </row>
     <row r="37" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A37" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="10">
         <v>136840</v>
       </c>
       <c r="C37" s="10">
         <v>2178931261.9499998</v>
       </c>
       <c r="D37" s="10">
         <v>98303</v>
       </c>
       <c r="E37" s="11">
         <v>889975913.63999999</v>
       </c>
       <c r="F37" s="10">
         <v>61955</v>
       </c>
       <c r="G37" s="11">
         <v>553559025.76999998</v>
       </c>
       <c r="H37" s="10">
         <v>25167</v>
       </c>
       <c r="I37" s="11">
         <v>247061407.62</v>
       </c>
       <c r="J37" s="4">
         <v>2827</v>
       </c>
       <c r="K37" s="5">
         <v>33600934.990000002</v>
       </c>
-      <c r="L37" s="56"/>
-[...8 lines deleted...]
-      <c r="U37" s="57"/>
+      <c r="L37" s="60"/>
+      <c r="M37" s="61"/>
+      <c r="N37" s="60"/>
+      <c r="O37" s="61"/>
+      <c r="P37" s="60"/>
+      <c r="Q37" s="61"/>
+      <c r="R37" s="60"/>
+      <c r="S37" s="61"/>
+      <c r="T37" s="60"/>
+      <c r="U37" s="61"/>
       <c r="V37" s="47"/>
       <c r="W37" s="47"/>
       <c r="X37" s="47"/>
       <c r="Y37" s="47"/>
     </row>
     <row r="38" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="10">
         <v>150501</v>
       </c>
       <c r="C38" s="10">
         <v>2528697575.3299999</v>
       </c>
       <c r="D38" s="10">
         <v>98455</v>
       </c>
       <c r="E38" s="11">
         <v>918580493.61000001</v>
       </c>
       <c r="F38" s="10">
         <v>69174</v>
       </c>
       <c r="G38" s="11">
         <v>657716949.97000003</v>
       </c>
       <c r="H38" s="10">
         <v>25421</v>
       </c>
       <c r="I38" s="11">
         <v>261241505.27999997</v>
       </c>
       <c r="J38" s="4">
         <v>606</v>
       </c>
       <c r="K38" s="5">
         <v>9793615.370000001</v>
       </c>
-      <c r="L38" s="56"/>
-[...8 lines deleted...]
-      <c r="U38" s="57"/>
+      <c r="L38" s="60"/>
+      <c r="M38" s="61"/>
+      <c r="N38" s="60"/>
+      <c r="O38" s="61"/>
+      <c r="P38" s="60"/>
+      <c r="Q38" s="61"/>
+      <c r="R38" s="60"/>
+      <c r="S38" s="61"/>
+      <c r="T38" s="60"/>
+      <c r="U38" s="61"/>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="47"/>
       <c r="Y38" s="47"/>
     </row>
     <row r="39" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="10">
         <v>139016</v>
       </c>
       <c r="C39" s="10">
         <v>2336504090.7999997</v>
       </c>
       <c r="D39" s="10">
         <v>102642</v>
       </c>
       <c r="E39" s="11">
         <v>950324622.06000006</v>
       </c>
       <c r="F39" s="10">
         <v>58952</v>
       </c>
       <c r="G39" s="11">
         <v>552499661.16999996</v>
       </c>
       <c r="H39" s="10">
         <v>22475</v>
       </c>
       <c r="I39" s="11">
         <v>222872297.43000001</v>
       </c>
       <c r="J39" s="4">
         <v>297</v>
       </c>
       <c r="K39" s="5">
         <v>4182617.7699999996</v>
       </c>
-      <c r="L39" s="56"/>
-[...8 lines deleted...]
-      <c r="U39" s="57"/>
+      <c r="L39" s="60"/>
+      <c r="M39" s="61"/>
+      <c r="N39" s="60"/>
+      <c r="O39" s="61"/>
+      <c r="P39" s="60"/>
+      <c r="Q39" s="61"/>
+      <c r="R39" s="60"/>
+      <c r="S39" s="61"/>
+      <c r="T39" s="60"/>
+      <c r="U39" s="61"/>
       <c r="V39" s="47"/>
       <c r="W39" s="47"/>
       <c r="X39" s="47"/>
       <c r="Y39" s="47"/>
     </row>
     <row r="40" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A40" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="10">
         <v>119181</v>
       </c>
       <c r="C40" s="10">
         <v>1892656659.1699996</v>
       </c>
       <c r="D40" s="10">
         <v>82163</v>
       </c>
       <c r="E40" s="11">
         <v>763484164.45000005</v>
       </c>
       <c r="F40" s="10">
         <v>59829</v>
       </c>
       <c r="G40" s="11">
         <v>567160412.49999988</v>
       </c>
       <c r="H40" s="10">
         <v>27344</v>
       </c>
       <c r="I40" s="11">
         <v>290023425.46000004</v>
       </c>
       <c r="J40" s="4">
         <v>1711</v>
       </c>
       <c r="K40" s="5">
         <v>27696812.52</v>
       </c>
-      <c r="L40" s="56"/>
-[...8 lines deleted...]
-      <c r="U40" s="57"/>
+      <c r="L40" s="60"/>
+      <c r="M40" s="61"/>
+      <c r="N40" s="60"/>
+      <c r="O40" s="61"/>
+      <c r="P40" s="60"/>
+      <c r="Q40" s="61"/>
+      <c r="R40" s="60"/>
+      <c r="S40" s="61"/>
+      <c r="T40" s="60"/>
+      <c r="U40" s="61"/>
       <c r="V40" s="47"/>
       <c r="W40" s="47"/>
       <c r="X40" s="47"/>
       <c r="Y40" s="47"/>
     </row>
     <row r="41" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A41" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="10">
         <v>135083</v>
       </c>
       <c r="C41" s="10">
         <v>2068552388.8099999</v>
       </c>
       <c r="D41" s="10">
         <v>95330</v>
       </c>
       <c r="E41" s="11">
         <v>865314844.65999985</v>
       </c>
       <c r="F41" s="10">
         <v>63765</v>
       </c>
       <c r="G41" s="11">
         <v>593111825.26999998</v>
       </c>
       <c r="H41" s="10">
         <v>28440</v>
       </c>
       <c r="I41" s="11">
         <v>300136233.65000004</v>
       </c>
       <c r="J41" s="4">
         <v>1424</v>
       </c>
       <c r="K41" s="5">
         <v>21743314.330000002</v>
       </c>
-      <c r="L41" s="56"/>
-[...8 lines deleted...]
-      <c r="U41" s="57"/>
+      <c r="L41" s="60"/>
+      <c r="M41" s="61"/>
+      <c r="N41" s="60"/>
+      <c r="O41" s="61"/>
+      <c r="P41" s="60"/>
+      <c r="Q41" s="61"/>
+      <c r="R41" s="60"/>
+      <c r="S41" s="61"/>
+      <c r="T41" s="60"/>
+      <c r="U41" s="61"/>
       <c r="V41" s="47"/>
       <c r="W41" s="47"/>
       <c r="X41" s="47"/>
       <c r="Y41" s="47"/>
     </row>
     <row r="42" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A42" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="10">
         <v>146521</v>
       </c>
       <c r="C42" s="10">
         <v>2288392391.9400001</v>
       </c>
       <c r="D42" s="10">
         <v>88133</v>
       </c>
       <c r="E42" s="11">
         <v>801192829.73000002</v>
       </c>
       <c r="F42" s="10">
         <v>56799</v>
       </c>
       <c r="G42" s="11">
         <v>525214705.36999995</v>
       </c>
       <c r="H42" s="10">
         <v>26940</v>
       </c>
       <c r="I42" s="11">
         <v>286584798.42999995</v>
       </c>
-      <c r="J42" s="54" t="s">
+      <c r="J42" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="K42" s="55"/>
-[...9 lines deleted...]
-      <c r="U42" s="57"/>
+      <c r="K42" s="59"/>
+      <c r="L42" s="60"/>
+      <c r="M42" s="61"/>
+      <c r="N42" s="60"/>
+      <c r="O42" s="61"/>
+      <c r="P42" s="60"/>
+      <c r="Q42" s="61"/>
+      <c r="R42" s="60"/>
+      <c r="S42" s="61"/>
+      <c r="T42" s="60"/>
+      <c r="U42" s="61"/>
       <c r="V42" s="47"/>
       <c r="W42" s="47"/>
       <c r="X42" s="47"/>
       <c r="Y42" s="47"/>
     </row>
     <row r="43" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A43" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="10">
         <v>122595</v>
       </c>
       <c r="C43" s="10">
         <v>2081312236.5699997</v>
       </c>
       <c r="D43" s="10">
         <v>73811</v>
       </c>
       <c r="E43" s="11">
         <v>772398338.84000015</v>
       </c>
       <c r="F43" s="10">
         <v>56352</v>
       </c>
       <c r="G43" s="11">
         <v>552592778.21999991</v>
       </c>
       <c r="H43" s="10">
         <v>24942</v>
       </c>
       <c r="I43" s="11">
         <v>265766606.62</v>
       </c>
-      <c r="J43" s="56"/>
-[...10 lines deleted...]
-      <c r="U43" s="57"/>
+      <c r="J43" s="60"/>
+      <c r="K43" s="61"/>
+      <c r="L43" s="60"/>
+      <c r="M43" s="61"/>
+      <c r="N43" s="60"/>
+      <c r="O43" s="61"/>
+      <c r="P43" s="60"/>
+      <c r="Q43" s="61"/>
+      <c r="R43" s="60"/>
+      <c r="S43" s="61"/>
+      <c r="T43" s="60"/>
+      <c r="U43" s="61"/>
       <c r="V43" s="47"/>
       <c r="W43" s="47"/>
       <c r="X43" s="47"/>
       <c r="Y43" s="47"/>
     </row>
     <row r="44" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A44" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="10">
         <v>138225</v>
       </c>
       <c r="C44" s="10">
         <v>2607042901.1000004</v>
       </c>
       <c r="D44" s="14">
         <v>95028</v>
       </c>
       <c r="E44" s="11">
         <v>1116072753.04</v>
       </c>
       <c r="F44" s="10">
         <v>50206</v>
       </c>
       <c r="G44" s="11">
         <v>468340268.27999997</v>
       </c>
       <c r="H44" s="10">
         <v>23754</v>
       </c>
       <c r="I44" s="13">
         <v>250703178.03999999</v>
       </c>
-      <c r="J44" s="56"/>
-[...10 lines deleted...]
-      <c r="U44" s="57"/>
+      <c r="J44" s="60"/>
+      <c r="K44" s="61"/>
+      <c r="L44" s="60"/>
+      <c r="M44" s="61"/>
+      <c r="N44" s="60"/>
+      <c r="O44" s="61"/>
+      <c r="P44" s="60"/>
+      <c r="Q44" s="61"/>
+      <c r="R44" s="60"/>
+      <c r="S44" s="61"/>
+      <c r="T44" s="60"/>
+      <c r="U44" s="61"/>
       <c r="V44" s="47"/>
       <c r="W44" s="47"/>
       <c r="X44" s="47"/>
       <c r="Y44" s="47"/>
     </row>
     <row r="45" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A45" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="10">
         <v>152927</v>
       </c>
       <c r="C45" s="10">
         <v>2630992445.6100001</v>
       </c>
       <c r="D45" s="10">
         <v>79507</v>
       </c>
       <c r="E45" s="11">
         <v>709020524.84000003</v>
       </c>
       <c r="F45" s="10">
         <v>49179</v>
       </c>
       <c r="G45" s="11">
         <v>465261414.06</v>
       </c>
       <c r="H45" s="10">
         <v>25315</v>
       </c>
       <c r="I45" s="13">
         <v>257966918.89000005</v>
       </c>
-      <c r="J45" s="56"/>
-[...10 lines deleted...]
-      <c r="U45" s="57"/>
+      <c r="J45" s="60"/>
+      <c r="K45" s="61"/>
+      <c r="L45" s="60"/>
+      <c r="M45" s="61"/>
+      <c r="N45" s="60"/>
+      <c r="O45" s="61"/>
+      <c r="P45" s="60"/>
+      <c r="Q45" s="61"/>
+      <c r="R45" s="60"/>
+      <c r="S45" s="61"/>
+      <c r="T45" s="60"/>
+      <c r="U45" s="61"/>
       <c r="V45" s="47"/>
       <c r="W45" s="47"/>
       <c r="X45" s="47"/>
       <c r="Y45" s="47"/>
     </row>
     <row r="46" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A46" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="10">
         <v>114345</v>
       </c>
       <c r="C46" s="10">
         <v>1795663088.99</v>
       </c>
       <c r="D46" s="10">
         <v>84289</v>
       </c>
       <c r="E46" s="11">
         <v>764160252.39999998</v>
       </c>
       <c r="F46" s="10">
         <v>46343</v>
       </c>
       <c r="G46" s="11">
         <v>458426950.08000004</v>
       </c>
       <c r="H46" s="10">
         <v>22491</v>
       </c>
       <c r="I46" s="13">
         <v>245068871.33999997</v>
       </c>
-      <c r="J46" s="56"/>
-[...10 lines deleted...]
-      <c r="U46" s="57"/>
+      <c r="J46" s="60"/>
+      <c r="K46" s="61"/>
+      <c r="L46" s="60"/>
+      <c r="M46" s="61"/>
+      <c r="N46" s="60"/>
+      <c r="O46" s="61"/>
+      <c r="P46" s="60"/>
+      <c r="Q46" s="61"/>
+      <c r="R46" s="60"/>
+      <c r="S46" s="61"/>
+      <c r="T46" s="60"/>
+      <c r="U46" s="61"/>
       <c r="V46" s="47"/>
       <c r="W46" s="47"/>
       <c r="X46" s="47"/>
       <c r="Y46" s="47"/>
     </row>
     <row r="47" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A47" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="10">
         <v>121075</v>
       </c>
       <c r="C47" s="10">
         <v>1923164913.8000004</v>
       </c>
       <c r="D47" s="10">
         <v>71580</v>
       </c>
       <c r="E47" s="11">
         <v>665875586.13999999</v>
       </c>
       <c r="F47" s="10">
         <v>37281</v>
       </c>
       <c r="G47" s="11">
         <v>403968134.64999998</v>
       </c>
       <c r="H47" s="10">
         <v>16477</v>
       </c>
       <c r="I47" s="13">
         <v>200451740.89000002</v>
       </c>
-      <c r="J47" s="58"/>
-[...10 lines deleted...]
-      <c r="U47" s="59"/>
+      <c r="J47" s="62"/>
+      <c r="K47" s="63"/>
+      <c r="L47" s="62"/>
+      <c r="M47" s="63"/>
+      <c r="N47" s="62"/>
+      <c r="O47" s="63"/>
+      <c r="P47" s="62"/>
+      <c r="Q47" s="63"/>
+      <c r="R47" s="62"/>
+      <c r="S47" s="63"/>
+      <c r="T47" s="62"/>
+      <c r="U47" s="63"/>
       <c r="V47" s="47"/>
       <c r="W47" s="47"/>
       <c r="X47" s="47"/>
       <c r="Y47" s="47"/>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.3">
       <c r="T48" s="44"/>
       <c r="U48" s="44"/>
       <c r="V48" s="44"/>
       <c r="W48" s="44"/>
       <c r="X48" s="44"/>
       <c r="Y48" s="44"/>
     </row>
     <row r="49" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="6"/>
-      <c r="B49" s="63" t="s">
+      <c r="B49" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="C49" s="64"/>
-[...21 lines deleted...]
-      <c r="Y49" s="64"/>
+      <c r="C49" s="57"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="57"/>
+      <c r="F49" s="57"/>
+      <c r="G49" s="57"/>
+      <c r="H49" s="57"/>
+      <c r="I49" s="57"/>
+      <c r="J49" s="57"/>
+      <c r="K49" s="57"/>
+      <c r="L49" s="57"/>
+      <c r="M49" s="57"/>
+      <c r="N49" s="57"/>
+      <c r="O49" s="57"/>
+      <c r="P49" s="57"/>
+      <c r="Q49" s="57"/>
+      <c r="R49" s="57"/>
+      <c r="S49" s="57"/>
+      <c r="T49" s="57"/>
+      <c r="U49" s="57"/>
+      <c r="V49" s="57"/>
+      <c r="W49" s="57"/>
+      <c r="X49" s="57"/>
+      <c r="Y49" s="57"/>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A50" s="6"/>
-      <c r="B50" s="52">
+      <c r="B50" s="48">
         <v>2015</v>
       </c>
-      <c r="C50" s="53"/>
-      <c r="D50" s="52">
+      <c r="C50" s="49"/>
+      <c r="D50" s="48">
         <v>2016</v>
       </c>
-      <c r="E50" s="53"/>
-      <c r="F50" s="52">
+      <c r="E50" s="49"/>
+      <c r="F50" s="48">
         <v>2017</v>
       </c>
-      <c r="G50" s="53"/>
-      <c r="H50" s="52">
+      <c r="G50" s="49"/>
+      <c r="H50" s="48">
         <v>2018</v>
       </c>
-      <c r="I50" s="53"/>
-      <c r="J50" s="52">
+      <c r="I50" s="49"/>
+      <c r="J50" s="48">
         <v>2019</v>
       </c>
-      <c r="K50" s="53"/>
-      <c r="L50" s="52">
+      <c r="K50" s="49"/>
+      <c r="L50" s="48">
         <v>2020</v>
       </c>
-      <c r="M50" s="53"/>
-      <c r="N50" s="52">
+      <c r="M50" s="49"/>
+      <c r="N50" s="48">
         <v>2021</v>
       </c>
-      <c r="O50" s="53"/>
-      <c r="P50" s="52">
+      <c r="O50" s="49"/>
+      <c r="P50" s="48">
         <v>2022</v>
       </c>
-      <c r="Q50" s="53"/>
-      <c r="R50" s="52">
+      <c r="Q50" s="49"/>
+      <c r="R50" s="48">
         <v>2023</v>
       </c>
-      <c r="S50" s="53"/>
-      <c r="T50" s="52">
+      <c r="S50" s="49"/>
+      <c r="T50" s="48">
         <v>2024</v>
       </c>
-      <c r="U50" s="53"/>
-      <c r="V50" s="52">
+      <c r="U50" s="49"/>
+      <c r="V50" s="48">
         <v>2025</v>
       </c>
-      <c r="W50" s="53"/>
-      <c r="X50" s="52">
+      <c r="W50" s="49"/>
+      <c r="X50" s="48">
         <v>2026</v>
       </c>
-      <c r="Y50" s="53"/>
+      <c r="Y50" s="49"/>
     </row>
     <row r="51" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A51" s="3"/>
       <c r="B51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I51" s="1" t="s">
@@ -5072,52 +5080,56 @@
       </c>
       <c r="P59" s="9">
         <v>6209370</v>
       </c>
       <c r="Q59" s="9">
         <v>3262134544.3299999</v>
       </c>
       <c r="R59" s="9">
         <v>7158148</v>
       </c>
       <c r="S59" s="9">
         <v>3659237241</v>
       </c>
       <c r="T59" s="9">
         <v>8551089</v>
       </c>
       <c r="U59" s="9">
         <v>4306970045</v>
       </c>
       <c r="V59" s="27">
         <v>9578769</v>
       </c>
       <c r="W59" s="27">
         <v>4873242871</v>
       </c>
-      <c r="X59" s="27"/>
-      <c r="Y59" s="27"/>
+      <c r="X59" s="27">
+        <v>10284272</v>
+      </c>
+      <c r="Y59" s="27">
+        <v>5071140088</v>
+      </c>
     </row>
     <row r="60" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A60" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B60" s="10">
         <v>1316210</v>
       </c>
       <c r="C60" s="10">
         <v>707433626</v>
       </c>
       <c r="D60" s="10">
         <v>1585450</v>
       </c>
       <c r="E60" s="11">
         <v>883760366.37999988</v>
       </c>
       <c r="F60" s="10">
         <v>2076732</v>
       </c>
       <c r="G60" s="11">
         <v>1091519316.8699999</v>
       </c>
       <c r="H60" s="10">
         <v>3154808</v>
@@ -5381,190 +5393,190 @@
         <v>5350554283</v>
       </c>
       <c r="V63" s="27">
         <v>10333851</v>
       </c>
       <c r="W63" s="27">
         <v>5465086114</v>
       </c>
       <c r="X63" s="27"/>
       <c r="Y63" s="27"/>
     </row>
     <row r="64" spans="1:25" x14ac:dyDescent="0.3">
       <c r="N64" s="40"/>
       <c r="O64" s="40"/>
       <c r="P64" s="40"/>
       <c r="Q64" s="40"/>
       <c r="R64" s="40"/>
       <c r="S64" s="40"/>
       <c r="T64" s="40"/>
       <c r="U64" s="40"/>
       <c r="V64" s="40"/>
       <c r="W64" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="56">
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="N36:O47"/>
+    <mergeCell ref="L36:M47"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="J42:K47"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="B33:S33"/>
+    <mergeCell ref="R2:S2"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="R36:S47"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="J50:K50"/>
+    <mergeCell ref="P36:Q47"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="T50:U50"/>
+    <mergeCell ref="P50:Q50"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="R50:S50"/>
+    <mergeCell ref="D2:E2"/>
+    <mergeCell ref="F2:G2"/>
+    <mergeCell ref="H2:I2"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="P2:Q2"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="J2:K2"/>
+    <mergeCell ref="N2:O2"/>
+    <mergeCell ref="L2:M2"/>
+    <mergeCell ref="L18:M18"/>
     <mergeCell ref="X50:Y50"/>
     <mergeCell ref="X2:Y2"/>
     <mergeCell ref="B1:Y1"/>
     <mergeCell ref="B17:Y17"/>
     <mergeCell ref="X18:Y18"/>
     <mergeCell ref="B49:Y49"/>
     <mergeCell ref="V2:W2"/>
     <mergeCell ref="V18:W18"/>
     <mergeCell ref="V50:W50"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="T18:U18"/>
     <mergeCell ref="T34:U34"/>
     <mergeCell ref="T36:U47"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="N18:O18"/>
     <mergeCell ref="H34:I34"/>
-    <mergeCell ref="D2:E2"/>
-[...38 lines deleted...]
-    <mergeCell ref="L34:M34"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{082B7053-981B-4194-97CB-ED8E1CD6027F}">
   <dimension ref="A1:M64"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M59" sqref="M59"/>
+    <sheetView topLeftCell="A33" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="M60" sqref="M60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" customWidth="1"/>
     <col min="2" max="2" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.44140625" customWidth="1"/>
     <col min="7" max="7" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.44140625" customWidth="1"/>
     <col min="9" max="9" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="16.77734375" customWidth="1"/>
     <col min="13" max="13" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.33203125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="17.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="61" t="s">
+      <c r="B1" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="62"/>
-[...9 lines deleted...]
-      <c r="M1" s="62"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B2" s="52">
+      <c r="B2" s="48">
         <v>2021</v>
       </c>
-      <c r="C2" s="53"/>
-      <c r="D2" s="52">
+      <c r="C2" s="49"/>
+      <c r="D2" s="48">
         <v>2022</v>
       </c>
-      <c r="E2" s="53"/>
-      <c r="F2" s="52">
+      <c r="E2" s="49"/>
+      <c r="F2" s="48">
         <v>2023</v>
       </c>
-      <c r="G2" s="53"/>
-      <c r="H2" s="52">
+      <c r="G2" s="49"/>
+      <c r="H2" s="48">
         <v>2024</v>
       </c>
-      <c r="I2" s="53"/>
-      <c r="J2" s="52">
+      <c r="I2" s="49"/>
+      <c r="J2" s="48">
         <v>2025</v>
       </c>
-      <c r="K2" s="53"/>
-      <c r="L2" s="52">
+      <c r="K2" s="49"/>
+      <c r="L2" s="48">
         <v>2026</v>
       </c>
-      <c r="M2" s="53"/>
+      <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>22</v>
@@ -5881,52 +5893,56 @@
       </c>
       <c r="D11" s="9">
         <v>667109.25</v>
       </c>
       <c r="E11" s="9">
         <v>4358229331.6674995</v>
       </c>
       <c r="F11" s="9">
         <v>622392</v>
       </c>
       <c r="G11" s="9">
         <v>3193108072</v>
       </c>
       <c r="H11" s="9">
         <v>689273</v>
       </c>
       <c r="I11" s="9">
         <v>3222097451</v>
       </c>
       <c r="J11" s="39">
         <v>641347</v>
       </c>
       <c r="K11" s="39">
         <v>3495008083</v>
       </c>
-      <c r="L11" s="39"/>
-      <c r="M11" s="39"/>
+      <c r="L11" s="39">
+        <v>696305</v>
+      </c>
+      <c r="M11" s="39">
+        <v>2883986214</v>
+      </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="9">
         <v>534891</v>
       </c>
       <c r="C12" s="9">
         <v>4655651287.9899864</v>
       </c>
       <c r="D12" s="9">
         <v>608903.69999999995</v>
       </c>
       <c r="E12" s="9">
         <v>3624989534.3059001</v>
       </c>
       <c r="F12" s="9">
         <v>525931</v>
       </c>
       <c r="G12" s="9">
         <v>2714230149</v>
       </c>
       <c r="H12" s="9">
         <v>668775</v>
@@ -6044,90 +6060,90 @@
       </c>
       <c r="I15" s="9">
         <v>3969383564</v>
       </c>
       <c r="J15" s="39">
         <v>759582</v>
       </c>
       <c r="K15" s="39">
         <v>3907614351</v>
       </c>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="63" t="s">
+      <c r="B17" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="64"/>
-[...9 lines deleted...]
-      <c r="M17" s="64"/>
+      <c r="C17" s="57"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="57"/>
+      <c r="F17" s="57"/>
+      <c r="G17" s="57"/>
+      <c r="H17" s="57"/>
+      <c r="I17" s="57"/>
+      <c r="J17" s="57"/>
+      <c r="K17" s="57"/>
+      <c r="L17" s="57"/>
+      <c r="M17" s="57"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B18" s="51">
+      <c r="B18" s="52">
         <v>2021</v>
       </c>
-      <c r="C18" s="51"/>
-      <c r="D18" s="51">
+      <c r="C18" s="52"/>
+      <c r="D18" s="52">
         <v>2022</v>
       </c>
-      <c r="E18" s="51"/>
-      <c r="F18" s="51">
+      <c r="E18" s="52"/>
+      <c r="F18" s="52">
         <v>2023</v>
       </c>
-      <c r="G18" s="51"/>
-      <c r="H18" s="51">
+      <c r="G18" s="52"/>
+      <c r="H18" s="52">
         <v>2024</v>
       </c>
-      <c r="I18" s="51"/>
-      <c r="J18" s="52">
+      <c r="I18" s="52"/>
+      <c r="J18" s="48">
         <v>2025</v>
       </c>
-      <c r="K18" s="53"/>
-      <c r="L18" s="52">
+      <c r="K18" s="49"/>
+      <c r="L18" s="48">
         <v>2026</v>
       </c>
-      <c r="M18" s="53"/>
+      <c r="M18" s="49"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>22</v>
@@ -6444,52 +6460,56 @@
       </c>
       <c r="D27" s="8">
         <v>2923583</v>
       </c>
       <c r="E27" s="8">
         <v>48443669033</v>
       </c>
       <c r="F27" s="8">
         <v>2645242</v>
       </c>
       <c r="G27" s="8">
         <v>74541575897</v>
       </c>
       <c r="H27" s="8">
         <v>4414040</v>
       </c>
       <c r="I27" s="8">
         <v>69969939215</v>
       </c>
       <c r="J27" s="39">
         <v>5556451</v>
       </c>
       <c r="K27" s="39">
         <v>82810824399</v>
       </c>
-      <c r="L27" s="39"/>
-      <c r="M27" s="39"/>
+      <c r="L27" s="39">
+        <v>6497656</v>
+      </c>
+      <c r="M27" s="39">
+        <v>93083090877</v>
+      </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="8">
         <v>2968201</v>
       </c>
       <c r="C28" s="8">
         <v>41717139307.479996</v>
       </c>
       <c r="D28" s="8">
         <v>3001299</v>
       </c>
       <c r="E28" s="8">
         <v>61809782257</v>
       </c>
       <c r="F28" s="8">
         <v>3700685</v>
       </c>
       <c r="G28" s="8">
         <v>60387271515</v>
       </c>
       <c r="H28" s="8">
         <v>4544184</v>
@@ -6600,90 +6620,90 @@
         <v>4216756</v>
       </c>
       <c r="G31" s="8">
         <v>60369133976</v>
       </c>
       <c r="H31" s="8">
         <v>5214262</v>
       </c>
       <c r="I31" s="8">
         <v>69340141187</v>
       </c>
       <c r="J31" s="39">
         <v>5983306</v>
       </c>
       <c r="K31" s="39">
         <v>79855649123</v>
       </c>
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="H32" s="44"/>
       <c r="I32" s="44"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B33" s="63" t="s">
+      <c r="B33" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="C33" s="64"/>
-[...9 lines deleted...]
-      <c r="M33" s="64"/>
+      <c r="C33" s="57"/>
+      <c r="D33" s="57"/>
+      <c r="E33" s="57"/>
+      <c r="F33" s="57"/>
+      <c r="G33" s="57"/>
+      <c r="H33" s="57"/>
+      <c r="I33" s="57"/>
+      <c r="J33" s="57"/>
+      <c r="K33" s="57"/>
+      <c r="L33" s="57"/>
+      <c r="M33" s="57"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B34" s="52">
+      <c r="B34" s="48">
         <v>2021</v>
       </c>
-      <c r="C34" s="53"/>
-      <c r="D34" s="52">
+      <c r="C34" s="49"/>
+      <c r="D34" s="48">
         <v>2022</v>
       </c>
-      <c r="E34" s="53"/>
-      <c r="F34" s="52">
+      <c r="E34" s="49"/>
+      <c r="F34" s="48">
         <v>2023</v>
       </c>
-      <c r="G34" s="53"/>
-      <c r="H34" s="52">
+      <c r="G34" s="49"/>
+      <c r="H34" s="48">
         <v>2024</v>
       </c>
-      <c r="I34" s="53"/>
-      <c r="J34" s="52">
+      <c r="I34" s="49"/>
+      <c r="J34" s="48">
         <v>2025</v>
       </c>
-      <c r="K34" s="53"/>
-      <c r="L34" s="52">
+      <c r="K34" s="49"/>
+      <c r="L34" s="48">
         <v>2026</v>
       </c>
-      <c r="M34" s="53"/>
+      <c r="M34" s="49"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>22</v>
@@ -7000,52 +7020,56 @@
       </c>
       <c r="D43" s="9">
         <v>7135508</v>
       </c>
       <c r="E43" s="9">
         <v>5044981656</v>
       </c>
       <c r="F43" s="9">
         <v>8120580</v>
       </c>
       <c r="G43" s="9">
         <v>5699949593</v>
       </c>
       <c r="H43" s="9">
         <v>11487865</v>
       </c>
       <c r="I43" s="9">
         <v>7867082694</v>
       </c>
       <c r="J43" s="39">
         <v>10286408</v>
       </c>
       <c r="K43" s="39">
         <v>7209064080</v>
       </c>
-      <c r="L43" s="39"/>
-      <c r="M43" s="39"/>
+      <c r="L43" s="39">
+        <v>15018679</v>
+      </c>
+      <c r="M43" s="39">
+        <v>9556057286</v>
+      </c>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A44" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="9">
         <v>7316044</v>
       </c>
       <c r="C44" s="9">
         <v>4338938096</v>
       </c>
       <c r="D44" s="31">
         <v>7220576</v>
       </c>
       <c r="E44" s="31">
         <v>5107944850</v>
       </c>
       <c r="F44" s="31">
         <v>8424196</v>
       </c>
       <c r="G44" s="31">
         <v>6677377690</v>
       </c>
       <c r="H44" s="9">
         <v>9470762</v>
@@ -7156,90 +7180,90 @@
         <v>7478571</v>
       </c>
       <c r="G47" s="33">
         <v>5729743166</v>
       </c>
       <c r="H47" s="9">
         <v>11090856</v>
       </c>
       <c r="I47" s="9">
         <v>8019685688</v>
       </c>
       <c r="J47" s="39">
         <v>9714566</v>
       </c>
       <c r="K47" s="39">
         <v>6798321851</v>
       </c>
       <c r="L47" s="39"/>
       <c r="M47" s="39"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="H48" s="40"/>
       <c r="I48" s="40"/>
     </row>
     <row r="49" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="63" t="s">
+      <c r="B49" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="C49" s="64"/>
-[...9 lines deleted...]
-      <c r="M49" s="64"/>
+      <c r="C49" s="57"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="57"/>
+      <c r="F49" s="57"/>
+      <c r="G49" s="57"/>
+      <c r="H49" s="57"/>
+      <c r="I49" s="57"/>
+      <c r="J49" s="57"/>
+      <c r="K49" s="57"/>
+      <c r="L49" s="57"/>
+      <c r="M49" s="57"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B50" s="28">
         <v>2021</v>
       </c>
       <c r="C50" s="29"/>
       <c r="D50" s="28">
         <v>2022</v>
       </c>
       <c r="E50" s="29"/>
       <c r="F50" s="28">
         <v>2023</v>
       </c>
       <c r="G50" s="29"/>
-      <c r="H50" s="52">
+      <c r="H50" s="48">
         <v>2024</v>
       </c>
-      <c r="I50" s="53"/>
-      <c r="J50" s="52">
+      <c r="I50" s="49"/>
+      <c r="J50" s="48">
         <v>2025</v>
       </c>
-      <c r="K50" s="53"/>
-      <c r="L50" s="52">
+      <c r="K50" s="49"/>
+      <c r="L50" s="48">
         <v>2026</v>
       </c>
-      <c r="M50" s="53"/>
+      <c r="M50" s="49"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>22</v>
@@ -7556,52 +7580,56 @@
       </c>
       <c r="D59" s="9">
         <v>5720393</v>
       </c>
       <c r="E59" s="9">
         <v>2999074277.3700004</v>
       </c>
       <c r="F59" s="9">
         <v>6913893</v>
       </c>
       <c r="G59" s="9">
         <v>4088544593</v>
       </c>
       <c r="H59" s="9">
         <v>7575178</v>
       </c>
       <c r="I59" s="9">
         <v>3756685885</v>
       </c>
       <c r="J59" s="39">
         <v>8226343</v>
       </c>
       <c r="K59" s="39">
         <v>4335731225</v>
       </c>
-      <c r="L59" s="39"/>
-      <c r="M59" s="39"/>
+      <c r="L59" s="39">
+        <v>8671615</v>
+      </c>
+      <c r="M59" s="39">
+        <v>4744134557</v>
+      </c>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A60" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B60" s="9">
         <v>4975639</v>
       </c>
       <c r="C60" s="9">
         <v>2635548231.3099999</v>
       </c>
       <c r="D60" s="9">
         <v>5501692</v>
       </c>
       <c r="E60" s="9">
         <v>2880695288.1399994</v>
       </c>
       <c r="F60" s="9">
         <v>7107413</v>
       </c>
       <c r="G60" s="9">
         <v>3629162341</v>
       </c>
       <c r="H60" s="9">
         <v>7295377</v>
@@ -7719,196 +7747,196 @@
       </c>
       <c r="I63" s="9">
         <v>4281294531</v>
       </c>
       <c r="J63" s="39">
         <v>9239316</v>
       </c>
       <c r="K63" s="39">
         <v>4988844814</v>
       </c>
       <c r="L63" s="39"/>
       <c r="M63" s="39"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B64" s="40"/>
       <c r="C64" s="40"/>
       <c r="D64" s="40"/>
       <c r="E64" s="40"/>
       <c r="F64" s="40"/>
       <c r="G64" s="40"/>
       <c r="H64" s="41"/>
       <c r="I64" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="25">
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="H2:I2"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
     <mergeCell ref="L50:M50"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="B17:M17"/>
     <mergeCell ref="B33:M33"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
-    <mergeCell ref="B18:C18"/>
-[...7 lines deleted...]
-    <mergeCell ref="D34:E34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B4317E3-ACF1-41FE-978A-6E2C87B516A4}">
   <dimension ref="A1:Y15"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y11" sqref="Y11"/>
+    <sheetView showGridLines="0" topLeftCell="A4" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="Y13" sqref="Y13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.109375" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.33203125" customWidth="1"/>
     <col min="14" max="14" width="9" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.33203125" customWidth="1"/>
     <col min="16" max="16" width="10.5546875" customWidth="1"/>
     <col min="17" max="17" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.5546875" customWidth="1"/>
     <col min="19" max="19" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.5546875" customWidth="1"/>
     <col min="21" max="21" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="16.109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.6640625" customWidth="1"/>
     <col min="25" max="25" width="19.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="61" t="s">
+      <c r="B1" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C1" s="62"/>
-[...21 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="51">
+      <c r="B2" s="52">
         <v>2015</v>
       </c>
-      <c r="C2" s="51"/>
-      <c r="D2" s="52">
+      <c r="C2" s="52"/>
+      <c r="D2" s="48">
         <v>2016</v>
       </c>
-      <c r="E2" s="53"/>
-      <c r="F2" s="51">
+      <c r="E2" s="49"/>
+      <c r="F2" s="52">
         <v>2017</v>
       </c>
-      <c r="G2" s="51"/>
-      <c r="H2" s="52">
+      <c r="G2" s="52"/>
+      <c r="H2" s="48">
         <v>2018</v>
       </c>
-      <c r="I2" s="53"/>
-      <c r="J2" s="51">
+      <c r="I2" s="49"/>
+      <c r="J2" s="52">
         <v>2019</v>
       </c>
-      <c r="K2" s="51"/>
-      <c r="L2" s="51">
+      <c r="K2" s="52"/>
+      <c r="L2" s="52">
         <v>2020</v>
       </c>
-      <c r="M2" s="51"/>
-      <c r="N2" s="51">
+      <c r="M2" s="52"/>
+      <c r="N2" s="52">
         <v>2021</v>
       </c>
-      <c r="O2" s="51"/>
-      <c r="P2" s="51">
+      <c r="O2" s="52"/>
+      <c r="P2" s="52">
         <v>2022</v>
       </c>
-      <c r="Q2" s="51"/>
-      <c r="R2" s="51">
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52">
         <v>2023</v>
       </c>
-      <c r="S2" s="51"/>
-      <c r="T2" s="51">
+      <c r="S2" s="52"/>
+      <c r="T2" s="52">
         <v>2024</v>
       </c>
-      <c r="U2" s="51"/>
-      <c r="V2" s="52">
+      <c r="U2" s="52"/>
+      <c r="V2" s="48">
         <v>2025</v>
       </c>
-      <c r="W2" s="53"/>
-      <c r="X2" s="52">
+      <c r="W2" s="49"/>
+      <c r="X2" s="48">
         <v>2026</v>
       </c>
-      <c r="Y2" s="53"/>
+      <c r="Y2" s="49"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -8550,52 +8578,56 @@
       </c>
       <c r="P11" s="4">
         <v>7840</v>
       </c>
       <c r="Q11" s="4">
         <v>112182264689.37999</v>
       </c>
       <c r="R11" s="4">
         <v>7792</v>
       </c>
       <c r="S11" s="4">
         <v>101378497304</v>
       </c>
       <c r="T11" s="4">
         <v>8365</v>
       </c>
       <c r="U11" s="4">
         <v>100346893601</v>
       </c>
       <c r="V11" s="4">
         <v>9077</v>
       </c>
       <c r="W11" s="4">
         <v>110658618389</v>
       </c>
-      <c r="X11" s="4"/>
-      <c r="Y11" s="4"/>
+      <c r="X11" s="4">
+        <v>9967</v>
+      </c>
+      <c r="Y11" s="4">
+        <v>127963142927</v>
+      </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A12" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="4">
         <v>5642</v>
       </c>
       <c r="C12" s="4">
         <v>64575897000</v>
       </c>
       <c r="D12" s="4">
         <v>6127</v>
       </c>
       <c r="E12" s="4">
         <v>68860638571.320007</v>
       </c>
       <c r="F12" s="4">
         <v>5562</v>
       </c>
       <c r="G12" s="4">
         <v>79110610341.549988</v>
       </c>
       <c r="H12" s="4">
         <v>5248</v>
@@ -8873,160 +8905,160 @@
     <mergeCell ref="B1:Y1"/>
     <mergeCell ref="V2:W2"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7D6ABDB-289F-43A0-921C-DA7E89BAEAF4}">
   <dimension ref="A1:Y16"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="N1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y11" sqref="Y11"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="M1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="X12" sqref="X12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="15" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="19" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="15" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="18.33203125" customWidth="1"/>
     <col min="17" max="17" width="19.5546875" customWidth="1"/>
     <col min="18" max="18" width="18.33203125" customWidth="1"/>
     <col min="19" max="19" width="19.5546875" customWidth="1"/>
     <col min="20" max="20" width="12" customWidth="1"/>
     <col min="21" max="21" width="19.5546875" customWidth="1"/>
     <col min="22" max="23" width="17.6640625" customWidth="1"/>
     <col min="24" max="24" width="12.44140625" customWidth="1"/>
     <col min="25" max="25" width="18.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="61" t="s">
+      <c r="B1" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C1" s="62"/>
-[...21 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="51">
+      <c r="B2" s="52">
         <v>2015</v>
       </c>
-      <c r="C2" s="51"/>
-      <c r="D2" s="52">
+      <c r="C2" s="52"/>
+      <c r="D2" s="48">
         <v>2016</v>
       </c>
-      <c r="E2" s="53"/>
-      <c r="F2" s="51">
+      <c r="E2" s="49"/>
+      <c r="F2" s="52">
         <v>2017</v>
       </c>
-      <c r="G2" s="51"/>
-      <c r="H2" s="52">
+      <c r="G2" s="52"/>
+      <c r="H2" s="48">
         <v>2018</v>
       </c>
-      <c r="I2" s="53"/>
-      <c r="J2" s="51">
+      <c r="I2" s="49"/>
+      <c r="J2" s="52">
         <v>2019</v>
       </c>
-      <c r="K2" s="51"/>
-      <c r="L2" s="51">
+      <c r="K2" s="52"/>
+      <c r="L2" s="52">
         <v>2020</v>
       </c>
-      <c r="M2" s="51"/>
-      <c r="N2" s="51">
+      <c r="M2" s="52"/>
+      <c r="N2" s="52">
         <v>2021</v>
       </c>
-      <c r="O2" s="51"/>
-      <c r="P2" s="51">
+      <c r="O2" s="52"/>
+      <c r="P2" s="52">
         <v>2022</v>
       </c>
-      <c r="Q2" s="51"/>
-      <c r="R2" s="51">
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52">
         <v>2023</v>
       </c>
-      <c r="S2" s="51"/>
-      <c r="T2" s="51">
+      <c r="S2" s="52"/>
+      <c r="T2" s="52">
         <v>2024</v>
       </c>
-      <c r="U2" s="51"/>
-      <c r="V2" s="52">
+      <c r="U2" s="52"/>
+      <c r="V2" s="48">
         <v>2025</v>
       </c>
-      <c r="W2" s="53"/>
-      <c r="X2" s="52">
+      <c r="W2" s="49"/>
+      <c r="X2" s="48">
         <v>2026</v>
       </c>
-      <c r="Y2" s="53"/>
+      <c r="Y2" s="49"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -9668,52 +9700,56 @@
       </c>
       <c r="P11" s="4">
         <v>2519</v>
       </c>
       <c r="Q11" s="4">
         <v>60777575824.879997</v>
       </c>
       <c r="R11" s="4">
         <v>3631</v>
       </c>
       <c r="S11" s="4">
         <v>58369586982</v>
       </c>
       <c r="T11" s="4">
         <v>4368</v>
       </c>
       <c r="U11" s="4">
         <v>44962319233</v>
       </c>
       <c r="V11" s="27">
         <v>47995</v>
       </c>
       <c r="W11" s="27">
         <v>59753577407</v>
       </c>
-      <c r="X11" s="27"/>
-      <c r="Y11" s="27"/>
+      <c r="X11" s="27">
+        <v>49842</v>
+      </c>
+      <c r="Y11" s="27">
+        <v>68491893179</v>
+      </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A12" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="4">
         <v>1132</v>
       </c>
       <c r="C12" s="4">
         <v>37205657315.869987</v>
       </c>
       <c r="D12" s="4">
         <v>1011</v>
       </c>
       <c r="E12" s="4">
         <v>32601029028.650009</v>
       </c>
       <c r="F12" s="4">
         <v>850</v>
       </c>
       <c r="G12" s="4">
         <v>37620902020.120003</v>
       </c>
       <c r="H12" s="4">
         <v>761</v>
@@ -10012,50 +10048,94 @@
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a429eef-2111-4805-bf59-0cb632245aff">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0c002113-d65b-49f3-ad78-1ba78be737b8" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="0c002113-d65b-49f3-ad78-1ba78be737b8">
+      <UserInfo>
+        <DisplayName>Nekomba, Jacky</DisplayName>
+        <AccountId>114</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nangolo, Miryam</DisplayName>
+        <AccountId>274</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Shilongo, Henock</DisplayName>
+        <AccountId>13</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nuab, Ernst</DisplayName>
+        <AccountId>15</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C18889EDA50FE54AB4972CE3A9ED695A" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e003522f8e2c73adafff5fee0c2c5658">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="2a429eef-2111-4805-bf59-0cb632245aff" xmlns:ns3="0c002113-d65b-49f3-ad78-1ba78be737b8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d493cb31275d093c444f788c52622129" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="2a429eef-2111-4805-bf59-0cb632245aff"/>
     <xsd:import namespace="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -10283,130 +10363,86 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...42 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E861692B-CB38-4769-9A9C-1E48BF4C5AA0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C148BA5A-B5C2-4F0D-BA95-89BC26875627}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4036620F-DD3E-4FF3-8BE4-5D824BD368F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2a429eef-2111-4805-bf59-0cb632245aff"/>
     <ds:schemaRef ds:uri="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C148BA5A-B5C2-4F0D-BA95-89BC26875627}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E861692B-CB38-4769-9A9C-1E48BF4C5AA0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="2a429eef-2111-4805-bf59-0cb632245aff"/>
+    <ds:schemaRef ds:uri="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82f1ab62-2277-4c0d-aa3e-21682a26c75c}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>