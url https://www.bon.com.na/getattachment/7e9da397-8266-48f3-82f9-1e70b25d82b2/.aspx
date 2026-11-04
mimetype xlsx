--- v11 (2026-09-25)
+++ v12 (2026-11-04)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/awe1282_bon_com_na/Documents/Documents/NPS/WebStats/2026/August/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/awe1282_bon_com_na/Documents/Documents/NPS/WebStats/2026/September/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="268" documentId="13_ncr:1_{1B585621-2B23-4A43-B042-7A850A183D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{23C1F49F-60D5-40E8-9369-638EF79681A2}"/>
+  <xr:revisionPtr revIDLastSave="286" documentId="13_ncr:1_{1B585621-2B23-4A43-B042-7A850A183D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CD08239A-5510-43D2-98D8-4F1496310DA2}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="783" activeTab="4" xr2:uid="{442349FA-63F8-4E17-A798-464D1FFE307B}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="783" activeTab="4" xr2:uid="{442349FA-63F8-4E17-A798-464D1FFE307B}"/>
   </bookViews>
   <sheets>
     <sheet name="Disclaimer and Legend" sheetId="11" r:id="rId1"/>
     <sheet name="InterBank" sheetId="9" r:id="rId2"/>
     <sheet name="IntraBank" sheetId="12" r:id="rId3"/>
     <sheet name="Domestic Settlement System" sheetId="8" r:id="rId4"/>
     <sheet name="Regional Settlement System" sheetId="10" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">'Disclaimer and Legend'!$B$10</definedName>
     <definedName name="_ftn2" localSheetId="0">'Disclaimer and Legend'!$B$11</definedName>
     <definedName name="_ftnref1" localSheetId="0">'Disclaimer and Legend'!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="0">'Disclaimer and Legend'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -695,75 +695,75 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma [0] 2" xfId="20" xr:uid="{63C593BC-B2B6-45E2-8A81-4097BE6B50DC}"/>
     <cellStyle name="Comma 10" xfId="27" xr:uid="{18E7BEC5-767E-412F-A4A5-44356033625B}"/>
     <cellStyle name="Comma 11" xfId="28" xr:uid="{C4D3776B-1D44-43C1-AD59-A88538A8E13B}"/>
     <cellStyle name="Comma 2" xfId="2" xr:uid="{D20739AD-8107-4388-B737-7D5061706021}"/>
     <cellStyle name="Comma 2 2" xfId="4" xr:uid="{72BAA446-DF25-4D7B-B134-C4D702DFDAEF}"/>
     <cellStyle name="Comma 2 3" xfId="16" xr:uid="{287B2B2E-AF8E-45A4-9607-84FCF2BACA55}"/>
     <cellStyle name="Comma 3" xfId="6" xr:uid="{31476EC8-7372-4273-A654-D986298528DB}"/>
     <cellStyle name="Comma 3 2" xfId="19" xr:uid="{CD7ED170-18D4-493D-BC8A-E96164FD1971}"/>
     <cellStyle name="Comma 3 3" xfId="18" xr:uid="{4D1771AB-1733-4E99-BF73-6981C2EBFF55}"/>
     <cellStyle name="Comma 4" xfId="8" xr:uid="{0BDB2997-080D-4175-A726-D3A7989AE495}"/>
     <cellStyle name="Comma 4 2" xfId="21" xr:uid="{2BFF13E2-51AF-4742-A88B-43EDEC4A24EC}"/>
     <cellStyle name="Comma 5" xfId="9" xr:uid="{A568FFF8-8D8D-4CB0-BEB6-059E43FDE1BF}"/>
     <cellStyle name="Comma 5 2" xfId="11" xr:uid="{0ADBF37A-9C90-42BF-8660-77F4D6864855}"/>
     <cellStyle name="Comma 5 3" xfId="10" xr:uid="{5B759B93-4ADB-4C70-9F5E-DCB4986683DD}"/>
     <cellStyle name="Comma 5 4" xfId="23" xr:uid="{F54429FD-87C9-4A46-A615-C35B5F0B8CA6}"/>
     <cellStyle name="Comma 6" xfId="24" xr:uid="{08B1DEA9-D303-4075-B1A8-382E2EC18B44}"/>
     <cellStyle name="Comma 7" xfId="15" xr:uid="{BAC0AB0A-EFA8-44B7-A824-8FDA4C7FDA8E}"/>
     <cellStyle name="Comma 8" xfId="25" xr:uid="{CC77022A-6BBE-496F-B143-C1A21DA82CF7}"/>
     <cellStyle name="Comma 9" xfId="26" xr:uid="{FF6F72B9-F7AA-470C-B3E0-E91EBAAE0815}"/>
     <cellStyle name="Hyperlink" xfId="12" builtinId="8"/>
@@ -1383,52 +1383,52 @@
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B20:J21"/>
     <mergeCell ref="B3:C7"/>
     <mergeCell ref="B2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" location="_ftn2" display="_ftn2" xr:uid="{0103989F-6317-4DFA-9593-001C687A5223}"/>
     <hyperlink ref="B19" location="_ftnref1" display="_ftnref1" xr:uid="{C9B8EEA4-09BF-4219-ACBF-F76884DFC9DF}"/>
     <hyperlink ref="B20" location="_ftnref2" display="_ftnref2" xr:uid="{7C6E50CC-72E3-43CD-BE32-C2E68005F1A6}"/>
     <hyperlink ref="B14" location="_ftn1" display="_ftn1" xr:uid="{E0ABD4F0-CC95-41E9-84C1-C2A3B5487218}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E188560-D287-442C-9C71-08373E0511F2}">
   <dimension ref="A1:Y64"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A21" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y60" sqref="Y60"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Y61" sqref="Y61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="19.5546875" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="12" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="18.88671875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="11.5546875" customWidth="1"/>
     <col min="13" max="13" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" customWidth="1"/>
     <col min="15" max="15" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="17.5546875" customWidth="1"/>
     <col min="19" max="19" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="17.5546875" customWidth="1"/>
     <col min="21" max="21" width="17.6640625" bestFit="1" customWidth="1"/>
@@ -2256,52 +2256,56 @@
       </c>
       <c r="P12" s="9">
         <v>779614</v>
       </c>
       <c r="Q12" s="9">
         <v>1695831896.2400002</v>
       </c>
       <c r="R12" s="9">
         <v>774250</v>
       </c>
       <c r="S12" s="9">
         <v>1834471822</v>
       </c>
       <c r="T12" s="9">
         <v>910064</v>
       </c>
       <c r="U12" s="9">
         <v>2020813480</v>
       </c>
       <c r="V12" s="27">
         <v>1070600</v>
       </c>
       <c r="W12" s="27">
         <v>2805862684</v>
       </c>
-      <c r="X12" s="27"/>
-      <c r="Y12" s="27"/>
+      <c r="X12" s="27">
+        <v>1128277</v>
+      </c>
+      <c r="Y12" s="27">
+        <v>3117767079</v>
+      </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="10">
         <v>446892</v>
       </c>
       <c r="C13" s="10">
         <v>800496837.84000003</v>
       </c>
       <c r="D13" s="10">
         <v>558748</v>
       </c>
       <c r="E13" s="11">
         <v>920953722.69000006</v>
       </c>
       <c r="F13" s="10">
         <v>633312</v>
       </c>
       <c r="G13" s="11">
         <v>1001266238.77</v>
       </c>
       <c r="H13" s="10">
         <v>682001</v>
@@ -2507,76 +2511,76 @@
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="43"/>
       <c r="U16" s="43"/>
       <c r="V16" s="43"/>
       <c r="W16" s="43"/>
       <c r="X16" s="43"/>
       <c r="Y16" s="43"/>
     </row>
     <row r="17" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6"/>
-      <c r="B17" s="56" t="s">
+      <c r="B17" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="57"/>
-[...21 lines deleted...]
-      <c r="Y17" s="57"/>
+      <c r="C17" s="64"/>
+      <c r="D17" s="64"/>
+      <c r="E17" s="64"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="64"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="64"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="64"/>
+      <c r="M17" s="64"/>
+      <c r="N17" s="64"/>
+      <c r="O17" s="64"/>
+      <c r="P17" s="64"/>
+      <c r="Q17" s="64"/>
+      <c r="R17" s="64"/>
+      <c r="S17" s="64"/>
+      <c r="T17" s="64"/>
+      <c r="U17" s="64"/>
+      <c r="V17" s="64"/>
+      <c r="W17" s="64"/>
+      <c r="X17" s="64"/>
+      <c r="Y17" s="64"/>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A18" s="3"/>
       <c r="B18" s="52">
         <v>2015</v>
       </c>
       <c r="C18" s="52"/>
       <c r="D18" s="48">
         <v>2016</v>
       </c>
       <c r="E18" s="49"/>
       <c r="F18" s="52">
         <v>2017</v>
       </c>
       <c r="G18" s="52"/>
       <c r="H18" s="48">
         <v>2018</v>
       </c>
       <c r="I18" s="49"/>
       <c r="J18" s="52">
         <v>2019</v>
       </c>
       <c r="K18" s="52"/>
       <c r="L18" s="52">
         <v>2020</v>
@@ -3346,52 +3350,56 @@
       </c>
       <c r="P28" s="8">
         <v>1364766</v>
       </c>
       <c r="Q28" s="8">
         <v>29499777714.119999</v>
       </c>
       <c r="R28" s="8">
         <v>1435966</v>
       </c>
       <c r="S28" s="8">
         <v>30708165542</v>
       </c>
       <c r="T28" s="8">
         <v>1584132</v>
       </c>
       <c r="U28" s="8">
         <v>35077506016</v>
       </c>
       <c r="V28" s="27">
         <v>1644843</v>
       </c>
       <c r="W28" s="27">
         <v>39780031451</v>
       </c>
-      <c r="X28" s="27"/>
-      <c r="Y28" s="27"/>
+      <c r="X28" s="27">
+        <v>1967923</v>
+      </c>
+      <c r="Y28" s="27">
+        <v>44517614608</v>
+      </c>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A29" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="10">
         <v>929359</v>
       </c>
       <c r="C29" s="10">
         <v>20948223078.970001</v>
       </c>
       <c r="D29" s="10">
         <v>970253</v>
       </c>
       <c r="E29" s="11">
         <v>21881182355.823124</v>
       </c>
       <c r="F29" s="10">
         <v>1026467</v>
       </c>
       <c r="G29" s="11">
         <v>22940804900.84</v>
       </c>
       <c r="H29" s="10">
         <v>1112227</v>
@@ -3597,70 +3605,70 @@
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
     </row>
     <row r="33" spans="1:25" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="6"/>
-      <c r="B33" s="64" t="s">
+      <c r="B33" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="C33" s="64"/>
-[...15 lines deleted...]
-      <c r="S33" s="64"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
+      <c r="N33" s="62"/>
+      <c r="O33" s="62"/>
+      <c r="P33" s="62"/>
+      <c r="Q33" s="62"/>
+      <c r="R33" s="62"/>
+      <c r="S33" s="62"/>
     </row>
     <row r="34" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A34" s="3"/>
       <c r="B34" s="52">
         <v>2015</v>
       </c>
       <c r="C34" s="52"/>
       <c r="D34" s="48">
         <v>2016</v>
       </c>
       <c r="E34" s="49"/>
       <c r="F34" s="52">
         <v>2017</v>
       </c>
       <c r="G34" s="52"/>
       <c r="H34" s="48">
         <v>2018</v>
       </c>
       <c r="I34" s="49"/>
       <c r="J34" s="52">
         <v>2019</v>
       </c>
       <c r="K34" s="52"/>
       <c r="L34" s="52">
         <v>2020</v>
@@ -3766,628 +3774,628 @@
       </c>
       <c r="D36" s="10">
         <v>86764</v>
       </c>
       <c r="E36" s="11">
         <v>926117031.56999993</v>
       </c>
       <c r="F36" s="10">
         <v>52407</v>
       </c>
       <c r="G36" s="11">
         <v>458982400.11000001</v>
       </c>
       <c r="H36" s="10">
         <v>23569</v>
       </c>
       <c r="I36" s="11">
         <v>229964233.59</v>
       </c>
       <c r="J36" s="4">
         <v>11274</v>
       </c>
       <c r="K36" s="5">
         <v>114709632.44</v>
       </c>
-      <c r="L36" s="58" t="s">
+      <c r="L36" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="M36" s="59"/>
-      <c r="N36" s="58" t="s">
+      <c r="M36" s="57"/>
+      <c r="N36" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="O36" s="59"/>
-      <c r="P36" s="58" t="s">
+      <c r="O36" s="57"/>
+      <c r="P36" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="Q36" s="59"/>
-      <c r="R36" s="58" t="s">
+      <c r="Q36" s="57"/>
+      <c r="R36" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="S36" s="59"/>
-      <c r="T36" s="58" t="s">
+      <c r="S36" s="57"/>
+      <c r="T36" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="U36" s="59"/>
+      <c r="U36" s="57"/>
       <c r="V36" s="47"/>
       <c r="W36" s="47"/>
       <c r="X36" s="47"/>
       <c r="Y36" s="47"/>
     </row>
     <row r="37" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A37" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="10">
         <v>136840</v>
       </c>
       <c r="C37" s="10">
         <v>2178931261.9499998</v>
       </c>
       <c r="D37" s="10">
         <v>98303</v>
       </c>
       <c r="E37" s="11">
         <v>889975913.63999999</v>
       </c>
       <c r="F37" s="10">
         <v>61955</v>
       </c>
       <c r="G37" s="11">
         <v>553559025.76999998</v>
       </c>
       <c r="H37" s="10">
         <v>25167</v>
       </c>
       <c r="I37" s="11">
         <v>247061407.62</v>
       </c>
       <c r="J37" s="4">
         <v>2827</v>
       </c>
       <c r="K37" s="5">
         <v>33600934.990000002</v>
       </c>
-      <c r="L37" s="60"/>
-[...8 lines deleted...]
-      <c r="U37" s="61"/>
+      <c r="L37" s="58"/>
+      <c r="M37" s="59"/>
+      <c r="N37" s="58"/>
+      <c r="O37" s="59"/>
+      <c r="P37" s="58"/>
+      <c r="Q37" s="59"/>
+      <c r="R37" s="58"/>
+      <c r="S37" s="59"/>
+      <c r="T37" s="58"/>
+      <c r="U37" s="59"/>
       <c r="V37" s="47"/>
       <c r="W37" s="47"/>
       <c r="X37" s="47"/>
       <c r="Y37" s="47"/>
     </row>
     <row r="38" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="10">
         <v>150501</v>
       </c>
       <c r="C38" s="10">
         <v>2528697575.3299999</v>
       </c>
       <c r="D38" s="10">
         <v>98455</v>
       </c>
       <c r="E38" s="11">
         <v>918580493.61000001</v>
       </c>
       <c r="F38" s="10">
         <v>69174</v>
       </c>
       <c r="G38" s="11">
         <v>657716949.97000003</v>
       </c>
       <c r="H38" s="10">
         <v>25421</v>
       </c>
       <c r="I38" s="11">
         <v>261241505.27999997</v>
       </c>
       <c r="J38" s="4">
         <v>606</v>
       </c>
       <c r="K38" s="5">
         <v>9793615.370000001</v>
       </c>
-      <c r="L38" s="60"/>
-[...8 lines deleted...]
-      <c r="U38" s="61"/>
+      <c r="L38" s="58"/>
+      <c r="M38" s="59"/>
+      <c r="N38" s="58"/>
+      <c r="O38" s="59"/>
+      <c r="P38" s="58"/>
+      <c r="Q38" s="59"/>
+      <c r="R38" s="58"/>
+      <c r="S38" s="59"/>
+      <c r="T38" s="58"/>
+      <c r="U38" s="59"/>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="47"/>
       <c r="Y38" s="47"/>
     </row>
     <row r="39" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="10">
         <v>139016</v>
       </c>
       <c r="C39" s="10">
         <v>2336504090.7999997</v>
       </c>
       <c r="D39" s="10">
         <v>102642</v>
       </c>
       <c r="E39" s="11">
         <v>950324622.06000006</v>
       </c>
       <c r="F39" s="10">
         <v>58952</v>
       </c>
       <c r="G39" s="11">
         <v>552499661.16999996</v>
       </c>
       <c r="H39" s="10">
         <v>22475</v>
       </c>
       <c r="I39" s="11">
         <v>222872297.43000001</v>
       </c>
       <c r="J39" s="4">
         <v>297</v>
       </c>
       <c r="K39" s="5">
         <v>4182617.7699999996</v>
       </c>
-      <c r="L39" s="60"/>
-[...8 lines deleted...]
-      <c r="U39" s="61"/>
+      <c r="L39" s="58"/>
+      <c r="M39" s="59"/>
+      <c r="N39" s="58"/>
+      <c r="O39" s="59"/>
+      <c r="P39" s="58"/>
+      <c r="Q39" s="59"/>
+      <c r="R39" s="58"/>
+      <c r="S39" s="59"/>
+      <c r="T39" s="58"/>
+      <c r="U39" s="59"/>
       <c r="V39" s="47"/>
       <c r="W39" s="47"/>
       <c r="X39" s="47"/>
       <c r="Y39" s="47"/>
     </row>
     <row r="40" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A40" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="10">
         <v>119181</v>
       </c>
       <c r="C40" s="10">
         <v>1892656659.1699996</v>
       </c>
       <c r="D40" s="10">
         <v>82163</v>
       </c>
       <c r="E40" s="11">
         <v>763484164.45000005</v>
       </c>
       <c r="F40" s="10">
         <v>59829</v>
       </c>
       <c r="G40" s="11">
         <v>567160412.49999988</v>
       </c>
       <c r="H40" s="10">
         <v>27344</v>
       </c>
       <c r="I40" s="11">
         <v>290023425.46000004</v>
       </c>
       <c r="J40" s="4">
         <v>1711</v>
       </c>
       <c r="K40" s="5">
         <v>27696812.52</v>
       </c>
-      <c r="L40" s="60"/>
-[...8 lines deleted...]
-      <c r="U40" s="61"/>
+      <c r="L40" s="58"/>
+      <c r="M40" s="59"/>
+      <c r="N40" s="58"/>
+      <c r="O40" s="59"/>
+      <c r="P40" s="58"/>
+      <c r="Q40" s="59"/>
+      <c r="R40" s="58"/>
+      <c r="S40" s="59"/>
+      <c r="T40" s="58"/>
+      <c r="U40" s="59"/>
       <c r="V40" s="47"/>
       <c r="W40" s="47"/>
       <c r="X40" s="47"/>
       <c r="Y40" s="47"/>
     </row>
     <row r="41" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A41" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="10">
         <v>135083</v>
       </c>
       <c r="C41" s="10">
         <v>2068552388.8099999</v>
       </c>
       <c r="D41" s="10">
         <v>95330</v>
       </c>
       <c r="E41" s="11">
         <v>865314844.65999985</v>
       </c>
       <c r="F41" s="10">
         <v>63765</v>
       </c>
       <c r="G41" s="11">
         <v>593111825.26999998</v>
       </c>
       <c r="H41" s="10">
         <v>28440</v>
       </c>
       <c r="I41" s="11">
         <v>300136233.65000004</v>
       </c>
       <c r="J41" s="4">
         <v>1424</v>
       </c>
       <c r="K41" s="5">
         <v>21743314.330000002</v>
       </c>
-      <c r="L41" s="60"/>
-[...8 lines deleted...]
-      <c r="U41" s="61"/>
+      <c r="L41" s="58"/>
+      <c r="M41" s="59"/>
+      <c r="N41" s="58"/>
+      <c r="O41" s="59"/>
+      <c r="P41" s="58"/>
+      <c r="Q41" s="59"/>
+      <c r="R41" s="58"/>
+      <c r="S41" s="59"/>
+      <c r="T41" s="58"/>
+      <c r="U41" s="59"/>
       <c r="V41" s="47"/>
       <c r="W41" s="47"/>
       <c r="X41" s="47"/>
       <c r="Y41" s="47"/>
     </row>
     <row r="42" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A42" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="10">
         <v>146521</v>
       </c>
       <c r="C42" s="10">
         <v>2288392391.9400001</v>
       </c>
       <c r="D42" s="10">
         <v>88133</v>
       </c>
       <c r="E42" s="11">
         <v>801192829.73000002</v>
       </c>
       <c r="F42" s="10">
         <v>56799</v>
       </c>
       <c r="G42" s="11">
         <v>525214705.36999995</v>
       </c>
       <c r="H42" s="10">
         <v>26940</v>
       </c>
       <c r="I42" s="11">
         <v>286584798.42999995</v>
       </c>
-      <c r="J42" s="58" t="s">
+      <c r="J42" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="K42" s="59"/>
-[...9 lines deleted...]
-      <c r="U42" s="61"/>
+      <c r="K42" s="57"/>
+      <c r="L42" s="58"/>
+      <c r="M42" s="59"/>
+      <c r="N42" s="58"/>
+      <c r="O42" s="59"/>
+      <c r="P42" s="58"/>
+      <c r="Q42" s="59"/>
+      <c r="R42" s="58"/>
+      <c r="S42" s="59"/>
+      <c r="T42" s="58"/>
+      <c r="U42" s="59"/>
       <c r="V42" s="47"/>
       <c r="W42" s="47"/>
       <c r="X42" s="47"/>
       <c r="Y42" s="47"/>
     </row>
     <row r="43" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A43" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="10">
         <v>122595</v>
       </c>
       <c r="C43" s="10">
         <v>2081312236.5699997</v>
       </c>
       <c r="D43" s="10">
         <v>73811</v>
       </c>
       <c r="E43" s="11">
         <v>772398338.84000015</v>
       </c>
       <c r="F43" s="10">
         <v>56352</v>
       </c>
       <c r="G43" s="11">
         <v>552592778.21999991</v>
       </c>
       <c r="H43" s="10">
         <v>24942</v>
       </c>
       <c r="I43" s="11">
         <v>265766606.62</v>
       </c>
-      <c r="J43" s="60"/>
-[...10 lines deleted...]
-      <c r="U43" s="61"/>
+      <c r="J43" s="58"/>
+      <c r="K43" s="59"/>
+      <c r="L43" s="58"/>
+      <c r="M43" s="59"/>
+      <c r="N43" s="58"/>
+      <c r="O43" s="59"/>
+      <c r="P43" s="58"/>
+      <c r="Q43" s="59"/>
+      <c r="R43" s="58"/>
+      <c r="S43" s="59"/>
+      <c r="T43" s="58"/>
+      <c r="U43" s="59"/>
       <c r="V43" s="47"/>
       <c r="W43" s="47"/>
       <c r="X43" s="47"/>
       <c r="Y43" s="47"/>
     </row>
     <row r="44" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A44" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="10">
         <v>138225</v>
       </c>
       <c r="C44" s="10">
         <v>2607042901.1000004</v>
       </c>
       <c r="D44" s="14">
         <v>95028</v>
       </c>
       <c r="E44" s="11">
         <v>1116072753.04</v>
       </c>
       <c r="F44" s="10">
         <v>50206</v>
       </c>
       <c r="G44" s="11">
         <v>468340268.27999997</v>
       </c>
       <c r="H44" s="10">
         <v>23754</v>
       </c>
       <c r="I44" s="13">
         <v>250703178.03999999</v>
       </c>
-      <c r="J44" s="60"/>
-[...10 lines deleted...]
-      <c r="U44" s="61"/>
+      <c r="J44" s="58"/>
+      <c r="K44" s="59"/>
+      <c r="L44" s="58"/>
+      <c r="M44" s="59"/>
+      <c r="N44" s="58"/>
+      <c r="O44" s="59"/>
+      <c r="P44" s="58"/>
+      <c r="Q44" s="59"/>
+      <c r="R44" s="58"/>
+      <c r="S44" s="59"/>
+      <c r="T44" s="58"/>
+      <c r="U44" s="59"/>
       <c r="V44" s="47"/>
       <c r="W44" s="47"/>
       <c r="X44" s="47"/>
       <c r="Y44" s="47"/>
     </row>
     <row r="45" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A45" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="10">
         <v>152927</v>
       </c>
       <c r="C45" s="10">
         <v>2630992445.6100001</v>
       </c>
       <c r="D45" s="10">
         <v>79507</v>
       </c>
       <c r="E45" s="11">
         <v>709020524.84000003</v>
       </c>
       <c r="F45" s="10">
         <v>49179</v>
       </c>
       <c r="G45" s="11">
         <v>465261414.06</v>
       </c>
       <c r="H45" s="10">
         <v>25315</v>
       </c>
       <c r="I45" s="13">
         <v>257966918.89000005</v>
       </c>
-      <c r="J45" s="60"/>
-[...10 lines deleted...]
-      <c r="U45" s="61"/>
+      <c r="J45" s="58"/>
+      <c r="K45" s="59"/>
+      <c r="L45" s="58"/>
+      <c r="M45" s="59"/>
+      <c r="N45" s="58"/>
+      <c r="O45" s="59"/>
+      <c r="P45" s="58"/>
+      <c r="Q45" s="59"/>
+      <c r="R45" s="58"/>
+      <c r="S45" s="59"/>
+      <c r="T45" s="58"/>
+      <c r="U45" s="59"/>
       <c r="V45" s="47"/>
       <c r="W45" s="47"/>
       <c r="X45" s="47"/>
       <c r="Y45" s="47"/>
     </row>
     <row r="46" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A46" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="10">
         <v>114345</v>
       </c>
       <c r="C46" s="10">
         <v>1795663088.99</v>
       </c>
       <c r="D46" s="10">
         <v>84289</v>
       </c>
       <c r="E46" s="11">
         <v>764160252.39999998</v>
       </c>
       <c r="F46" s="10">
         <v>46343</v>
       </c>
       <c r="G46" s="11">
         <v>458426950.08000004</v>
       </c>
       <c r="H46" s="10">
         <v>22491</v>
       </c>
       <c r="I46" s="13">
         <v>245068871.33999997</v>
       </c>
-      <c r="J46" s="60"/>
-[...10 lines deleted...]
-      <c r="U46" s="61"/>
+      <c r="J46" s="58"/>
+      <c r="K46" s="59"/>
+      <c r="L46" s="58"/>
+      <c r="M46" s="59"/>
+      <c r="N46" s="58"/>
+      <c r="O46" s="59"/>
+      <c r="P46" s="58"/>
+      <c r="Q46" s="59"/>
+      <c r="R46" s="58"/>
+      <c r="S46" s="59"/>
+      <c r="T46" s="58"/>
+      <c r="U46" s="59"/>
       <c r="V46" s="47"/>
       <c r="W46" s="47"/>
       <c r="X46" s="47"/>
       <c r="Y46" s="47"/>
     </row>
     <row r="47" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A47" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="10">
         <v>121075</v>
       </c>
       <c r="C47" s="10">
         <v>1923164913.8000004</v>
       </c>
       <c r="D47" s="10">
         <v>71580</v>
       </c>
       <c r="E47" s="11">
         <v>665875586.13999999</v>
       </c>
       <c r="F47" s="10">
         <v>37281</v>
       </c>
       <c r="G47" s="11">
         <v>403968134.64999998</v>
       </c>
       <c r="H47" s="10">
         <v>16477</v>
       </c>
       <c r="I47" s="13">
         <v>200451740.89000002</v>
       </c>
-      <c r="J47" s="62"/>
-[...10 lines deleted...]
-      <c r="U47" s="63"/>
+      <c r="J47" s="60"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="60"/>
+      <c r="M47" s="61"/>
+      <c r="N47" s="60"/>
+      <c r="O47" s="61"/>
+      <c r="P47" s="60"/>
+      <c r="Q47" s="61"/>
+      <c r="R47" s="60"/>
+      <c r="S47" s="61"/>
+      <c r="T47" s="60"/>
+      <c r="U47" s="61"/>
       <c r="V47" s="47"/>
       <c r="W47" s="47"/>
       <c r="X47" s="47"/>
       <c r="Y47" s="47"/>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.3">
       <c r="T48" s="44"/>
       <c r="U48" s="44"/>
       <c r="V48" s="44"/>
       <c r="W48" s="44"/>
       <c r="X48" s="44"/>
       <c r="Y48" s="44"/>
     </row>
     <row r="49" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="6"/>
-      <c r="B49" s="56" t="s">
+      <c r="B49" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="C49" s="57"/>
-[...21 lines deleted...]
-      <c r="Y49" s="57"/>
+      <c r="C49" s="64"/>
+      <c r="D49" s="64"/>
+      <c r="E49" s="64"/>
+      <c r="F49" s="64"/>
+      <c r="G49" s="64"/>
+      <c r="H49" s="64"/>
+      <c r="I49" s="64"/>
+      <c r="J49" s="64"/>
+      <c r="K49" s="64"/>
+      <c r="L49" s="64"/>
+      <c r="M49" s="64"/>
+      <c r="N49" s="64"/>
+      <c r="O49" s="64"/>
+      <c r="P49" s="64"/>
+      <c r="Q49" s="64"/>
+      <c r="R49" s="64"/>
+      <c r="S49" s="64"/>
+      <c r="T49" s="64"/>
+      <c r="U49" s="64"/>
+      <c r="V49" s="64"/>
+      <c r="W49" s="64"/>
+      <c r="X49" s="64"/>
+      <c r="Y49" s="64"/>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A50" s="6"/>
       <c r="B50" s="48">
         <v>2015</v>
       </c>
       <c r="C50" s="49"/>
       <c r="D50" s="48">
         <v>2016</v>
       </c>
       <c r="E50" s="49"/>
       <c r="F50" s="48">
         <v>2017</v>
       </c>
       <c r="G50" s="49"/>
       <c r="H50" s="48">
         <v>2018</v>
       </c>
       <c r="I50" s="49"/>
       <c r="J50" s="48">
         <v>2019</v>
       </c>
       <c r="K50" s="49"/>
       <c r="L50" s="48">
         <v>2020</v>
@@ -5157,52 +5165,56 @@
       </c>
       <c r="P60" s="9">
         <v>6014543</v>
       </c>
       <c r="Q60" s="9">
         <v>3183086877.7800007</v>
       </c>
       <c r="R60" s="9">
         <v>7734792</v>
       </c>
       <c r="S60" s="9">
         <v>3653668820</v>
       </c>
       <c r="T60" s="9">
         <v>8146198</v>
       </c>
       <c r="U60" s="9">
         <v>4091048998</v>
       </c>
       <c r="V60" s="27">
         <v>9294324</v>
       </c>
       <c r="W60" s="27">
         <v>4746471320</v>
       </c>
-      <c r="X60" s="27"/>
-      <c r="Y60" s="27"/>
+      <c r="X60" s="27">
+        <v>9992802</v>
+      </c>
+      <c r="Y60" s="27">
+        <v>4961361686</v>
+      </c>
     </row>
     <row r="61" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A61" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B61" s="10">
         <v>1970246</v>
       </c>
       <c r="C61" s="10">
         <v>939240473</v>
       </c>
       <c r="D61" s="10">
         <v>1893303</v>
       </c>
       <c r="E61" s="11">
         <v>983301351.25</v>
       </c>
       <c r="F61" s="10">
         <v>2246567</v>
       </c>
       <c r="G61" s="11">
         <v>1174065935.48</v>
       </c>
       <c r="H61" s="10">
         <v>3191810</v>
@@ -5393,122 +5405,122 @@
         <v>5350554283</v>
       </c>
       <c r="V63" s="27">
         <v>10333851</v>
       </c>
       <c r="W63" s="27">
         <v>5465086114</v>
       </c>
       <c r="X63" s="27"/>
       <c r="Y63" s="27"/>
     </row>
     <row r="64" spans="1:25" x14ac:dyDescent="0.3">
       <c r="N64" s="40"/>
       <c r="O64" s="40"/>
       <c r="P64" s="40"/>
       <c r="Q64" s="40"/>
       <c r="R64" s="40"/>
       <c r="S64" s="40"/>
       <c r="T64" s="40"/>
       <c r="U64" s="40"/>
       <c r="V64" s="40"/>
       <c r="W64" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="56">
-    <mergeCell ref="J34:K34"/>
-[...7 lines deleted...]
-    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="X50:Y50"/>
+    <mergeCell ref="X2:Y2"/>
+    <mergeCell ref="B1:Y1"/>
+    <mergeCell ref="B17:Y17"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="B49:Y49"/>
+    <mergeCell ref="V2:W2"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="V50:W50"/>
+    <mergeCell ref="T2:U2"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="T36:U47"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="D2:E2"/>
+    <mergeCell ref="F2:G2"/>
+    <mergeCell ref="H2:I2"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="P2:Q2"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="J2:K2"/>
+    <mergeCell ref="N2:O2"/>
+    <mergeCell ref="L2:M2"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="T50:U50"/>
+    <mergeCell ref="P50:Q50"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="R50:S50"/>
     <mergeCell ref="B33:S33"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="R18:S18"/>
     <mergeCell ref="R36:S47"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="D50:E50"/>
     <mergeCell ref="F50:G50"/>
     <mergeCell ref="H50:I50"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="P36:Q47"/>
     <mergeCell ref="P34:Q34"/>
     <mergeCell ref="R34:S34"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="J18:K18"/>
-    <mergeCell ref="T50:U50"/>
-[...29 lines deleted...]
-    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="N36:O47"/>
+    <mergeCell ref="L36:M47"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="J42:K47"/>
+    <mergeCell ref="L34:M34"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{082B7053-981B-4194-97CB-ED8E1CD6027F}">
   <dimension ref="A1:M64"/>
   <sheetViews>
-    <sheetView topLeftCell="A33" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M60" sqref="M60"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="M61" sqref="M61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" customWidth="1"/>
     <col min="2" max="2" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.44140625" customWidth="1"/>
     <col min="7" max="7" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.44140625" customWidth="1"/>
     <col min="9" max="9" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="16.77734375" customWidth="1"/>
     <col min="13" max="13" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.33203125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="17.6640625" bestFit="1" customWidth="1"/>
@@ -5934,52 +5946,56 @@
       </c>
       <c r="D12" s="9">
         <v>608903.69999999995</v>
       </c>
       <c r="E12" s="9">
         <v>3624989534.3059001</v>
       </c>
       <c r="F12" s="9">
         <v>525931</v>
       </c>
       <c r="G12" s="9">
         <v>2714230149</v>
       </c>
       <c r="H12" s="9">
         <v>668775</v>
       </c>
       <c r="I12" s="9">
         <v>2954254623</v>
       </c>
       <c r="J12" s="39">
         <v>635377</v>
       </c>
       <c r="K12" s="39">
         <v>2622433833</v>
       </c>
-      <c r="L12" s="39"/>
-      <c r="M12" s="39"/>
+      <c r="L12" s="39">
+        <v>722546</v>
+      </c>
+      <c r="M12" s="39">
+        <v>3342759336</v>
+      </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="9">
         <v>543415</v>
       </c>
       <c r="C13" s="9">
         <v>4277973974.3999753</v>
       </c>
       <c r="D13" s="9">
         <v>647733.91999999993</v>
       </c>
       <c r="E13" s="9">
         <v>4346451515.1448002</v>
       </c>
       <c r="F13" s="9">
         <v>653828</v>
       </c>
       <c r="G13" s="9">
         <v>3032508604</v>
       </c>
       <c r="H13" s="9">
         <v>703666</v>
@@ -6060,64 +6076,64 @@
       </c>
       <c r="I15" s="9">
         <v>3969383564</v>
       </c>
       <c r="J15" s="39">
         <v>759582</v>
       </c>
       <c r="K15" s="39">
         <v>3907614351</v>
       </c>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="56" t="s">
+      <c r="B17" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="57"/>
-[...9 lines deleted...]
-      <c r="M17" s="57"/>
+      <c r="C17" s="64"/>
+      <c r="D17" s="64"/>
+      <c r="E17" s="64"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="64"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="64"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="64"/>
+      <c r="M17" s="64"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B18" s="52">
         <v>2021</v>
       </c>
       <c r="C18" s="52"/>
       <c r="D18" s="52">
         <v>2022</v>
       </c>
       <c r="E18" s="52"/>
       <c r="F18" s="52">
         <v>2023</v>
       </c>
       <c r="G18" s="52"/>
       <c r="H18" s="52">
         <v>2024</v>
       </c>
       <c r="I18" s="52"/>
       <c r="J18" s="48">
         <v>2025</v>
       </c>
       <c r="K18" s="49"/>
       <c r="L18" s="48">
         <v>2026</v>
       </c>
@@ -6501,52 +6517,56 @@
       </c>
       <c r="D28" s="8">
         <v>3001299</v>
       </c>
       <c r="E28" s="8">
         <v>61809782257</v>
       </c>
       <c r="F28" s="8">
         <v>3700685</v>
       </c>
       <c r="G28" s="8">
         <v>60387271515</v>
       </c>
       <c r="H28" s="8">
         <v>4544184</v>
       </c>
       <c r="I28" s="8">
         <v>68176101736</v>
       </c>
       <c r="J28" s="39">
         <v>5712871</v>
       </c>
       <c r="K28" s="39">
         <v>81603487597</v>
       </c>
-      <c r="L28" s="39"/>
-      <c r="M28" s="39"/>
+      <c r="L28" s="39">
+        <v>6528759</v>
+      </c>
+      <c r="M28" s="39">
+        <v>100879616078</v>
+      </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A29" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="8">
         <v>2811534</v>
       </c>
       <c r="C29" s="8">
         <v>33324819673.84</v>
       </c>
       <c r="D29" s="8">
         <v>3267814</v>
       </c>
       <c r="E29" s="8">
         <v>58980163737</v>
       </c>
       <c r="F29" s="8">
         <v>4036463</v>
       </c>
       <c r="G29" s="8">
         <v>66121091447</v>
       </c>
       <c r="H29" s="8">
         <v>5403143</v>
@@ -6620,64 +6640,64 @@
         <v>4216756</v>
       </c>
       <c r="G31" s="8">
         <v>60369133976</v>
       </c>
       <c r="H31" s="8">
         <v>5214262</v>
       </c>
       <c r="I31" s="8">
         <v>69340141187</v>
       </c>
       <c r="J31" s="39">
         <v>5983306</v>
       </c>
       <c r="K31" s="39">
         <v>79855649123</v>
       </c>
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="H32" s="44"/>
       <c r="I32" s="44"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B33" s="56" t="s">
+      <c r="B33" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="C33" s="57"/>
-[...9 lines deleted...]
-      <c r="M33" s="57"/>
+      <c r="C33" s="64"/>
+      <c r="D33" s="64"/>
+      <c r="E33" s="64"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="64"/>
+      <c r="H33" s="64"/>
+      <c r="I33" s="64"/>
+      <c r="J33" s="64"/>
+      <c r="K33" s="64"/>
+      <c r="L33" s="64"/>
+      <c r="M33" s="64"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B34" s="48">
         <v>2021</v>
       </c>
       <c r="C34" s="49"/>
       <c r="D34" s="48">
         <v>2022</v>
       </c>
       <c r="E34" s="49"/>
       <c r="F34" s="48">
         <v>2023</v>
       </c>
       <c r="G34" s="49"/>
       <c r="H34" s="48">
         <v>2024</v>
       </c>
       <c r="I34" s="49"/>
       <c r="J34" s="48">
         <v>2025</v>
       </c>
       <c r="K34" s="49"/>
       <c r="L34" s="48">
         <v>2026</v>
       </c>
@@ -7061,52 +7081,56 @@
       </c>
       <c r="D44" s="31">
         <v>7220576</v>
       </c>
       <c r="E44" s="31">
         <v>5107944850</v>
       </c>
       <c r="F44" s="31">
         <v>8424196</v>
       </c>
       <c r="G44" s="31">
         <v>6677377690</v>
       </c>
       <c r="H44" s="9">
         <v>9470762</v>
       </c>
       <c r="I44" s="9">
         <v>10949648576</v>
       </c>
       <c r="J44" s="39">
         <v>10360495</v>
       </c>
       <c r="K44" s="39">
         <v>7213401939</v>
       </c>
-      <c r="L44" s="39"/>
-      <c r="M44" s="39"/>
+      <c r="L44" s="39">
+        <v>11119014</v>
+      </c>
+      <c r="M44" s="39">
+        <v>7609479896</v>
+      </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A45" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="9">
         <v>9112697</v>
       </c>
       <c r="C45" s="30">
         <v>5394989818</v>
       </c>
       <c r="D45" s="32">
         <v>3335153</v>
       </c>
       <c r="E45" s="32">
         <v>5258186160</v>
       </c>
       <c r="F45" s="32">
         <v>7736843</v>
       </c>
       <c r="G45" s="32">
         <v>5323455703</v>
       </c>
       <c r="H45" s="9">
         <v>10560585</v>
@@ -7180,64 +7204,64 @@
         <v>7478571</v>
       </c>
       <c r="G47" s="33">
         <v>5729743166</v>
       </c>
       <c r="H47" s="9">
         <v>11090856</v>
       </c>
       <c r="I47" s="9">
         <v>8019685688</v>
       </c>
       <c r="J47" s="39">
         <v>9714566</v>
       </c>
       <c r="K47" s="39">
         <v>6798321851</v>
       </c>
       <c r="L47" s="39"/>
       <c r="M47" s="39"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="H48" s="40"/>
       <c r="I48" s="40"/>
     </row>
     <row r="49" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="56" t="s">
+      <c r="B49" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="C49" s="57"/>
-[...9 lines deleted...]
-      <c r="M49" s="57"/>
+      <c r="C49" s="64"/>
+      <c r="D49" s="64"/>
+      <c r="E49" s="64"/>
+      <c r="F49" s="64"/>
+      <c r="G49" s="64"/>
+      <c r="H49" s="64"/>
+      <c r="I49" s="64"/>
+      <c r="J49" s="64"/>
+      <c r="K49" s="64"/>
+      <c r="L49" s="64"/>
+      <c r="M49" s="64"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B50" s="28">
         <v>2021</v>
       </c>
       <c r="C50" s="29"/>
       <c r="D50" s="28">
         <v>2022</v>
       </c>
       <c r="E50" s="29"/>
       <c r="F50" s="28">
         <v>2023</v>
       </c>
       <c r="G50" s="29"/>
       <c r="H50" s="48">
         <v>2024</v>
       </c>
       <c r="I50" s="49"/>
       <c r="J50" s="48">
         <v>2025</v>
       </c>
       <c r="K50" s="49"/>
       <c r="L50" s="48">
         <v>2026</v>
       </c>
@@ -7621,52 +7645,56 @@
       </c>
       <c r="D60" s="9">
         <v>5501692</v>
       </c>
       <c r="E60" s="9">
         <v>2880695288.1399994</v>
       </c>
       <c r="F60" s="9">
         <v>7107413</v>
       </c>
       <c r="G60" s="9">
         <v>3629162341</v>
       </c>
       <c r="H60" s="9">
         <v>7295377</v>
       </c>
       <c r="I60" s="9">
         <v>3592397848</v>
       </c>
       <c r="J60" s="39">
         <v>8500352</v>
       </c>
       <c r="K60" s="39">
         <v>4274087092</v>
       </c>
-      <c r="L60" s="39"/>
-      <c r="M60" s="39"/>
+      <c r="L60" s="39">
+        <v>8500485</v>
+      </c>
+      <c r="M60" s="39">
+        <v>4639337256</v>
+      </c>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A61" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B61" s="9">
         <v>5232518</v>
       </c>
       <c r="C61" s="9">
         <v>2765125665.9599996</v>
       </c>
       <c r="D61" s="9">
         <v>6052931</v>
       </c>
       <c r="E61" s="9">
         <v>3164965311.3500004</v>
       </c>
       <c r="F61" s="9">
         <v>5533486</v>
       </c>
       <c r="G61" s="9">
         <v>2408619338</v>
       </c>
       <c r="H61" s="9">
         <v>8308839</v>
@@ -7747,86 +7775,86 @@
       </c>
       <c r="I63" s="9">
         <v>4281294531</v>
       </c>
       <c r="J63" s="39">
         <v>9239316</v>
       </c>
       <c r="K63" s="39">
         <v>4988844814</v>
       </c>
       <c r="L63" s="39"/>
       <c r="M63" s="39"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B64" s="40"/>
       <c r="C64" s="40"/>
       <c r="D64" s="40"/>
       <c r="E64" s="40"/>
       <c r="F64" s="40"/>
       <c r="G64" s="40"/>
       <c r="H64" s="41"/>
       <c r="I64" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="B18:C18"/>
-[...7 lines deleted...]
-    <mergeCell ref="D34:E34"/>
     <mergeCell ref="L50:M50"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="B17:M17"/>
     <mergeCell ref="B33:M33"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="H2:I2"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B4317E3-ACF1-41FE-978A-6E2C87B516A4}">
   <dimension ref="A1:Y15"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A4" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="Y13" sqref="Y13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.109375" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.33203125" customWidth="1"/>
     <col min="14" max="14" width="9" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.33203125" customWidth="1"/>
     <col min="16" max="16" width="10.5546875" customWidth="1"/>
     <col min="17" max="17" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.5546875" customWidth="1"/>
     <col min="19" max="19" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.5546875" customWidth="1"/>
@@ -8655,52 +8683,56 @@
       </c>
       <c r="P12" s="4">
         <v>8164</v>
       </c>
       <c r="Q12" s="4">
         <v>100703787144.19997</v>
       </c>
       <c r="R12" s="4">
         <v>8083</v>
       </c>
       <c r="S12" s="4">
         <v>103050454084</v>
       </c>
       <c r="T12" s="4">
         <v>8494</v>
       </c>
       <c r="U12" s="4">
         <v>99166711778</v>
       </c>
       <c r="V12" s="4">
         <v>9608</v>
       </c>
       <c r="W12" s="4">
         <v>110294031885</v>
       </c>
-      <c r="X12" s="4"/>
-      <c r="Y12" s="4"/>
+      <c r="X12" s="4">
+        <v>10836</v>
+      </c>
+      <c r="Y12" s="4">
+        <v>121019601344</v>
+      </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="4">
         <v>5978</v>
       </c>
       <c r="C13" s="4">
         <v>67811969000</v>
       </c>
       <c r="D13" s="4">
         <v>5956</v>
       </c>
       <c r="E13" s="4">
         <v>60976578540.690002</v>
       </c>
       <c r="F13" s="4">
         <v>5687</v>
       </c>
       <c r="G13" s="4">
         <v>82465773544.360001</v>
       </c>
       <c r="H13" s="4">
         <v>5952</v>
@@ -8906,51 +8938,51 @@
     <mergeCell ref="V2:W2"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7D6ABDB-289F-43A0-921C-DA7E89BAEAF4}">
   <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="M1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="X12" sqref="X12"/>
+      <selection activeCell="Y14" sqref="Y14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="15" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="19" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="15" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="18.33203125" customWidth="1"/>
     <col min="17" max="17" width="19.5546875" customWidth="1"/>
     <col min="18" max="18" width="18.33203125" customWidth="1"/>
     <col min="19" max="19" width="19.5546875" customWidth="1"/>
     <col min="20" max="20" width="12" customWidth="1"/>
     <col min="21" max="21" width="19.5546875" customWidth="1"/>
     <col min="22" max="23" width="17.6640625" customWidth="1"/>
@@ -9777,52 +9809,56 @@
       </c>
       <c r="P12" s="4">
         <v>2707</v>
       </c>
       <c r="Q12" s="4">
         <v>49723891073.720001</v>
       </c>
       <c r="R12" s="4">
         <v>3377</v>
       </c>
       <c r="S12" s="4">
         <v>46739538196</v>
       </c>
       <c r="T12" s="4">
         <v>43296</v>
       </c>
       <c r="U12" s="4">
         <v>50512536732</v>
       </c>
       <c r="V12" s="27">
         <v>53601</v>
       </c>
       <c r="W12" s="27">
         <v>64799400389</v>
       </c>
-      <c r="X12" s="27"/>
-      <c r="Y12" s="27"/>
+      <c r="X12" s="27">
+        <v>53032</v>
+      </c>
+      <c r="Y12" s="27">
+        <v>73863703990</v>
+      </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A13" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="4">
         <v>1123</v>
       </c>
       <c r="C13" s="4">
         <v>28830160847.110001</v>
       </c>
       <c r="D13" s="4">
         <v>963</v>
       </c>
       <c r="E13" s="4">
         <v>31470602245.259998</v>
       </c>
       <c r="F13" s="4">
         <v>928</v>
       </c>
       <c r="G13" s="4">
         <v>41271138296.75</v>
       </c>
       <c r="H13" s="4">
         <v>845</v>
@@ -10048,94 +10084,50 @@
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...42 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C18889EDA50FE54AB4972CE3A9ED695A" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e003522f8e2c73adafff5fee0c2c5658">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="2a429eef-2111-4805-bf59-0cb632245aff" xmlns:ns3="0c002113-d65b-49f3-ad78-1ba78be737b8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d493cb31275d093c444f788c52622129" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="2a429eef-2111-4805-bf59-0cb632245aff"/>
     <xsd:import namespace="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -10363,86 +10355,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a429eef-2111-4805-bf59-0cb632245aff">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0c002113-d65b-49f3-ad78-1ba78be737b8" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="0c002113-d65b-49f3-ad78-1ba78be737b8">
+      <UserInfo>
+        <DisplayName>Nekomba, Jacky</DisplayName>
+        <AccountId>114</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nangolo, Miryam</DisplayName>
+        <AccountId>274</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Shilongo, Henock</DisplayName>
+        <AccountId>13</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nuab, Ernst</DisplayName>
+        <AccountId>15</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C148BA5A-B5C2-4F0D-BA95-89BC26875627}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E861692B-CB38-4769-9A9C-1E48BF4C5AA0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="2a429eef-2111-4805-bf59-0cb632245aff"/>
+    <ds:schemaRef ds:uri="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4036620F-DD3E-4FF3-8BE4-5D824BD368F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2a429eef-2111-4805-bf59-0cb632245aff"/>
     <ds:schemaRef ds:uri="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E861692B-CB38-4769-9A9C-1E48BF4C5AA0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C148BA5A-B5C2-4F0D-BA95-89BC26875627}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82f1ab62-2277-4c0d-aa3e-21682a26c75c}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>