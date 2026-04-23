--- v5 (2026-03-07)
+++ v6 (2026-04-23)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/awe1282_bon_com_na/Documents/Documents/NPS/WebStats/2026/January/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/awe1282_bon_com_na/Documents/Documents/NPS/WebStats/2026/March/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="135" documentId="13_ncr:1_{1B585621-2B23-4A43-B042-7A850A183D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C01BAD02-E481-47AD-92BD-B00BCED120C8}"/>
+  <xr:revisionPtr revIDLastSave="176" documentId="13_ncr:1_{1B585621-2B23-4A43-B042-7A850A183D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1D19D00C-D87E-48D1-9DBB-E10474D4EED5}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-2805" windowWidth="38640" windowHeight="21120" tabRatio="783" activeTab="3" xr2:uid="{442349FA-63F8-4E17-A798-464D1FFE307B}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="783" xr2:uid="{442349FA-63F8-4E17-A798-464D1FFE307B}"/>
   </bookViews>
   <sheets>
     <sheet name="Disclaimer and Legend" sheetId="11" r:id="rId1"/>
     <sheet name="InterBank" sheetId="9" r:id="rId2"/>
     <sheet name="IntraBank" sheetId="12" r:id="rId3"/>
     <sheet name="Domestic Settlement System" sheetId="8" r:id="rId4"/>
     <sheet name="Regional Settlement System" sheetId="10" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">'Disclaimer and Legend'!$B$10</definedName>
     <definedName name="_ftn2" localSheetId="0">'Disclaimer and Legend'!$B$11</definedName>
     <definedName name="_ftnref1" localSheetId="0">'Disclaimer and Legend'!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="0">'Disclaimer and Legend'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -671,99 +671,99 @@
     <xf numFmtId="168" fontId="9" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma [0] 2" xfId="20" xr:uid="{63C593BC-B2B6-45E2-8A81-4097BE6B50DC}"/>
     <cellStyle name="Comma 10" xfId="27" xr:uid="{18E7BEC5-767E-412F-A4A5-44356033625B}"/>
     <cellStyle name="Comma 11" xfId="28" xr:uid="{C4D3776B-1D44-43C1-AD59-A88538A8E13B}"/>
     <cellStyle name="Comma 2" xfId="2" xr:uid="{D20739AD-8107-4388-B737-7D5061706021}"/>
     <cellStyle name="Comma 2 2" xfId="4" xr:uid="{72BAA446-DF25-4D7B-B134-C4D702DFDAEF}"/>
     <cellStyle name="Comma 2 3" xfId="16" xr:uid="{287B2B2E-AF8E-45A4-9607-84FCF2BACA55}"/>
     <cellStyle name="Comma 3" xfId="6" xr:uid="{31476EC8-7372-4273-A654-D986298528DB}"/>
     <cellStyle name="Comma 3 2" xfId="19" xr:uid="{CD7ED170-18D4-493D-BC8A-E96164FD1971}"/>
     <cellStyle name="Comma 3 3" xfId="18" xr:uid="{4D1771AB-1733-4E99-BF73-6981C2EBFF55}"/>
     <cellStyle name="Comma 4" xfId="8" xr:uid="{0BDB2997-080D-4175-A726-D3A7989AE495}"/>
     <cellStyle name="Comma 4 2" xfId="21" xr:uid="{2BFF13E2-51AF-4742-A88B-43EDEC4A24EC}"/>
     <cellStyle name="Comma 5" xfId="9" xr:uid="{A568FFF8-8D8D-4CB0-BEB6-059E43FDE1BF}"/>
     <cellStyle name="Comma 5 2" xfId="11" xr:uid="{0ADBF37A-9C90-42BF-8660-77F4D6864855}"/>
     <cellStyle name="Comma 5 3" xfId="10" xr:uid="{5B759B93-4ADB-4C70-9F5E-DCB4986683DD}"/>
     <cellStyle name="Comma 5 4" xfId="23" xr:uid="{F54429FD-87C9-4A46-A615-C35B5F0B8CA6}"/>
     <cellStyle name="Comma 6" xfId="24" xr:uid="{08B1DEA9-D303-4075-B1A8-382E2EC18B44}"/>
     <cellStyle name="Comma 7" xfId="15" xr:uid="{BAC0AB0A-EFA8-44B7-A824-8FDA4C7FDA8E}"/>
     <cellStyle name="Comma 8" xfId="25" xr:uid="{CC77022A-6BBE-496F-B143-C1A21DA82CF7}"/>
     <cellStyle name="Comma 9" xfId="26" xr:uid="{FF6F72B9-F7AA-470C-B3E0-E91EBAAE0815}"/>
     <cellStyle name="Hyperlink" xfId="12" builtinId="8"/>
@@ -1091,120 +1091,120 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{890005C8-3A8C-4F02-9FBD-FB8F1D4577B9}">
   <dimension ref="B2:J21"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="19.44140625" customWidth="1"/>
     <col min="3" max="3" width="63.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B2" s="50" t="s">
+      <c r="B2" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="50"/>
-[...5 lines deleted...]
-      <c r="I2" s="50"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
       <c r="J2" s="15"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="49" t="s">
+      <c r="B3" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="49"/>
+      <c r="C3" s="56"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="15"/>
     </row>
     <row r="4" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B4" s="49"/>
-      <c r="C4" s="49"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="15"/>
     </row>
     <row r="5" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B5" s="49"/>
-      <c r="C5" s="49"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="15"/>
     </row>
     <row r="6" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B6" s="49"/>
-      <c r="C6" s="49"/>
+      <c r="B6" s="56"/>
+      <c r="C6" s="56"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="15"/>
     </row>
     <row r="7" spans="2:10" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="49"/>
-      <c r="C7" s="49"/>
+      <c r="B7" s="56"/>
+      <c r="C7" s="56"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="15"/>
     </row>
     <row r="8" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
     </row>
     <row r="9" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B9" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
@@ -1336,210 +1336,210 @@
         <v>17</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
     </row>
     <row r="19" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B19" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
     </row>
     <row r="20" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B20" s="48" t="s">
+      <c r="B20" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="48"/>
-[...6 lines deleted...]
-      <c r="J20" s="48"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="55"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="55"/>
+      <c r="J20" s="55"/>
     </row>
     <row r="21" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B21" s="48"/>
-[...7 lines deleted...]
-      <c r="J21" s="48"/>
+      <c r="B21" s="55"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="55"/>
+      <c r="J21" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B20:J21"/>
     <mergeCell ref="B3:C7"/>
     <mergeCell ref="B2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" location="_ftn2" display="_ftn2" xr:uid="{0103989F-6317-4DFA-9593-001C687A5223}"/>
     <hyperlink ref="B19" location="_ftnref1" display="_ftnref1" xr:uid="{C9B8EEA4-09BF-4219-ACBF-F76884DFC9DF}"/>
     <hyperlink ref="B20" location="_ftnref2" display="_ftnref2" xr:uid="{7C6E50CC-72E3-43CD-BE32-C2E68005F1A6}"/>
     <hyperlink ref="B14" location="_ftn1" display="_ftn1" xr:uid="{E0ABD4F0-CC95-41E9-84C1-C2A3B5487218}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E188560-D287-442C-9C71-08373E0511F2}">
   <dimension ref="A1:Y64"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y53" sqref="Y53"/>
+    <sheetView showGridLines="0" topLeftCell="L49" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="Y55" sqref="Y55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="19.5546875" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="12" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="18.88671875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="11.5546875" customWidth="1"/>
     <col min="13" max="13" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" customWidth="1"/>
     <col min="15" max="15" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="17.5546875" customWidth="1"/>
     <col min="19" max="19" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="17.5546875" customWidth="1"/>
     <col min="21" max="21" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="17.6640625" customWidth="1"/>
     <col min="24" max="24" width="19.88671875" customWidth="1"/>
     <col min="25" max="25" width="17.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="61" t="s">
+      <c r="B1" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="62"/>
-[...21 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="57">
+      <c r="B2" s="48">
         <v>2015</v>
       </c>
-      <c r="C2" s="57"/>
-      <c r="D2" s="58">
+      <c r="C2" s="48"/>
+      <c r="D2" s="49">
         <v>2016</v>
       </c>
-      <c r="E2" s="59"/>
-      <c r="F2" s="57">
+      <c r="E2" s="50"/>
+      <c r="F2" s="48">
         <v>2017</v>
       </c>
-      <c r="G2" s="57"/>
-      <c r="H2" s="58">
+      <c r="G2" s="48"/>
+      <c r="H2" s="49">
         <v>2018</v>
       </c>
-      <c r="I2" s="59"/>
-      <c r="J2" s="57">
+      <c r="I2" s="50"/>
+      <c r="J2" s="48">
         <v>2019</v>
       </c>
-      <c r="K2" s="57"/>
-      <c r="L2" s="57">
+      <c r="K2" s="48"/>
+      <c r="L2" s="48">
         <v>2020</v>
       </c>
-      <c r="M2" s="57"/>
-      <c r="N2" s="57">
+      <c r="M2" s="48"/>
+      <c r="N2" s="48">
         <v>2021</v>
       </c>
-      <c r="O2" s="57"/>
-      <c r="P2" s="57">
+      <c r="O2" s="48"/>
+      <c r="P2" s="48">
         <v>2022</v>
       </c>
-      <c r="Q2" s="57"/>
-      <c r="R2" s="57">
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48">
         <v>2023</v>
       </c>
-      <c r="S2" s="57"/>
-      <c r="T2" s="58">
+      <c r="S2" s="48"/>
+      <c r="T2" s="49">
         <v>2024</v>
       </c>
-      <c r="U2" s="59"/>
-      <c r="V2" s="58">
+      <c r="U2" s="50"/>
+      <c r="V2" s="49">
         <v>2025</v>
       </c>
-      <c r="W2" s="59"/>
-      <c r="X2" s="58">
+      <c r="W2" s="50"/>
+      <c r="X2" s="49">
         <v>2026</v>
       </c>
-      <c r="Y2" s="59"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:25" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="Y2" s="50"/>
+    </row>
+    <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>22</v>
       </c>
@@ -1717,52 +1717,56 @@
       </c>
       <c r="P5" s="9">
         <v>789582</v>
       </c>
       <c r="Q5" s="9">
         <v>1667604481.6700001</v>
       </c>
       <c r="R5" s="9">
         <v>815256</v>
       </c>
       <c r="S5" s="9">
         <v>1749477017</v>
       </c>
       <c r="T5" s="9">
         <v>871874</v>
       </c>
       <c r="U5" s="9">
         <v>1998637995</v>
       </c>
       <c r="V5" s="27">
         <v>1030210</v>
       </c>
       <c r="W5" s="27">
         <v>2333720531</v>
       </c>
-      <c r="X5" s="27"/>
-      <c r="Y5" s="27"/>
+      <c r="X5" s="27">
+        <v>1080119</v>
+      </c>
+      <c r="Y5" s="27">
+        <v>2555653484</v>
+      </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="10">
         <v>525718</v>
       </c>
       <c r="C6" s="10">
         <v>720162837.44000006</v>
       </c>
       <c r="D6" s="10">
         <v>485931</v>
       </c>
       <c r="E6" s="11">
         <v>791331849.89999998</v>
       </c>
       <c r="F6" s="10">
         <v>550667</v>
       </c>
       <c r="G6" s="11">
         <v>937639414.46000004</v>
       </c>
       <c r="H6" s="10">
         <v>519834</v>
@@ -1790,52 +1794,56 @@
       </c>
       <c r="P6" s="9">
         <v>806057</v>
       </c>
       <c r="Q6" s="9">
         <v>1669397766.9099998</v>
       </c>
       <c r="R6" s="9">
         <v>783941</v>
       </c>
       <c r="S6" s="9">
         <v>1825633684</v>
       </c>
       <c r="T6" s="9">
         <v>855580</v>
       </c>
       <c r="U6" s="9">
         <v>2134819045</v>
       </c>
       <c r="V6" s="27">
         <v>979374</v>
       </c>
       <c r="W6" s="27">
         <v>2370846101</v>
       </c>
-      <c r="X6" s="27"/>
-      <c r="Y6" s="27"/>
+      <c r="X6" s="27">
+        <v>1093193</v>
+      </c>
+      <c r="Y6" s="27">
+        <v>2664370373</v>
+      </c>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="10">
         <v>543287</v>
       </c>
       <c r="C7" s="10">
         <v>770222293.06999993</v>
       </c>
       <c r="D7" s="10">
         <v>540622</v>
       </c>
       <c r="E7" s="11">
         <v>869340880.33999991</v>
       </c>
       <c r="F7" s="10">
         <v>487902</v>
       </c>
       <c r="G7" s="11">
         <v>893357378.88999999</v>
       </c>
       <c r="H7" s="10">
         <v>655143</v>
@@ -2479,127 +2487,127 @@
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="43"/>
       <c r="U16" s="43"/>
       <c r="V16" s="43"/>
       <c r="W16" s="43"/>
       <c r="X16" s="43"/>
       <c r="Y16" s="43"/>
     </row>
     <row r="17" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6"/>
-      <c r="B17" s="63" t="s">
+      <c r="B17" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="64"/>
-[...21 lines deleted...]
-      <c r="Y17" s="64"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+      <c r="M17" s="54"/>
+      <c r="N17" s="54"/>
+      <c r="O17" s="54"/>
+      <c r="P17" s="54"/>
+      <c r="Q17" s="54"/>
+      <c r="R17" s="54"/>
+      <c r="S17" s="54"/>
+      <c r="T17" s="54"/>
+      <c r="U17" s="54"/>
+      <c r="V17" s="54"/>
+      <c r="W17" s="54"/>
+      <c r="X17" s="54"/>
+      <c r="Y17" s="54"/>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A18" s="3"/>
-      <c r="B18" s="57">
+      <c r="B18" s="48">
         <v>2015</v>
       </c>
-      <c r="C18" s="57"/>
-      <c r="D18" s="58">
+      <c r="C18" s="48"/>
+      <c r="D18" s="49">
         <v>2016</v>
       </c>
-      <c r="E18" s="59"/>
-      <c r="F18" s="57">
+      <c r="E18" s="50"/>
+      <c r="F18" s="48">
         <v>2017</v>
       </c>
-      <c r="G18" s="57"/>
-      <c r="H18" s="58">
+      <c r="G18" s="48"/>
+      <c r="H18" s="49">
         <v>2018</v>
       </c>
-      <c r="I18" s="59"/>
-      <c r="J18" s="57">
+      <c r="I18" s="50"/>
+      <c r="J18" s="48">
         <v>2019</v>
       </c>
-      <c r="K18" s="57"/>
-      <c r="L18" s="57">
+      <c r="K18" s="48"/>
+      <c r="L18" s="48">
         <v>2020</v>
       </c>
-      <c r="M18" s="57"/>
-      <c r="N18" s="57">
+      <c r="M18" s="48"/>
+      <c r="N18" s="48">
         <v>2021</v>
       </c>
-      <c r="O18" s="57"/>
-      <c r="P18" s="57">
+      <c r="O18" s="48"/>
+      <c r="P18" s="48">
         <v>2022</v>
       </c>
-      <c r="Q18" s="57"/>
-      <c r="R18" s="57">
+      <c r="Q18" s="48"/>
+      <c r="R18" s="48">
         <v>2023</v>
       </c>
-      <c r="S18" s="57"/>
-      <c r="T18" s="58">
+      <c r="S18" s="48"/>
+      <c r="T18" s="49">
         <v>2024</v>
       </c>
-      <c r="U18" s="59"/>
-      <c r="V18" s="58">
+      <c r="U18" s="50"/>
+      <c r="V18" s="49">
         <v>2025</v>
       </c>
-      <c r="W18" s="59"/>
-      <c r="X18" s="58">
+      <c r="W18" s="50"/>
+      <c r="X18" s="49">
         <v>2026</v>
       </c>
-      <c r="Y18" s="59"/>
+      <c r="Y18" s="50"/>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A19" s="3"/>
       <c r="B19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="1" t="s">
@@ -2779,52 +2787,56 @@
       </c>
       <c r="P21" s="8">
         <v>1206419</v>
       </c>
       <c r="Q21" s="8">
         <v>24343983325.800003</v>
       </c>
       <c r="R21" s="8">
         <v>1308116</v>
       </c>
       <c r="S21" s="8">
         <v>27752043505</v>
       </c>
       <c r="T21" s="8">
         <v>1403998</v>
       </c>
       <c r="U21" s="8">
         <v>30630698426</v>
       </c>
       <c r="V21" s="27">
         <v>1474881</v>
       </c>
       <c r="W21" s="27">
         <v>35046917808</v>
       </c>
-      <c r="X21" s="27"/>
-      <c r="Y21" s="27"/>
+      <c r="X21" s="27">
+        <v>1642618</v>
+      </c>
+      <c r="Y21" s="27">
+        <v>37119179857</v>
+      </c>
     </row>
     <row r="22" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="10">
         <v>845040</v>
       </c>
       <c r="C22" s="10">
         <v>20476741531.780003</v>
       </c>
       <c r="D22" s="10">
         <v>923994</v>
       </c>
       <c r="E22" s="11">
         <v>21950857889.280003</v>
       </c>
       <c r="F22" s="10">
         <v>1001592</v>
       </c>
       <c r="G22" s="11">
         <v>22689562453.260002</v>
       </c>
       <c r="H22" s="10">
         <v>1066360</v>
@@ -2852,52 +2864,56 @@
       </c>
       <c r="P22" s="8">
         <v>1356002</v>
       </c>
       <c r="Q22" s="8">
         <v>28522069815</v>
       </c>
       <c r="R22" s="8">
         <v>1453770</v>
       </c>
       <c r="S22" s="8">
         <v>31260828008</v>
       </c>
       <c r="T22" s="8">
         <v>1355335</v>
       </c>
       <c r="U22" s="8">
         <v>33264012252</v>
       </c>
       <c r="V22" s="27">
         <v>1723334</v>
       </c>
       <c r="W22" s="27">
         <v>37613756419</v>
       </c>
-      <c r="X22" s="27"/>
-      <c r="Y22" s="27"/>
+      <c r="X22" s="27">
+        <v>1843154</v>
+      </c>
+      <c r="Y22" s="27">
+        <v>41955586383</v>
+      </c>
     </row>
     <row r="23" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="10">
         <v>803943</v>
       </c>
       <c r="C23" s="10">
         <v>17388594808.66</v>
       </c>
       <c r="D23" s="10">
         <v>929441</v>
       </c>
       <c r="E23" s="11">
         <v>21091742723.580002</v>
       </c>
       <c r="F23" s="10">
         <v>903883</v>
       </c>
       <c r="G23" s="11">
         <v>19852653685.120003</v>
       </c>
       <c r="H23" s="10">
         <v>978293</v>
@@ -3541,113 +3557,113 @@
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
     </row>
     <row r="33" spans="1:25" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="6"/>
-      <c r="B33" s="60" t="s">
+      <c r="B33" s="64" t="s">
         <v>36</v>
       </c>
-      <c r="C33" s="60"/>
-[...15 lines deleted...]
-      <c r="S33" s="60"/>
+      <c r="C33" s="64"/>
+      <c r="D33" s="64"/>
+      <c r="E33" s="64"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="64"/>
+      <c r="H33" s="64"/>
+      <c r="I33" s="64"/>
+      <c r="J33" s="64"/>
+      <c r="K33" s="64"/>
+      <c r="L33" s="64"/>
+      <c r="M33" s="64"/>
+      <c r="N33" s="64"/>
+      <c r="O33" s="64"/>
+      <c r="P33" s="64"/>
+      <c r="Q33" s="64"/>
+      <c r="R33" s="64"/>
+      <c r="S33" s="64"/>
     </row>
     <row r="34" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A34" s="3"/>
-      <c r="B34" s="57">
+      <c r="B34" s="48">
         <v>2015</v>
       </c>
-      <c r="C34" s="57"/>
-      <c r="D34" s="58">
+      <c r="C34" s="48"/>
+      <c r="D34" s="49">
         <v>2016</v>
       </c>
-      <c r="E34" s="59"/>
-      <c r="F34" s="57">
+      <c r="E34" s="50"/>
+      <c r="F34" s="48">
         <v>2017</v>
       </c>
-      <c r="G34" s="57"/>
-      <c r="H34" s="58">
+      <c r="G34" s="48"/>
+      <c r="H34" s="49">
         <v>2018</v>
       </c>
-      <c r="I34" s="59"/>
-      <c r="J34" s="57">
+      <c r="I34" s="50"/>
+      <c r="J34" s="48">
         <v>2019</v>
       </c>
-      <c r="K34" s="57"/>
-      <c r="L34" s="57">
+      <c r="K34" s="48"/>
+      <c r="L34" s="48">
         <v>2020</v>
       </c>
-      <c r="M34" s="57"/>
-      <c r="N34" s="57">
+      <c r="M34" s="48"/>
+      <c r="N34" s="48">
         <v>2021</v>
       </c>
-      <c r="O34" s="57"/>
-      <c r="P34" s="57">
+      <c r="O34" s="48"/>
+      <c r="P34" s="48">
         <v>2022</v>
       </c>
-      <c r="Q34" s="57"/>
-      <c r="R34" s="57">
+      <c r="Q34" s="48"/>
+      <c r="R34" s="48">
         <v>2023</v>
       </c>
-      <c r="S34" s="57"/>
-      <c r="T34" s="58">
+      <c r="S34" s="48"/>
+      <c r="T34" s="49">
         <v>2024</v>
       </c>
-      <c r="U34" s="59"/>
+      <c r="U34" s="50"/>
       <c r="V34" s="45"/>
       <c r="W34" s="45"/>
       <c r="X34" s="45"/>
       <c r="Y34" s="45"/>
     </row>
     <row r="35" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A35" s="3"/>
       <c r="B35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>22</v>
       </c>
@@ -3710,679 +3726,679 @@
       </c>
       <c r="D36" s="10">
         <v>86764</v>
       </c>
       <c r="E36" s="11">
         <v>926117031.56999993</v>
       </c>
       <c r="F36" s="10">
         <v>52407</v>
       </c>
       <c r="G36" s="11">
         <v>458982400.11000001</v>
       </c>
       <c r="H36" s="10">
         <v>23569</v>
       </c>
       <c r="I36" s="11">
         <v>229964233.59</v>
       </c>
       <c r="J36" s="4">
         <v>11274</v>
       </c>
       <c r="K36" s="5">
         <v>114709632.44</v>
       </c>
-      <c r="L36" s="51" t="s">
+      <c r="L36" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="M36" s="52"/>
-      <c r="N36" s="51" t="s">
+      <c r="M36" s="59"/>
+      <c r="N36" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="O36" s="52"/>
-      <c r="P36" s="51" t="s">
+      <c r="O36" s="59"/>
+      <c r="P36" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="Q36" s="52"/>
-      <c r="R36" s="51" t="s">
+      <c r="Q36" s="59"/>
+      <c r="R36" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="S36" s="52"/>
-      <c r="T36" s="51" t="s">
+      <c r="S36" s="59"/>
+      <c r="T36" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="U36" s="52"/>
+      <c r="U36" s="59"/>
       <c r="V36" s="47"/>
       <c r="W36" s="47"/>
       <c r="X36" s="47"/>
       <c r="Y36" s="47"/>
     </row>
     <row r="37" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A37" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="10">
         <v>136840</v>
       </c>
       <c r="C37" s="10">
         <v>2178931261.9499998</v>
       </c>
       <c r="D37" s="10">
         <v>98303</v>
       </c>
       <c r="E37" s="11">
         <v>889975913.63999999</v>
       </c>
       <c r="F37" s="10">
         <v>61955</v>
       </c>
       <c r="G37" s="11">
         <v>553559025.76999998</v>
       </c>
       <c r="H37" s="10">
         <v>25167</v>
       </c>
       <c r="I37" s="11">
         <v>247061407.62</v>
       </c>
       <c r="J37" s="4">
         <v>2827</v>
       </c>
       <c r="K37" s="5">
         <v>33600934.990000002</v>
       </c>
-      <c r="L37" s="53"/>
-[...8 lines deleted...]
-      <c r="U37" s="54"/>
+      <c r="L37" s="60"/>
+      <c r="M37" s="61"/>
+      <c r="N37" s="60"/>
+      <c r="O37" s="61"/>
+      <c r="P37" s="60"/>
+      <c r="Q37" s="61"/>
+      <c r="R37" s="60"/>
+      <c r="S37" s="61"/>
+      <c r="T37" s="60"/>
+      <c r="U37" s="61"/>
       <c r="V37" s="47"/>
       <c r="W37" s="47"/>
       <c r="X37" s="47"/>
       <c r="Y37" s="47"/>
     </row>
     <row r="38" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="10">
         <v>150501</v>
       </c>
       <c r="C38" s="10">
         <v>2528697575.3299999</v>
       </c>
       <c r="D38" s="10">
         <v>98455</v>
       </c>
       <c r="E38" s="11">
         <v>918580493.61000001</v>
       </c>
       <c r="F38" s="10">
         <v>69174</v>
       </c>
       <c r="G38" s="11">
         <v>657716949.97000003</v>
       </c>
       <c r="H38" s="10">
         <v>25421</v>
       </c>
       <c r="I38" s="11">
         <v>261241505.27999997</v>
       </c>
       <c r="J38" s="4">
         <v>606</v>
       </c>
       <c r="K38" s="5">
         <v>9793615.370000001</v>
       </c>
-      <c r="L38" s="53"/>
-[...8 lines deleted...]
-      <c r="U38" s="54"/>
+      <c r="L38" s="60"/>
+      <c r="M38" s="61"/>
+      <c r="N38" s="60"/>
+      <c r="O38" s="61"/>
+      <c r="P38" s="60"/>
+      <c r="Q38" s="61"/>
+      <c r="R38" s="60"/>
+      <c r="S38" s="61"/>
+      <c r="T38" s="60"/>
+      <c r="U38" s="61"/>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="47"/>
       <c r="Y38" s="47"/>
     </row>
     <row r="39" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="10">
         <v>139016</v>
       </c>
       <c r="C39" s="10">
         <v>2336504090.7999997</v>
       </c>
       <c r="D39" s="10">
         <v>102642</v>
       </c>
       <c r="E39" s="11">
         <v>950324622.06000006</v>
       </c>
       <c r="F39" s="10">
         <v>58952</v>
       </c>
       <c r="G39" s="11">
         <v>552499661.16999996</v>
       </c>
       <c r="H39" s="10">
         <v>22475</v>
       </c>
       <c r="I39" s="11">
         <v>222872297.43000001</v>
       </c>
       <c r="J39" s="4">
         <v>297</v>
       </c>
       <c r="K39" s="5">
         <v>4182617.7699999996</v>
       </c>
-      <c r="L39" s="53"/>
-[...8 lines deleted...]
-      <c r="U39" s="54"/>
+      <c r="L39" s="60"/>
+      <c r="M39" s="61"/>
+      <c r="N39" s="60"/>
+      <c r="O39" s="61"/>
+      <c r="P39" s="60"/>
+      <c r="Q39" s="61"/>
+      <c r="R39" s="60"/>
+      <c r="S39" s="61"/>
+      <c r="T39" s="60"/>
+      <c r="U39" s="61"/>
       <c r="V39" s="47"/>
       <c r="W39" s="47"/>
       <c r="X39" s="47"/>
       <c r="Y39" s="47"/>
     </row>
     <row r="40" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A40" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="10">
         <v>119181</v>
       </c>
       <c r="C40" s="10">
         <v>1892656659.1699996</v>
       </c>
       <c r="D40" s="10">
         <v>82163</v>
       </c>
       <c r="E40" s="11">
         <v>763484164.45000005</v>
       </c>
       <c r="F40" s="10">
         <v>59829</v>
       </c>
       <c r="G40" s="11">
         <v>567160412.49999988</v>
       </c>
       <c r="H40" s="10">
         <v>27344</v>
       </c>
       <c r="I40" s="11">
         <v>290023425.46000004</v>
       </c>
       <c r="J40" s="4">
         <v>1711</v>
       </c>
       <c r="K40" s="5">
         <v>27696812.52</v>
       </c>
-      <c r="L40" s="53"/>
-[...8 lines deleted...]
-      <c r="U40" s="54"/>
+      <c r="L40" s="60"/>
+      <c r="M40" s="61"/>
+      <c r="N40" s="60"/>
+      <c r="O40" s="61"/>
+      <c r="P40" s="60"/>
+      <c r="Q40" s="61"/>
+      <c r="R40" s="60"/>
+      <c r="S40" s="61"/>
+      <c r="T40" s="60"/>
+      <c r="U40" s="61"/>
       <c r="V40" s="47"/>
       <c r="W40" s="47"/>
       <c r="X40" s="47"/>
       <c r="Y40" s="47"/>
     </row>
     <row r="41" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A41" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="10">
         <v>135083</v>
       </c>
       <c r="C41" s="10">
         <v>2068552388.8099999</v>
       </c>
       <c r="D41" s="10">
         <v>95330</v>
       </c>
       <c r="E41" s="11">
         <v>865314844.65999985</v>
       </c>
       <c r="F41" s="10">
         <v>63765</v>
       </c>
       <c r="G41" s="11">
         <v>593111825.26999998</v>
       </c>
       <c r="H41" s="10">
         <v>28440</v>
       </c>
       <c r="I41" s="11">
         <v>300136233.65000004</v>
       </c>
       <c r="J41" s="4">
         <v>1424</v>
       </c>
       <c r="K41" s="5">
         <v>21743314.330000002</v>
       </c>
-      <c r="L41" s="53"/>
-[...8 lines deleted...]
-      <c r="U41" s="54"/>
+      <c r="L41" s="60"/>
+      <c r="M41" s="61"/>
+      <c r="N41" s="60"/>
+      <c r="O41" s="61"/>
+      <c r="P41" s="60"/>
+      <c r="Q41" s="61"/>
+      <c r="R41" s="60"/>
+      <c r="S41" s="61"/>
+      <c r="T41" s="60"/>
+      <c r="U41" s="61"/>
       <c r="V41" s="47"/>
       <c r="W41" s="47"/>
       <c r="X41" s="47"/>
       <c r="Y41" s="47"/>
     </row>
     <row r="42" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A42" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="10">
         <v>146521</v>
       </c>
       <c r="C42" s="10">
         <v>2288392391.9400001</v>
       </c>
       <c r="D42" s="10">
         <v>88133</v>
       </c>
       <c r="E42" s="11">
         <v>801192829.73000002</v>
       </c>
       <c r="F42" s="10">
         <v>56799</v>
       </c>
       <c r="G42" s="11">
         <v>525214705.36999995</v>
       </c>
       <c r="H42" s="10">
         <v>26940</v>
       </c>
       <c r="I42" s="11">
         <v>286584798.42999995</v>
       </c>
-      <c r="J42" s="51" t="s">
+      <c r="J42" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="K42" s="52"/>
-[...9 lines deleted...]
-      <c r="U42" s="54"/>
+      <c r="K42" s="59"/>
+      <c r="L42" s="60"/>
+      <c r="M42" s="61"/>
+      <c r="N42" s="60"/>
+      <c r="O42" s="61"/>
+      <c r="P42" s="60"/>
+      <c r="Q42" s="61"/>
+      <c r="R42" s="60"/>
+      <c r="S42" s="61"/>
+      <c r="T42" s="60"/>
+      <c r="U42" s="61"/>
       <c r="V42" s="47"/>
       <c r="W42" s="47"/>
       <c r="X42" s="47"/>
       <c r="Y42" s="47"/>
     </row>
     <row r="43" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A43" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="10">
         <v>122595</v>
       </c>
       <c r="C43" s="10">
         <v>2081312236.5699997</v>
       </c>
       <c r="D43" s="10">
         <v>73811</v>
       </c>
       <c r="E43" s="11">
         <v>772398338.84000015</v>
       </c>
       <c r="F43" s="10">
         <v>56352</v>
       </c>
       <c r="G43" s="11">
         <v>552592778.21999991</v>
       </c>
       <c r="H43" s="10">
         <v>24942</v>
       </c>
       <c r="I43" s="11">
         <v>265766606.62</v>
       </c>
-      <c r="J43" s="53"/>
-[...10 lines deleted...]
-      <c r="U43" s="54"/>
+      <c r="J43" s="60"/>
+      <c r="K43" s="61"/>
+      <c r="L43" s="60"/>
+      <c r="M43" s="61"/>
+      <c r="N43" s="60"/>
+      <c r="O43" s="61"/>
+      <c r="P43" s="60"/>
+      <c r="Q43" s="61"/>
+      <c r="R43" s="60"/>
+      <c r="S43" s="61"/>
+      <c r="T43" s="60"/>
+      <c r="U43" s="61"/>
       <c r="V43" s="47"/>
       <c r="W43" s="47"/>
       <c r="X43" s="47"/>
       <c r="Y43" s="47"/>
     </row>
     <row r="44" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A44" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="10">
         <v>138225</v>
       </c>
       <c r="C44" s="10">
         <v>2607042901.1000004</v>
       </c>
       <c r="D44" s="14">
         <v>95028</v>
       </c>
       <c r="E44" s="11">
         <v>1116072753.04</v>
       </c>
       <c r="F44" s="10">
         <v>50206</v>
       </c>
       <c r="G44" s="11">
         <v>468340268.27999997</v>
       </c>
       <c r="H44" s="10">
         <v>23754</v>
       </c>
       <c r="I44" s="13">
         <v>250703178.03999999</v>
       </c>
-      <c r="J44" s="53"/>
-[...10 lines deleted...]
-      <c r="U44" s="54"/>
+      <c r="J44" s="60"/>
+      <c r="K44" s="61"/>
+      <c r="L44" s="60"/>
+      <c r="M44" s="61"/>
+      <c r="N44" s="60"/>
+      <c r="O44" s="61"/>
+      <c r="P44" s="60"/>
+      <c r="Q44" s="61"/>
+      <c r="R44" s="60"/>
+      <c r="S44" s="61"/>
+      <c r="T44" s="60"/>
+      <c r="U44" s="61"/>
       <c r="V44" s="47"/>
       <c r="W44" s="47"/>
       <c r="X44" s="47"/>
       <c r="Y44" s="47"/>
     </row>
     <row r="45" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A45" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="10">
         <v>152927</v>
       </c>
       <c r="C45" s="10">
         <v>2630992445.6100001</v>
       </c>
       <c r="D45" s="10">
         <v>79507</v>
       </c>
       <c r="E45" s="11">
         <v>709020524.84000003</v>
       </c>
       <c r="F45" s="10">
         <v>49179</v>
       </c>
       <c r="G45" s="11">
         <v>465261414.06</v>
       </c>
       <c r="H45" s="10">
         <v>25315</v>
       </c>
       <c r="I45" s="13">
         <v>257966918.89000005</v>
       </c>
-      <c r="J45" s="53"/>
-[...10 lines deleted...]
-      <c r="U45" s="54"/>
+      <c r="J45" s="60"/>
+      <c r="K45" s="61"/>
+      <c r="L45" s="60"/>
+      <c r="M45" s="61"/>
+      <c r="N45" s="60"/>
+      <c r="O45" s="61"/>
+      <c r="P45" s="60"/>
+      <c r="Q45" s="61"/>
+      <c r="R45" s="60"/>
+      <c r="S45" s="61"/>
+      <c r="T45" s="60"/>
+      <c r="U45" s="61"/>
       <c r="V45" s="47"/>
       <c r="W45" s="47"/>
       <c r="X45" s="47"/>
       <c r="Y45" s="47"/>
     </row>
     <row r="46" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A46" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="10">
         <v>114345</v>
       </c>
       <c r="C46" s="10">
         <v>1795663088.99</v>
       </c>
       <c r="D46" s="10">
         <v>84289</v>
       </c>
       <c r="E46" s="11">
         <v>764160252.39999998</v>
       </c>
       <c r="F46" s="10">
         <v>46343</v>
       </c>
       <c r="G46" s="11">
         <v>458426950.08000004</v>
       </c>
       <c r="H46" s="10">
         <v>22491</v>
       </c>
       <c r="I46" s="13">
         <v>245068871.33999997</v>
       </c>
-      <c r="J46" s="53"/>
-[...10 lines deleted...]
-      <c r="U46" s="54"/>
+      <c r="J46" s="60"/>
+      <c r="K46" s="61"/>
+      <c r="L46" s="60"/>
+      <c r="M46" s="61"/>
+      <c r="N46" s="60"/>
+      <c r="O46" s="61"/>
+      <c r="P46" s="60"/>
+      <c r="Q46" s="61"/>
+      <c r="R46" s="60"/>
+      <c r="S46" s="61"/>
+      <c r="T46" s="60"/>
+      <c r="U46" s="61"/>
       <c r="V46" s="47"/>
       <c r="W46" s="47"/>
       <c r="X46" s="47"/>
       <c r="Y46" s="47"/>
     </row>
     <row r="47" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A47" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="10">
         <v>121075</v>
       </c>
       <c r="C47" s="10">
         <v>1923164913.8000004</v>
       </c>
       <c r="D47" s="10">
         <v>71580</v>
       </c>
       <c r="E47" s="11">
         <v>665875586.13999999</v>
       </c>
       <c r="F47" s="10">
         <v>37281</v>
       </c>
       <c r="G47" s="11">
         <v>403968134.64999998</v>
       </c>
       <c r="H47" s="10">
         <v>16477</v>
       </c>
       <c r="I47" s="13">
         <v>200451740.89000002</v>
       </c>
-      <c r="J47" s="55"/>
-[...10 lines deleted...]
-      <c r="U47" s="56"/>
+      <c r="J47" s="62"/>
+      <c r="K47" s="63"/>
+      <c r="L47" s="62"/>
+      <c r="M47" s="63"/>
+      <c r="N47" s="62"/>
+      <c r="O47" s="63"/>
+      <c r="P47" s="62"/>
+      <c r="Q47" s="63"/>
+      <c r="R47" s="62"/>
+      <c r="S47" s="63"/>
+      <c r="T47" s="62"/>
+      <c r="U47" s="63"/>
       <c r="V47" s="47"/>
       <c r="W47" s="47"/>
       <c r="X47" s="47"/>
       <c r="Y47" s="47"/>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.3">
       <c r="T48" s="44"/>
       <c r="U48" s="44"/>
       <c r="V48" s="44"/>
       <c r="W48" s="44"/>
       <c r="X48" s="44"/>
       <c r="Y48" s="44"/>
     </row>
     <row r="49" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="6"/>
-      <c r="B49" s="63" t="s">
+      <c r="B49" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="C49" s="64"/>
-[...21 lines deleted...]
-      <c r="Y49" s="64"/>
+      <c r="C49" s="54"/>
+      <c r="D49" s="54"/>
+      <c r="E49" s="54"/>
+      <c r="F49" s="54"/>
+      <c r="G49" s="54"/>
+      <c r="H49" s="54"/>
+      <c r="I49" s="54"/>
+      <c r="J49" s="54"/>
+      <c r="K49" s="54"/>
+      <c r="L49" s="54"/>
+      <c r="M49" s="54"/>
+      <c r="N49" s="54"/>
+      <c r="O49" s="54"/>
+      <c r="P49" s="54"/>
+      <c r="Q49" s="54"/>
+      <c r="R49" s="54"/>
+      <c r="S49" s="54"/>
+      <c r="T49" s="54"/>
+      <c r="U49" s="54"/>
+      <c r="V49" s="54"/>
+      <c r="W49" s="54"/>
+      <c r="X49" s="54"/>
+      <c r="Y49" s="54"/>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A50" s="6"/>
-      <c r="B50" s="58">
+      <c r="B50" s="49">
         <v>2015</v>
       </c>
-      <c r="C50" s="59"/>
-      <c r="D50" s="58">
+      <c r="C50" s="50"/>
+      <c r="D50" s="49">
         <v>2016</v>
       </c>
-      <c r="E50" s="59"/>
-      <c r="F50" s="58">
+      <c r="E50" s="50"/>
+      <c r="F50" s="49">
         <v>2017</v>
       </c>
-      <c r="G50" s="59"/>
-      <c r="H50" s="58">
+      <c r="G50" s="50"/>
+      <c r="H50" s="49">
         <v>2018</v>
       </c>
-      <c r="I50" s="59"/>
-      <c r="J50" s="58">
+      <c r="I50" s="50"/>
+      <c r="J50" s="49">
         <v>2019</v>
       </c>
-      <c r="K50" s="59"/>
-      <c r="L50" s="58">
+      <c r="K50" s="50"/>
+      <c r="L50" s="49">
         <v>2020</v>
       </c>
-      <c r="M50" s="59"/>
-      <c r="N50" s="58">
+      <c r="M50" s="50"/>
+      <c r="N50" s="49">
         <v>2021</v>
       </c>
-      <c r="O50" s="59"/>
-      <c r="P50" s="58">
+      <c r="O50" s="50"/>
+      <c r="P50" s="49">
         <v>2022</v>
       </c>
-      <c r="Q50" s="59"/>
-      <c r="R50" s="58">
+      <c r="Q50" s="50"/>
+      <c r="R50" s="49">
         <v>2023</v>
       </c>
-      <c r="S50" s="59"/>
-      <c r="T50" s="58">
+      <c r="S50" s="50"/>
+      <c r="T50" s="49">
         <v>2024</v>
       </c>
-      <c r="U50" s="59"/>
-      <c r="V50" s="58">
+      <c r="U50" s="50"/>
+      <c r="V50" s="49">
         <v>2025</v>
       </c>
-      <c r="W50" s="59"/>
-      <c r="X50" s="58">
+      <c r="W50" s="50"/>
+      <c r="X50" s="49">
         <v>2026</v>
       </c>
-      <c r="Y50" s="59"/>
+      <c r="Y50" s="50"/>
     </row>
     <row r="51" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A51" s="3"/>
       <c r="B51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I51" s="1" t="s">
@@ -4562,52 +4578,56 @@
       </c>
       <c r="P53" s="9">
         <v>4964431</v>
       </c>
       <c r="Q53" s="9">
         <v>2532981272.2899995</v>
       </c>
       <c r="R53" s="9">
         <v>5918722</v>
       </c>
       <c r="S53" s="9">
         <v>2924019208</v>
       </c>
       <c r="T53" s="9">
         <v>6845455</v>
       </c>
       <c r="U53" s="9">
         <v>3354892349</v>
       </c>
       <c r="V53" s="27">
         <v>7600975</v>
       </c>
       <c r="W53" s="27">
         <v>3784011104</v>
       </c>
-      <c r="X53" s="27"/>
-      <c r="Y53" s="27"/>
+      <c r="X53" s="27">
+        <v>8125733</v>
+      </c>
+      <c r="Y53" s="27">
+        <v>3913734976</v>
+      </c>
     </row>
     <row r="54" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A54" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B54" s="10">
         <v>1227311</v>
       </c>
       <c r="C54" s="10">
         <v>646874055</v>
       </c>
       <c r="D54" s="10">
         <v>1542321</v>
       </c>
       <c r="E54" s="11">
         <v>845975381.42999995</v>
       </c>
       <c r="F54" s="10">
         <v>1962414</v>
       </c>
       <c r="G54" s="11">
         <v>1006393361.13</v>
       </c>
       <c r="H54" s="10">
         <v>2524554</v>
@@ -4635,52 +4655,56 @@
       </c>
       <c r="P54" s="9">
         <v>5567187</v>
       </c>
       <c r="Q54" s="9">
         <v>2916004381.0300012</v>
       </c>
       <c r="R54" s="9">
         <v>6635074</v>
       </c>
       <c r="S54" s="9">
         <v>3362587448</v>
       </c>
       <c r="T54" s="9">
         <v>7612829</v>
       </c>
       <c r="U54" s="9">
         <v>3806715641</v>
       </c>
       <c r="V54" s="27">
         <v>8847952</v>
       </c>
       <c r="W54" s="27">
         <v>4398615687</v>
       </c>
-      <c r="X54" s="27"/>
-      <c r="Y54" s="27"/>
+      <c r="X54" s="27">
+        <v>9384733</v>
+      </c>
+      <c r="Y54" s="27">
+        <v>4634526974</v>
+      </c>
     </row>
     <row r="55" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A55" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B55" s="10">
         <v>1254443</v>
       </c>
       <c r="C55" s="10">
         <v>667804700</v>
       </c>
       <c r="D55" s="10">
         <v>1469452</v>
       </c>
       <c r="E55" s="11">
         <v>824902478.7299999</v>
       </c>
       <c r="F55" s="10">
         <v>1933020</v>
       </c>
       <c r="G55" s="11">
         <v>1014126375.8300002</v>
       </c>
       <c r="H55" s="10">
         <v>2506942</v>
@@ -5331,168 +5355,168 @@
     </row>
   </sheetData>
   <mergeCells count="56">
     <mergeCell ref="X50:Y50"/>
     <mergeCell ref="X2:Y2"/>
     <mergeCell ref="B1:Y1"/>
     <mergeCell ref="B17:Y17"/>
     <mergeCell ref="X18:Y18"/>
     <mergeCell ref="B49:Y49"/>
     <mergeCell ref="V2:W2"/>
     <mergeCell ref="V18:W18"/>
     <mergeCell ref="V50:W50"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="T18:U18"/>
     <mergeCell ref="T34:U34"/>
     <mergeCell ref="T36:U47"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="N18:O18"/>
     <mergeCell ref="H34:I34"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="J2:K2"/>
+    <mergeCell ref="N2:O2"/>
+    <mergeCell ref="L2:M2"/>
+    <mergeCell ref="L18:M18"/>
     <mergeCell ref="T50:U50"/>
     <mergeCell ref="P50:Q50"/>
     <mergeCell ref="N50:O50"/>
     <mergeCell ref="L50:M50"/>
     <mergeCell ref="R50:S50"/>
-    <mergeCell ref="J2:K2"/>
-[...2 lines deleted...]
-    <mergeCell ref="L18:M18"/>
     <mergeCell ref="B33:S33"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="R18:S18"/>
     <mergeCell ref="R36:S47"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="D50:E50"/>
     <mergeCell ref="F50:G50"/>
     <mergeCell ref="H50:I50"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="P36:Q47"/>
     <mergeCell ref="P34:Q34"/>
     <mergeCell ref="R34:S34"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="N36:O47"/>
     <mergeCell ref="L36:M47"/>
     <mergeCell ref="N34:O34"/>
     <mergeCell ref="J42:K47"/>
     <mergeCell ref="L34:M34"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{082B7053-981B-4194-97CB-ED8E1CD6027F}">
   <dimension ref="A1:M64"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M46" sqref="M46"/>
+    <sheetView topLeftCell="A39" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="M55" sqref="M55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" customWidth="1"/>
     <col min="2" max="2" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.44140625" customWidth="1"/>
     <col min="7" max="7" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.44140625" customWidth="1"/>
     <col min="9" max="9" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="16.77734375" customWidth="1"/>
     <col min="13" max="13" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.33203125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="17.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="61" t="s">
+      <c r="B1" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="62"/>
-[...9 lines deleted...]
-      <c r="M1" s="62"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B2" s="58">
+      <c r="B2" s="49">
         <v>2021</v>
       </c>
-      <c r="C2" s="59"/>
-      <c r="D2" s="58">
+      <c r="C2" s="50"/>
+      <c r="D2" s="49">
         <v>2022</v>
       </c>
-      <c r="E2" s="59"/>
-      <c r="F2" s="58">
+      <c r="E2" s="50"/>
+      <c r="F2" s="49">
         <v>2023</v>
       </c>
-      <c r="G2" s="59"/>
-      <c r="H2" s="58">
+      <c r="G2" s="50"/>
+      <c r="H2" s="49">
         <v>2024</v>
       </c>
-      <c r="I2" s="59"/>
-      <c r="J2" s="58">
+      <c r="I2" s="50"/>
+      <c r="J2" s="49">
         <v>2025</v>
       </c>
-      <c r="K2" s="59"/>
-      <c r="L2" s="58">
+      <c r="K2" s="50"/>
+      <c r="L2" s="49">
         <v>2026</v>
       </c>
-      <c r="M2" s="59"/>
+      <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>22</v>
@@ -5563,89 +5587,97 @@
       </c>
       <c r="D5" s="9">
         <v>614796</v>
       </c>
       <c r="E5" s="9">
         <v>4372850830.3699999</v>
       </c>
       <c r="F5" s="39">
         <v>621648</v>
       </c>
       <c r="G5" s="39">
         <v>3612299763</v>
       </c>
       <c r="H5" s="39">
         <v>590078</v>
       </c>
       <c r="I5" s="39">
         <v>2772183062</v>
       </c>
       <c r="J5" s="39">
         <v>609539</v>
       </c>
       <c r="K5" s="39">
         <v>3369182026</v>
       </c>
-      <c r="L5" s="39"/>
-      <c r="M5" s="39"/>
+      <c r="L5" s="39">
+        <v>760272</v>
+      </c>
+      <c r="M5" s="39">
+        <v>3665677104</v>
+      </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="9">
         <v>742630</v>
       </c>
       <c r="C6" s="9">
         <v>6319845684.6499519</v>
       </c>
       <c r="D6" s="9">
         <v>650701</v>
       </c>
       <c r="E6" s="9">
         <v>4894041372.29</v>
       </c>
       <c r="F6" s="39">
         <v>424039</v>
       </c>
       <c r="G6" s="39">
         <v>5331730245</v>
       </c>
       <c r="H6" s="39">
         <v>633342</v>
       </c>
       <c r="I6" s="39">
         <v>3024624953</v>
       </c>
       <c r="J6" s="39">
         <v>695025</v>
       </c>
       <c r="K6" s="39">
         <v>3461964396</v>
       </c>
-      <c r="L6" s="39"/>
-      <c r="M6" s="39"/>
+      <c r="L6" s="39">
+        <v>753194</v>
+      </c>
+      <c r="M6" s="39">
+        <v>3585438786</v>
+      </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="9">
         <v>634230</v>
       </c>
       <c r="C7" s="9">
         <v>5325036997.8599882</v>
       </c>
       <c r="D7" s="9">
         <v>615100.9</v>
       </c>
       <c r="E7" s="9">
         <v>4180962878.5574999</v>
       </c>
       <c r="F7" s="39">
         <v>582234</v>
       </c>
       <c r="G7" s="39">
         <v>3475958146</v>
       </c>
       <c r="H7" s="39">
         <v>635879</v>
@@ -5948,90 +5980,90 @@
       </c>
       <c r="I15" s="9">
         <v>3969383564</v>
       </c>
       <c r="J15" s="39">
         <v>759582</v>
       </c>
       <c r="K15" s="39">
         <v>3907614351</v>
       </c>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="63" t="s">
+      <c r="B17" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="64"/>
-[...9 lines deleted...]
-      <c r="M17" s="64"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+      <c r="M17" s="54"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B18" s="57">
+      <c r="B18" s="48">
         <v>2021</v>
       </c>
-      <c r="C18" s="57"/>
-      <c r="D18" s="57">
+      <c r="C18" s="48"/>
+      <c r="D18" s="48">
         <v>2022</v>
       </c>
-      <c r="E18" s="57"/>
-      <c r="F18" s="57">
+      <c r="E18" s="48"/>
+      <c r="F18" s="48">
         <v>2023</v>
       </c>
-      <c r="G18" s="57"/>
-      <c r="H18" s="57">
+      <c r="G18" s="48"/>
+      <c r="H18" s="48">
         <v>2024</v>
       </c>
-      <c r="I18" s="57"/>
-      <c r="J18" s="58">
+      <c r="I18" s="48"/>
+      <c r="J18" s="49">
         <v>2025</v>
       </c>
-      <c r="K18" s="59"/>
-      <c r="L18" s="58">
+      <c r="K18" s="50"/>
+      <c r="L18" s="49">
         <v>2026</v>
       </c>
-      <c r="M18" s="59"/>
+      <c r="M18" s="50"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>22</v>
@@ -6102,89 +6134,97 @@
       </c>
       <c r="D21" s="8">
         <v>2333883</v>
       </c>
       <c r="E21" s="8">
         <v>44751262036</v>
       </c>
       <c r="F21" s="8">
         <v>2849492</v>
       </c>
       <c r="G21" s="8">
         <v>59282299367</v>
       </c>
       <c r="H21" s="8">
         <v>3747440</v>
       </c>
       <c r="I21" s="8">
         <v>61788086242</v>
       </c>
       <c r="J21" s="39">
         <v>4555358</v>
       </c>
       <c r="K21" s="39">
         <v>73521062506</v>
       </c>
-      <c r="L21" s="39"/>
-      <c r="M21" s="39"/>
+      <c r="L21" s="39">
+        <v>5095099</v>
+      </c>
+      <c r="M21" s="39">
+        <v>90370837221</v>
+      </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="8">
         <v>2914854</v>
       </c>
       <c r="C22" s="8">
         <v>34956971892.910004</v>
       </c>
       <c r="D22" s="8">
         <v>2729323</v>
       </c>
       <c r="E22" s="8">
         <v>52203226166</v>
       </c>
       <c r="F22" s="8">
         <v>2791625</v>
       </c>
       <c r="G22" s="8">
         <v>71411611371</v>
       </c>
       <c r="H22" s="8">
         <v>4059949</v>
       </c>
       <c r="I22" s="8">
         <v>58870369592</v>
       </c>
       <c r="J22" s="39">
         <v>5086771</v>
       </c>
       <c r="K22" s="39">
         <v>78125558193</v>
       </c>
-      <c r="L22" s="39"/>
-      <c r="M22" s="39"/>
+      <c r="L22" s="39">
+        <v>5748886</v>
+      </c>
+      <c r="M22" s="39">
+        <v>95576234869</v>
+      </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="8">
         <v>2540362</v>
       </c>
       <c r="C23" s="8">
         <v>33411940903.169998</v>
       </c>
       <c r="D23" s="8">
         <v>2762332</v>
       </c>
       <c r="E23" s="8">
         <v>55151119510</v>
       </c>
       <c r="F23" s="8">
         <v>3094997</v>
       </c>
       <c r="G23" s="8">
         <v>66643559696</v>
       </c>
       <c r="H23" s="8">
         <v>4077450</v>
@@ -6480,90 +6520,90 @@
         <v>4216756</v>
       </c>
       <c r="G31" s="8">
         <v>60369133976</v>
       </c>
       <c r="H31" s="8">
         <v>5214262</v>
       </c>
       <c r="I31" s="8">
         <v>69340141187</v>
       </c>
       <c r="J31" s="39">
         <v>5983306</v>
       </c>
       <c r="K31" s="39">
         <v>79855649123</v>
       </c>
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="H32" s="44"/>
       <c r="I32" s="44"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B33" s="63" t="s">
+      <c r="B33" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="C33" s="64"/>
-[...9 lines deleted...]
-      <c r="M33" s="64"/>
+      <c r="C33" s="54"/>
+      <c r="D33" s="54"/>
+      <c r="E33" s="54"/>
+      <c r="F33" s="54"/>
+      <c r="G33" s="54"/>
+      <c r="H33" s="54"/>
+      <c r="I33" s="54"/>
+      <c r="J33" s="54"/>
+      <c r="K33" s="54"/>
+      <c r="L33" s="54"/>
+      <c r="M33" s="54"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B34" s="58">
+      <c r="B34" s="49">
         <v>2021</v>
       </c>
-      <c r="C34" s="59"/>
-      <c r="D34" s="58">
+      <c r="C34" s="50"/>
+      <c r="D34" s="49">
         <v>2022</v>
       </c>
-      <c r="E34" s="59"/>
-      <c r="F34" s="58">
+      <c r="E34" s="50"/>
+      <c r="F34" s="49">
         <v>2023</v>
       </c>
-      <c r="G34" s="59"/>
-      <c r="H34" s="58">
+      <c r="G34" s="50"/>
+      <c r="H34" s="49">
         <v>2024</v>
       </c>
-      <c r="I34" s="59"/>
-      <c r="J34" s="58">
+      <c r="I34" s="50"/>
+      <c r="J34" s="49">
         <v>2025</v>
       </c>
-      <c r="K34" s="59"/>
-      <c r="L34" s="58">
+      <c r="K34" s="50"/>
+      <c r="L34" s="49">
         <v>2026</v>
       </c>
-      <c r="M34" s="59"/>
+      <c r="M34" s="50"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>22</v>
@@ -6594,129 +6634,137 @@
       <c r="D36" s="9">
         <v>8096990</v>
       </c>
       <c r="E36" s="9">
         <v>5414832789</v>
       </c>
       <c r="F36" s="9">
         <v>5643615</v>
       </c>
       <c r="G36" s="9">
         <v>3772642319</v>
       </c>
       <c r="H36" s="9">
         <v>4624300</v>
       </c>
       <c r="I36" s="9">
         <v>6423930269</v>
       </c>
       <c r="J36" s="9">
         <v>9874850</v>
       </c>
       <c r="K36" s="9">
         <v>6948634637</v>
       </c>
       <c r="L36" s="9">
-        <v>9086180</v>
+        <v>9082465</v>
       </c>
       <c r="M36" s="9">
-        <v>5892507163</v>
+        <v>5889412543</v>
       </c>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A37" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="9">
         <v>13600353</v>
       </c>
       <c r="C37" s="9">
         <v>9265738476</v>
       </c>
       <c r="D37" s="9">
         <v>9432764</v>
       </c>
       <c r="E37" s="9">
         <v>6599916297</v>
       </c>
       <c r="F37" s="9">
         <v>5931468</v>
       </c>
       <c r="G37" s="9">
         <v>3881813995</v>
       </c>
       <c r="H37" s="9">
         <v>7256897</v>
       </c>
       <c r="I37" s="9">
         <v>4640375633</v>
       </c>
       <c r="J37" s="39">
         <v>9157160</v>
       </c>
       <c r="K37" s="39">
         <v>6230505199</v>
       </c>
-      <c r="L37" s="39"/>
-      <c r="M37" s="39"/>
+      <c r="L37" s="39">
+        <v>8172221</v>
+      </c>
+      <c r="M37" s="39">
+        <v>5155252613</v>
+      </c>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="9">
         <v>8969390</v>
       </c>
       <c r="C38" s="9">
         <v>5557826905</v>
       </c>
       <c r="D38" s="9">
         <v>9161654</v>
       </c>
       <c r="E38" s="9">
         <v>6176821771</v>
       </c>
       <c r="F38" s="9">
         <v>6649398</v>
       </c>
       <c r="G38" s="9">
         <v>4475460583</v>
       </c>
       <c r="H38" s="9">
         <v>9087836</v>
       </c>
       <c r="I38" s="9">
         <v>6248672702</v>
       </c>
       <c r="J38" s="39">
         <v>9663346</v>
       </c>
       <c r="K38" s="39">
         <v>6660504526</v>
       </c>
-      <c r="L38" s="39"/>
-      <c r="M38" s="39"/>
+      <c r="L38" s="39">
+        <v>10439209</v>
+      </c>
+      <c r="M38" s="39">
+        <v>6927937677</v>
+      </c>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="9">
         <v>8523604</v>
       </c>
       <c r="C39" s="9">
         <v>5328120139</v>
       </c>
       <c r="D39" s="9">
         <v>6982823</v>
       </c>
       <c r="E39" s="9">
         <v>4561779426</v>
       </c>
       <c r="F39" s="9">
         <v>6295706</v>
       </c>
       <c r="G39" s="9">
         <v>4312112520</v>
       </c>
       <c r="H39" s="9">
         <v>8901650</v>
@@ -7012,90 +7060,90 @@
         <v>7478571</v>
       </c>
       <c r="G47" s="33">
         <v>5729743166</v>
       </c>
       <c r="H47" s="9">
         <v>11090856</v>
       </c>
       <c r="I47" s="9">
         <v>8019685688</v>
       </c>
       <c r="J47" s="39">
         <v>9714566</v>
       </c>
       <c r="K47" s="39">
         <v>6798321851</v>
       </c>
       <c r="L47" s="39"/>
       <c r="M47" s="39"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="H48" s="40"/>
       <c r="I48" s="40"/>
     </row>
     <row r="49" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="63" t="s">
+      <c r="B49" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="C49" s="64"/>
-[...9 lines deleted...]
-      <c r="M49" s="64"/>
+      <c r="C49" s="54"/>
+      <c r="D49" s="54"/>
+      <c r="E49" s="54"/>
+      <c r="F49" s="54"/>
+      <c r="G49" s="54"/>
+      <c r="H49" s="54"/>
+      <c r="I49" s="54"/>
+      <c r="J49" s="54"/>
+      <c r="K49" s="54"/>
+      <c r="L49" s="54"/>
+      <c r="M49" s="54"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B50" s="28">
         <v>2021</v>
       </c>
       <c r="C50" s="29"/>
       <c r="D50" s="28">
         <v>2022</v>
       </c>
       <c r="E50" s="29"/>
       <c r="F50" s="28">
         <v>2023</v>
       </c>
       <c r="G50" s="29"/>
-      <c r="H50" s="58">
+      <c r="H50" s="49">
         <v>2024</v>
       </c>
-      <c r="I50" s="59"/>
-      <c r="J50" s="58">
+      <c r="I50" s="50"/>
+      <c r="J50" s="49">
         <v>2025</v>
       </c>
-      <c r="K50" s="59"/>
-      <c r="L50" s="58">
+      <c r="K50" s="50"/>
+      <c r="L50" s="49">
         <v>2026</v>
       </c>
-      <c r="M50" s="59"/>
+      <c r="M50" s="50"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>22</v>
@@ -7166,89 +7214,97 @@
       </c>
       <c r="D53" s="9">
         <v>4574323</v>
       </c>
       <c r="E53" s="9">
         <v>2386704246.3299999</v>
       </c>
       <c r="F53" s="9">
         <v>5039592</v>
       </c>
       <c r="G53" s="9">
         <v>2615267047</v>
       </c>
       <c r="H53" s="9">
         <v>6588249</v>
       </c>
       <c r="I53" s="9">
         <v>3283906785</v>
       </c>
       <c r="J53" s="9">
         <v>6946801</v>
       </c>
       <c r="K53" s="9">
         <v>3456382724</v>
       </c>
-      <c r="L53" s="9"/>
-      <c r="M53" s="9"/>
+      <c r="L53" s="9">
+        <v>6948499</v>
+      </c>
+      <c r="M53" s="9">
+        <v>3705757462</v>
+      </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A54" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B54" s="9">
         <v>4907761</v>
       </c>
       <c r="C54" s="9">
         <v>2703913524.7515154</v>
       </c>
       <c r="D54" s="9">
         <v>5245448</v>
       </c>
       <c r="E54" s="9">
         <v>2724408090.9900002</v>
       </c>
       <c r="F54" s="9">
         <v>4919591</v>
       </c>
       <c r="G54" s="9">
         <v>2483594164</v>
       </c>
       <c r="H54" s="9">
         <v>6654137</v>
       </c>
       <c r="I54" s="9">
         <v>3262862971</v>
       </c>
       <c r="J54" s="39">
         <v>7664446</v>
       </c>
       <c r="K54" s="39">
         <v>3728790924</v>
       </c>
-      <c r="L54" s="39"/>
-      <c r="M54" s="39"/>
+      <c r="L54" s="39">
+        <v>8280437</v>
+      </c>
+      <c r="M54" s="39">
+        <v>4295990932</v>
+      </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A55" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B55" s="9">
         <v>4494128</v>
       </c>
       <c r="C55" s="9">
         <v>2355796503.3800006</v>
       </c>
       <c r="D55" s="9">
         <v>5083602</v>
       </c>
       <c r="E55" s="9">
         <v>2669225505.4699998</v>
       </c>
       <c r="F55" s="9">
         <v>5375506</v>
       </c>
       <c r="G55" s="9">
         <v>2823653154</v>
       </c>
       <c r="H55" s="9">
         <v>6653026</v>
@@ -7586,161 +7642,161 @@
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="H50:I50"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="H34:I34"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="D34:E34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B4317E3-ACF1-41FE-978A-6E2C87B516A4}">
   <dimension ref="A1:Y15"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y5" sqref="Y5"/>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="Y7" sqref="Y7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.109375" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.33203125" customWidth="1"/>
     <col min="14" max="14" width="9" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.33203125" customWidth="1"/>
     <col min="16" max="16" width="10.5546875" customWidth="1"/>
     <col min="17" max="17" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.5546875" customWidth="1"/>
     <col min="19" max="19" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.5546875" customWidth="1"/>
     <col min="21" max="21" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="16.109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.6640625" customWidth="1"/>
     <col min="25" max="25" width="19.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="61" t="s">
+      <c r="B1" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="C1" s="62"/>
-[...21 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="57">
+      <c r="B2" s="48">
         <v>2015</v>
       </c>
-      <c r="C2" s="57"/>
-      <c r="D2" s="58">
+      <c r="C2" s="48"/>
+      <c r="D2" s="49">
         <v>2016</v>
       </c>
-      <c r="E2" s="59"/>
-      <c r="F2" s="57">
+      <c r="E2" s="50"/>
+      <c r="F2" s="48">
         <v>2017</v>
       </c>
-      <c r="G2" s="57"/>
-      <c r="H2" s="58">
+      <c r="G2" s="48"/>
+      <c r="H2" s="49">
         <v>2018</v>
       </c>
-      <c r="I2" s="59"/>
-      <c r="J2" s="57">
+      <c r="I2" s="50"/>
+      <c r="J2" s="48">
         <v>2019</v>
       </c>
-      <c r="K2" s="57"/>
-      <c r="L2" s="57">
+      <c r="K2" s="48"/>
+      <c r="L2" s="48">
         <v>2020</v>
       </c>
-      <c r="M2" s="57"/>
-      <c r="N2" s="57">
+      <c r="M2" s="48"/>
+      <c r="N2" s="48">
         <v>2021</v>
       </c>
-      <c r="O2" s="57"/>
-      <c r="P2" s="57">
+      <c r="O2" s="48"/>
+      <c r="P2" s="48">
         <v>2022</v>
       </c>
-      <c r="Q2" s="57"/>
-      <c r="R2" s="57">
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48">
         <v>2023</v>
       </c>
-      <c r="S2" s="57"/>
-      <c r="T2" s="57">
+      <c r="S2" s="48"/>
+      <c r="T2" s="48">
         <v>2024</v>
       </c>
-      <c r="U2" s="57"/>
-      <c r="V2" s="58">
+      <c r="U2" s="48"/>
+      <c r="V2" s="49">
         <v>2025</v>
       </c>
-      <c r="W2" s="59"/>
-      <c r="X2" s="58">
+      <c r="W2" s="50"/>
+      <c r="X2" s="49">
         <v>2026</v>
       </c>
-      <c r="Y2" s="59"/>
+      <c r="Y2" s="50"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -7920,52 +7976,56 @@
       </c>
       <c r="P5" s="4">
         <v>6439</v>
       </c>
       <c r="Q5" s="4">
         <v>76903659764.119995</v>
       </c>
       <c r="R5" s="4">
         <v>7447</v>
       </c>
       <c r="S5" s="4">
         <v>84622142403</v>
       </c>
       <c r="T5" s="4">
         <v>7694</v>
       </c>
       <c r="U5" s="4">
         <v>91920004934</v>
       </c>
       <c r="V5" s="4">
         <v>8082</v>
       </c>
       <c r="W5" s="4">
         <v>99253120869</v>
       </c>
-      <c r="X5" s="4"/>
-      <c r="Y5" s="4"/>
+      <c r="X5" s="4">
+        <v>9998</v>
+      </c>
+      <c r="Y5" s="4">
+        <v>105379418829</v>
+      </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="4">
         <v>4991</v>
       </c>
       <c r="C6" s="4">
         <v>55611972000</v>
       </c>
       <c r="D6" s="4">
         <v>5581</v>
       </c>
       <c r="E6" s="4">
         <v>62991878600.370003</v>
       </c>
       <c r="F6" s="4">
         <v>5968</v>
       </c>
       <c r="G6" s="4">
         <v>74154116717.889999</v>
       </c>
       <c r="H6" s="4">
         <v>4612</v>
@@ -7993,52 +8053,56 @@
       </c>
       <c r="P6" s="4">
         <v>7729</v>
       </c>
       <c r="Q6" s="4">
         <v>103918928190.60001</v>
       </c>
       <c r="R6" s="4">
         <v>8247</v>
       </c>
       <c r="S6" s="4">
         <v>98695602947</v>
       </c>
       <c r="T6" s="4">
         <v>7799</v>
       </c>
       <c r="U6" s="4">
         <v>108645246510</v>
       </c>
       <c r="V6" s="4">
         <v>8713</v>
       </c>
       <c r="W6" s="4">
         <v>107881780623</v>
       </c>
-      <c r="X6" s="4"/>
-      <c r="Y6" s="4"/>
+      <c r="X6" s="4">
+        <v>10994</v>
+      </c>
+      <c r="Y6" s="4">
+        <v>123689448494</v>
+      </c>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="4">
         <v>4938</v>
       </c>
       <c r="C7" s="4">
         <v>50801992000</v>
       </c>
       <c r="D7" s="4">
         <v>6077</v>
       </c>
       <c r="E7" s="4">
         <v>61412155577.349998</v>
       </c>
       <c r="F7" s="4">
         <v>5296</v>
       </c>
       <c r="G7" s="4">
         <v>60389433386.659996</v>
       </c>
       <c r="H7" s="4">
         <v>4633</v>
@@ -8682,159 +8746,159 @@
     <mergeCell ref="V2:W2"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7D6ABDB-289F-43A0-921C-DA7E89BAEAF4}">
   <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="N1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y5" sqref="Y5"/>
+      <selection activeCell="Y7" sqref="Y7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="15" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="19" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="15" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="18.33203125" customWidth="1"/>
     <col min="17" max="17" width="19.5546875" customWidth="1"/>
     <col min="18" max="18" width="18.33203125" customWidth="1"/>
     <col min="19" max="19" width="19.5546875" customWidth="1"/>
     <col min="20" max="20" width="12" customWidth="1"/>
     <col min="21" max="21" width="19.5546875" customWidth="1"/>
     <col min="22" max="23" width="17.6640625" customWidth="1"/>
     <col min="24" max="24" width="12.44140625" customWidth="1"/>
     <col min="25" max="25" width="18.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="61" t="s">
+      <c r="B1" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="C1" s="62"/>
-[...21 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="57">
+      <c r="B2" s="48">
         <v>2015</v>
       </c>
-      <c r="C2" s="57"/>
-      <c r="D2" s="58">
+      <c r="C2" s="48"/>
+      <c r="D2" s="49">
         <v>2016</v>
       </c>
-      <c r="E2" s="59"/>
-      <c r="F2" s="57">
+      <c r="E2" s="50"/>
+      <c r="F2" s="48">
         <v>2017</v>
       </c>
-      <c r="G2" s="57"/>
-      <c r="H2" s="58">
+      <c r="G2" s="48"/>
+      <c r="H2" s="49">
         <v>2018</v>
       </c>
-      <c r="I2" s="59"/>
-      <c r="J2" s="57">
+      <c r="I2" s="50"/>
+      <c r="J2" s="48">
         <v>2019</v>
       </c>
-      <c r="K2" s="57"/>
-      <c r="L2" s="57">
+      <c r="K2" s="48"/>
+      <c r="L2" s="48">
         <v>2020</v>
       </c>
-      <c r="M2" s="57"/>
-      <c r="N2" s="57">
+      <c r="M2" s="48"/>
+      <c r="N2" s="48">
         <v>2021</v>
       </c>
-      <c r="O2" s="57"/>
-      <c r="P2" s="57">
+      <c r="O2" s="48"/>
+      <c r="P2" s="48">
         <v>2022</v>
       </c>
-      <c r="Q2" s="57"/>
-      <c r="R2" s="57">
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48">
         <v>2023</v>
       </c>
-      <c r="S2" s="57"/>
-      <c r="T2" s="57">
+      <c r="S2" s="48"/>
+      <c r="T2" s="48">
         <v>2024</v>
       </c>
-      <c r="U2" s="57"/>
-      <c r="V2" s="58">
+      <c r="U2" s="48"/>
+      <c r="V2" s="49">
         <v>2025</v>
       </c>
-      <c r="W2" s="59"/>
-      <c r="X2" s="58">
+      <c r="W2" s="50"/>
+      <c r="X2" s="49">
         <v>2026</v>
       </c>
-      <c r="Y2" s="59"/>
+      <c r="Y2" s="50"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -9014,52 +9078,56 @@
       </c>
       <c r="P5" s="4">
         <v>2381</v>
       </c>
       <c r="Q5" s="4">
         <v>39883561348.800003</v>
       </c>
       <c r="R5" s="4">
         <v>2509</v>
       </c>
       <c r="S5" s="4">
         <v>43835403329</v>
       </c>
       <c r="T5" s="4">
         <v>3917</v>
       </c>
       <c r="U5" s="4">
         <v>49981691791</v>
       </c>
       <c r="V5" s="27">
         <v>48294</v>
       </c>
       <c r="W5" s="27">
         <v>54014024703</v>
       </c>
-      <c r="X5" s="27"/>
-      <c r="Y5" s="27"/>
+      <c r="X5" s="27">
+        <v>42396</v>
+      </c>
+      <c r="Y5" s="27">
+        <v>52773555987</v>
+      </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="4">
         <v>1249</v>
       </c>
       <c r="C6" s="4">
         <v>28433786000</v>
       </c>
       <c r="D6" s="4">
         <v>1058</v>
       </c>
       <c r="E6" s="4">
         <v>33665374597.819996</v>
       </c>
       <c r="F6" s="4">
         <v>1072</v>
       </c>
       <c r="G6" s="4">
         <v>38967043958.780006</v>
       </c>
       <c r="H6" s="4">
         <v>928</v>
@@ -9087,52 +9155,56 @@
       </c>
       <c r="P6" s="4">
         <v>2736</v>
       </c>
       <c r="Q6" s="4">
         <v>51197315955.339996</v>
       </c>
       <c r="R6" s="4">
         <v>2917</v>
       </c>
       <c r="S6" s="4">
         <v>57522843651</v>
       </c>
       <c r="T6" s="4">
         <v>3975</v>
       </c>
       <c r="U6" s="4">
         <v>50132333363</v>
       </c>
       <c r="V6" s="27">
         <v>50500</v>
       </c>
       <c r="W6" s="27">
         <v>58326293104</v>
       </c>
-      <c r="X6" s="27"/>
-      <c r="Y6" s="27"/>
+      <c r="X6" s="27">
+        <v>53940</v>
+      </c>
+      <c r="Y6" s="27">
+        <v>72760104503</v>
+      </c>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A7" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="4">
         <v>752</v>
       </c>
       <c r="C7" s="4">
         <v>23591946000</v>
       </c>
       <c r="D7" s="4">
         <v>776</v>
       </c>
       <c r="E7" s="4">
         <v>26880685442.419998</v>
       </c>
       <c r="F7" s="4">
         <v>719</v>
       </c>
       <c r="G7" s="4">
         <v>26293567015.849998</v>
       </c>
       <c r="H7" s="4">
         <v>724</v>