--- v6 (2026-04-23)
+++ v7 (2026-06-05)
@@ -7,58 +7,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/awe1282_bon_com_na/Documents/Documents/NPS/WebStats/2026/March/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/awe1282_bon_com_na/Documents/Documents/NPS/WebStats/2026/April/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="176" documentId="13_ncr:1_{1B585621-2B23-4A43-B042-7A850A183D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1D19D00C-D87E-48D1-9DBB-E10474D4EED5}"/>
+  <xr:revisionPtr revIDLastSave="195" documentId="13_ncr:1_{1B585621-2B23-4A43-B042-7A850A183D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{80837E66-3D62-4DD1-83D9-A6C086A981DE}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="783" xr2:uid="{442349FA-63F8-4E17-A798-464D1FFE307B}"/>
   </bookViews>
   <sheets>
     <sheet name="Disclaimer and Legend" sheetId="11" r:id="rId1"/>
     <sheet name="InterBank" sheetId="9" r:id="rId2"/>
     <sheet name="IntraBank" sheetId="12" r:id="rId3"/>
     <sheet name="Domestic Settlement System" sheetId="8" r:id="rId4"/>
     <sheet name="Regional Settlement System" sheetId="10" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">'Disclaimer and Legend'!$B$10</definedName>
     <definedName name="_ftn2" localSheetId="0">'Disclaimer and Legend'!$B$11</definedName>
     <definedName name="_ftnref1" localSheetId="0">'Disclaimer and Legend'!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="0">'Disclaimer and Legend'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
@@ -671,97 +671,97 @@
     <xf numFmtId="168" fontId="9" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma [0] 2" xfId="20" xr:uid="{63C593BC-B2B6-45E2-8A81-4097BE6B50DC}"/>
     <cellStyle name="Comma 10" xfId="27" xr:uid="{18E7BEC5-767E-412F-A4A5-44356033625B}"/>
     <cellStyle name="Comma 11" xfId="28" xr:uid="{C4D3776B-1D44-43C1-AD59-A88538A8E13B}"/>
     <cellStyle name="Comma 2" xfId="2" xr:uid="{D20739AD-8107-4388-B737-7D5061706021}"/>
     <cellStyle name="Comma 2 2" xfId="4" xr:uid="{72BAA446-DF25-4D7B-B134-C4D702DFDAEF}"/>
     <cellStyle name="Comma 2 3" xfId="16" xr:uid="{287B2B2E-AF8E-45A4-9607-84FCF2BACA55}"/>
     <cellStyle name="Comma 3" xfId="6" xr:uid="{31476EC8-7372-4273-A654-D986298528DB}"/>
     <cellStyle name="Comma 3 2" xfId="19" xr:uid="{CD7ED170-18D4-493D-BC8A-E96164FD1971}"/>
     <cellStyle name="Comma 3 3" xfId="18" xr:uid="{4D1771AB-1733-4E99-BF73-6981C2EBFF55}"/>
     <cellStyle name="Comma 4" xfId="8" xr:uid="{0BDB2997-080D-4175-A726-D3A7989AE495}"/>
     <cellStyle name="Comma 4 2" xfId="21" xr:uid="{2BFF13E2-51AF-4742-A88B-43EDEC4A24EC}"/>
     <cellStyle name="Comma 5" xfId="9" xr:uid="{A568FFF8-8D8D-4CB0-BEB6-059E43FDE1BF}"/>
     <cellStyle name="Comma 5 2" xfId="11" xr:uid="{0ADBF37A-9C90-42BF-8660-77F4D6864855}"/>
     <cellStyle name="Comma 5 3" xfId="10" xr:uid="{5B759B93-4ADB-4C70-9F5E-DCB4986683DD}"/>
     <cellStyle name="Comma 5 4" xfId="23" xr:uid="{F54429FD-87C9-4A46-A615-C35B5F0B8CA6}"/>
     <cellStyle name="Comma 6" xfId="24" xr:uid="{08B1DEA9-D303-4075-B1A8-382E2EC18B44}"/>
     <cellStyle name="Comma 7" xfId="15" xr:uid="{BAC0AB0A-EFA8-44B7-A824-8FDA4C7FDA8E}"/>
     <cellStyle name="Comma 8" xfId="25" xr:uid="{CC77022A-6BBE-496F-B143-C1A21DA82CF7}"/>
@@ -1100,111 +1100,111 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{890005C8-3A8C-4F02-9FBD-FB8F1D4577B9}">
   <dimension ref="B2:J21"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="19.44140625" customWidth="1"/>
     <col min="3" max="3" width="63.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B2" s="57" t="s">
+      <c r="B2" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="57"/>
-[...5 lines deleted...]
-      <c r="I2" s="57"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
       <c r="J2" s="15"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="56"/>
+      <c r="C3" s="49"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="15"/>
     </row>
     <row r="4" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B4" s="56"/>
-      <c r="C4" s="56"/>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="15"/>
     </row>
     <row r="5" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B5" s="56"/>
-      <c r="C5" s="56"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="15"/>
     </row>
     <row r="6" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B6" s="56"/>
-      <c r="C6" s="56"/>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="15"/>
     </row>
     <row r="7" spans="2:10" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="56"/>
-      <c r="C7" s="56"/>
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="15"/>
     </row>
     <row r="8" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
     </row>
     <row r="9" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B9" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
@@ -1336,208 +1336,208 @@
         <v>17</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
     </row>
     <row r="19" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B19" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
     </row>
     <row r="20" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B20" s="55" t="s">
+      <c r="B20" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="55"/>
-[...6 lines deleted...]
-      <c r="J20" s="55"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="48"/>
+      <c r="E20" s="48"/>
+      <c r="F20" s="48"/>
+      <c r="G20" s="48"/>
+      <c r="H20" s="48"/>
+      <c r="I20" s="48"/>
+      <c r="J20" s="48"/>
     </row>
     <row r="21" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B21" s="55"/>
-[...7 lines deleted...]
-      <c r="J21" s="55"/>
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
+      <c r="G21" s="48"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="48"/>
+      <c r="J21" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B20:J21"/>
     <mergeCell ref="B3:C7"/>
     <mergeCell ref="B2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" location="_ftn2" display="_ftn2" xr:uid="{0103989F-6317-4DFA-9593-001C687A5223}"/>
     <hyperlink ref="B19" location="_ftnref1" display="_ftnref1" xr:uid="{C9B8EEA4-09BF-4219-ACBF-F76884DFC9DF}"/>
     <hyperlink ref="B20" location="_ftnref2" display="_ftnref2" xr:uid="{7C6E50CC-72E3-43CD-BE32-C2E68005F1A6}"/>
     <hyperlink ref="B14" location="_ftn1" display="_ftn1" xr:uid="{E0ABD4F0-CC95-41E9-84C1-C2A3B5487218}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E188560-D287-442C-9C71-08373E0511F2}">
   <dimension ref="A1:Y64"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="L49" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y55" sqref="Y55"/>
+    <sheetView showGridLines="0" topLeftCell="A63" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="Y56" sqref="Y56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="19.5546875" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="12" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="18.88671875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="11.5546875" customWidth="1"/>
     <col min="13" max="13" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" customWidth="1"/>
     <col min="15" max="15" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="17.5546875" customWidth="1"/>
     <col min="19" max="19" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="17.5546875" customWidth="1"/>
     <col min="21" max="21" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="17.6640625" customWidth="1"/>
     <col min="24" max="24" width="19.88671875" customWidth="1"/>
     <col min="25" max="25" width="17.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="51" t="s">
+      <c r="B1" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="52"/>
-[...21 lines deleted...]
-      <c r="Y1" s="52"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="48">
+      <c r="B2" s="63">
         <v>2015</v>
       </c>
-      <c r="C2" s="48"/>
-      <c r="D2" s="49">
+      <c r="C2" s="63"/>
+      <c r="D2" s="51">
         <v>2016</v>
       </c>
-      <c r="E2" s="50"/>
-      <c r="F2" s="48">
+      <c r="E2" s="52"/>
+      <c r="F2" s="63">
         <v>2017</v>
       </c>
-      <c r="G2" s="48"/>
-      <c r="H2" s="49">
+      <c r="G2" s="63"/>
+      <c r="H2" s="51">
         <v>2018</v>
       </c>
-      <c r="I2" s="50"/>
-      <c r="J2" s="48">
+      <c r="I2" s="52"/>
+      <c r="J2" s="63">
         <v>2019</v>
       </c>
-      <c r="K2" s="48"/>
-      <c r="L2" s="48">
+      <c r="K2" s="63"/>
+      <c r="L2" s="63">
         <v>2020</v>
       </c>
-      <c r="M2" s="48"/>
-      <c r="N2" s="48">
+      <c r="M2" s="63"/>
+      <c r="N2" s="63">
         <v>2021</v>
       </c>
-      <c r="O2" s="48"/>
-      <c r="P2" s="48">
+      <c r="O2" s="63"/>
+      <c r="P2" s="63">
         <v>2022</v>
       </c>
-      <c r="Q2" s="48"/>
-      <c r="R2" s="48">
+      <c r="Q2" s="63"/>
+      <c r="R2" s="63">
         <v>2023</v>
       </c>
-      <c r="S2" s="48"/>
-      <c r="T2" s="49">
+      <c r="S2" s="63"/>
+      <c r="T2" s="51">
         <v>2024</v>
       </c>
-      <c r="U2" s="50"/>
-      <c r="V2" s="49">
+      <c r="U2" s="52"/>
+      <c r="V2" s="51">
         <v>2025</v>
       </c>
-      <c r="W2" s="50"/>
-      <c r="X2" s="49">
+      <c r="W2" s="52"/>
+      <c r="X2" s="51">
         <v>2026</v>
       </c>
-      <c r="Y2" s="50"/>
+      <c r="Y2" s="52"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -1871,52 +1871,56 @@
       </c>
       <c r="P7" s="9">
         <v>797451</v>
       </c>
       <c r="Q7" s="9">
         <v>1685667834.4299998</v>
       </c>
       <c r="R7" s="9">
         <v>796989</v>
       </c>
       <c r="S7" s="9">
         <v>1774233136</v>
       </c>
       <c r="T7" s="9">
         <v>965736</v>
       </c>
       <c r="U7" s="9">
         <v>2297721378</v>
       </c>
       <c r="V7" s="27">
         <v>1013072</v>
       </c>
       <c r="W7" s="27">
         <v>2343993031</v>
       </c>
-      <c r="X7" s="27"/>
-      <c r="Y7" s="27"/>
+      <c r="X7" s="27">
+        <v>1049343</v>
+      </c>
+      <c r="Y7" s="27">
+        <v>2489579771</v>
+      </c>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A8" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="10">
         <v>335121</v>
       </c>
       <c r="C8" s="10">
         <v>603265716.03999996</v>
       </c>
       <c r="D8" s="10">
         <v>502275</v>
       </c>
       <c r="E8" s="11">
         <v>829079051.34500003</v>
       </c>
       <c r="F8" s="10">
         <v>660917</v>
       </c>
       <c r="G8" s="11">
         <v>1015269469.0600001</v>
       </c>
       <c r="H8" s="10">
         <v>570173</v>
@@ -2487,127 +2491,127 @@
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="43"/>
       <c r="U16" s="43"/>
       <c r="V16" s="43"/>
       <c r="W16" s="43"/>
       <c r="X16" s="43"/>
       <c r="Y16" s="43"/>
     </row>
     <row r="17" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6"/>
-      <c r="B17" s="53" t="s">
+      <c r="B17" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="54"/>
-[...21 lines deleted...]
-      <c r="Y17" s="54"/>
+      <c r="C17" s="56"/>
+      <c r="D17" s="56"/>
+      <c r="E17" s="56"/>
+      <c r="F17" s="56"/>
+      <c r="G17" s="56"/>
+      <c r="H17" s="56"/>
+      <c r="I17" s="56"/>
+      <c r="J17" s="56"/>
+      <c r="K17" s="56"/>
+      <c r="L17" s="56"/>
+      <c r="M17" s="56"/>
+      <c r="N17" s="56"/>
+      <c r="O17" s="56"/>
+      <c r="P17" s="56"/>
+      <c r="Q17" s="56"/>
+      <c r="R17" s="56"/>
+      <c r="S17" s="56"/>
+      <c r="T17" s="56"/>
+      <c r="U17" s="56"/>
+      <c r="V17" s="56"/>
+      <c r="W17" s="56"/>
+      <c r="X17" s="56"/>
+      <c r="Y17" s="56"/>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A18" s="3"/>
-      <c r="B18" s="48">
+      <c r="B18" s="63">
         <v>2015</v>
       </c>
-      <c r="C18" s="48"/>
-      <c r="D18" s="49">
+      <c r="C18" s="63"/>
+      <c r="D18" s="51">
         <v>2016</v>
       </c>
-      <c r="E18" s="50"/>
-      <c r="F18" s="48">
+      <c r="E18" s="52"/>
+      <c r="F18" s="63">
         <v>2017</v>
       </c>
-      <c r="G18" s="48"/>
-      <c r="H18" s="49">
+      <c r="G18" s="63"/>
+      <c r="H18" s="51">
         <v>2018</v>
       </c>
-      <c r="I18" s="50"/>
-      <c r="J18" s="48">
+      <c r="I18" s="52"/>
+      <c r="J18" s="63">
         <v>2019</v>
       </c>
-      <c r="K18" s="48"/>
-      <c r="L18" s="48">
+      <c r="K18" s="63"/>
+      <c r="L18" s="63">
         <v>2020</v>
       </c>
-      <c r="M18" s="48"/>
-      <c r="N18" s="48">
+      <c r="M18" s="63"/>
+      <c r="N18" s="63">
         <v>2021</v>
       </c>
-      <c r="O18" s="48"/>
-      <c r="P18" s="48">
+      <c r="O18" s="63"/>
+      <c r="P18" s="63">
         <v>2022</v>
       </c>
-      <c r="Q18" s="48"/>
-      <c r="R18" s="48">
+      <c r="Q18" s="63"/>
+      <c r="R18" s="63">
         <v>2023</v>
       </c>
-      <c r="S18" s="48"/>
-      <c r="T18" s="49">
+      <c r="S18" s="63"/>
+      <c r="T18" s="51">
         <v>2024</v>
       </c>
-      <c r="U18" s="50"/>
-      <c r="V18" s="49">
+      <c r="U18" s="52"/>
+      <c r="V18" s="51">
         <v>2025</v>
       </c>
-      <c r="W18" s="50"/>
-      <c r="X18" s="49">
+      <c r="W18" s="52"/>
+      <c r="X18" s="51">
         <v>2026</v>
       </c>
-      <c r="Y18" s="50"/>
+      <c r="Y18" s="52"/>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A19" s="3"/>
       <c r="B19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="1" t="s">
@@ -2941,52 +2945,56 @@
       </c>
       <c r="P23" s="8">
         <v>1241316</v>
       </c>
       <c r="Q23" s="8">
         <v>25112425626.579994</v>
       </c>
       <c r="R23" s="8">
         <v>1303291</v>
       </c>
       <c r="S23" s="8">
         <v>27156389939</v>
       </c>
       <c r="T23" s="8">
         <v>1219566</v>
       </c>
       <c r="U23" s="8">
         <v>29459960211</v>
       </c>
       <c r="V23" s="27">
         <v>1698545</v>
       </c>
       <c r="W23" s="27">
         <v>36276311096</v>
       </c>
-      <c r="X23" s="27"/>
-      <c r="Y23" s="27"/>
+      <c r="X23" s="27">
+        <v>1733289</v>
+      </c>
+      <c r="Y23" s="27">
+        <v>39231062597</v>
+      </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="10">
         <v>788505</v>
       </c>
       <c r="C24" s="10">
         <v>16915609923.139999</v>
       </c>
       <c r="D24" s="10">
         <v>827581</v>
       </c>
       <c r="E24" s="11">
         <v>18144564361.089996</v>
       </c>
       <c r="F24" s="10">
         <v>945058</v>
       </c>
       <c r="G24" s="11">
         <v>20520348177.674</v>
       </c>
       <c r="H24" s="10">
         <v>983920</v>
@@ -3580,90 +3588,90 @@
     <row r="33" spans="1:25" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="6"/>
       <c r="B33" s="64" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="64"/>
       <c r="D33" s="64"/>
       <c r="E33" s="64"/>
       <c r="F33" s="64"/>
       <c r="G33" s="64"/>
       <c r="H33" s="64"/>
       <c r="I33" s="64"/>
       <c r="J33" s="64"/>
       <c r="K33" s="64"/>
       <c r="L33" s="64"/>
       <c r="M33" s="64"/>
       <c r="N33" s="64"/>
       <c r="O33" s="64"/>
       <c r="P33" s="64"/>
       <c r="Q33" s="64"/>
       <c r="R33" s="64"/>
       <c r="S33" s="64"/>
     </row>
     <row r="34" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A34" s="3"/>
-      <c r="B34" s="48">
+      <c r="B34" s="63">
         <v>2015</v>
       </c>
-      <c r="C34" s="48"/>
-      <c r="D34" s="49">
+      <c r="C34" s="63"/>
+      <c r="D34" s="51">
         <v>2016</v>
       </c>
-      <c r="E34" s="50"/>
-      <c r="F34" s="48">
+      <c r="E34" s="52"/>
+      <c r="F34" s="63">
         <v>2017</v>
       </c>
-      <c r="G34" s="48"/>
-      <c r="H34" s="49">
+      <c r="G34" s="63"/>
+      <c r="H34" s="51">
         <v>2018</v>
       </c>
-      <c r="I34" s="50"/>
-      <c r="J34" s="48">
+      <c r="I34" s="52"/>
+      <c r="J34" s="63">
         <v>2019</v>
       </c>
-      <c r="K34" s="48"/>
-      <c r="L34" s="48">
+      <c r="K34" s="63"/>
+      <c r="L34" s="63">
         <v>2020</v>
       </c>
-      <c r="M34" s="48"/>
-      <c r="N34" s="48">
+      <c r="M34" s="63"/>
+      <c r="N34" s="63">
         <v>2021</v>
       </c>
-      <c r="O34" s="48"/>
-      <c r="P34" s="48">
+      <c r="O34" s="63"/>
+      <c r="P34" s="63">
         <v>2022</v>
       </c>
-      <c r="Q34" s="48"/>
-      <c r="R34" s="48">
+      <c r="Q34" s="63"/>
+      <c r="R34" s="63">
         <v>2023</v>
       </c>
-      <c r="S34" s="48"/>
-      <c r="T34" s="49">
+      <c r="S34" s="63"/>
+      <c r="T34" s="51">
         <v>2024</v>
       </c>
-      <c r="U34" s="50"/>
+      <c r="U34" s="52"/>
       <c r="V34" s="45"/>
       <c r="W34" s="45"/>
       <c r="X34" s="45"/>
       <c r="Y34" s="45"/>
     </row>
     <row r="35" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A35" s="3"/>
       <c r="B35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>22</v>
       </c>
@@ -3726,679 +3734,679 @@
       </c>
       <c r="D36" s="10">
         <v>86764</v>
       </c>
       <c r="E36" s="11">
         <v>926117031.56999993</v>
       </c>
       <c r="F36" s="10">
         <v>52407</v>
       </c>
       <c r="G36" s="11">
         <v>458982400.11000001</v>
       </c>
       <c r="H36" s="10">
         <v>23569</v>
       </c>
       <c r="I36" s="11">
         <v>229964233.59</v>
       </c>
       <c r="J36" s="4">
         <v>11274</v>
       </c>
       <c r="K36" s="5">
         <v>114709632.44</v>
       </c>
-      <c r="L36" s="58" t="s">
+      <c r="L36" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="M36" s="59"/>
-      <c r="N36" s="58" t="s">
+      <c r="M36" s="58"/>
+      <c r="N36" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="O36" s="59"/>
-      <c r="P36" s="58" t="s">
+      <c r="O36" s="58"/>
+      <c r="P36" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="Q36" s="59"/>
-      <c r="R36" s="58" t="s">
+      <c r="Q36" s="58"/>
+      <c r="R36" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="S36" s="59"/>
-      <c r="T36" s="58" t="s">
+      <c r="S36" s="58"/>
+      <c r="T36" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="U36" s="59"/>
+      <c r="U36" s="58"/>
       <c r="V36" s="47"/>
       <c r="W36" s="47"/>
       <c r="X36" s="47"/>
       <c r="Y36" s="47"/>
     </row>
     <row r="37" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A37" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="10">
         <v>136840</v>
       </c>
       <c r="C37" s="10">
         <v>2178931261.9499998</v>
       </c>
       <c r="D37" s="10">
         <v>98303</v>
       </c>
       <c r="E37" s="11">
         <v>889975913.63999999</v>
       </c>
       <c r="F37" s="10">
         <v>61955</v>
       </c>
       <c r="G37" s="11">
         <v>553559025.76999998</v>
       </c>
       <c r="H37" s="10">
         <v>25167</v>
       </c>
       <c r="I37" s="11">
         <v>247061407.62</v>
       </c>
       <c r="J37" s="4">
         <v>2827</v>
       </c>
       <c r="K37" s="5">
         <v>33600934.990000002</v>
       </c>
-      <c r="L37" s="60"/>
-[...8 lines deleted...]
-      <c r="U37" s="61"/>
+      <c r="L37" s="59"/>
+      <c r="M37" s="60"/>
+      <c r="N37" s="59"/>
+      <c r="O37" s="60"/>
+      <c r="P37" s="59"/>
+      <c r="Q37" s="60"/>
+      <c r="R37" s="59"/>
+      <c r="S37" s="60"/>
+      <c r="T37" s="59"/>
+      <c r="U37" s="60"/>
       <c r="V37" s="47"/>
       <c r="W37" s="47"/>
       <c r="X37" s="47"/>
       <c r="Y37" s="47"/>
     </row>
     <row r="38" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="10">
         <v>150501</v>
       </c>
       <c r="C38" s="10">
         <v>2528697575.3299999</v>
       </c>
       <c r="D38" s="10">
         <v>98455</v>
       </c>
       <c r="E38" s="11">
         <v>918580493.61000001</v>
       </c>
       <c r="F38" s="10">
         <v>69174</v>
       </c>
       <c r="G38" s="11">
         <v>657716949.97000003</v>
       </c>
       <c r="H38" s="10">
         <v>25421</v>
       </c>
       <c r="I38" s="11">
         <v>261241505.27999997</v>
       </c>
       <c r="J38" s="4">
         <v>606</v>
       </c>
       <c r="K38" s="5">
         <v>9793615.370000001</v>
       </c>
-      <c r="L38" s="60"/>
-[...8 lines deleted...]
-      <c r="U38" s="61"/>
+      <c r="L38" s="59"/>
+      <c r="M38" s="60"/>
+      <c r="N38" s="59"/>
+      <c r="O38" s="60"/>
+      <c r="P38" s="59"/>
+      <c r="Q38" s="60"/>
+      <c r="R38" s="59"/>
+      <c r="S38" s="60"/>
+      <c r="T38" s="59"/>
+      <c r="U38" s="60"/>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="47"/>
       <c r="Y38" s="47"/>
     </row>
     <row r="39" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="10">
         <v>139016</v>
       </c>
       <c r="C39" s="10">
         <v>2336504090.7999997</v>
       </c>
       <c r="D39" s="10">
         <v>102642</v>
       </c>
       <c r="E39" s="11">
         <v>950324622.06000006</v>
       </c>
       <c r="F39" s="10">
         <v>58952</v>
       </c>
       <c r="G39" s="11">
         <v>552499661.16999996</v>
       </c>
       <c r="H39" s="10">
         <v>22475</v>
       </c>
       <c r="I39" s="11">
         <v>222872297.43000001</v>
       </c>
       <c r="J39" s="4">
         <v>297</v>
       </c>
       <c r="K39" s="5">
         <v>4182617.7699999996</v>
       </c>
-      <c r="L39" s="60"/>
-[...8 lines deleted...]
-      <c r="U39" s="61"/>
+      <c r="L39" s="59"/>
+      <c r="M39" s="60"/>
+      <c r="N39" s="59"/>
+      <c r="O39" s="60"/>
+      <c r="P39" s="59"/>
+      <c r="Q39" s="60"/>
+      <c r="R39" s="59"/>
+      <c r="S39" s="60"/>
+      <c r="T39" s="59"/>
+      <c r="U39" s="60"/>
       <c r="V39" s="47"/>
       <c r="W39" s="47"/>
       <c r="X39" s="47"/>
       <c r="Y39" s="47"/>
     </row>
     <row r="40" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A40" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="10">
         <v>119181</v>
       </c>
       <c r="C40" s="10">
         <v>1892656659.1699996</v>
       </c>
       <c r="D40" s="10">
         <v>82163</v>
       </c>
       <c r="E40" s="11">
         <v>763484164.45000005</v>
       </c>
       <c r="F40" s="10">
         <v>59829</v>
       </c>
       <c r="G40" s="11">
         <v>567160412.49999988</v>
       </c>
       <c r="H40" s="10">
         <v>27344</v>
       </c>
       <c r="I40" s="11">
         <v>290023425.46000004</v>
       </c>
       <c r="J40" s="4">
         <v>1711</v>
       </c>
       <c r="K40" s="5">
         <v>27696812.52</v>
       </c>
-      <c r="L40" s="60"/>
-[...8 lines deleted...]
-      <c r="U40" s="61"/>
+      <c r="L40" s="59"/>
+      <c r="M40" s="60"/>
+      <c r="N40" s="59"/>
+      <c r="O40" s="60"/>
+      <c r="P40" s="59"/>
+      <c r="Q40" s="60"/>
+      <c r="R40" s="59"/>
+      <c r="S40" s="60"/>
+      <c r="T40" s="59"/>
+      <c r="U40" s="60"/>
       <c r="V40" s="47"/>
       <c r="W40" s="47"/>
       <c r="X40" s="47"/>
       <c r="Y40" s="47"/>
     </row>
     <row r="41" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A41" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="10">
         <v>135083</v>
       </c>
       <c r="C41" s="10">
         <v>2068552388.8099999</v>
       </c>
       <c r="D41" s="10">
         <v>95330</v>
       </c>
       <c r="E41" s="11">
         <v>865314844.65999985</v>
       </c>
       <c r="F41" s="10">
         <v>63765</v>
       </c>
       <c r="G41" s="11">
         <v>593111825.26999998</v>
       </c>
       <c r="H41" s="10">
         <v>28440</v>
       </c>
       <c r="I41" s="11">
         <v>300136233.65000004</v>
       </c>
       <c r="J41" s="4">
         <v>1424</v>
       </c>
       <c r="K41" s="5">
         <v>21743314.330000002</v>
       </c>
-      <c r="L41" s="60"/>
-[...8 lines deleted...]
-      <c r="U41" s="61"/>
+      <c r="L41" s="59"/>
+      <c r="M41" s="60"/>
+      <c r="N41" s="59"/>
+      <c r="O41" s="60"/>
+      <c r="P41" s="59"/>
+      <c r="Q41" s="60"/>
+      <c r="R41" s="59"/>
+      <c r="S41" s="60"/>
+      <c r="T41" s="59"/>
+      <c r="U41" s="60"/>
       <c r="V41" s="47"/>
       <c r="W41" s="47"/>
       <c r="X41" s="47"/>
       <c r="Y41" s="47"/>
     </row>
     <row r="42" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A42" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="10">
         <v>146521</v>
       </c>
       <c r="C42" s="10">
         <v>2288392391.9400001</v>
       </c>
       <c r="D42" s="10">
         <v>88133</v>
       </c>
       <c r="E42" s="11">
         <v>801192829.73000002</v>
       </c>
       <c r="F42" s="10">
         <v>56799</v>
       </c>
       <c r="G42" s="11">
         <v>525214705.36999995</v>
       </c>
       <c r="H42" s="10">
         <v>26940</v>
       </c>
       <c r="I42" s="11">
         <v>286584798.42999995</v>
       </c>
-      <c r="J42" s="58" t="s">
+      <c r="J42" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="K42" s="59"/>
-[...9 lines deleted...]
-      <c r="U42" s="61"/>
+      <c r="K42" s="58"/>
+      <c r="L42" s="59"/>
+      <c r="M42" s="60"/>
+      <c r="N42" s="59"/>
+      <c r="O42" s="60"/>
+      <c r="P42" s="59"/>
+      <c r="Q42" s="60"/>
+      <c r="R42" s="59"/>
+      <c r="S42" s="60"/>
+      <c r="T42" s="59"/>
+      <c r="U42" s="60"/>
       <c r="V42" s="47"/>
       <c r="W42" s="47"/>
       <c r="X42" s="47"/>
       <c r="Y42" s="47"/>
     </row>
     <row r="43" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A43" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="10">
         <v>122595</v>
       </c>
       <c r="C43" s="10">
         <v>2081312236.5699997</v>
       </c>
       <c r="D43" s="10">
         <v>73811</v>
       </c>
       <c r="E43" s="11">
         <v>772398338.84000015</v>
       </c>
       <c r="F43" s="10">
         <v>56352</v>
       </c>
       <c r="G43" s="11">
         <v>552592778.21999991</v>
       </c>
       <c r="H43" s="10">
         <v>24942</v>
       </c>
       <c r="I43" s="11">
         <v>265766606.62</v>
       </c>
-      <c r="J43" s="60"/>
-[...10 lines deleted...]
-      <c r="U43" s="61"/>
+      <c r="J43" s="59"/>
+      <c r="K43" s="60"/>
+      <c r="L43" s="59"/>
+      <c r="M43" s="60"/>
+      <c r="N43" s="59"/>
+      <c r="O43" s="60"/>
+      <c r="P43" s="59"/>
+      <c r="Q43" s="60"/>
+      <c r="R43" s="59"/>
+      <c r="S43" s="60"/>
+      <c r="T43" s="59"/>
+      <c r="U43" s="60"/>
       <c r="V43" s="47"/>
       <c r="W43" s="47"/>
       <c r="X43" s="47"/>
       <c r="Y43" s="47"/>
     </row>
     <row r="44" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A44" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="10">
         <v>138225</v>
       </c>
       <c r="C44" s="10">
         <v>2607042901.1000004</v>
       </c>
       <c r="D44" s="14">
         <v>95028</v>
       </c>
       <c r="E44" s="11">
         <v>1116072753.04</v>
       </c>
       <c r="F44" s="10">
         <v>50206</v>
       </c>
       <c r="G44" s="11">
         <v>468340268.27999997</v>
       </c>
       <c r="H44" s="10">
         <v>23754</v>
       </c>
       <c r="I44" s="13">
         <v>250703178.03999999</v>
       </c>
-      <c r="J44" s="60"/>
-[...10 lines deleted...]
-      <c r="U44" s="61"/>
+      <c r="J44" s="59"/>
+      <c r="K44" s="60"/>
+      <c r="L44" s="59"/>
+      <c r="M44" s="60"/>
+      <c r="N44" s="59"/>
+      <c r="O44" s="60"/>
+      <c r="P44" s="59"/>
+      <c r="Q44" s="60"/>
+      <c r="R44" s="59"/>
+      <c r="S44" s="60"/>
+      <c r="T44" s="59"/>
+      <c r="U44" s="60"/>
       <c r="V44" s="47"/>
       <c r="W44" s="47"/>
       <c r="X44" s="47"/>
       <c r="Y44" s="47"/>
     </row>
     <row r="45" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A45" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="10">
         <v>152927</v>
       </c>
       <c r="C45" s="10">
         <v>2630992445.6100001</v>
       </c>
       <c r="D45" s="10">
         <v>79507</v>
       </c>
       <c r="E45" s="11">
         <v>709020524.84000003</v>
       </c>
       <c r="F45" s="10">
         <v>49179</v>
       </c>
       <c r="G45" s="11">
         <v>465261414.06</v>
       </c>
       <c r="H45" s="10">
         <v>25315</v>
       </c>
       <c r="I45" s="13">
         <v>257966918.89000005</v>
       </c>
-      <c r="J45" s="60"/>
-[...10 lines deleted...]
-      <c r="U45" s="61"/>
+      <c r="J45" s="59"/>
+      <c r="K45" s="60"/>
+      <c r="L45" s="59"/>
+      <c r="M45" s="60"/>
+      <c r="N45" s="59"/>
+      <c r="O45" s="60"/>
+      <c r="P45" s="59"/>
+      <c r="Q45" s="60"/>
+      <c r="R45" s="59"/>
+      <c r="S45" s="60"/>
+      <c r="T45" s="59"/>
+      <c r="U45" s="60"/>
       <c r="V45" s="47"/>
       <c r="W45" s="47"/>
       <c r="X45" s="47"/>
       <c r="Y45" s="47"/>
     </row>
     <row r="46" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A46" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="10">
         <v>114345</v>
       </c>
       <c r="C46" s="10">
         <v>1795663088.99</v>
       </c>
       <c r="D46" s="10">
         <v>84289</v>
       </c>
       <c r="E46" s="11">
         <v>764160252.39999998</v>
       </c>
       <c r="F46" s="10">
         <v>46343</v>
       </c>
       <c r="G46" s="11">
         <v>458426950.08000004</v>
       </c>
       <c r="H46" s="10">
         <v>22491</v>
       </c>
       <c r="I46" s="13">
         <v>245068871.33999997</v>
       </c>
-      <c r="J46" s="60"/>
-[...10 lines deleted...]
-      <c r="U46" s="61"/>
+      <c r="J46" s="59"/>
+      <c r="K46" s="60"/>
+      <c r="L46" s="59"/>
+      <c r="M46" s="60"/>
+      <c r="N46" s="59"/>
+      <c r="O46" s="60"/>
+      <c r="P46" s="59"/>
+      <c r="Q46" s="60"/>
+      <c r="R46" s="59"/>
+      <c r="S46" s="60"/>
+      <c r="T46" s="59"/>
+      <c r="U46" s="60"/>
       <c r="V46" s="47"/>
       <c r="W46" s="47"/>
       <c r="X46" s="47"/>
       <c r="Y46" s="47"/>
     </row>
     <row r="47" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A47" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="10">
         <v>121075</v>
       </c>
       <c r="C47" s="10">
         <v>1923164913.8000004</v>
       </c>
       <c r="D47" s="10">
         <v>71580</v>
       </c>
       <c r="E47" s="11">
         <v>665875586.13999999</v>
       </c>
       <c r="F47" s="10">
         <v>37281</v>
       </c>
       <c r="G47" s="11">
         <v>403968134.64999998</v>
       </c>
       <c r="H47" s="10">
         <v>16477</v>
       </c>
       <c r="I47" s="13">
         <v>200451740.89000002</v>
       </c>
-      <c r="J47" s="62"/>
-[...10 lines deleted...]
-      <c r="U47" s="63"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="62"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="62"/>
+      <c r="N47" s="61"/>
+      <c r="O47" s="62"/>
+      <c r="P47" s="61"/>
+      <c r="Q47" s="62"/>
+      <c r="R47" s="61"/>
+      <c r="S47" s="62"/>
+      <c r="T47" s="61"/>
+      <c r="U47" s="62"/>
       <c r="V47" s="47"/>
       <c r="W47" s="47"/>
       <c r="X47" s="47"/>
       <c r="Y47" s="47"/>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.3">
       <c r="T48" s="44"/>
       <c r="U48" s="44"/>
       <c r="V48" s="44"/>
       <c r="W48" s="44"/>
       <c r="X48" s="44"/>
       <c r="Y48" s="44"/>
     </row>
     <row r="49" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="6"/>
-      <c r="B49" s="53" t="s">
+      <c r="B49" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="C49" s="54"/>
-[...21 lines deleted...]
-      <c r="Y49" s="54"/>
+      <c r="C49" s="56"/>
+      <c r="D49" s="56"/>
+      <c r="E49" s="56"/>
+      <c r="F49" s="56"/>
+      <c r="G49" s="56"/>
+      <c r="H49" s="56"/>
+      <c r="I49" s="56"/>
+      <c r="J49" s="56"/>
+      <c r="K49" s="56"/>
+      <c r="L49" s="56"/>
+      <c r="M49" s="56"/>
+      <c r="N49" s="56"/>
+      <c r="O49" s="56"/>
+      <c r="P49" s="56"/>
+      <c r="Q49" s="56"/>
+      <c r="R49" s="56"/>
+      <c r="S49" s="56"/>
+      <c r="T49" s="56"/>
+      <c r="U49" s="56"/>
+      <c r="V49" s="56"/>
+      <c r="W49" s="56"/>
+      <c r="X49" s="56"/>
+      <c r="Y49" s="56"/>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A50" s="6"/>
-      <c r="B50" s="49">
+      <c r="B50" s="51">
         <v>2015</v>
       </c>
-      <c r="C50" s="50"/>
-      <c r="D50" s="49">
+      <c r="C50" s="52"/>
+      <c r="D50" s="51">
         <v>2016</v>
       </c>
-      <c r="E50" s="50"/>
-      <c r="F50" s="49">
+      <c r="E50" s="52"/>
+      <c r="F50" s="51">
         <v>2017</v>
       </c>
-      <c r="G50" s="50"/>
-      <c r="H50" s="49">
+      <c r="G50" s="52"/>
+      <c r="H50" s="51">
         <v>2018</v>
       </c>
-      <c r="I50" s="50"/>
-      <c r="J50" s="49">
+      <c r="I50" s="52"/>
+      <c r="J50" s="51">
         <v>2019</v>
       </c>
-      <c r="K50" s="50"/>
-      <c r="L50" s="49">
+      <c r="K50" s="52"/>
+      <c r="L50" s="51">
         <v>2020</v>
       </c>
-      <c r="M50" s="50"/>
-      <c r="N50" s="49">
+      <c r="M50" s="52"/>
+      <c r="N50" s="51">
         <v>2021</v>
       </c>
-      <c r="O50" s="50"/>
-      <c r="P50" s="49">
+      <c r="O50" s="52"/>
+      <c r="P50" s="51">
         <v>2022</v>
       </c>
-      <c r="Q50" s="50"/>
-      <c r="R50" s="49">
+      <c r="Q50" s="52"/>
+      <c r="R50" s="51">
         <v>2023</v>
       </c>
-      <c r="S50" s="50"/>
-      <c r="T50" s="49">
+      <c r="S50" s="52"/>
+      <c r="T50" s="51">
         <v>2024</v>
       </c>
-      <c r="U50" s="50"/>
-      <c r="V50" s="49">
+      <c r="U50" s="52"/>
+      <c r="V50" s="51">
         <v>2025</v>
       </c>
-      <c r="W50" s="50"/>
-      <c r="X50" s="49">
+      <c r="W50" s="52"/>
+      <c r="X50" s="51">
         <v>2026</v>
       </c>
-      <c r="Y50" s="50"/>
+      <c r="Y50" s="52"/>
     </row>
     <row r="51" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A51" s="3"/>
       <c r="B51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I51" s="1" t="s">
@@ -4732,52 +4740,56 @@
       </c>
       <c r="P55" s="9">
         <v>5749699</v>
       </c>
       <c r="Q55" s="9">
         <v>3003374909.2599998</v>
       </c>
       <c r="R55" s="9">
         <v>6202210</v>
       </c>
       <c r="S55" s="9">
         <v>3179430244</v>
       </c>
       <c r="T55" s="9">
         <v>7381347</v>
       </c>
       <c r="U55" s="9">
         <v>3723811426</v>
       </c>
       <c r="V55" s="27">
         <v>8640401</v>
       </c>
       <c r="W55" s="27">
         <v>4378084662</v>
       </c>
-      <c r="X55" s="27"/>
-      <c r="Y55" s="27"/>
+      <c r="X55" s="27">
+        <v>8971121</v>
+      </c>
+      <c r="Y55" s="27">
+        <v>4413823870</v>
+      </c>
     </row>
     <row r="56" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A56" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B56" s="10">
         <v>1372178</v>
       </c>
       <c r="C56" s="10">
         <v>727408322</v>
       </c>
       <c r="D56" s="10">
         <v>1535638</v>
       </c>
       <c r="E56" s="11">
         <v>662616159.34000015</v>
       </c>
       <c r="F56" s="10">
         <v>1838763</v>
       </c>
       <c r="G56" s="11">
         <v>947118895.72000003</v>
       </c>
       <c r="H56" s="10">
         <v>2687163</v>
@@ -5333,190 +5345,190 @@
         <v>5350554283</v>
       </c>
       <c r="V63" s="27">
         <v>10333851</v>
       </c>
       <c r="W63" s="27">
         <v>5465086114</v>
       </c>
       <c r="X63" s="27"/>
       <c r="Y63" s="27"/>
     </row>
     <row r="64" spans="1:25" x14ac:dyDescent="0.3">
       <c r="N64" s="40"/>
       <c r="O64" s="40"/>
       <c r="P64" s="40"/>
       <c r="Q64" s="40"/>
       <c r="R64" s="40"/>
       <c r="S64" s="40"/>
       <c r="T64" s="40"/>
       <c r="U64" s="40"/>
       <c r="V64" s="40"/>
       <c r="W64" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="56">
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="N36:O47"/>
+    <mergeCell ref="L36:M47"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="J42:K47"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="B33:S33"/>
+    <mergeCell ref="R2:S2"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="R36:S47"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="J50:K50"/>
+    <mergeCell ref="P36:Q47"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="T50:U50"/>
+    <mergeCell ref="P50:Q50"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="R50:S50"/>
+    <mergeCell ref="D2:E2"/>
+    <mergeCell ref="F2:G2"/>
+    <mergeCell ref="H2:I2"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="P2:Q2"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="J2:K2"/>
+    <mergeCell ref="N2:O2"/>
+    <mergeCell ref="L2:M2"/>
+    <mergeCell ref="L18:M18"/>
     <mergeCell ref="X50:Y50"/>
     <mergeCell ref="X2:Y2"/>
     <mergeCell ref="B1:Y1"/>
     <mergeCell ref="B17:Y17"/>
     <mergeCell ref="X18:Y18"/>
     <mergeCell ref="B49:Y49"/>
     <mergeCell ref="V2:W2"/>
     <mergeCell ref="V18:W18"/>
     <mergeCell ref="V50:W50"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="T18:U18"/>
     <mergeCell ref="T34:U34"/>
     <mergeCell ref="T36:U47"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="N18:O18"/>
     <mergeCell ref="H34:I34"/>
-    <mergeCell ref="D2:E2"/>
-[...38 lines deleted...]
-    <mergeCell ref="L34:M34"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{082B7053-981B-4194-97CB-ED8E1CD6027F}">
   <dimension ref="A1:M64"/>
   <sheetViews>
     <sheetView topLeftCell="A39" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M55" sqref="M55"/>
+      <selection activeCell="M66" sqref="M66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" customWidth="1"/>
     <col min="2" max="2" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.44140625" customWidth="1"/>
     <col min="7" max="7" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.44140625" customWidth="1"/>
     <col min="9" max="9" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="16.77734375" customWidth="1"/>
     <col min="13" max="13" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.33203125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="17.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="51" t="s">
+      <c r="B1" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="52"/>
-[...9 lines deleted...]
-      <c r="M1" s="52"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B2" s="49">
+      <c r="B2" s="51">
         <v>2021</v>
       </c>
-      <c r="C2" s="50"/>
-      <c r="D2" s="49">
+      <c r="C2" s="52"/>
+      <c r="D2" s="51">
         <v>2022</v>
       </c>
-      <c r="E2" s="50"/>
-      <c r="F2" s="49">
+      <c r="E2" s="52"/>
+      <c r="F2" s="51">
         <v>2023</v>
       </c>
-      <c r="G2" s="50"/>
-      <c r="H2" s="49">
+      <c r="G2" s="52"/>
+      <c r="H2" s="51">
         <v>2024</v>
       </c>
-      <c r="I2" s="50"/>
-      <c r="J2" s="49">
+      <c r="I2" s="52"/>
+      <c r="J2" s="51">
         <v>2025</v>
       </c>
-      <c r="K2" s="50"/>
-      <c r="L2" s="49">
+      <c r="K2" s="52"/>
+      <c r="L2" s="51">
         <v>2026</v>
       </c>
-      <c r="M2" s="50"/>
+      <c r="M2" s="52"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>22</v>
@@ -5669,52 +5681,56 @@
       </c>
       <c r="D7" s="9">
         <v>615100.9</v>
       </c>
       <c r="E7" s="9">
         <v>4180962878.5574999</v>
       </c>
       <c r="F7" s="39">
         <v>582234</v>
       </c>
       <c r="G7" s="39">
         <v>3475958146</v>
       </c>
       <c r="H7" s="39">
         <v>635879</v>
       </c>
       <c r="I7" s="39">
         <v>2828550666</v>
       </c>
       <c r="J7" s="39">
         <v>723465</v>
       </c>
       <c r="K7" s="39">
         <v>3598888199</v>
       </c>
-      <c r="L7" s="39"/>
-      <c r="M7" s="39"/>
+      <c r="L7" s="39">
+        <v>842302</v>
+      </c>
+      <c r="M7" s="39">
+        <v>3852787176</v>
+      </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A8" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="9">
         <v>554305</v>
       </c>
       <c r="C8" s="9">
         <v>4564288637.9999657</v>
       </c>
       <c r="D8" s="9">
         <v>621008.21</v>
       </c>
       <c r="E8" s="9">
         <v>4350722499.0628004</v>
       </c>
       <c r="F8" s="9">
         <v>681496</v>
       </c>
       <c r="G8" s="9">
         <v>3631258447</v>
       </c>
       <c r="H8" s="9">
         <v>569823</v>
@@ -5980,90 +5996,90 @@
       </c>
       <c r="I15" s="9">
         <v>3969383564</v>
       </c>
       <c r="J15" s="39">
         <v>759582</v>
       </c>
       <c r="K15" s="39">
         <v>3907614351</v>
       </c>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="53" t="s">
+      <c r="B17" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="54"/>
-[...9 lines deleted...]
-      <c r="M17" s="54"/>
+      <c r="C17" s="56"/>
+      <c r="D17" s="56"/>
+      <c r="E17" s="56"/>
+      <c r="F17" s="56"/>
+      <c r="G17" s="56"/>
+      <c r="H17" s="56"/>
+      <c r="I17" s="56"/>
+      <c r="J17" s="56"/>
+      <c r="K17" s="56"/>
+      <c r="L17" s="56"/>
+      <c r="M17" s="56"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B18" s="48">
+      <c r="B18" s="63">
         <v>2021</v>
       </c>
-      <c r="C18" s="48"/>
-      <c r="D18" s="48">
+      <c r="C18" s="63"/>
+      <c r="D18" s="63">
         <v>2022</v>
       </c>
-      <c r="E18" s="48"/>
-      <c r="F18" s="48">
+      <c r="E18" s="63"/>
+      <c r="F18" s="63">
         <v>2023</v>
       </c>
-      <c r="G18" s="48"/>
-      <c r="H18" s="48">
+      <c r="G18" s="63"/>
+      <c r="H18" s="63">
         <v>2024</v>
       </c>
-      <c r="I18" s="48"/>
-      <c r="J18" s="49">
+      <c r="I18" s="63"/>
+      <c r="J18" s="51">
         <v>2025</v>
       </c>
-      <c r="K18" s="50"/>
-      <c r="L18" s="49">
+      <c r="K18" s="52"/>
+      <c r="L18" s="51">
         <v>2026</v>
       </c>
-      <c r="M18" s="50"/>
+      <c r="M18" s="52"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>22</v>
@@ -6216,52 +6232,56 @@
       </c>
       <c r="D23" s="8">
         <v>2762332</v>
       </c>
       <c r="E23" s="8">
         <v>55151119510</v>
       </c>
       <c r="F23" s="8">
         <v>3094997</v>
       </c>
       <c r="G23" s="8">
         <v>66643559696</v>
       </c>
       <c r="H23" s="8">
         <v>4077450</v>
       </c>
       <c r="I23" s="8">
         <v>61353908773</v>
       </c>
       <c r="J23" s="39">
         <v>4977013</v>
       </c>
       <c r="K23" s="39">
         <v>77118684077</v>
       </c>
-      <c r="L23" s="39"/>
-      <c r="M23" s="39"/>
+      <c r="L23" s="39">
+        <v>5619952</v>
+      </c>
+      <c r="M23" s="39">
+        <v>90763202863</v>
+      </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="8">
         <v>2596415</v>
       </c>
       <c r="C24" s="8">
         <v>28462565736.940002</v>
       </c>
       <c r="D24" s="8">
         <v>2708795</v>
       </c>
       <c r="E24" s="8">
         <v>43135258226</v>
       </c>
       <c r="F24" s="8">
         <v>3311231</v>
       </c>
       <c r="G24" s="8">
         <v>70005833140</v>
       </c>
       <c r="H24" s="8">
         <v>4296242</v>
@@ -6520,90 +6540,90 @@
         <v>4216756</v>
       </c>
       <c r="G31" s="8">
         <v>60369133976</v>
       </c>
       <c r="H31" s="8">
         <v>5214262</v>
       </c>
       <c r="I31" s="8">
         <v>69340141187</v>
       </c>
       <c r="J31" s="39">
         <v>5983306</v>
       </c>
       <c r="K31" s="39">
         <v>79855649123</v>
       </c>
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="H32" s="44"/>
       <c r="I32" s="44"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B33" s="53" t="s">
+      <c r="B33" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="C33" s="54"/>
-[...9 lines deleted...]
-      <c r="M33" s="54"/>
+      <c r="C33" s="56"/>
+      <c r="D33" s="56"/>
+      <c r="E33" s="56"/>
+      <c r="F33" s="56"/>
+      <c r="G33" s="56"/>
+      <c r="H33" s="56"/>
+      <c r="I33" s="56"/>
+      <c r="J33" s="56"/>
+      <c r="K33" s="56"/>
+      <c r="L33" s="56"/>
+      <c r="M33" s="56"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B34" s="49">
+      <c r="B34" s="51">
         <v>2021</v>
       </c>
-      <c r="C34" s="50"/>
-      <c r="D34" s="49">
+      <c r="C34" s="52"/>
+      <c r="D34" s="51">
         <v>2022</v>
       </c>
-      <c r="E34" s="50"/>
-      <c r="F34" s="49">
+      <c r="E34" s="52"/>
+      <c r="F34" s="51">
         <v>2023</v>
       </c>
-      <c r="G34" s="50"/>
-      <c r="H34" s="49">
+      <c r="G34" s="52"/>
+      <c r="H34" s="51">
         <v>2024</v>
       </c>
-      <c r="I34" s="50"/>
-      <c r="J34" s="49">
+      <c r="I34" s="52"/>
+      <c r="J34" s="51">
         <v>2025</v>
       </c>
-      <c r="K34" s="50"/>
-      <c r="L34" s="49">
+      <c r="K34" s="52"/>
+      <c r="L34" s="51">
         <v>2026</v>
       </c>
-      <c r="M34" s="50"/>
+      <c r="M34" s="52"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>22</v>
@@ -6756,52 +6776,56 @@
       </c>
       <c r="D39" s="9">
         <v>6982823</v>
       </c>
       <c r="E39" s="9">
         <v>4561779426</v>
       </c>
       <c r="F39" s="9">
         <v>6295706</v>
       </c>
       <c r="G39" s="9">
         <v>4312112520</v>
       </c>
       <c r="H39" s="9">
         <v>8901650</v>
       </c>
       <c r="I39" s="9">
         <v>6077289362</v>
       </c>
       <c r="J39" s="39">
         <v>8380610</v>
       </c>
       <c r="K39" s="39">
         <v>5583132685</v>
       </c>
-      <c r="L39" s="39"/>
-      <c r="M39" s="39"/>
+      <c r="L39" s="39">
+        <v>10170306</v>
+      </c>
+      <c r="M39" s="39">
+        <v>6944458115</v>
+      </c>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A40" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="9">
         <v>9527738</v>
       </c>
       <c r="C40" s="9">
         <v>5945294662</v>
       </c>
       <c r="D40" s="9">
         <v>7938349</v>
       </c>
       <c r="E40" s="9">
         <v>5442097040</v>
       </c>
       <c r="F40" s="9">
         <v>6384475</v>
       </c>
       <c r="G40" s="9">
         <v>3367241217</v>
       </c>
       <c r="H40" s="9">
         <v>12464745</v>
@@ -7060,90 +7084,90 @@
         <v>7478571</v>
       </c>
       <c r="G47" s="33">
         <v>5729743166</v>
       </c>
       <c r="H47" s="9">
         <v>11090856</v>
       </c>
       <c r="I47" s="9">
         <v>8019685688</v>
       </c>
       <c r="J47" s="39">
         <v>9714566</v>
       </c>
       <c r="K47" s="39">
         <v>6798321851</v>
       </c>
       <c r="L47" s="39"/>
       <c r="M47" s="39"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="H48" s="40"/>
       <c r="I48" s="40"/>
     </row>
     <row r="49" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="53" t="s">
+      <c r="B49" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="C49" s="54"/>
-[...9 lines deleted...]
-      <c r="M49" s="54"/>
+      <c r="C49" s="56"/>
+      <c r="D49" s="56"/>
+      <c r="E49" s="56"/>
+      <c r="F49" s="56"/>
+      <c r="G49" s="56"/>
+      <c r="H49" s="56"/>
+      <c r="I49" s="56"/>
+      <c r="J49" s="56"/>
+      <c r="K49" s="56"/>
+      <c r="L49" s="56"/>
+      <c r="M49" s="56"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B50" s="28">
         <v>2021</v>
       </c>
       <c r="C50" s="29"/>
       <c r="D50" s="28">
         <v>2022</v>
       </c>
       <c r="E50" s="29"/>
       <c r="F50" s="28">
         <v>2023</v>
       </c>
       <c r="G50" s="29"/>
-      <c r="H50" s="49">
+      <c r="H50" s="51">
         <v>2024</v>
       </c>
-      <c r="I50" s="50"/>
-      <c r="J50" s="49">
+      <c r="I50" s="52"/>
+      <c r="J50" s="51">
         <v>2025</v>
       </c>
-      <c r="K50" s="50"/>
-      <c r="L50" s="49">
+      <c r="K50" s="52"/>
+      <c r="L50" s="51">
         <v>2026</v>
       </c>
-      <c r="M50" s="50"/>
+      <c r="M50" s="52"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>22</v>
@@ -7296,52 +7320,56 @@
       </c>
       <c r="D55" s="9">
         <v>5083602</v>
       </c>
       <c r="E55" s="9">
         <v>2669225505.4699998</v>
       </c>
       <c r="F55" s="9">
         <v>5375506</v>
       </c>
       <c r="G55" s="9">
         <v>2823653154</v>
       </c>
       <c r="H55" s="9">
         <v>6653026</v>
       </c>
       <c r="I55" s="9">
         <v>3221505667</v>
       </c>
       <c r="J55" s="39">
         <v>7607256</v>
       </c>
       <c r="K55" s="39">
         <v>3731526615</v>
       </c>
-      <c r="L55" s="39"/>
-      <c r="M55" s="39"/>
+      <c r="L55" s="39">
+        <v>7867343</v>
+      </c>
+      <c r="M55" s="39">
+        <v>4133747448</v>
+      </c>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A56" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B56" s="9">
         <v>4651947</v>
       </c>
       <c r="C56" s="9">
         <v>2464160775.4000001</v>
       </c>
       <c r="D56" s="9">
         <v>5103549</v>
       </c>
       <c r="E56" s="9">
         <v>2652258732.4000001</v>
       </c>
       <c r="F56" s="9">
         <v>6168463</v>
       </c>
       <c r="G56" s="9">
         <v>3297442301</v>
       </c>
       <c r="H56" s="9">
         <v>6974074</v>
@@ -7607,196 +7635,196 @@
       </c>
       <c r="I63" s="9">
         <v>4281294531</v>
       </c>
       <c r="J63" s="39">
         <v>9239316</v>
       </c>
       <c r="K63" s="39">
         <v>4988844814</v>
       </c>
       <c r="L63" s="39"/>
       <c r="M63" s="39"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B64" s="40"/>
       <c r="C64" s="40"/>
       <c r="D64" s="40"/>
       <c r="E64" s="40"/>
       <c r="F64" s="40"/>
       <c r="G64" s="40"/>
       <c r="H64" s="41"/>
       <c r="I64" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="25">
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="H2:I2"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
     <mergeCell ref="L50:M50"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="B17:M17"/>
     <mergeCell ref="B33:M33"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
-    <mergeCell ref="B18:C18"/>
-[...7 lines deleted...]
-    <mergeCell ref="D34:E34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B4317E3-ACF1-41FE-978A-6E2C87B516A4}">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y7" sqref="Y7"/>
+      <selection activeCell="X8" sqref="X8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.109375" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.33203125" customWidth="1"/>
     <col min="14" max="14" width="9" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.33203125" customWidth="1"/>
     <col min="16" max="16" width="10.5546875" customWidth="1"/>
     <col min="17" max="17" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.5546875" customWidth="1"/>
     <col min="19" max="19" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.5546875" customWidth="1"/>
     <col min="21" max="21" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="16.109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.6640625" customWidth="1"/>
     <col min="25" max="25" width="19.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="51" t="s">
+      <c r="B1" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="C1" s="52"/>
-[...21 lines deleted...]
-      <c r="Y1" s="52"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="48">
+      <c r="B2" s="63">
         <v>2015</v>
       </c>
-      <c r="C2" s="48"/>
-      <c r="D2" s="49">
+      <c r="C2" s="63"/>
+      <c r="D2" s="51">
         <v>2016</v>
       </c>
-      <c r="E2" s="50"/>
-      <c r="F2" s="48">
+      <c r="E2" s="52"/>
+      <c r="F2" s="63">
         <v>2017</v>
       </c>
-      <c r="G2" s="48"/>
-      <c r="H2" s="49">
+      <c r="G2" s="63"/>
+      <c r="H2" s="51">
         <v>2018</v>
       </c>
-      <c r="I2" s="50"/>
-      <c r="J2" s="48">
+      <c r="I2" s="52"/>
+      <c r="J2" s="63">
         <v>2019</v>
       </c>
-      <c r="K2" s="48"/>
-      <c r="L2" s="48">
+      <c r="K2" s="63"/>
+      <c r="L2" s="63">
         <v>2020</v>
       </c>
-      <c r="M2" s="48"/>
-      <c r="N2" s="48">
+      <c r="M2" s="63"/>
+      <c r="N2" s="63">
         <v>2021</v>
       </c>
-      <c r="O2" s="48"/>
-      <c r="P2" s="48">
+      <c r="O2" s="63"/>
+      <c r="P2" s="63">
         <v>2022</v>
       </c>
-      <c r="Q2" s="48"/>
-      <c r="R2" s="48">
+      <c r="Q2" s="63"/>
+      <c r="R2" s="63">
         <v>2023</v>
       </c>
-      <c r="S2" s="48"/>
-      <c r="T2" s="48">
+      <c r="S2" s="63"/>
+      <c r="T2" s="63">
         <v>2024</v>
       </c>
-      <c r="U2" s="48"/>
-      <c r="V2" s="49">
+      <c r="U2" s="63"/>
+      <c r="V2" s="51">
         <v>2025</v>
       </c>
-      <c r="W2" s="50"/>
-      <c r="X2" s="49">
+      <c r="W2" s="52"/>
+      <c r="X2" s="51">
         <v>2026</v>
       </c>
-      <c r="Y2" s="50"/>
+      <c r="Y2" s="52"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -8130,52 +8158,56 @@
       </c>
       <c r="P7" s="4">
         <v>7085</v>
       </c>
       <c r="Q7" s="4">
         <v>95544974930.659988</v>
       </c>
       <c r="R7" s="4">
         <v>7293</v>
       </c>
       <c r="S7" s="4">
         <v>106717738654</v>
       </c>
       <c r="T7" s="4">
         <v>8572</v>
       </c>
       <c r="U7" s="4">
         <v>98065577429</v>
       </c>
       <c r="V7" s="4">
         <v>8730</v>
       </c>
       <c r="W7" s="4">
         <v>110771528304</v>
       </c>
-      <c r="X7" s="4"/>
-      <c r="Y7" s="4"/>
+      <c r="X7" s="4">
+        <v>10850</v>
+      </c>
+      <c r="Y7" s="4">
+        <v>125990096296</v>
+      </c>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A8" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4">
         <v>4293</v>
       </c>
       <c r="C8" s="4">
         <v>50219063000</v>
       </c>
       <c r="D8" s="4">
         <v>5159</v>
       </c>
       <c r="E8" s="4">
         <v>54293160501.440002</v>
       </c>
       <c r="F8" s="4">
         <v>5517</v>
       </c>
       <c r="G8" s="4">
         <v>70261902224.270004</v>
       </c>
       <c r="H8" s="4">
         <v>4557</v>
@@ -8746,159 +8778,159 @@
     <mergeCell ref="V2:W2"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7D6ABDB-289F-43A0-921C-DA7E89BAEAF4}">
   <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="N1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y7" sqref="Y7"/>
+      <selection activeCell="X8" sqref="X8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="15" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="19" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="15" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="18.33203125" customWidth="1"/>
     <col min="17" max="17" width="19.5546875" customWidth="1"/>
     <col min="18" max="18" width="18.33203125" customWidth="1"/>
     <col min="19" max="19" width="19.5546875" customWidth="1"/>
     <col min="20" max="20" width="12" customWidth="1"/>
     <col min="21" max="21" width="19.5546875" customWidth="1"/>
     <col min="22" max="23" width="17.6640625" customWidth="1"/>
     <col min="24" max="24" width="12.44140625" customWidth="1"/>
     <col min="25" max="25" width="18.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="51" t="s">
+      <c r="B1" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="C1" s="52"/>
-[...21 lines deleted...]
-      <c r="Y1" s="52"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="48">
+      <c r="B2" s="63">
         <v>2015</v>
       </c>
-      <c r="C2" s="48"/>
-      <c r="D2" s="49">
+      <c r="C2" s="63"/>
+      <c r="D2" s="51">
         <v>2016</v>
       </c>
-      <c r="E2" s="50"/>
-      <c r="F2" s="48">
+      <c r="E2" s="52"/>
+      <c r="F2" s="63">
         <v>2017</v>
       </c>
-      <c r="G2" s="48"/>
-      <c r="H2" s="49">
+      <c r="G2" s="63"/>
+      <c r="H2" s="51">
         <v>2018</v>
       </c>
-      <c r="I2" s="50"/>
-      <c r="J2" s="48">
+      <c r="I2" s="52"/>
+      <c r="J2" s="63">
         <v>2019</v>
       </c>
-      <c r="K2" s="48"/>
-      <c r="L2" s="48">
+      <c r="K2" s="63"/>
+      <c r="L2" s="63">
         <v>2020</v>
       </c>
-      <c r="M2" s="48"/>
-      <c r="N2" s="48">
+      <c r="M2" s="63"/>
+      <c r="N2" s="63">
         <v>2021</v>
       </c>
-      <c r="O2" s="48"/>
-      <c r="P2" s="48">
+      <c r="O2" s="63"/>
+      <c r="P2" s="63">
         <v>2022</v>
       </c>
-      <c r="Q2" s="48"/>
-      <c r="R2" s="48">
+      <c r="Q2" s="63"/>
+      <c r="R2" s="63">
         <v>2023</v>
       </c>
-      <c r="S2" s="48"/>
-      <c r="T2" s="48">
+      <c r="S2" s="63"/>
+      <c r="T2" s="63">
         <v>2024</v>
       </c>
-      <c r="U2" s="48"/>
-      <c r="V2" s="49">
+      <c r="U2" s="63"/>
+      <c r="V2" s="51">
         <v>2025</v>
       </c>
-      <c r="W2" s="50"/>
-      <c r="X2" s="49">
+      <c r="W2" s="52"/>
+      <c r="X2" s="51">
         <v>2026</v>
       </c>
-      <c r="Y2" s="50"/>
+      <c r="Y2" s="52"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -9232,52 +9264,56 @@
       </c>
       <c r="P7" s="4">
         <v>2430</v>
       </c>
       <c r="Q7" s="4">
         <v>41716261264.629997</v>
       </c>
       <c r="R7" s="4">
         <v>2480</v>
       </c>
       <c r="S7" s="4">
         <v>66208834164</v>
       </c>
       <c r="T7" s="4">
         <v>2487</v>
       </c>
       <c r="U7" s="4">
         <v>66208834306</v>
       </c>
       <c r="V7" s="27">
         <v>48989</v>
       </c>
       <c r="W7" s="27">
         <v>56368004225</v>
       </c>
-      <c r="X7" s="27"/>
-      <c r="Y7" s="27"/>
+      <c r="X7" s="27">
+        <v>49825</v>
+      </c>
+      <c r="Y7" s="27">
+        <v>66533398646</v>
+      </c>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A8" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="4">
         <v>836</v>
       </c>
       <c r="C8" s="4">
         <v>25712535000</v>
       </c>
       <c r="D8" s="4">
         <v>802</v>
       </c>
       <c r="E8" s="4">
         <v>24239082496.050003</v>
       </c>
       <c r="F8" s="4">
         <v>890</v>
       </c>
       <c r="G8" s="4">
         <v>39609869962.150002</v>
       </c>
       <c r="H8" s="4">
         <v>712</v>
@@ -9868,94 +9904,50 @@
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...42 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C18889EDA50FE54AB4972CE3A9ED695A" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e003522f8e2c73adafff5fee0c2c5658">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="2a429eef-2111-4805-bf59-0cb632245aff" xmlns:ns3="0c002113-d65b-49f3-ad78-1ba78be737b8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d493cb31275d093c444f788c52622129" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="2a429eef-2111-4805-bf59-0cb632245aff"/>
     <xsd:import namespace="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -10183,86 +10175,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a429eef-2111-4805-bf59-0cb632245aff">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0c002113-d65b-49f3-ad78-1ba78be737b8" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="0c002113-d65b-49f3-ad78-1ba78be737b8">
+      <UserInfo>
+        <DisplayName>Nekomba, Jacky</DisplayName>
+        <AccountId>114</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nangolo, Miryam</DisplayName>
+        <AccountId>274</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Shilongo, Henock</DisplayName>
+        <AccountId>13</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nuab, Ernst</DisplayName>
+        <AccountId>15</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E861692B-CB38-4769-9A9C-1E48BF4C5AA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="2a429eef-2111-4805-bf59-0cb632245aff"/>
     <ds:schemaRef ds:uri="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C148BA5A-B5C2-4F0D-BA95-89BC26875627}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4036620F-DD3E-4FF3-8BE4-5D824BD368F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2a429eef-2111-4805-bf59-0cb632245aff"/>
+    <ds:schemaRef ds:uri="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82f1ab62-2277-4c0d-aa3e-21682a26c75c}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>