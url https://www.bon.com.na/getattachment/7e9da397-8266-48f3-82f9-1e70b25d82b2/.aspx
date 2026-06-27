--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -11,56 +11,56 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/awe1282_bon_com_na/Documents/Documents/NPS/WebStats/2026/April/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/awe1282_bon_com_na/Documents/Documents/NPS/WebStats/2026/May/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="195" documentId="13_ncr:1_{1B585621-2B23-4A43-B042-7A850A183D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{80837E66-3D62-4DD1-83D9-A6C086A981DE}"/>
+  <xr:revisionPtr revIDLastSave="213" documentId="13_ncr:1_{1B585621-2B23-4A43-B042-7A850A183D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6334A104-B18F-4669-9B32-DC94445095F7}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="783" xr2:uid="{442349FA-63F8-4E17-A798-464D1FFE307B}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="783" activeTab="4" xr2:uid="{442349FA-63F8-4E17-A798-464D1FFE307B}"/>
   </bookViews>
   <sheets>
     <sheet name="Disclaimer and Legend" sheetId="11" r:id="rId1"/>
     <sheet name="InterBank" sheetId="9" r:id="rId2"/>
     <sheet name="IntraBank" sheetId="12" r:id="rId3"/>
     <sheet name="Domestic Settlement System" sheetId="8" r:id="rId4"/>
     <sheet name="Regional Settlement System" sheetId="10" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">'Disclaimer and Legend'!$B$10</definedName>
     <definedName name="_ftn2" localSheetId="0">'Disclaimer and Legend'!$B$11</definedName>
     <definedName name="_ftnref1" localSheetId="0">'Disclaimer and Legend'!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="0">'Disclaimer and Legend'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -680,90 +680,90 @@
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma [0] 2" xfId="20" xr:uid="{63C593BC-B2B6-45E2-8A81-4097BE6B50DC}"/>
     <cellStyle name="Comma 10" xfId="27" xr:uid="{18E7BEC5-767E-412F-A4A5-44356033625B}"/>
     <cellStyle name="Comma 11" xfId="28" xr:uid="{C4D3776B-1D44-43C1-AD59-A88538A8E13B}"/>
     <cellStyle name="Comma 2" xfId="2" xr:uid="{D20739AD-8107-4388-B737-7D5061706021}"/>
     <cellStyle name="Comma 2 2" xfId="4" xr:uid="{72BAA446-DF25-4D7B-B134-C4D702DFDAEF}"/>
     <cellStyle name="Comma 2 3" xfId="16" xr:uid="{287B2B2E-AF8E-45A4-9607-84FCF2BACA55}"/>
     <cellStyle name="Comma 3" xfId="6" xr:uid="{31476EC8-7372-4273-A654-D986298528DB}"/>
     <cellStyle name="Comma 3 2" xfId="19" xr:uid="{CD7ED170-18D4-493D-BC8A-E96164FD1971}"/>
     <cellStyle name="Comma 3 3" xfId="18" xr:uid="{4D1771AB-1733-4E99-BF73-6981C2EBFF55}"/>
     <cellStyle name="Comma 4" xfId="8" xr:uid="{0BDB2997-080D-4175-A726-D3A7989AE495}"/>
     <cellStyle name="Comma 4 2" xfId="21" xr:uid="{2BFF13E2-51AF-4742-A88B-43EDEC4A24EC}"/>
     <cellStyle name="Comma 5" xfId="9" xr:uid="{A568FFF8-8D8D-4CB0-BEB6-059E43FDE1BF}"/>
     <cellStyle name="Comma 5 2" xfId="11" xr:uid="{0ADBF37A-9C90-42BF-8660-77F4D6864855}"/>
     <cellStyle name="Comma 5 3" xfId="10" xr:uid="{5B759B93-4ADB-4C70-9F5E-DCB4986683DD}"/>
     <cellStyle name="Comma 5 4" xfId="23" xr:uid="{F54429FD-87C9-4A46-A615-C35B5F0B8CA6}"/>
     <cellStyle name="Comma 6" xfId="24" xr:uid="{08B1DEA9-D303-4075-B1A8-382E2EC18B44}"/>
     <cellStyle name="Comma 7" xfId="15" xr:uid="{BAC0AB0A-EFA8-44B7-A824-8FDA4C7FDA8E}"/>
     <cellStyle name="Comma 8" xfId="25" xr:uid="{CC77022A-6BBE-496F-B143-C1A21DA82CF7}"/>
     <cellStyle name="Comma 9" xfId="26" xr:uid="{FF6F72B9-F7AA-470C-B3E0-E91EBAAE0815}"/>
     <cellStyle name="Hyperlink" xfId="12" builtinId="8"/>
@@ -1091,51 +1091,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{890005C8-3A8C-4F02-9FBD-FB8F1D4577B9}">
   <dimension ref="B2:J21"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="19.44140625" customWidth="1"/>
     <col min="3" max="3" width="63.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B2" s="50" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="15"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="49" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="49"/>
@@ -1383,161 +1383,161 @@
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B20:J21"/>
     <mergeCell ref="B3:C7"/>
     <mergeCell ref="B2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" location="_ftn2" display="_ftn2" xr:uid="{0103989F-6317-4DFA-9593-001C687A5223}"/>
     <hyperlink ref="B19" location="_ftnref1" display="_ftnref1" xr:uid="{C9B8EEA4-09BF-4219-ACBF-F76884DFC9DF}"/>
     <hyperlink ref="B20" location="_ftnref2" display="_ftnref2" xr:uid="{7C6E50CC-72E3-43CD-BE32-C2E68005F1A6}"/>
     <hyperlink ref="B14" location="_ftn1" display="_ftn1" xr:uid="{E0ABD4F0-CC95-41E9-84C1-C2A3B5487218}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E188560-D287-442C-9C71-08373E0511F2}">
   <dimension ref="A1:Y64"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A63" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y56" sqref="Y56"/>
+    <sheetView showGridLines="0" topLeftCell="A21" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="Y57" sqref="Y57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="19.5546875" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="12" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="18.88671875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="11.5546875" customWidth="1"/>
     <col min="13" max="13" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" customWidth="1"/>
     <col min="15" max="15" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="17.5546875" customWidth="1"/>
     <col min="19" max="19" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="17.5546875" customWidth="1"/>
     <col min="21" max="21" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="17.6640625" customWidth="1"/>
     <col min="24" max="24" width="19.88671875" customWidth="1"/>
     <col min="25" max="25" width="17.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="53" t="s">
+      <c r="B1" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="54"/>
-[...21 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="63">
+      <c r="B2" s="51">
         <v>2015</v>
       </c>
-      <c r="C2" s="63"/>
-      <c r="D2" s="51">
+      <c r="C2" s="51"/>
+      <c r="D2" s="52">
         <v>2016</v>
       </c>
-      <c r="E2" s="52"/>
-      <c r="F2" s="63">
+      <c r="E2" s="53"/>
+      <c r="F2" s="51">
         <v>2017</v>
       </c>
-      <c r="G2" s="63"/>
-      <c r="H2" s="51">
+      <c r="G2" s="51"/>
+      <c r="H2" s="52">
         <v>2018</v>
       </c>
-      <c r="I2" s="52"/>
-      <c r="J2" s="63">
+      <c r="I2" s="53"/>
+      <c r="J2" s="51">
         <v>2019</v>
       </c>
-      <c r="K2" s="63"/>
-      <c r="L2" s="63">
+      <c r="K2" s="51"/>
+      <c r="L2" s="51">
         <v>2020</v>
       </c>
-      <c r="M2" s="63"/>
-      <c r="N2" s="63">
+      <c r="M2" s="51"/>
+      <c r="N2" s="51">
         <v>2021</v>
       </c>
-      <c r="O2" s="63"/>
-      <c r="P2" s="63">
+      <c r="O2" s="51"/>
+      <c r="P2" s="51">
         <v>2022</v>
       </c>
-      <c r="Q2" s="63"/>
-      <c r="R2" s="63">
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51">
         <v>2023</v>
       </c>
-      <c r="S2" s="63"/>
-      <c r="T2" s="51">
+      <c r="S2" s="51"/>
+      <c r="T2" s="52">
         <v>2024</v>
       </c>
-      <c r="U2" s="52"/>
-      <c r="V2" s="51">
+      <c r="U2" s="53"/>
+      <c r="V2" s="52">
         <v>2025</v>
       </c>
-      <c r="W2" s="52"/>
-      <c r="X2" s="51">
+      <c r="W2" s="53"/>
+      <c r="X2" s="52">
         <v>2026</v>
       </c>
-      <c r="Y2" s="52"/>
+      <c r="Y2" s="53"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -1948,52 +1948,56 @@
       </c>
       <c r="P8" s="9">
         <v>808306</v>
       </c>
       <c r="Q8" s="9">
         <v>1713699655.8600001</v>
       </c>
       <c r="R8" s="9">
         <v>895291</v>
       </c>
       <c r="S8" s="9">
         <v>1739047150</v>
       </c>
       <c r="T8" s="9">
         <v>852871</v>
       </c>
       <c r="U8" s="9">
         <v>2039491490</v>
       </c>
       <c r="V8" s="27">
         <v>933465</v>
       </c>
       <c r="W8" s="27">
         <v>2236552796</v>
       </c>
-      <c r="X8" s="27"/>
-      <c r="Y8" s="27"/>
+      <c r="X8" s="27">
+        <v>1072870</v>
+      </c>
+      <c r="Y8" s="27">
+        <v>2331792616</v>
+      </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A9" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="10">
         <v>475857.02100000001</v>
       </c>
       <c r="C9" s="10">
         <v>776125949.68000007</v>
       </c>
       <c r="D9" s="10">
         <v>545806</v>
       </c>
       <c r="E9" s="11">
         <v>883760695.87999988</v>
       </c>
       <c r="F9" s="10">
         <v>559262</v>
       </c>
       <c r="G9" s="11">
         <v>939488662.92999995</v>
       </c>
       <c r="H9" s="10">
         <v>526688</v>
@@ -2491,127 +2495,127 @@
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="43"/>
       <c r="U16" s="43"/>
       <c r="V16" s="43"/>
       <c r="W16" s="43"/>
       <c r="X16" s="43"/>
       <c r="Y16" s="43"/>
     </row>
     <row r="17" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6"/>
-      <c r="B17" s="55" t="s">
+      <c r="B17" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="56"/>
-[...21 lines deleted...]
-      <c r="Y17" s="56"/>
+      <c r="C17" s="64"/>
+      <c r="D17" s="64"/>
+      <c r="E17" s="64"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="64"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="64"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="64"/>
+      <c r="M17" s="64"/>
+      <c r="N17" s="64"/>
+      <c r="O17" s="64"/>
+      <c r="P17" s="64"/>
+      <c r="Q17" s="64"/>
+      <c r="R17" s="64"/>
+      <c r="S17" s="64"/>
+      <c r="T17" s="64"/>
+      <c r="U17" s="64"/>
+      <c r="V17" s="64"/>
+      <c r="W17" s="64"/>
+      <c r="X17" s="64"/>
+      <c r="Y17" s="64"/>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A18" s="3"/>
-      <c r="B18" s="63">
+      <c r="B18" s="51">
         <v>2015</v>
       </c>
-      <c r="C18" s="63"/>
-      <c r="D18" s="51">
+      <c r="C18" s="51"/>
+      <c r="D18" s="52">
         <v>2016</v>
       </c>
-      <c r="E18" s="52"/>
-      <c r="F18" s="63">
+      <c r="E18" s="53"/>
+      <c r="F18" s="51">
         <v>2017</v>
       </c>
-      <c r="G18" s="63"/>
-      <c r="H18" s="51">
+      <c r="G18" s="51"/>
+      <c r="H18" s="52">
         <v>2018</v>
       </c>
-      <c r="I18" s="52"/>
-      <c r="J18" s="63">
+      <c r="I18" s="53"/>
+      <c r="J18" s="51">
         <v>2019</v>
       </c>
-      <c r="K18" s="63"/>
-      <c r="L18" s="63">
+      <c r="K18" s="51"/>
+      <c r="L18" s="51">
         <v>2020</v>
       </c>
-      <c r="M18" s="63"/>
-      <c r="N18" s="63">
+      <c r="M18" s="51"/>
+      <c r="N18" s="51">
         <v>2021</v>
       </c>
-      <c r="O18" s="63"/>
-      <c r="P18" s="63">
+      <c r="O18" s="51"/>
+      <c r="P18" s="51">
         <v>2022</v>
       </c>
-      <c r="Q18" s="63"/>
-      <c r="R18" s="63">
+      <c r="Q18" s="51"/>
+      <c r="R18" s="51">
         <v>2023</v>
       </c>
-      <c r="S18" s="63"/>
-      <c r="T18" s="51">
+      <c r="S18" s="51"/>
+      <c r="T18" s="52">
         <v>2024</v>
       </c>
-      <c r="U18" s="52"/>
-      <c r="V18" s="51">
+      <c r="U18" s="53"/>
+      <c r="V18" s="52">
         <v>2025</v>
       </c>
-      <c r="W18" s="52"/>
-      <c r="X18" s="51">
+      <c r="W18" s="53"/>
+      <c r="X18" s="52">
         <v>2026</v>
       </c>
-      <c r="Y18" s="52"/>
+      <c r="Y18" s="53"/>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A19" s="3"/>
       <c r="B19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="1" t="s">
@@ -3022,52 +3026,56 @@
       </c>
       <c r="P24" s="8">
         <v>1151631</v>
       </c>
       <c r="Q24" s="8">
         <v>23827376242.869999</v>
       </c>
       <c r="R24" s="8">
         <v>1377940</v>
       </c>
       <c r="S24" s="8">
         <v>28638308441</v>
       </c>
       <c r="T24" s="8">
         <v>1550251</v>
       </c>
       <c r="U24" s="8">
         <v>34848603185</v>
       </c>
       <c r="V24" s="27">
         <v>1590690</v>
       </c>
       <c r="W24" s="27">
         <v>34262565171</v>
       </c>
-      <c r="X24" s="27"/>
-      <c r="Y24" s="27"/>
+      <c r="X24" s="27">
+        <v>1227057</v>
+      </c>
+      <c r="Y24" s="27">
+        <v>26932024223</v>
+      </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="10">
         <v>838659</v>
       </c>
       <c r="C25" s="10">
         <v>19025825401.580002</v>
       </c>
       <c r="D25" s="10">
         <v>926321</v>
       </c>
       <c r="E25" s="11">
         <v>22342310038.429996</v>
       </c>
       <c r="F25" s="10">
         <v>965491</v>
       </c>
       <c r="G25" s="11">
         <v>22270179669.789997</v>
       </c>
       <c r="H25" s="10">
         <v>1016659</v>
@@ -3565,113 +3573,113 @@
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
     </row>
     <row r="33" spans="1:25" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="6"/>
-      <c r="B33" s="64" t="s">
+      <c r="B33" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="C33" s="64"/>
-[...15 lines deleted...]
-      <c r="S33" s="64"/>
+      <c r="C33" s="60"/>
+      <c r="D33" s="60"/>
+      <c r="E33" s="60"/>
+      <c r="F33" s="60"/>
+      <c r="G33" s="60"/>
+      <c r="H33" s="60"/>
+      <c r="I33" s="60"/>
+      <c r="J33" s="60"/>
+      <c r="K33" s="60"/>
+      <c r="L33" s="60"/>
+      <c r="M33" s="60"/>
+      <c r="N33" s="60"/>
+      <c r="O33" s="60"/>
+      <c r="P33" s="60"/>
+      <c r="Q33" s="60"/>
+      <c r="R33" s="60"/>
+      <c r="S33" s="60"/>
     </row>
     <row r="34" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A34" s="3"/>
-      <c r="B34" s="63">
+      <c r="B34" s="51">
         <v>2015</v>
       </c>
-      <c r="C34" s="63"/>
-      <c r="D34" s="51">
+      <c r="C34" s="51"/>
+      <c r="D34" s="52">
         <v>2016</v>
       </c>
-      <c r="E34" s="52"/>
-      <c r="F34" s="63">
+      <c r="E34" s="53"/>
+      <c r="F34" s="51">
         <v>2017</v>
       </c>
-      <c r="G34" s="63"/>
-      <c r="H34" s="51">
+      <c r="G34" s="51"/>
+      <c r="H34" s="52">
         <v>2018</v>
       </c>
-      <c r="I34" s="52"/>
-      <c r="J34" s="63">
+      <c r="I34" s="53"/>
+      <c r="J34" s="51">
         <v>2019</v>
       </c>
-      <c r="K34" s="63"/>
-      <c r="L34" s="63">
+      <c r="K34" s="51"/>
+      <c r="L34" s="51">
         <v>2020</v>
       </c>
-      <c r="M34" s="63"/>
-      <c r="N34" s="63">
+      <c r="M34" s="51"/>
+      <c r="N34" s="51">
         <v>2021</v>
       </c>
-      <c r="O34" s="63"/>
-      <c r="P34" s="63">
+      <c r="O34" s="51"/>
+      <c r="P34" s="51">
         <v>2022</v>
       </c>
-      <c r="Q34" s="63"/>
-      <c r="R34" s="63">
+      <c r="Q34" s="51"/>
+      <c r="R34" s="51">
         <v>2023</v>
       </c>
-      <c r="S34" s="63"/>
-      <c r="T34" s="51">
+      <c r="S34" s="51"/>
+      <c r="T34" s="52">
         <v>2024</v>
       </c>
-      <c r="U34" s="52"/>
+      <c r="U34" s="53"/>
       <c r="V34" s="45"/>
       <c r="W34" s="45"/>
       <c r="X34" s="45"/>
       <c r="Y34" s="45"/>
     </row>
     <row r="35" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A35" s="3"/>
       <c r="B35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>22</v>
       </c>
@@ -3734,679 +3742,679 @@
       </c>
       <c r="D36" s="10">
         <v>86764</v>
       </c>
       <c r="E36" s="11">
         <v>926117031.56999993</v>
       </c>
       <c r="F36" s="10">
         <v>52407</v>
       </c>
       <c r="G36" s="11">
         <v>458982400.11000001</v>
       </c>
       <c r="H36" s="10">
         <v>23569</v>
       </c>
       <c r="I36" s="11">
         <v>229964233.59</v>
       </c>
       <c r="J36" s="4">
         <v>11274</v>
       </c>
       <c r="K36" s="5">
         <v>114709632.44</v>
       </c>
-      <c r="L36" s="57" t="s">
+      <c r="L36" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="M36" s="58"/>
-      <c r="N36" s="57" t="s">
+      <c r="M36" s="55"/>
+      <c r="N36" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="O36" s="58"/>
-      <c r="P36" s="57" t="s">
+      <c r="O36" s="55"/>
+      <c r="P36" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="Q36" s="58"/>
-      <c r="R36" s="57" t="s">
+      <c r="Q36" s="55"/>
+      <c r="R36" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="S36" s="58"/>
-      <c r="T36" s="57" t="s">
+      <c r="S36" s="55"/>
+      <c r="T36" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="U36" s="58"/>
+      <c r="U36" s="55"/>
       <c r="V36" s="47"/>
       <c r="W36" s="47"/>
       <c r="X36" s="47"/>
       <c r="Y36" s="47"/>
     </row>
     <row r="37" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A37" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="10">
         <v>136840</v>
       </c>
       <c r="C37" s="10">
         <v>2178931261.9499998</v>
       </c>
       <c r="D37" s="10">
         <v>98303</v>
       </c>
       <c r="E37" s="11">
         <v>889975913.63999999</v>
       </c>
       <c r="F37" s="10">
         <v>61955</v>
       </c>
       <c r="G37" s="11">
         <v>553559025.76999998</v>
       </c>
       <c r="H37" s="10">
         <v>25167</v>
       </c>
       <c r="I37" s="11">
         <v>247061407.62</v>
       </c>
       <c r="J37" s="4">
         <v>2827</v>
       </c>
       <c r="K37" s="5">
         <v>33600934.990000002</v>
       </c>
-      <c r="L37" s="59"/>
-[...8 lines deleted...]
-      <c r="U37" s="60"/>
+      <c r="L37" s="56"/>
+      <c r="M37" s="57"/>
+      <c r="N37" s="56"/>
+      <c r="O37" s="57"/>
+      <c r="P37" s="56"/>
+      <c r="Q37" s="57"/>
+      <c r="R37" s="56"/>
+      <c r="S37" s="57"/>
+      <c r="T37" s="56"/>
+      <c r="U37" s="57"/>
       <c r="V37" s="47"/>
       <c r="W37" s="47"/>
       <c r="X37" s="47"/>
       <c r="Y37" s="47"/>
     </row>
     <row r="38" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="10">
         <v>150501</v>
       </c>
       <c r="C38" s="10">
         <v>2528697575.3299999</v>
       </c>
       <c r="D38" s="10">
         <v>98455</v>
       </c>
       <c r="E38" s="11">
         <v>918580493.61000001</v>
       </c>
       <c r="F38" s="10">
         <v>69174</v>
       </c>
       <c r="G38" s="11">
         <v>657716949.97000003</v>
       </c>
       <c r="H38" s="10">
         <v>25421</v>
       </c>
       <c r="I38" s="11">
         <v>261241505.27999997</v>
       </c>
       <c r="J38" s="4">
         <v>606</v>
       </c>
       <c r="K38" s="5">
         <v>9793615.370000001</v>
       </c>
-      <c r="L38" s="59"/>
-[...8 lines deleted...]
-      <c r="U38" s="60"/>
+      <c r="L38" s="56"/>
+      <c r="M38" s="57"/>
+      <c r="N38" s="56"/>
+      <c r="O38" s="57"/>
+      <c r="P38" s="56"/>
+      <c r="Q38" s="57"/>
+      <c r="R38" s="56"/>
+      <c r="S38" s="57"/>
+      <c r="T38" s="56"/>
+      <c r="U38" s="57"/>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="47"/>
       <c r="Y38" s="47"/>
     </row>
     <row r="39" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="10">
         <v>139016</v>
       </c>
       <c r="C39" s="10">
         <v>2336504090.7999997</v>
       </c>
       <c r="D39" s="10">
         <v>102642</v>
       </c>
       <c r="E39" s="11">
         <v>950324622.06000006</v>
       </c>
       <c r="F39" s="10">
         <v>58952</v>
       </c>
       <c r="G39" s="11">
         <v>552499661.16999996</v>
       </c>
       <c r="H39" s="10">
         <v>22475</v>
       </c>
       <c r="I39" s="11">
         <v>222872297.43000001</v>
       </c>
       <c r="J39" s="4">
         <v>297</v>
       </c>
       <c r="K39" s="5">
         <v>4182617.7699999996</v>
       </c>
-      <c r="L39" s="59"/>
-[...8 lines deleted...]
-      <c r="U39" s="60"/>
+      <c r="L39" s="56"/>
+      <c r="M39" s="57"/>
+      <c r="N39" s="56"/>
+      <c r="O39" s="57"/>
+      <c r="P39" s="56"/>
+      <c r="Q39" s="57"/>
+      <c r="R39" s="56"/>
+      <c r="S39" s="57"/>
+      <c r="T39" s="56"/>
+      <c r="U39" s="57"/>
       <c r="V39" s="47"/>
       <c r="W39" s="47"/>
       <c r="X39" s="47"/>
       <c r="Y39" s="47"/>
     </row>
     <row r="40" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A40" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="10">
         <v>119181</v>
       </c>
       <c r="C40" s="10">
         <v>1892656659.1699996</v>
       </c>
       <c r="D40" s="10">
         <v>82163</v>
       </c>
       <c r="E40" s="11">
         <v>763484164.45000005</v>
       </c>
       <c r="F40" s="10">
         <v>59829</v>
       </c>
       <c r="G40" s="11">
         <v>567160412.49999988</v>
       </c>
       <c r="H40" s="10">
         <v>27344</v>
       </c>
       <c r="I40" s="11">
         <v>290023425.46000004</v>
       </c>
       <c r="J40" s="4">
         <v>1711</v>
       </c>
       <c r="K40" s="5">
         <v>27696812.52</v>
       </c>
-      <c r="L40" s="59"/>
-[...8 lines deleted...]
-      <c r="U40" s="60"/>
+      <c r="L40" s="56"/>
+      <c r="M40" s="57"/>
+      <c r="N40" s="56"/>
+      <c r="O40" s="57"/>
+      <c r="P40" s="56"/>
+      <c r="Q40" s="57"/>
+      <c r="R40" s="56"/>
+      <c r="S40" s="57"/>
+      <c r="T40" s="56"/>
+      <c r="U40" s="57"/>
       <c r="V40" s="47"/>
       <c r="W40" s="47"/>
       <c r="X40" s="47"/>
       <c r="Y40" s="47"/>
     </row>
     <row r="41" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A41" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="10">
         <v>135083</v>
       </c>
       <c r="C41" s="10">
         <v>2068552388.8099999</v>
       </c>
       <c r="D41" s="10">
         <v>95330</v>
       </c>
       <c r="E41" s="11">
         <v>865314844.65999985</v>
       </c>
       <c r="F41" s="10">
         <v>63765</v>
       </c>
       <c r="G41" s="11">
         <v>593111825.26999998</v>
       </c>
       <c r="H41" s="10">
         <v>28440</v>
       </c>
       <c r="I41" s="11">
         <v>300136233.65000004</v>
       </c>
       <c r="J41" s="4">
         <v>1424</v>
       </c>
       <c r="K41" s="5">
         <v>21743314.330000002</v>
       </c>
-      <c r="L41" s="59"/>
-[...8 lines deleted...]
-      <c r="U41" s="60"/>
+      <c r="L41" s="56"/>
+      <c r="M41" s="57"/>
+      <c r="N41" s="56"/>
+      <c r="O41" s="57"/>
+      <c r="P41" s="56"/>
+      <c r="Q41" s="57"/>
+      <c r="R41" s="56"/>
+      <c r="S41" s="57"/>
+      <c r="T41" s="56"/>
+      <c r="U41" s="57"/>
       <c r="V41" s="47"/>
       <c r="W41" s="47"/>
       <c r="X41" s="47"/>
       <c r="Y41" s="47"/>
     </row>
     <row r="42" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A42" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="10">
         <v>146521</v>
       </c>
       <c r="C42" s="10">
         <v>2288392391.9400001</v>
       </c>
       <c r="D42" s="10">
         <v>88133</v>
       </c>
       <c r="E42" s="11">
         <v>801192829.73000002</v>
       </c>
       <c r="F42" s="10">
         <v>56799</v>
       </c>
       <c r="G42" s="11">
         <v>525214705.36999995</v>
       </c>
       <c r="H42" s="10">
         <v>26940</v>
       </c>
       <c r="I42" s="11">
         <v>286584798.42999995</v>
       </c>
-      <c r="J42" s="57" t="s">
+      <c r="J42" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="K42" s="58"/>
-[...9 lines deleted...]
-      <c r="U42" s="60"/>
+      <c r="K42" s="55"/>
+      <c r="L42" s="56"/>
+      <c r="M42" s="57"/>
+      <c r="N42" s="56"/>
+      <c r="O42" s="57"/>
+      <c r="P42" s="56"/>
+      <c r="Q42" s="57"/>
+      <c r="R42" s="56"/>
+      <c r="S42" s="57"/>
+      <c r="T42" s="56"/>
+      <c r="U42" s="57"/>
       <c r="V42" s="47"/>
       <c r="W42" s="47"/>
       <c r="X42" s="47"/>
       <c r="Y42" s="47"/>
     </row>
     <row r="43" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A43" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="10">
         <v>122595</v>
       </c>
       <c r="C43" s="10">
         <v>2081312236.5699997</v>
       </c>
       <c r="D43" s="10">
         <v>73811</v>
       </c>
       <c r="E43" s="11">
         <v>772398338.84000015</v>
       </c>
       <c r="F43" s="10">
         <v>56352</v>
       </c>
       <c r="G43" s="11">
         <v>552592778.21999991</v>
       </c>
       <c r="H43" s="10">
         <v>24942</v>
       </c>
       <c r="I43" s="11">
         <v>265766606.62</v>
       </c>
-      <c r="J43" s="59"/>
-[...10 lines deleted...]
-      <c r="U43" s="60"/>
+      <c r="J43" s="56"/>
+      <c r="K43" s="57"/>
+      <c r="L43" s="56"/>
+      <c r="M43" s="57"/>
+      <c r="N43" s="56"/>
+      <c r="O43" s="57"/>
+      <c r="P43" s="56"/>
+      <c r="Q43" s="57"/>
+      <c r="R43" s="56"/>
+      <c r="S43" s="57"/>
+      <c r="T43" s="56"/>
+      <c r="U43" s="57"/>
       <c r="V43" s="47"/>
       <c r="W43" s="47"/>
       <c r="X43" s="47"/>
       <c r="Y43" s="47"/>
     </row>
     <row r="44" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A44" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="10">
         <v>138225</v>
       </c>
       <c r="C44" s="10">
         <v>2607042901.1000004</v>
       </c>
       <c r="D44" s="14">
         <v>95028</v>
       </c>
       <c r="E44" s="11">
         <v>1116072753.04</v>
       </c>
       <c r="F44" s="10">
         <v>50206</v>
       </c>
       <c r="G44" s="11">
         <v>468340268.27999997</v>
       </c>
       <c r="H44" s="10">
         <v>23754</v>
       </c>
       <c r="I44" s="13">
         <v>250703178.03999999</v>
       </c>
-      <c r="J44" s="59"/>
-[...10 lines deleted...]
-      <c r="U44" s="60"/>
+      <c r="J44" s="56"/>
+      <c r="K44" s="57"/>
+      <c r="L44" s="56"/>
+      <c r="M44" s="57"/>
+      <c r="N44" s="56"/>
+      <c r="O44" s="57"/>
+      <c r="P44" s="56"/>
+      <c r="Q44" s="57"/>
+      <c r="R44" s="56"/>
+      <c r="S44" s="57"/>
+      <c r="T44" s="56"/>
+      <c r="U44" s="57"/>
       <c r="V44" s="47"/>
       <c r="W44" s="47"/>
       <c r="X44" s="47"/>
       <c r="Y44" s="47"/>
     </row>
     <row r="45" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A45" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="10">
         <v>152927</v>
       </c>
       <c r="C45" s="10">
         <v>2630992445.6100001</v>
       </c>
       <c r="D45" s="10">
         <v>79507</v>
       </c>
       <c r="E45" s="11">
         <v>709020524.84000003</v>
       </c>
       <c r="F45" s="10">
         <v>49179</v>
       </c>
       <c r="G45" s="11">
         <v>465261414.06</v>
       </c>
       <c r="H45" s="10">
         <v>25315</v>
       </c>
       <c r="I45" s="13">
         <v>257966918.89000005</v>
       </c>
-      <c r="J45" s="59"/>
-[...10 lines deleted...]
-      <c r="U45" s="60"/>
+      <c r="J45" s="56"/>
+      <c r="K45" s="57"/>
+      <c r="L45" s="56"/>
+      <c r="M45" s="57"/>
+      <c r="N45" s="56"/>
+      <c r="O45" s="57"/>
+      <c r="P45" s="56"/>
+      <c r="Q45" s="57"/>
+      <c r="R45" s="56"/>
+      <c r="S45" s="57"/>
+      <c r="T45" s="56"/>
+      <c r="U45" s="57"/>
       <c r="V45" s="47"/>
       <c r="W45" s="47"/>
       <c r="X45" s="47"/>
       <c r="Y45" s="47"/>
     </row>
     <row r="46" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A46" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="10">
         <v>114345</v>
       </c>
       <c r="C46" s="10">
         <v>1795663088.99</v>
       </c>
       <c r="D46" s="10">
         <v>84289</v>
       </c>
       <c r="E46" s="11">
         <v>764160252.39999998</v>
       </c>
       <c r="F46" s="10">
         <v>46343</v>
       </c>
       <c r="G46" s="11">
         <v>458426950.08000004</v>
       </c>
       <c r="H46" s="10">
         <v>22491</v>
       </c>
       <c r="I46" s="13">
         <v>245068871.33999997</v>
       </c>
-      <c r="J46" s="59"/>
-[...10 lines deleted...]
-      <c r="U46" s="60"/>
+      <c r="J46" s="56"/>
+      <c r="K46" s="57"/>
+      <c r="L46" s="56"/>
+      <c r="M46" s="57"/>
+      <c r="N46" s="56"/>
+      <c r="O46" s="57"/>
+      <c r="P46" s="56"/>
+      <c r="Q46" s="57"/>
+      <c r="R46" s="56"/>
+      <c r="S46" s="57"/>
+      <c r="T46" s="56"/>
+      <c r="U46" s="57"/>
       <c r="V46" s="47"/>
       <c r="W46" s="47"/>
       <c r="X46" s="47"/>
       <c r="Y46" s="47"/>
     </row>
     <row r="47" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A47" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="10">
         <v>121075</v>
       </c>
       <c r="C47" s="10">
         <v>1923164913.8000004</v>
       </c>
       <c r="D47" s="10">
         <v>71580</v>
       </c>
       <c r="E47" s="11">
         <v>665875586.13999999</v>
       </c>
       <c r="F47" s="10">
         <v>37281</v>
       </c>
       <c r="G47" s="11">
         <v>403968134.64999998</v>
       </c>
       <c r="H47" s="10">
         <v>16477</v>
       </c>
       <c r="I47" s="13">
         <v>200451740.89000002</v>
       </c>
-      <c r="J47" s="61"/>
-[...10 lines deleted...]
-      <c r="U47" s="62"/>
+      <c r="J47" s="58"/>
+      <c r="K47" s="59"/>
+      <c r="L47" s="58"/>
+      <c r="M47" s="59"/>
+      <c r="N47" s="58"/>
+      <c r="O47" s="59"/>
+      <c r="P47" s="58"/>
+      <c r="Q47" s="59"/>
+      <c r="R47" s="58"/>
+      <c r="S47" s="59"/>
+      <c r="T47" s="58"/>
+      <c r="U47" s="59"/>
       <c r="V47" s="47"/>
       <c r="W47" s="47"/>
       <c r="X47" s="47"/>
       <c r="Y47" s="47"/>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.3">
       <c r="T48" s="44"/>
       <c r="U48" s="44"/>
       <c r="V48" s="44"/>
       <c r="W48" s="44"/>
       <c r="X48" s="44"/>
       <c r="Y48" s="44"/>
     </row>
     <row r="49" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="6"/>
-      <c r="B49" s="55" t="s">
+      <c r="B49" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="C49" s="56"/>
-[...21 lines deleted...]
-      <c r="Y49" s="56"/>
+      <c r="C49" s="64"/>
+      <c r="D49" s="64"/>
+      <c r="E49" s="64"/>
+      <c r="F49" s="64"/>
+      <c r="G49" s="64"/>
+      <c r="H49" s="64"/>
+      <c r="I49" s="64"/>
+      <c r="J49" s="64"/>
+      <c r="K49" s="64"/>
+      <c r="L49" s="64"/>
+      <c r="M49" s="64"/>
+      <c r="N49" s="64"/>
+      <c r="O49" s="64"/>
+      <c r="P49" s="64"/>
+      <c r="Q49" s="64"/>
+      <c r="R49" s="64"/>
+      <c r="S49" s="64"/>
+      <c r="T49" s="64"/>
+      <c r="U49" s="64"/>
+      <c r="V49" s="64"/>
+      <c r="W49" s="64"/>
+      <c r="X49" s="64"/>
+      <c r="Y49" s="64"/>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A50" s="6"/>
-      <c r="B50" s="51">
+      <c r="B50" s="52">
         <v>2015</v>
       </c>
-      <c r="C50" s="52"/>
-      <c r="D50" s="51">
+      <c r="C50" s="53"/>
+      <c r="D50" s="52">
         <v>2016</v>
       </c>
-      <c r="E50" s="52"/>
-      <c r="F50" s="51">
+      <c r="E50" s="53"/>
+      <c r="F50" s="52">
         <v>2017</v>
       </c>
-      <c r="G50" s="52"/>
-      <c r="H50" s="51">
+      <c r="G50" s="53"/>
+      <c r="H50" s="52">
         <v>2018</v>
       </c>
-      <c r="I50" s="52"/>
-      <c r="J50" s="51">
+      <c r="I50" s="53"/>
+      <c r="J50" s="52">
         <v>2019</v>
       </c>
-      <c r="K50" s="52"/>
-      <c r="L50" s="51">
+      <c r="K50" s="53"/>
+      <c r="L50" s="52">
         <v>2020</v>
       </c>
-      <c r="M50" s="52"/>
-      <c r="N50" s="51">
+      <c r="M50" s="53"/>
+      <c r="N50" s="52">
         <v>2021</v>
       </c>
-      <c r="O50" s="52"/>
-      <c r="P50" s="51">
+      <c r="O50" s="53"/>
+      <c r="P50" s="52">
         <v>2022</v>
       </c>
-      <c r="Q50" s="52"/>
-      <c r="R50" s="51">
+      <c r="Q50" s="53"/>
+      <c r="R50" s="52">
         <v>2023</v>
       </c>
-      <c r="S50" s="52"/>
-      <c r="T50" s="51">
+      <c r="S50" s="53"/>
+      <c r="T50" s="52">
         <v>2024</v>
       </c>
-      <c r="U50" s="52"/>
-      <c r="V50" s="51">
+      <c r="U50" s="53"/>
+      <c r="V50" s="52">
         <v>2025</v>
       </c>
-      <c r="W50" s="52"/>
-      <c r="X50" s="51">
+      <c r="W50" s="53"/>
+      <c r="X50" s="52">
         <v>2026</v>
       </c>
-      <c r="Y50" s="52"/>
+      <c r="Y50" s="53"/>
     </row>
     <row r="51" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A51" s="3"/>
       <c r="B51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I51" s="1" t="s">
@@ -4817,52 +4825,56 @@
       </c>
       <c r="P56" s="9">
         <v>5896148</v>
       </c>
       <c r="Q56" s="9">
         <v>3027072043.5</v>
       </c>
       <c r="R56" s="9">
         <v>6475984</v>
       </c>
       <c r="S56" s="9">
         <v>3321629331</v>
       </c>
       <c r="T56" s="9">
         <v>7629265</v>
       </c>
       <c r="U56" s="9">
         <v>3853028690</v>
       </c>
       <c r="V56" s="27">
         <v>9420072</v>
       </c>
       <c r="W56" s="27">
         <v>4715787654</v>
       </c>
-      <c r="X56" s="27"/>
-      <c r="Y56" s="27"/>
+      <c r="X56" s="27">
+        <v>9689506</v>
+      </c>
+      <c r="Y56" s="27">
+        <v>4898403660</v>
+      </c>
     </row>
     <row r="57" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A57" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B57" s="10">
         <v>1277430</v>
       </c>
       <c r="C57" s="10">
         <v>677471908</v>
       </c>
       <c r="D57" s="10">
         <v>1445748</v>
       </c>
       <c r="E57" s="11">
         <v>813543067.0999999</v>
       </c>
       <c r="F57" s="10">
         <v>2209274</v>
       </c>
       <c r="G57" s="11">
         <v>1166509228.8800001</v>
       </c>
       <c r="H57" s="10">
         <v>2586511</v>
@@ -5345,190 +5357,190 @@
         <v>5350554283</v>
       </c>
       <c r="V63" s="27">
         <v>10333851</v>
       </c>
       <c r="W63" s="27">
         <v>5465086114</v>
       </c>
       <c r="X63" s="27"/>
       <c r="Y63" s="27"/>
     </row>
     <row r="64" spans="1:25" x14ac:dyDescent="0.3">
       <c r="N64" s="40"/>
       <c r="O64" s="40"/>
       <c r="P64" s="40"/>
       <c r="Q64" s="40"/>
       <c r="R64" s="40"/>
       <c r="S64" s="40"/>
       <c r="T64" s="40"/>
       <c r="U64" s="40"/>
       <c r="V64" s="40"/>
       <c r="W64" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="56">
-    <mergeCell ref="J34:K34"/>
-[...7 lines deleted...]
-    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="X50:Y50"/>
+    <mergeCell ref="X2:Y2"/>
+    <mergeCell ref="B1:Y1"/>
+    <mergeCell ref="B17:Y17"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="B49:Y49"/>
+    <mergeCell ref="V2:W2"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="V50:W50"/>
+    <mergeCell ref="T2:U2"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="T36:U47"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="D2:E2"/>
+    <mergeCell ref="F2:G2"/>
+    <mergeCell ref="H2:I2"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="P2:Q2"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="J2:K2"/>
+    <mergeCell ref="N2:O2"/>
+    <mergeCell ref="L2:M2"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="T50:U50"/>
+    <mergeCell ref="P50:Q50"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="R50:S50"/>
     <mergeCell ref="B33:S33"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="R18:S18"/>
     <mergeCell ref="R36:S47"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="D50:E50"/>
     <mergeCell ref="F50:G50"/>
     <mergeCell ref="H50:I50"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="P36:Q47"/>
     <mergeCell ref="P34:Q34"/>
     <mergeCell ref="R34:S34"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="J18:K18"/>
-    <mergeCell ref="T50:U50"/>
-[...29 lines deleted...]
-    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="N36:O47"/>
+    <mergeCell ref="L36:M47"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="J42:K47"/>
+    <mergeCell ref="L34:M34"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{082B7053-981B-4194-97CB-ED8E1CD6027F}">
   <dimension ref="A1:M64"/>
   <sheetViews>
-    <sheetView topLeftCell="A39" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M66" sqref="M66"/>
+    <sheetView topLeftCell="A36" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="M57" sqref="M57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" customWidth="1"/>
     <col min="2" max="2" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.44140625" customWidth="1"/>
     <col min="7" max="7" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.44140625" customWidth="1"/>
     <col min="9" max="9" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="16.77734375" customWidth="1"/>
     <col min="13" max="13" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.33203125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="17.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="53" t="s">
+      <c r="B1" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="54"/>
-[...9 lines deleted...]
-      <c r="M1" s="54"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B2" s="51">
+      <c r="B2" s="52">
         <v>2021</v>
       </c>
-      <c r="C2" s="52"/>
-      <c r="D2" s="51">
+      <c r="C2" s="53"/>
+      <c r="D2" s="52">
         <v>2022</v>
       </c>
-      <c r="E2" s="52"/>
-      <c r="F2" s="51">
+      <c r="E2" s="53"/>
+      <c r="F2" s="52">
         <v>2023</v>
       </c>
-      <c r="G2" s="52"/>
-      <c r="H2" s="51">
+      <c r="G2" s="53"/>
+      <c r="H2" s="52">
         <v>2024</v>
       </c>
-      <c r="I2" s="52"/>
-      <c r="J2" s="51">
+      <c r="I2" s="53"/>
+      <c r="J2" s="52">
         <v>2025</v>
       </c>
-      <c r="K2" s="52"/>
-      <c r="L2" s="51">
+      <c r="K2" s="53"/>
+      <c r="L2" s="52">
         <v>2026</v>
       </c>
-      <c r="M2" s="52"/>
+      <c r="M2" s="53"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>22</v>
@@ -5722,52 +5734,56 @@
       </c>
       <c r="D8" s="9">
         <v>621008.21</v>
       </c>
       <c r="E8" s="9">
         <v>4350722499.0628004</v>
       </c>
       <c r="F8" s="9">
         <v>681496</v>
       </c>
       <c r="G8" s="9">
         <v>3631258447</v>
       </c>
       <c r="H8" s="9">
         <v>569823</v>
       </c>
       <c r="I8" s="9">
         <v>3013193505</v>
       </c>
       <c r="J8" s="39">
         <v>720489</v>
       </c>
       <c r="K8" s="39">
         <v>3744520113</v>
       </c>
-      <c r="L8" s="39"/>
-      <c r="M8" s="39"/>
+      <c r="L8" s="39">
+        <v>735433</v>
+      </c>
+      <c r="M8" s="39">
+        <v>3218639683</v>
+      </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A9" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="9">
         <v>586061</v>
       </c>
       <c r="C9" s="9">
         <v>4535672964.6599751</v>
       </c>
       <c r="D9" s="9">
         <v>600853</v>
       </c>
       <c r="E9" s="9">
         <v>4205489841.3319998</v>
       </c>
       <c r="F9" s="9">
         <v>614777</v>
       </c>
       <c r="G9" s="9">
         <v>3349404360</v>
       </c>
       <c r="H9" s="9">
         <v>614920</v>
@@ -5996,90 +6012,90 @@
       </c>
       <c r="I15" s="9">
         <v>3969383564</v>
       </c>
       <c r="J15" s="39">
         <v>759582</v>
       </c>
       <c r="K15" s="39">
         <v>3907614351</v>
       </c>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="55" t="s">
+      <c r="B17" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="56"/>
-[...9 lines deleted...]
-      <c r="M17" s="56"/>
+      <c r="C17" s="64"/>
+      <c r="D17" s="64"/>
+      <c r="E17" s="64"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="64"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="64"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="64"/>
+      <c r="M17" s="64"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B18" s="63">
+      <c r="B18" s="51">
         <v>2021</v>
       </c>
-      <c r="C18" s="63"/>
-      <c r="D18" s="63">
+      <c r="C18" s="51"/>
+      <c r="D18" s="51">
         <v>2022</v>
       </c>
-      <c r="E18" s="63"/>
-      <c r="F18" s="63">
+      <c r="E18" s="51"/>
+      <c r="F18" s="51">
         <v>2023</v>
       </c>
-      <c r="G18" s="63"/>
-      <c r="H18" s="63">
+      <c r="G18" s="51"/>
+      <c r="H18" s="51">
         <v>2024</v>
       </c>
-      <c r="I18" s="63"/>
-      <c r="J18" s="51">
+      <c r="I18" s="51"/>
+      <c r="J18" s="52">
         <v>2025</v>
       </c>
-      <c r="K18" s="52"/>
-      <c r="L18" s="51">
+      <c r="K18" s="53"/>
+      <c r="L18" s="52">
         <v>2026</v>
       </c>
-      <c r="M18" s="52"/>
+      <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>22</v>
@@ -6273,52 +6289,56 @@
       </c>
       <c r="D24" s="8">
         <v>2708795</v>
       </c>
       <c r="E24" s="8">
         <v>43135258226</v>
       </c>
       <c r="F24" s="8">
         <v>3311231</v>
       </c>
       <c r="G24" s="8">
         <v>70005833140</v>
       </c>
       <c r="H24" s="8">
         <v>4296242</v>
       </c>
       <c r="I24" s="8">
         <v>61960521407</v>
       </c>
       <c r="J24" s="39">
         <v>5261826</v>
       </c>
       <c r="K24" s="39">
         <v>71787017435</v>
       </c>
-      <c r="L24" s="39"/>
-      <c r="M24" s="39"/>
+      <c r="L24" s="39">
+        <v>5747723</v>
+      </c>
+      <c r="M24" s="39">
+        <v>81339797522</v>
+      </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A25" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="8">
         <v>2673952</v>
       </c>
       <c r="C25" s="8">
         <v>32604320726.470001</v>
       </c>
       <c r="D25" s="37">
         <v>2846430</v>
       </c>
       <c r="E25" s="8">
         <v>49978714863</v>
       </c>
       <c r="F25" s="37">
         <v>3256238</v>
       </c>
       <c r="G25" s="8">
         <v>75882095271</v>
       </c>
       <c r="H25" s="37">
         <v>4319047</v>
@@ -6540,90 +6560,90 @@
         <v>4216756</v>
       </c>
       <c r="G31" s="8">
         <v>60369133976</v>
       </c>
       <c r="H31" s="8">
         <v>5214262</v>
       </c>
       <c r="I31" s="8">
         <v>69340141187</v>
       </c>
       <c r="J31" s="39">
         <v>5983306</v>
       </c>
       <c r="K31" s="39">
         <v>79855649123</v>
       </c>
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="H32" s="44"/>
       <c r="I32" s="44"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B33" s="55" t="s">
+      <c r="B33" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="C33" s="56"/>
-[...9 lines deleted...]
-      <c r="M33" s="56"/>
+      <c r="C33" s="64"/>
+      <c r="D33" s="64"/>
+      <c r="E33" s="64"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="64"/>
+      <c r="H33" s="64"/>
+      <c r="I33" s="64"/>
+      <c r="J33" s="64"/>
+      <c r="K33" s="64"/>
+      <c r="L33" s="64"/>
+      <c r="M33" s="64"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B34" s="51">
+      <c r="B34" s="52">
         <v>2021</v>
       </c>
-      <c r="C34" s="52"/>
-      <c r="D34" s="51">
+      <c r="C34" s="53"/>
+      <c r="D34" s="52">
         <v>2022</v>
       </c>
-      <c r="E34" s="52"/>
-      <c r="F34" s="51">
+      <c r="E34" s="53"/>
+      <c r="F34" s="52">
         <v>2023</v>
       </c>
-      <c r="G34" s="52"/>
-      <c r="H34" s="51">
+      <c r="G34" s="53"/>
+      <c r="H34" s="52">
         <v>2024</v>
       </c>
-      <c r="I34" s="52"/>
-      <c r="J34" s="51">
+      <c r="I34" s="53"/>
+      <c r="J34" s="52">
         <v>2025</v>
       </c>
-      <c r="K34" s="52"/>
-      <c r="L34" s="51">
+      <c r="K34" s="53"/>
+      <c r="L34" s="52">
         <v>2026</v>
       </c>
-      <c r="M34" s="52"/>
+      <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>22</v>
@@ -6817,52 +6837,56 @@
       </c>
       <c r="D40" s="9">
         <v>7938349</v>
       </c>
       <c r="E40" s="9">
         <v>5442097040</v>
       </c>
       <c r="F40" s="9">
         <v>6384475</v>
       </c>
       <c r="G40" s="9">
         <v>3367241217</v>
       </c>
       <c r="H40" s="9">
         <v>12464745</v>
       </c>
       <c r="I40" s="9">
         <v>7886827170</v>
       </c>
       <c r="J40" s="39">
         <v>9719683</v>
       </c>
       <c r="K40" s="39">
         <v>6830492261</v>
       </c>
-      <c r="L40" s="39"/>
-      <c r="M40" s="39"/>
+      <c r="L40" s="39">
+        <v>10570396</v>
+      </c>
+      <c r="M40" s="39">
+        <v>7369046775</v>
+      </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A41" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="9">
         <v>7695150</v>
       </c>
       <c r="C41" s="9">
         <v>4520768048</v>
       </c>
       <c r="D41" s="9">
         <v>8263915</v>
       </c>
       <c r="E41" s="9">
         <v>5738291492</v>
       </c>
       <c r="F41" s="9">
         <v>6927888</v>
       </c>
       <c r="G41" s="9">
         <v>4916860981</v>
       </c>
       <c r="H41" s="9">
         <v>7913550</v>
@@ -7084,90 +7108,90 @@
         <v>7478571</v>
       </c>
       <c r="G47" s="33">
         <v>5729743166</v>
       </c>
       <c r="H47" s="9">
         <v>11090856</v>
       </c>
       <c r="I47" s="9">
         <v>8019685688</v>
       </c>
       <c r="J47" s="39">
         <v>9714566</v>
       </c>
       <c r="K47" s="39">
         <v>6798321851</v>
       </c>
       <c r="L47" s="39"/>
       <c r="M47" s="39"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="H48" s="40"/>
       <c r="I48" s="40"/>
     </row>
     <row r="49" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="55" t="s">
+      <c r="B49" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="C49" s="56"/>
-[...9 lines deleted...]
-      <c r="M49" s="56"/>
+      <c r="C49" s="64"/>
+      <c r="D49" s="64"/>
+      <c r="E49" s="64"/>
+      <c r="F49" s="64"/>
+      <c r="G49" s="64"/>
+      <c r="H49" s="64"/>
+      <c r="I49" s="64"/>
+      <c r="J49" s="64"/>
+      <c r="K49" s="64"/>
+      <c r="L49" s="64"/>
+      <c r="M49" s="64"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B50" s="28">
         <v>2021</v>
       </c>
       <c r="C50" s="29"/>
       <c r="D50" s="28">
         <v>2022</v>
       </c>
       <c r="E50" s="29"/>
       <c r="F50" s="28">
         <v>2023</v>
       </c>
       <c r="G50" s="29"/>
-      <c r="H50" s="51">
+      <c r="H50" s="52">
         <v>2024</v>
       </c>
-      <c r="I50" s="52"/>
-      <c r="J50" s="51">
+      <c r="I50" s="53"/>
+      <c r="J50" s="52">
         <v>2025</v>
       </c>
-      <c r="K50" s="52"/>
-      <c r="L50" s="51">
+      <c r="K50" s="53"/>
+      <c r="L50" s="52">
         <v>2026</v>
       </c>
-      <c r="M50" s="52"/>
+      <c r="M50" s="53"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>22</v>
@@ -7361,52 +7385,56 @@
       </c>
       <c r="D56" s="9">
         <v>5103549</v>
       </c>
       <c r="E56" s="9">
         <v>2652258732.4000001</v>
       </c>
       <c r="F56" s="9">
         <v>6168463</v>
       </c>
       <c r="G56" s="9">
         <v>3297442301</v>
       </c>
       <c r="H56" s="9">
         <v>6974074</v>
       </c>
       <c r="I56" s="9">
         <v>3418245202</v>
       </c>
       <c r="J56" s="39">
         <v>8145837</v>
       </c>
       <c r="K56" s="39">
         <v>4051571826</v>
       </c>
-      <c r="L56" s="39"/>
-      <c r="M56" s="39"/>
+      <c r="L56" s="39">
+        <v>7852552</v>
+      </c>
+      <c r="M56" s="39">
+        <v>4340987752</v>
+      </c>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A57" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B57" s="9">
         <v>4482102</v>
       </c>
       <c r="C57" s="9">
         <v>2353432040.9499998</v>
       </c>
       <c r="D57" s="9">
         <v>5115132</v>
       </c>
       <c r="E57" s="9">
         <v>2694340307.4200006</v>
       </c>
       <c r="F57" s="9">
         <v>6069417</v>
       </c>
       <c r="G57" s="9">
         <v>3306830465</v>
       </c>
       <c r="H57" s="9">
         <v>6687072</v>
@@ -7635,196 +7663,196 @@
       </c>
       <c r="I63" s="9">
         <v>4281294531</v>
       </c>
       <c r="J63" s="39">
         <v>9239316</v>
       </c>
       <c r="K63" s="39">
         <v>4988844814</v>
       </c>
       <c r="L63" s="39"/>
       <c r="M63" s="39"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B64" s="40"/>
       <c r="C64" s="40"/>
       <c r="D64" s="40"/>
       <c r="E64" s="40"/>
       <c r="F64" s="40"/>
       <c r="G64" s="40"/>
       <c r="H64" s="41"/>
       <c r="I64" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="B18:C18"/>
-[...7 lines deleted...]
-    <mergeCell ref="D34:E34"/>
     <mergeCell ref="L50:M50"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="B17:M17"/>
     <mergeCell ref="B33:M33"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="H2:I2"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B4317E3-ACF1-41FE-978A-6E2C87B516A4}">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="X8" sqref="X8"/>
+      <selection activeCell="Y9" sqref="Y9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.109375" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.33203125" customWidth="1"/>
     <col min="14" max="14" width="9" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.33203125" customWidth="1"/>
     <col min="16" max="16" width="10.5546875" customWidth="1"/>
     <col min="17" max="17" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.5546875" customWidth="1"/>
     <col min="19" max="19" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.5546875" customWidth="1"/>
     <col min="21" max="21" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="16.109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.6640625" customWidth="1"/>
     <col min="25" max="25" width="19.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="53" t="s">
+      <c r="B1" s="61" t="s">
         <v>40</v>
       </c>
-      <c r="C1" s="54"/>
-[...21 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="63">
+      <c r="B2" s="51">
         <v>2015</v>
       </c>
-      <c r="C2" s="63"/>
-      <c r="D2" s="51">
+      <c r="C2" s="51"/>
+      <c r="D2" s="52">
         <v>2016</v>
       </c>
-      <c r="E2" s="52"/>
-      <c r="F2" s="63">
+      <c r="E2" s="53"/>
+      <c r="F2" s="51">
         <v>2017</v>
       </c>
-      <c r="G2" s="63"/>
-      <c r="H2" s="51">
+      <c r="G2" s="51"/>
+      <c r="H2" s="52">
         <v>2018</v>
       </c>
-      <c r="I2" s="52"/>
-      <c r="J2" s="63">
+      <c r="I2" s="53"/>
+      <c r="J2" s="51">
         <v>2019</v>
       </c>
-      <c r="K2" s="63"/>
-      <c r="L2" s="63">
+      <c r="K2" s="51"/>
+      <c r="L2" s="51">
         <v>2020</v>
       </c>
-      <c r="M2" s="63"/>
-      <c r="N2" s="63">
+      <c r="M2" s="51"/>
+      <c r="N2" s="51">
         <v>2021</v>
       </c>
-      <c r="O2" s="63"/>
-      <c r="P2" s="63">
+      <c r="O2" s="51"/>
+      <c r="P2" s="51">
         <v>2022</v>
       </c>
-      <c r="Q2" s="63"/>
-      <c r="R2" s="63">
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51">
         <v>2023</v>
       </c>
-      <c r="S2" s="63"/>
-      <c r="T2" s="63">
+      <c r="S2" s="51"/>
+      <c r="T2" s="51">
         <v>2024</v>
       </c>
-      <c r="U2" s="63"/>
-      <c r="V2" s="51">
+      <c r="U2" s="51"/>
+      <c r="V2" s="52">
         <v>2025</v>
       </c>
-      <c r="W2" s="52"/>
-      <c r="X2" s="51">
+      <c r="W2" s="53"/>
+      <c r="X2" s="52">
         <v>2026</v>
       </c>
-      <c r="Y2" s="52"/>
+      <c r="Y2" s="53"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -8235,52 +8263,56 @@
       </c>
       <c r="P8" s="4">
         <v>6687</v>
       </c>
       <c r="Q8" s="4">
         <v>82220664248.309998</v>
       </c>
       <c r="R8" s="4">
         <v>6940</v>
       </c>
       <c r="S8" s="4">
         <v>96578404764</v>
       </c>
       <c r="T8" s="4">
         <v>7913</v>
       </c>
       <c r="U8" s="4">
         <v>106048247389</v>
       </c>
       <c r="V8" s="4">
         <v>7716</v>
       </c>
       <c r="W8" s="4">
         <v>101499119945</v>
       </c>
-      <c r="X8" s="4"/>
-      <c r="Y8" s="4"/>
+      <c r="X8" s="4">
+        <v>9324</v>
+      </c>
+      <c r="Y8" s="4">
+        <v>107389268368</v>
+      </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A9" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4">
         <v>5041</v>
       </c>
       <c r="C9" s="4">
         <v>52122226000</v>
       </c>
       <c r="D9" s="4">
         <v>5881</v>
       </c>
       <c r="E9" s="4">
         <v>61897113215.029999</v>
       </c>
       <c r="F9" s="4">
         <v>6024</v>
       </c>
       <c r="G9" s="4">
         <v>68300476574.989998</v>
       </c>
       <c r="H9" s="4">
         <v>4973</v>
@@ -8777,160 +8809,160 @@
     <mergeCell ref="B1:Y1"/>
     <mergeCell ref="V2:W2"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7D6ABDB-289F-43A0-921C-DA7E89BAEAF4}">
   <dimension ref="A1:Y16"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="N1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="X8" sqref="X8"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="N1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="Y9" sqref="Y9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="15" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="19" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="15" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="18.33203125" customWidth="1"/>
     <col min="17" max="17" width="19.5546875" customWidth="1"/>
     <col min="18" max="18" width="18.33203125" customWidth="1"/>
     <col min="19" max="19" width="19.5546875" customWidth="1"/>
     <col min="20" max="20" width="12" customWidth="1"/>
     <col min="21" max="21" width="19.5546875" customWidth="1"/>
     <col min="22" max="23" width="17.6640625" customWidth="1"/>
     <col min="24" max="24" width="12.44140625" customWidth="1"/>
     <col min="25" max="25" width="18.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="53" t="s">
+      <c r="B1" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="C1" s="54"/>
-[...21 lines deleted...]
-      <c r="Y1" s="54"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="63">
+      <c r="B2" s="51">
         <v>2015</v>
       </c>
-      <c r="C2" s="63"/>
-      <c r="D2" s="51">
+      <c r="C2" s="51"/>
+      <c r="D2" s="52">
         <v>2016</v>
       </c>
-      <c r="E2" s="52"/>
-      <c r="F2" s="63">
+      <c r="E2" s="53"/>
+      <c r="F2" s="51">
         <v>2017</v>
       </c>
-      <c r="G2" s="63"/>
-      <c r="H2" s="51">
+      <c r="G2" s="51"/>
+      <c r="H2" s="52">
         <v>2018</v>
       </c>
-      <c r="I2" s="52"/>
-      <c r="J2" s="63">
+      <c r="I2" s="53"/>
+      <c r="J2" s="51">
         <v>2019</v>
       </c>
-      <c r="K2" s="63"/>
-      <c r="L2" s="63">
+      <c r="K2" s="51"/>
+      <c r="L2" s="51">
         <v>2020</v>
       </c>
-      <c r="M2" s="63"/>
-      <c r="N2" s="63">
+      <c r="M2" s="51"/>
+      <c r="N2" s="51">
         <v>2021</v>
       </c>
-      <c r="O2" s="63"/>
-      <c r="P2" s="63">
+      <c r="O2" s="51"/>
+      <c r="P2" s="51">
         <v>2022</v>
       </c>
-      <c r="Q2" s="63"/>
-      <c r="R2" s="63">
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51">
         <v>2023</v>
       </c>
-      <c r="S2" s="63"/>
-      <c r="T2" s="63">
+      <c r="S2" s="51"/>
+      <c r="T2" s="51">
         <v>2024</v>
       </c>
-      <c r="U2" s="63"/>
-      <c r="V2" s="51">
+      <c r="U2" s="51"/>
+      <c r="V2" s="52">
         <v>2025</v>
       </c>
-      <c r="W2" s="52"/>
-      <c r="X2" s="51">
+      <c r="W2" s="53"/>
+      <c r="X2" s="52">
         <v>2026</v>
       </c>
-      <c r="Y2" s="52"/>
+      <c r="Y2" s="53"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -9341,52 +9373,56 @@
       </c>
       <c r="P8" s="4">
         <v>2388</v>
       </c>
       <c r="Q8" s="4">
         <v>38167287158.25</v>
       </c>
       <c r="R8" s="4">
         <v>2529</v>
       </c>
       <c r="S8" s="4">
         <v>49114002963</v>
       </c>
       <c r="T8" s="4">
         <v>4605</v>
       </c>
       <c r="U8" s="4">
         <v>59387108525</v>
       </c>
       <c r="V8" s="27">
         <v>45778</v>
       </c>
       <c r="W8" s="27">
         <v>48093585858</v>
       </c>
-      <c r="X8" s="27"/>
-      <c r="Y8" s="27"/>
+      <c r="X8" s="27">
+        <v>44960</v>
+      </c>
+      <c r="Y8" s="27">
+        <v>62126077612</v>
+      </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A9" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="4">
         <v>1093</v>
       </c>
       <c r="C9" s="4">
         <v>28921642000</v>
       </c>
       <c r="D9" s="4">
         <v>871</v>
       </c>
       <c r="E9" s="4">
         <v>31282690959.639999</v>
       </c>
       <c r="F9" s="4">
         <v>881</v>
       </c>
       <c r="G9" s="4">
         <v>31459337295.43</v>
       </c>
       <c r="H9" s="4">
         <v>769</v>
@@ -9904,50 +9940,94 @@
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a429eef-2111-4805-bf59-0cb632245aff">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0c002113-d65b-49f3-ad78-1ba78be737b8" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="0c002113-d65b-49f3-ad78-1ba78be737b8">
+      <UserInfo>
+        <DisplayName>Nekomba, Jacky</DisplayName>
+        <AccountId>114</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nangolo, Miryam</DisplayName>
+        <AccountId>274</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Shilongo, Henock</DisplayName>
+        <AccountId>13</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nuab, Ernst</DisplayName>
+        <AccountId>15</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C18889EDA50FE54AB4972CE3A9ED695A" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e003522f8e2c73adafff5fee0c2c5658">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="2a429eef-2111-4805-bf59-0cb632245aff" xmlns:ns3="0c002113-d65b-49f3-ad78-1ba78be737b8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d493cb31275d093c444f788c52622129" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="2a429eef-2111-4805-bf59-0cb632245aff"/>
     <xsd:import namespace="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -10175,130 +10255,86 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4036620F-DD3E-4FF3-8BE4-5D824BD368F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2a429eef-2111-4805-bf59-0cb632245aff"/>
+    <ds:schemaRef ds:uri="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C148BA5A-B5C2-4F0D-BA95-89BC26875627}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E861692B-CB38-4769-9A9C-1E48BF4C5AA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="2a429eef-2111-4805-bf59-0cb632245aff"/>
     <ds:schemaRef ds:uri="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82f1ab62-2277-4c0d-aa3e-21682a26c75c}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>