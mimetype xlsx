--- v8 (2026-06-27)
+++ v9 (2026-07-21)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/awe1282_bon_com_na/Documents/Documents/NPS/WebStats/2026/May/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/awe1282_bon_com_na/Documents/Documents/NPS/WebStats/2026/June/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="213" documentId="13_ncr:1_{1B585621-2B23-4A43-B042-7A850A183D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6334A104-B18F-4669-9B32-DC94445095F7}"/>
+  <xr:revisionPtr revIDLastSave="231" documentId="13_ncr:1_{1B585621-2B23-4A43-B042-7A850A183D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3E3B12FC-7E36-451F-A74D-CC51E513DD28}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="783" activeTab="4" xr2:uid="{442349FA-63F8-4E17-A798-464D1FFE307B}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="783" xr2:uid="{442349FA-63F8-4E17-A798-464D1FFE307B}"/>
   </bookViews>
   <sheets>
     <sheet name="Disclaimer and Legend" sheetId="11" r:id="rId1"/>
     <sheet name="InterBank" sheetId="9" r:id="rId2"/>
     <sheet name="IntraBank" sheetId="12" r:id="rId3"/>
     <sheet name="Domestic Settlement System" sheetId="8" r:id="rId4"/>
     <sheet name="Regional Settlement System" sheetId="10" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">'Disclaimer and Legend'!$B$10</definedName>
     <definedName name="_ftn2" localSheetId="0">'Disclaimer and Legend'!$B$11</definedName>
     <definedName name="_ftnref1" localSheetId="0">'Disclaimer and Legend'!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="0">'Disclaimer and Legend'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -671,99 +671,99 @@
     <xf numFmtId="168" fontId="9" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma [0] 2" xfId="20" xr:uid="{63C593BC-B2B6-45E2-8A81-4097BE6B50DC}"/>
     <cellStyle name="Comma 10" xfId="27" xr:uid="{18E7BEC5-767E-412F-A4A5-44356033625B}"/>
     <cellStyle name="Comma 11" xfId="28" xr:uid="{C4D3776B-1D44-43C1-AD59-A88538A8E13B}"/>
     <cellStyle name="Comma 2" xfId="2" xr:uid="{D20739AD-8107-4388-B737-7D5061706021}"/>
     <cellStyle name="Comma 2 2" xfId="4" xr:uid="{72BAA446-DF25-4D7B-B134-C4D702DFDAEF}"/>
     <cellStyle name="Comma 2 3" xfId="16" xr:uid="{287B2B2E-AF8E-45A4-9607-84FCF2BACA55}"/>
     <cellStyle name="Comma 3" xfId="6" xr:uid="{31476EC8-7372-4273-A654-D986298528DB}"/>
     <cellStyle name="Comma 3 2" xfId="19" xr:uid="{CD7ED170-18D4-493D-BC8A-E96164FD1971}"/>
     <cellStyle name="Comma 3 3" xfId="18" xr:uid="{4D1771AB-1733-4E99-BF73-6981C2EBFF55}"/>
     <cellStyle name="Comma 4" xfId="8" xr:uid="{0BDB2997-080D-4175-A726-D3A7989AE495}"/>
     <cellStyle name="Comma 4 2" xfId="21" xr:uid="{2BFF13E2-51AF-4742-A88B-43EDEC4A24EC}"/>
     <cellStyle name="Comma 5" xfId="9" xr:uid="{A568FFF8-8D8D-4CB0-BEB6-059E43FDE1BF}"/>
     <cellStyle name="Comma 5 2" xfId="11" xr:uid="{0ADBF37A-9C90-42BF-8660-77F4D6864855}"/>
     <cellStyle name="Comma 5 3" xfId="10" xr:uid="{5B759B93-4ADB-4C70-9F5E-DCB4986683DD}"/>
     <cellStyle name="Comma 5 4" xfId="23" xr:uid="{F54429FD-87C9-4A46-A615-C35B5F0B8CA6}"/>
     <cellStyle name="Comma 6" xfId="24" xr:uid="{08B1DEA9-D303-4075-B1A8-382E2EC18B44}"/>
     <cellStyle name="Comma 7" xfId="15" xr:uid="{BAC0AB0A-EFA8-44B7-A824-8FDA4C7FDA8E}"/>
     <cellStyle name="Comma 8" xfId="25" xr:uid="{CC77022A-6BBE-496F-B143-C1A21DA82CF7}"/>
     <cellStyle name="Comma 9" xfId="26" xr:uid="{FF6F72B9-F7AA-470C-B3E0-E91EBAAE0815}"/>
     <cellStyle name="Hyperlink" xfId="12" builtinId="8"/>
@@ -1091,120 +1091,120 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{890005C8-3A8C-4F02-9FBD-FB8F1D4577B9}">
   <dimension ref="B2:J21"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="19.44140625" customWidth="1"/>
     <col min="3" max="3" width="63.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B2" s="50" t="s">
+      <c r="B2" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="50"/>
-[...5 lines deleted...]
-      <c r="I2" s="50"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
       <c r="J2" s="15"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="49" t="s">
+      <c r="B3" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="49"/>
+      <c r="C3" s="54"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="15"/>
     </row>
     <row r="4" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B4" s="49"/>
-      <c r="C4" s="49"/>
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="15"/>
     </row>
     <row r="5" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B5" s="49"/>
-      <c r="C5" s="49"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="15"/>
     </row>
     <row r="6" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B6" s="49"/>
-      <c r="C6" s="49"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="15"/>
     </row>
     <row r="7" spans="2:10" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="49"/>
-      <c r="C7" s="49"/>
+      <c r="B7" s="54"/>
+      <c r="C7" s="54"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="15"/>
     </row>
     <row r="8" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
     </row>
     <row r="9" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B9" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
@@ -1336,208 +1336,208 @@
         <v>17</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
     </row>
     <row r="19" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B19" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
     </row>
     <row r="20" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B20" s="48" t="s">
+      <c r="B20" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="48"/>
-[...6 lines deleted...]
-      <c r="J20" s="48"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="53"/>
+      <c r="G20" s="53"/>
+      <c r="H20" s="53"/>
+      <c r="I20" s="53"/>
+      <c r="J20" s="53"/>
     </row>
     <row r="21" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B21" s="48"/>
-[...7 lines deleted...]
-      <c r="J21" s="48"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B20:J21"/>
     <mergeCell ref="B3:C7"/>
     <mergeCell ref="B2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" location="_ftn2" display="_ftn2" xr:uid="{0103989F-6317-4DFA-9593-001C687A5223}"/>
     <hyperlink ref="B19" location="_ftnref1" display="_ftnref1" xr:uid="{C9B8EEA4-09BF-4219-ACBF-F76884DFC9DF}"/>
     <hyperlink ref="B20" location="_ftnref2" display="_ftnref2" xr:uid="{7C6E50CC-72E3-43CD-BE32-C2E68005F1A6}"/>
     <hyperlink ref="B14" location="_ftn1" display="_ftn1" xr:uid="{E0ABD4F0-CC95-41E9-84C1-C2A3B5487218}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E188560-D287-442C-9C71-08373E0511F2}">
   <dimension ref="A1:Y64"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A21" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y57" sqref="Y57"/>
+    <sheetView showGridLines="0" topLeftCell="A12" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="Y58" sqref="Y58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="19.5546875" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="12" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="18.88671875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="11.5546875" customWidth="1"/>
     <col min="13" max="13" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" customWidth="1"/>
     <col min="15" max="15" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="17.5546875" customWidth="1"/>
     <col min="19" max="19" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="17.5546875" customWidth="1"/>
     <col min="21" max="21" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="17.6640625" customWidth="1"/>
     <col min="24" max="24" width="19.88671875" customWidth="1"/>
     <col min="25" max="25" width="17.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="61" t="s">
+      <c r="B1" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="62"/>
-[...21 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="51">
+      <c r="B2" s="52">
         <v>2015</v>
       </c>
-      <c r="C2" s="51"/>
-      <c r="D2" s="52">
+      <c r="C2" s="52"/>
+      <c r="D2" s="48">
         <v>2016</v>
       </c>
-      <c r="E2" s="53"/>
-      <c r="F2" s="51">
+      <c r="E2" s="49"/>
+      <c r="F2" s="52">
         <v>2017</v>
       </c>
-      <c r="G2" s="51"/>
-      <c r="H2" s="52">
+      <c r="G2" s="52"/>
+      <c r="H2" s="48">
         <v>2018</v>
       </c>
-      <c r="I2" s="53"/>
-      <c r="J2" s="51">
+      <c r="I2" s="49"/>
+      <c r="J2" s="52">
         <v>2019</v>
       </c>
-      <c r="K2" s="51"/>
-      <c r="L2" s="51">
+      <c r="K2" s="52"/>
+      <c r="L2" s="52">
         <v>2020</v>
       </c>
-      <c r="M2" s="51"/>
-      <c r="N2" s="51">
+      <c r="M2" s="52"/>
+      <c r="N2" s="52">
         <v>2021</v>
       </c>
-      <c r="O2" s="51"/>
-      <c r="P2" s="51">
+      <c r="O2" s="52"/>
+      <c r="P2" s="52">
         <v>2022</v>
       </c>
-      <c r="Q2" s="51"/>
-      <c r="R2" s="51">
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52">
         <v>2023</v>
       </c>
-      <c r="S2" s="51"/>
-      <c r="T2" s="52">
+      <c r="S2" s="52"/>
+      <c r="T2" s="48">
         <v>2024</v>
       </c>
-      <c r="U2" s="53"/>
-      <c r="V2" s="52">
+      <c r="U2" s="49"/>
+      <c r="V2" s="48">
         <v>2025</v>
       </c>
-      <c r="W2" s="53"/>
-      <c r="X2" s="52">
+      <c r="W2" s="49"/>
+      <c r="X2" s="48">
         <v>2026</v>
       </c>
-      <c r="Y2" s="53"/>
+      <c r="Y2" s="49"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -2025,52 +2025,56 @@
       </c>
       <c r="P9" s="9">
         <v>801333</v>
       </c>
       <c r="Q9" s="9">
         <v>1642102217.5500002</v>
       </c>
       <c r="R9" s="9">
         <v>800045</v>
       </c>
       <c r="S9" s="9">
         <v>1996051827</v>
       </c>
       <c r="T9" s="9">
         <v>851951</v>
       </c>
       <c r="U9" s="9">
         <v>1806187591</v>
       </c>
       <c r="V9" s="27">
         <v>1032242</v>
       </c>
       <c r="W9" s="27">
         <v>2400894055</v>
       </c>
-      <c r="X9" s="27"/>
-      <c r="Y9" s="27"/>
+      <c r="X9" s="27">
+        <v>1131669</v>
+      </c>
+      <c r="Y9" s="27">
+        <v>3002125048</v>
+      </c>
     </row>
     <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="10">
         <v>505603</v>
       </c>
       <c r="C10" s="10">
         <v>756396995.44000006</v>
       </c>
       <c r="D10" s="10">
         <v>456994</v>
       </c>
       <c r="E10" s="11">
         <v>843392182.29999995</v>
       </c>
       <c r="F10" s="10">
         <v>558107</v>
       </c>
       <c r="G10" s="11">
         <v>931987406.90999997</v>
       </c>
       <c r="H10" s="10">
         <v>649180</v>
@@ -2495,127 +2499,127 @@
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="43"/>
       <c r="U16" s="43"/>
       <c r="V16" s="43"/>
       <c r="W16" s="43"/>
       <c r="X16" s="43"/>
       <c r="Y16" s="43"/>
     </row>
     <row r="17" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6"/>
-      <c r="B17" s="63" t="s">
+      <c r="B17" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="64"/>
-[...21 lines deleted...]
-      <c r="Y17" s="64"/>
+      <c r="C17" s="57"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="57"/>
+      <c r="F17" s="57"/>
+      <c r="G17" s="57"/>
+      <c r="H17" s="57"/>
+      <c r="I17" s="57"/>
+      <c r="J17" s="57"/>
+      <c r="K17" s="57"/>
+      <c r="L17" s="57"/>
+      <c r="M17" s="57"/>
+      <c r="N17" s="57"/>
+      <c r="O17" s="57"/>
+      <c r="P17" s="57"/>
+      <c r="Q17" s="57"/>
+      <c r="R17" s="57"/>
+      <c r="S17" s="57"/>
+      <c r="T17" s="57"/>
+      <c r="U17" s="57"/>
+      <c r="V17" s="57"/>
+      <c r="W17" s="57"/>
+      <c r="X17" s="57"/>
+      <c r="Y17" s="57"/>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A18" s="3"/>
-      <c r="B18" s="51">
+      <c r="B18" s="52">
         <v>2015</v>
       </c>
-      <c r="C18" s="51"/>
-      <c r="D18" s="52">
+      <c r="C18" s="52"/>
+      <c r="D18" s="48">
         <v>2016</v>
       </c>
-      <c r="E18" s="53"/>
-      <c r="F18" s="51">
+      <c r="E18" s="49"/>
+      <c r="F18" s="52">
         <v>2017</v>
       </c>
-      <c r="G18" s="51"/>
-      <c r="H18" s="52">
+      <c r="G18" s="52"/>
+      <c r="H18" s="48">
         <v>2018</v>
       </c>
-      <c r="I18" s="53"/>
-      <c r="J18" s="51">
+      <c r="I18" s="49"/>
+      <c r="J18" s="52">
         <v>2019</v>
       </c>
-      <c r="K18" s="51"/>
-      <c r="L18" s="51">
+      <c r="K18" s="52"/>
+      <c r="L18" s="52">
         <v>2020</v>
       </c>
-      <c r="M18" s="51"/>
-      <c r="N18" s="51">
+      <c r="M18" s="52"/>
+      <c r="N18" s="52">
         <v>2021</v>
       </c>
-      <c r="O18" s="51"/>
-      <c r="P18" s="51">
+      <c r="O18" s="52"/>
+      <c r="P18" s="52">
         <v>2022</v>
       </c>
-      <c r="Q18" s="51"/>
-      <c r="R18" s="51">
+      <c r="Q18" s="52"/>
+      <c r="R18" s="52">
         <v>2023</v>
       </c>
-      <c r="S18" s="51"/>
-      <c r="T18" s="52">
+      <c r="S18" s="52"/>
+      <c r="T18" s="48">
         <v>2024</v>
       </c>
-      <c r="U18" s="53"/>
-      <c r="V18" s="52">
+      <c r="U18" s="49"/>
+      <c r="V18" s="48">
         <v>2025</v>
       </c>
-      <c r="W18" s="53"/>
-      <c r="X18" s="52">
+      <c r="W18" s="49"/>
+      <c r="X18" s="48">
         <v>2026</v>
       </c>
-      <c r="Y18" s="53"/>
+      <c r="Y18" s="49"/>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A19" s="3"/>
       <c r="B19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="1" t="s">
@@ -3103,52 +3107,56 @@
       </c>
       <c r="P25" s="8">
         <v>1373962</v>
       </c>
       <c r="Q25" s="8">
         <v>28163838934.569996</v>
       </c>
       <c r="R25" s="8">
         <v>1409957</v>
       </c>
       <c r="S25" s="8">
         <v>31740815119</v>
       </c>
       <c r="T25" s="8">
         <v>1470538</v>
       </c>
       <c r="U25" s="8">
         <v>33413614657</v>
       </c>
       <c r="V25" s="27">
         <v>1650556</v>
       </c>
       <c r="W25" s="27">
         <v>37059811577</v>
       </c>
-      <c r="X25" s="27"/>
-      <c r="Y25" s="27"/>
+      <c r="X25" s="27">
+        <v>1891458</v>
+      </c>
+      <c r="Y25" s="27">
+        <v>41885804771</v>
+      </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="10">
         <v>883488</v>
       </c>
       <c r="C26" s="10">
         <v>20530088860.57</v>
       </c>
       <c r="D26" s="10">
         <v>1010453</v>
       </c>
       <c r="E26" s="11">
         <v>21789689750.32</v>
       </c>
       <c r="F26" s="10">
         <v>964962</v>
       </c>
       <c r="G26" s="11">
         <v>21931407677.719997</v>
       </c>
       <c r="H26" s="10">
         <v>1035154</v>
@@ -3573,113 +3581,113 @@
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
     </row>
     <row r="33" spans="1:25" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="6"/>
-      <c r="B33" s="60" t="s">
+      <c r="B33" s="64" t="s">
         <v>36</v>
       </c>
-      <c r="C33" s="60"/>
-[...15 lines deleted...]
-      <c r="S33" s="60"/>
+      <c r="C33" s="64"/>
+      <c r="D33" s="64"/>
+      <c r="E33" s="64"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="64"/>
+      <c r="H33" s="64"/>
+      <c r="I33" s="64"/>
+      <c r="J33" s="64"/>
+      <c r="K33" s="64"/>
+      <c r="L33" s="64"/>
+      <c r="M33" s="64"/>
+      <c r="N33" s="64"/>
+      <c r="O33" s="64"/>
+      <c r="P33" s="64"/>
+      <c r="Q33" s="64"/>
+      <c r="R33" s="64"/>
+      <c r="S33" s="64"/>
     </row>
     <row r="34" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A34" s="3"/>
-      <c r="B34" s="51">
+      <c r="B34" s="52">
         <v>2015</v>
       </c>
-      <c r="C34" s="51"/>
-      <c r="D34" s="52">
+      <c r="C34" s="52"/>
+      <c r="D34" s="48">
         <v>2016</v>
       </c>
-      <c r="E34" s="53"/>
-      <c r="F34" s="51">
+      <c r="E34" s="49"/>
+      <c r="F34" s="52">
         <v>2017</v>
       </c>
-      <c r="G34" s="51"/>
-      <c r="H34" s="52">
+      <c r="G34" s="52"/>
+      <c r="H34" s="48">
         <v>2018</v>
       </c>
-      <c r="I34" s="53"/>
-      <c r="J34" s="51">
+      <c r="I34" s="49"/>
+      <c r="J34" s="52">
         <v>2019</v>
       </c>
-      <c r="K34" s="51"/>
-      <c r="L34" s="51">
+      <c r="K34" s="52"/>
+      <c r="L34" s="52">
         <v>2020</v>
       </c>
-      <c r="M34" s="51"/>
-      <c r="N34" s="51">
+      <c r="M34" s="52"/>
+      <c r="N34" s="52">
         <v>2021</v>
       </c>
-      <c r="O34" s="51"/>
-      <c r="P34" s="51">
+      <c r="O34" s="52"/>
+      <c r="P34" s="52">
         <v>2022</v>
       </c>
-      <c r="Q34" s="51"/>
-      <c r="R34" s="51">
+      <c r="Q34" s="52"/>
+      <c r="R34" s="52">
         <v>2023</v>
       </c>
-      <c r="S34" s="51"/>
-      <c r="T34" s="52">
+      <c r="S34" s="52"/>
+      <c r="T34" s="48">
         <v>2024</v>
       </c>
-      <c r="U34" s="53"/>
+      <c r="U34" s="49"/>
       <c r="V34" s="45"/>
       <c r="W34" s="45"/>
       <c r="X34" s="45"/>
       <c r="Y34" s="45"/>
     </row>
     <row r="35" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A35" s="3"/>
       <c r="B35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>22</v>
       </c>
@@ -3742,679 +3750,679 @@
       </c>
       <c r="D36" s="10">
         <v>86764</v>
       </c>
       <c r="E36" s="11">
         <v>926117031.56999993</v>
       </c>
       <c r="F36" s="10">
         <v>52407</v>
       </c>
       <c r="G36" s="11">
         <v>458982400.11000001</v>
       </c>
       <c r="H36" s="10">
         <v>23569</v>
       </c>
       <c r="I36" s="11">
         <v>229964233.59</v>
       </c>
       <c r="J36" s="4">
         <v>11274</v>
       </c>
       <c r="K36" s="5">
         <v>114709632.44</v>
       </c>
-      <c r="L36" s="54" t="s">
+      <c r="L36" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="M36" s="55"/>
-      <c r="N36" s="54" t="s">
+      <c r="M36" s="59"/>
+      <c r="N36" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="O36" s="55"/>
-      <c r="P36" s="54" t="s">
+      <c r="O36" s="59"/>
+      <c r="P36" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="Q36" s="55"/>
-      <c r="R36" s="54" t="s">
+      <c r="Q36" s="59"/>
+      <c r="R36" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="S36" s="55"/>
-      <c r="T36" s="54" t="s">
+      <c r="S36" s="59"/>
+      <c r="T36" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="U36" s="55"/>
+      <c r="U36" s="59"/>
       <c r="V36" s="47"/>
       <c r="W36" s="47"/>
       <c r="X36" s="47"/>
       <c r="Y36" s="47"/>
     </row>
     <row r="37" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A37" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="10">
         <v>136840</v>
       </c>
       <c r="C37" s="10">
         <v>2178931261.9499998</v>
       </c>
       <c r="D37" s="10">
         <v>98303</v>
       </c>
       <c r="E37" s="11">
         <v>889975913.63999999</v>
       </c>
       <c r="F37" s="10">
         <v>61955</v>
       </c>
       <c r="G37" s="11">
         <v>553559025.76999998</v>
       </c>
       <c r="H37" s="10">
         <v>25167</v>
       </c>
       <c r="I37" s="11">
         <v>247061407.62</v>
       </c>
       <c r="J37" s="4">
         <v>2827</v>
       </c>
       <c r="K37" s="5">
         <v>33600934.990000002</v>
       </c>
-      <c r="L37" s="56"/>
-[...8 lines deleted...]
-      <c r="U37" s="57"/>
+      <c r="L37" s="60"/>
+      <c r="M37" s="61"/>
+      <c r="N37" s="60"/>
+      <c r="O37" s="61"/>
+      <c r="P37" s="60"/>
+      <c r="Q37" s="61"/>
+      <c r="R37" s="60"/>
+      <c r="S37" s="61"/>
+      <c r="T37" s="60"/>
+      <c r="U37" s="61"/>
       <c r="V37" s="47"/>
       <c r="W37" s="47"/>
       <c r="X37" s="47"/>
       <c r="Y37" s="47"/>
     </row>
     <row r="38" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="10">
         <v>150501</v>
       </c>
       <c r="C38" s="10">
         <v>2528697575.3299999</v>
       </c>
       <c r="D38" s="10">
         <v>98455</v>
       </c>
       <c r="E38" s="11">
         <v>918580493.61000001</v>
       </c>
       <c r="F38" s="10">
         <v>69174</v>
       </c>
       <c r="G38" s="11">
         <v>657716949.97000003</v>
       </c>
       <c r="H38" s="10">
         <v>25421</v>
       </c>
       <c r="I38" s="11">
         <v>261241505.27999997</v>
       </c>
       <c r="J38" s="4">
         <v>606</v>
       </c>
       <c r="K38" s="5">
         <v>9793615.370000001</v>
       </c>
-      <c r="L38" s="56"/>
-[...8 lines deleted...]
-      <c r="U38" s="57"/>
+      <c r="L38" s="60"/>
+      <c r="M38" s="61"/>
+      <c r="N38" s="60"/>
+      <c r="O38" s="61"/>
+      <c r="P38" s="60"/>
+      <c r="Q38" s="61"/>
+      <c r="R38" s="60"/>
+      <c r="S38" s="61"/>
+      <c r="T38" s="60"/>
+      <c r="U38" s="61"/>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="47"/>
       <c r="Y38" s="47"/>
     </row>
     <row r="39" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="10">
         <v>139016</v>
       </c>
       <c r="C39" s="10">
         <v>2336504090.7999997</v>
       </c>
       <c r="D39" s="10">
         <v>102642</v>
       </c>
       <c r="E39" s="11">
         <v>950324622.06000006</v>
       </c>
       <c r="F39" s="10">
         <v>58952</v>
       </c>
       <c r="G39" s="11">
         <v>552499661.16999996</v>
       </c>
       <c r="H39" s="10">
         <v>22475</v>
       </c>
       <c r="I39" s="11">
         <v>222872297.43000001</v>
       </c>
       <c r="J39" s="4">
         <v>297</v>
       </c>
       <c r="K39" s="5">
         <v>4182617.7699999996</v>
       </c>
-      <c r="L39" s="56"/>
-[...8 lines deleted...]
-      <c r="U39" s="57"/>
+      <c r="L39" s="60"/>
+      <c r="M39" s="61"/>
+      <c r="N39" s="60"/>
+      <c r="O39" s="61"/>
+      <c r="P39" s="60"/>
+      <c r="Q39" s="61"/>
+      <c r="R39" s="60"/>
+      <c r="S39" s="61"/>
+      <c r="T39" s="60"/>
+      <c r="U39" s="61"/>
       <c r="V39" s="47"/>
       <c r="W39" s="47"/>
       <c r="X39" s="47"/>
       <c r="Y39" s="47"/>
     </row>
     <row r="40" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A40" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="10">
         <v>119181</v>
       </c>
       <c r="C40" s="10">
         <v>1892656659.1699996</v>
       </c>
       <c r="D40" s="10">
         <v>82163</v>
       </c>
       <c r="E40" s="11">
         <v>763484164.45000005</v>
       </c>
       <c r="F40" s="10">
         <v>59829</v>
       </c>
       <c r="G40" s="11">
         <v>567160412.49999988</v>
       </c>
       <c r="H40" s="10">
         <v>27344</v>
       </c>
       <c r="I40" s="11">
         <v>290023425.46000004</v>
       </c>
       <c r="J40" s="4">
         <v>1711</v>
       </c>
       <c r="K40" s="5">
         <v>27696812.52</v>
       </c>
-      <c r="L40" s="56"/>
-[...8 lines deleted...]
-      <c r="U40" s="57"/>
+      <c r="L40" s="60"/>
+      <c r="M40" s="61"/>
+      <c r="N40" s="60"/>
+      <c r="O40" s="61"/>
+      <c r="P40" s="60"/>
+      <c r="Q40" s="61"/>
+      <c r="R40" s="60"/>
+      <c r="S40" s="61"/>
+      <c r="T40" s="60"/>
+      <c r="U40" s="61"/>
       <c r="V40" s="47"/>
       <c r="W40" s="47"/>
       <c r="X40" s="47"/>
       <c r="Y40" s="47"/>
     </row>
     <row r="41" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A41" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="10">
         <v>135083</v>
       </c>
       <c r="C41" s="10">
         <v>2068552388.8099999</v>
       </c>
       <c r="D41" s="10">
         <v>95330</v>
       </c>
       <c r="E41" s="11">
         <v>865314844.65999985</v>
       </c>
       <c r="F41" s="10">
         <v>63765</v>
       </c>
       <c r="G41" s="11">
         <v>593111825.26999998</v>
       </c>
       <c r="H41" s="10">
         <v>28440</v>
       </c>
       <c r="I41" s="11">
         <v>300136233.65000004</v>
       </c>
       <c r="J41" s="4">
         <v>1424</v>
       </c>
       <c r="K41" s="5">
         <v>21743314.330000002</v>
       </c>
-      <c r="L41" s="56"/>
-[...8 lines deleted...]
-      <c r="U41" s="57"/>
+      <c r="L41" s="60"/>
+      <c r="M41" s="61"/>
+      <c r="N41" s="60"/>
+      <c r="O41" s="61"/>
+      <c r="P41" s="60"/>
+      <c r="Q41" s="61"/>
+      <c r="R41" s="60"/>
+      <c r="S41" s="61"/>
+      <c r="T41" s="60"/>
+      <c r="U41" s="61"/>
       <c r="V41" s="47"/>
       <c r="W41" s="47"/>
       <c r="X41" s="47"/>
       <c r="Y41" s="47"/>
     </row>
     <row r="42" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A42" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="10">
         <v>146521</v>
       </c>
       <c r="C42" s="10">
         <v>2288392391.9400001</v>
       </c>
       <c r="D42" s="10">
         <v>88133</v>
       </c>
       <c r="E42" s="11">
         <v>801192829.73000002</v>
       </c>
       <c r="F42" s="10">
         <v>56799</v>
       </c>
       <c r="G42" s="11">
         <v>525214705.36999995</v>
       </c>
       <c r="H42" s="10">
         <v>26940</v>
       </c>
       <c r="I42" s="11">
         <v>286584798.42999995</v>
       </c>
-      <c r="J42" s="54" t="s">
+      <c r="J42" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="K42" s="55"/>
-[...9 lines deleted...]
-      <c r="U42" s="57"/>
+      <c r="K42" s="59"/>
+      <c r="L42" s="60"/>
+      <c r="M42" s="61"/>
+      <c r="N42" s="60"/>
+      <c r="O42" s="61"/>
+      <c r="P42" s="60"/>
+      <c r="Q42" s="61"/>
+      <c r="R42" s="60"/>
+      <c r="S42" s="61"/>
+      <c r="T42" s="60"/>
+      <c r="U42" s="61"/>
       <c r="V42" s="47"/>
       <c r="W42" s="47"/>
       <c r="X42" s="47"/>
       <c r="Y42" s="47"/>
     </row>
     <row r="43" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A43" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="10">
         <v>122595</v>
       </c>
       <c r="C43" s="10">
         <v>2081312236.5699997</v>
       </c>
       <c r="D43" s="10">
         <v>73811</v>
       </c>
       <c r="E43" s="11">
         <v>772398338.84000015</v>
       </c>
       <c r="F43" s="10">
         <v>56352</v>
       </c>
       <c r="G43" s="11">
         <v>552592778.21999991</v>
       </c>
       <c r="H43" s="10">
         <v>24942</v>
       </c>
       <c r="I43" s="11">
         <v>265766606.62</v>
       </c>
-      <c r="J43" s="56"/>
-[...10 lines deleted...]
-      <c r="U43" s="57"/>
+      <c r="J43" s="60"/>
+      <c r="K43" s="61"/>
+      <c r="L43" s="60"/>
+      <c r="M43" s="61"/>
+      <c r="N43" s="60"/>
+      <c r="O43" s="61"/>
+      <c r="P43" s="60"/>
+      <c r="Q43" s="61"/>
+      <c r="R43" s="60"/>
+      <c r="S43" s="61"/>
+      <c r="T43" s="60"/>
+      <c r="U43" s="61"/>
       <c r="V43" s="47"/>
       <c r="W43" s="47"/>
       <c r="X43" s="47"/>
       <c r="Y43" s="47"/>
     </row>
     <row r="44" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A44" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="10">
         <v>138225</v>
       </c>
       <c r="C44" s="10">
         <v>2607042901.1000004</v>
       </c>
       <c r="D44" s="14">
         <v>95028</v>
       </c>
       <c r="E44" s="11">
         <v>1116072753.04</v>
       </c>
       <c r="F44" s="10">
         <v>50206</v>
       </c>
       <c r="G44" s="11">
         <v>468340268.27999997</v>
       </c>
       <c r="H44" s="10">
         <v>23754</v>
       </c>
       <c r="I44" s="13">
         <v>250703178.03999999</v>
       </c>
-      <c r="J44" s="56"/>
-[...10 lines deleted...]
-      <c r="U44" s="57"/>
+      <c r="J44" s="60"/>
+      <c r="K44" s="61"/>
+      <c r="L44" s="60"/>
+      <c r="M44" s="61"/>
+      <c r="N44" s="60"/>
+      <c r="O44" s="61"/>
+      <c r="P44" s="60"/>
+      <c r="Q44" s="61"/>
+      <c r="R44" s="60"/>
+      <c r="S44" s="61"/>
+      <c r="T44" s="60"/>
+      <c r="U44" s="61"/>
       <c r="V44" s="47"/>
       <c r="W44" s="47"/>
       <c r="X44" s="47"/>
       <c r="Y44" s="47"/>
     </row>
     <row r="45" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A45" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="10">
         <v>152927</v>
       </c>
       <c r="C45" s="10">
         <v>2630992445.6100001</v>
       </c>
       <c r="D45" s="10">
         <v>79507</v>
       </c>
       <c r="E45" s="11">
         <v>709020524.84000003</v>
       </c>
       <c r="F45" s="10">
         <v>49179</v>
       </c>
       <c r="G45" s="11">
         <v>465261414.06</v>
       </c>
       <c r="H45" s="10">
         <v>25315</v>
       </c>
       <c r="I45" s="13">
         <v>257966918.89000005</v>
       </c>
-      <c r="J45" s="56"/>
-[...10 lines deleted...]
-      <c r="U45" s="57"/>
+      <c r="J45" s="60"/>
+      <c r="K45" s="61"/>
+      <c r="L45" s="60"/>
+      <c r="M45" s="61"/>
+      <c r="N45" s="60"/>
+      <c r="O45" s="61"/>
+      <c r="P45" s="60"/>
+      <c r="Q45" s="61"/>
+      <c r="R45" s="60"/>
+      <c r="S45" s="61"/>
+      <c r="T45" s="60"/>
+      <c r="U45" s="61"/>
       <c r="V45" s="47"/>
       <c r="W45" s="47"/>
       <c r="X45" s="47"/>
       <c r="Y45" s="47"/>
     </row>
     <row r="46" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A46" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="10">
         <v>114345</v>
       </c>
       <c r="C46" s="10">
         <v>1795663088.99</v>
       </c>
       <c r="D46" s="10">
         <v>84289</v>
       </c>
       <c r="E46" s="11">
         <v>764160252.39999998</v>
       </c>
       <c r="F46" s="10">
         <v>46343</v>
       </c>
       <c r="G46" s="11">
         <v>458426950.08000004</v>
       </c>
       <c r="H46" s="10">
         <v>22491</v>
       </c>
       <c r="I46" s="13">
         <v>245068871.33999997</v>
       </c>
-      <c r="J46" s="56"/>
-[...10 lines deleted...]
-      <c r="U46" s="57"/>
+      <c r="J46" s="60"/>
+      <c r="K46" s="61"/>
+      <c r="L46" s="60"/>
+      <c r="M46" s="61"/>
+      <c r="N46" s="60"/>
+      <c r="O46" s="61"/>
+      <c r="P46" s="60"/>
+      <c r="Q46" s="61"/>
+      <c r="R46" s="60"/>
+      <c r="S46" s="61"/>
+      <c r="T46" s="60"/>
+      <c r="U46" s="61"/>
       <c r="V46" s="47"/>
       <c r="W46" s="47"/>
       <c r="X46" s="47"/>
       <c r="Y46" s="47"/>
     </row>
     <row r="47" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A47" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="10">
         <v>121075</v>
       </c>
       <c r="C47" s="10">
         <v>1923164913.8000004</v>
       </c>
       <c r="D47" s="10">
         <v>71580</v>
       </c>
       <c r="E47" s="11">
         <v>665875586.13999999</v>
       </c>
       <c r="F47" s="10">
         <v>37281</v>
       </c>
       <c r="G47" s="11">
         <v>403968134.64999998</v>
       </c>
       <c r="H47" s="10">
         <v>16477</v>
       </c>
       <c r="I47" s="13">
         <v>200451740.89000002</v>
       </c>
-      <c r="J47" s="58"/>
-[...10 lines deleted...]
-      <c r="U47" s="59"/>
+      <c r="J47" s="62"/>
+      <c r="K47" s="63"/>
+      <c r="L47" s="62"/>
+      <c r="M47" s="63"/>
+      <c r="N47" s="62"/>
+      <c r="O47" s="63"/>
+      <c r="P47" s="62"/>
+      <c r="Q47" s="63"/>
+      <c r="R47" s="62"/>
+      <c r="S47" s="63"/>
+      <c r="T47" s="62"/>
+      <c r="U47" s="63"/>
       <c r="V47" s="47"/>
       <c r="W47" s="47"/>
       <c r="X47" s="47"/>
       <c r="Y47" s="47"/>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.3">
       <c r="T48" s="44"/>
       <c r="U48" s="44"/>
       <c r="V48" s="44"/>
       <c r="W48" s="44"/>
       <c r="X48" s="44"/>
       <c r="Y48" s="44"/>
     </row>
     <row r="49" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="6"/>
-      <c r="B49" s="63" t="s">
+      <c r="B49" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="C49" s="64"/>
-[...21 lines deleted...]
-      <c r="Y49" s="64"/>
+      <c r="C49" s="57"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="57"/>
+      <c r="F49" s="57"/>
+      <c r="G49" s="57"/>
+      <c r="H49" s="57"/>
+      <c r="I49" s="57"/>
+      <c r="J49" s="57"/>
+      <c r="K49" s="57"/>
+      <c r="L49" s="57"/>
+      <c r="M49" s="57"/>
+      <c r="N49" s="57"/>
+      <c r="O49" s="57"/>
+      <c r="P49" s="57"/>
+      <c r="Q49" s="57"/>
+      <c r="R49" s="57"/>
+      <c r="S49" s="57"/>
+      <c r="T49" s="57"/>
+      <c r="U49" s="57"/>
+      <c r="V49" s="57"/>
+      <c r="W49" s="57"/>
+      <c r="X49" s="57"/>
+      <c r="Y49" s="57"/>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A50" s="6"/>
-      <c r="B50" s="52">
+      <c r="B50" s="48">
         <v>2015</v>
       </c>
-      <c r="C50" s="53"/>
-      <c r="D50" s="52">
+      <c r="C50" s="49"/>
+      <c r="D50" s="48">
         <v>2016</v>
       </c>
-      <c r="E50" s="53"/>
-      <c r="F50" s="52">
+      <c r="E50" s="49"/>
+      <c r="F50" s="48">
         <v>2017</v>
       </c>
-      <c r="G50" s="53"/>
-      <c r="H50" s="52">
+      <c r="G50" s="49"/>
+      <c r="H50" s="48">
         <v>2018</v>
       </c>
-      <c r="I50" s="53"/>
-      <c r="J50" s="52">
+      <c r="I50" s="49"/>
+      <c r="J50" s="48">
         <v>2019</v>
       </c>
-      <c r="K50" s="53"/>
-      <c r="L50" s="52">
+      <c r="K50" s="49"/>
+      <c r="L50" s="48">
         <v>2020</v>
       </c>
-      <c r="M50" s="53"/>
-      <c r="N50" s="52">
+      <c r="M50" s="49"/>
+      <c r="N50" s="48">
         <v>2021</v>
       </c>
-      <c r="O50" s="53"/>
-      <c r="P50" s="52">
+      <c r="O50" s="49"/>
+      <c r="P50" s="48">
         <v>2022</v>
       </c>
-      <c r="Q50" s="53"/>
-      <c r="R50" s="52">
+      <c r="Q50" s="49"/>
+      <c r="R50" s="48">
         <v>2023</v>
       </c>
-      <c r="S50" s="53"/>
-      <c r="T50" s="52">
+      <c r="S50" s="49"/>
+      <c r="T50" s="48">
         <v>2024</v>
       </c>
-      <c r="U50" s="53"/>
-      <c r="V50" s="52">
+      <c r="U50" s="49"/>
+      <c r="V50" s="48">
         <v>2025</v>
       </c>
-      <c r="W50" s="53"/>
-      <c r="X50" s="52">
+      <c r="W50" s="49"/>
+      <c r="X50" s="48">
         <v>2026</v>
       </c>
-      <c r="Y50" s="53"/>
+      <c r="Y50" s="49"/>
     </row>
     <row r="51" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A51" s="3"/>
       <c r="B51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I51" s="1" t="s">
@@ -4902,52 +4910,56 @@
       </c>
       <c r="P57" s="9">
         <v>5820154</v>
       </c>
       <c r="Q57" s="9">
         <v>3040745279.73</v>
       </c>
       <c r="R57" s="9">
         <v>6806327</v>
       </c>
       <c r="S57" s="9">
         <v>3477673659</v>
       </c>
       <c r="T57" s="9">
         <v>7950648</v>
       </c>
       <c r="U57" s="9">
         <v>3972833883</v>
       </c>
       <c r="V57" s="27">
         <v>8592517</v>
       </c>
       <c r="W57" s="27">
         <v>4393284696</v>
       </c>
-      <c r="X57" s="27"/>
-      <c r="Y57" s="27"/>
+      <c r="X57" s="27">
+        <v>8844727</v>
+      </c>
+      <c r="Y57" s="27">
+        <v>4467404249</v>
+      </c>
     </row>
     <row r="58" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A58" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B58" s="10">
         <v>1368602</v>
       </c>
       <c r="C58" s="10">
         <v>725580309</v>
       </c>
       <c r="D58" s="10">
         <v>1616310</v>
       </c>
       <c r="E58" s="11">
         <v>912426254.0999999</v>
       </c>
       <c r="F58" s="10">
         <v>2157898</v>
       </c>
       <c r="G58" s="11">
         <v>1141614911.48</v>
       </c>
       <c r="H58" s="10">
         <v>2723732</v>
@@ -5357,190 +5369,190 @@
         <v>5350554283</v>
       </c>
       <c r="V63" s="27">
         <v>10333851</v>
       </c>
       <c r="W63" s="27">
         <v>5465086114</v>
       </c>
       <c r="X63" s="27"/>
       <c r="Y63" s="27"/>
     </row>
     <row r="64" spans="1:25" x14ac:dyDescent="0.3">
       <c r="N64" s="40"/>
       <c r="O64" s="40"/>
       <c r="P64" s="40"/>
       <c r="Q64" s="40"/>
       <c r="R64" s="40"/>
       <c r="S64" s="40"/>
       <c r="T64" s="40"/>
       <c r="U64" s="40"/>
       <c r="V64" s="40"/>
       <c r="W64" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="56">
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="N36:O47"/>
+    <mergeCell ref="L36:M47"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="J42:K47"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="B33:S33"/>
+    <mergeCell ref="R2:S2"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="R36:S47"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="J50:K50"/>
+    <mergeCell ref="P36:Q47"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="T50:U50"/>
+    <mergeCell ref="P50:Q50"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="R50:S50"/>
+    <mergeCell ref="D2:E2"/>
+    <mergeCell ref="F2:G2"/>
+    <mergeCell ref="H2:I2"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="P2:Q2"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="J2:K2"/>
+    <mergeCell ref="N2:O2"/>
+    <mergeCell ref="L2:M2"/>
+    <mergeCell ref="L18:M18"/>
     <mergeCell ref="X50:Y50"/>
     <mergeCell ref="X2:Y2"/>
     <mergeCell ref="B1:Y1"/>
     <mergeCell ref="B17:Y17"/>
     <mergeCell ref="X18:Y18"/>
     <mergeCell ref="B49:Y49"/>
     <mergeCell ref="V2:W2"/>
     <mergeCell ref="V18:W18"/>
     <mergeCell ref="V50:W50"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="T18:U18"/>
     <mergeCell ref="T34:U34"/>
     <mergeCell ref="T36:U47"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="N18:O18"/>
     <mergeCell ref="H34:I34"/>
-    <mergeCell ref="D2:E2"/>
-[...38 lines deleted...]
-    <mergeCell ref="L34:M34"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{082B7053-981B-4194-97CB-ED8E1CD6027F}">
   <dimension ref="A1:M64"/>
   <sheetViews>
-    <sheetView topLeftCell="A36" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M57" sqref="M57"/>
+    <sheetView topLeftCell="A39" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="M58" sqref="M58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" customWidth="1"/>
     <col min="2" max="2" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.44140625" customWidth="1"/>
     <col min="7" max="7" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.44140625" customWidth="1"/>
     <col min="9" max="9" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="16.77734375" customWidth="1"/>
     <col min="13" max="13" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.33203125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="17.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="61" t="s">
+      <c r="B1" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="62"/>
-[...9 lines deleted...]
-      <c r="M1" s="62"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B2" s="52">
+      <c r="B2" s="48">
         <v>2021</v>
       </c>
-      <c r="C2" s="53"/>
-      <c r="D2" s="52">
+      <c r="C2" s="49"/>
+      <c r="D2" s="48">
         <v>2022</v>
       </c>
-      <c r="E2" s="53"/>
-      <c r="F2" s="52">
+      <c r="E2" s="49"/>
+      <c r="F2" s="48">
         <v>2023</v>
       </c>
-      <c r="G2" s="53"/>
-      <c r="H2" s="52">
+      <c r="G2" s="49"/>
+      <c r="H2" s="48">
         <v>2024</v>
       </c>
-      <c r="I2" s="53"/>
-      <c r="J2" s="52">
+      <c r="I2" s="49"/>
+      <c r="J2" s="48">
         <v>2025</v>
       </c>
-      <c r="K2" s="53"/>
-      <c r="L2" s="52">
+      <c r="K2" s="49"/>
+      <c r="L2" s="48">
         <v>2026</v>
       </c>
-      <c r="M2" s="53"/>
+      <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>22</v>
@@ -5775,52 +5787,56 @@
       </c>
       <c r="D9" s="9">
         <v>600853</v>
       </c>
       <c r="E9" s="9">
         <v>4205489841.3319998</v>
       </c>
       <c r="F9" s="9">
         <v>614777</v>
       </c>
       <c r="G9" s="9">
         <v>3349404360</v>
       </c>
       <c r="H9" s="9">
         <v>614920</v>
       </c>
       <c r="I9" s="9">
         <v>3633614897</v>
       </c>
       <c r="J9" s="39">
         <v>722802</v>
       </c>
       <c r="K9" s="39">
         <v>3412180403</v>
       </c>
-      <c r="L9" s="39"/>
-      <c r="M9" s="39"/>
+      <c r="L9" s="39">
+        <v>768072</v>
+      </c>
+      <c r="M9" s="39">
+        <v>3766502193</v>
+      </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="9">
         <v>563619</v>
       </c>
       <c r="C10" s="9">
         <v>4106182266.5699792</v>
       </c>
       <c r="D10" s="9">
         <v>549941.6</v>
       </c>
       <c r="E10" s="9">
         <v>4047538116.1720004</v>
       </c>
       <c r="F10" s="9">
         <v>637802</v>
       </c>
       <c r="G10" s="9">
         <v>3310646970</v>
       </c>
       <c r="H10" s="9">
         <v>705587</v>
@@ -6012,90 +6028,90 @@
       </c>
       <c r="I15" s="9">
         <v>3969383564</v>
       </c>
       <c r="J15" s="39">
         <v>759582</v>
       </c>
       <c r="K15" s="39">
         <v>3907614351</v>
       </c>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="63" t="s">
+      <c r="B17" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="64"/>
-[...9 lines deleted...]
-      <c r="M17" s="64"/>
+      <c r="C17" s="57"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="57"/>
+      <c r="F17" s="57"/>
+      <c r="G17" s="57"/>
+      <c r="H17" s="57"/>
+      <c r="I17" s="57"/>
+      <c r="J17" s="57"/>
+      <c r="K17" s="57"/>
+      <c r="L17" s="57"/>
+      <c r="M17" s="57"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B18" s="51">
+      <c r="B18" s="52">
         <v>2021</v>
       </c>
-      <c r="C18" s="51"/>
-      <c r="D18" s="51">
+      <c r="C18" s="52"/>
+      <c r="D18" s="52">
         <v>2022</v>
       </c>
-      <c r="E18" s="51"/>
-      <c r="F18" s="51">
+      <c r="E18" s="52"/>
+      <c r="F18" s="52">
         <v>2023</v>
       </c>
-      <c r="G18" s="51"/>
-      <c r="H18" s="51">
+      <c r="G18" s="52"/>
+      <c r="H18" s="52">
         <v>2024</v>
       </c>
-      <c r="I18" s="51"/>
-      <c r="J18" s="52">
+      <c r="I18" s="52"/>
+      <c r="J18" s="48">
         <v>2025</v>
       </c>
-      <c r="K18" s="53"/>
-      <c r="L18" s="52">
+      <c r="K18" s="49"/>
+      <c r="L18" s="48">
         <v>2026</v>
       </c>
-      <c r="M18" s="53"/>
+      <c r="M18" s="49"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>22</v>
@@ -6330,52 +6346,56 @@
       </c>
       <c r="D25" s="37">
         <v>2846430</v>
       </c>
       <c r="E25" s="8">
         <v>49978714863</v>
       </c>
       <c r="F25" s="37">
         <v>3256238</v>
       </c>
       <c r="G25" s="8">
         <v>75882095271</v>
       </c>
       <c r="H25" s="37">
         <v>4319047</v>
       </c>
       <c r="I25" s="8">
         <v>69096988490</v>
       </c>
       <c r="J25" s="39">
         <v>5153341</v>
       </c>
       <c r="K25" s="39">
         <v>75582159556</v>
       </c>
-      <c r="L25" s="39"/>
-      <c r="M25" s="39"/>
+      <c r="L25" s="39">
+        <v>5874638</v>
+      </c>
+      <c r="M25" s="39">
+        <v>81081880341</v>
+      </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="8">
         <v>2889737</v>
       </c>
       <c r="C26" s="8">
         <v>38656874877.149994</v>
       </c>
       <c r="D26" s="8">
         <v>2946264</v>
       </c>
       <c r="E26" s="8">
         <v>61908401852</v>
       </c>
       <c r="F26" s="8">
         <v>3413562</v>
       </c>
       <c r="G26" s="8">
         <v>76294321280</v>
       </c>
       <c r="H26" s="8">
         <v>4619221</v>
@@ -6560,90 +6580,90 @@
         <v>4216756</v>
       </c>
       <c r="G31" s="8">
         <v>60369133976</v>
       </c>
       <c r="H31" s="8">
         <v>5214262</v>
       </c>
       <c r="I31" s="8">
         <v>69340141187</v>
       </c>
       <c r="J31" s="39">
         <v>5983306</v>
       </c>
       <c r="K31" s="39">
         <v>79855649123</v>
       </c>
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="H32" s="44"/>
       <c r="I32" s="44"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B33" s="63" t="s">
+      <c r="B33" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="C33" s="64"/>
-[...9 lines deleted...]
-      <c r="M33" s="64"/>
+      <c r="C33" s="57"/>
+      <c r="D33" s="57"/>
+      <c r="E33" s="57"/>
+      <c r="F33" s="57"/>
+      <c r="G33" s="57"/>
+      <c r="H33" s="57"/>
+      <c r="I33" s="57"/>
+      <c r="J33" s="57"/>
+      <c r="K33" s="57"/>
+      <c r="L33" s="57"/>
+      <c r="M33" s="57"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B34" s="52">
+      <c r="B34" s="48">
         <v>2021</v>
       </c>
-      <c r="C34" s="53"/>
-      <c r="D34" s="52">
+      <c r="C34" s="49"/>
+      <c r="D34" s="48">
         <v>2022</v>
       </c>
-      <c r="E34" s="53"/>
-      <c r="F34" s="52">
+      <c r="E34" s="49"/>
+      <c r="F34" s="48">
         <v>2023</v>
       </c>
-      <c r="G34" s="53"/>
-      <c r="H34" s="52">
+      <c r="G34" s="49"/>
+      <c r="H34" s="48">
         <v>2024</v>
       </c>
-      <c r="I34" s="53"/>
-      <c r="J34" s="52">
+      <c r="I34" s="49"/>
+      <c r="J34" s="48">
         <v>2025</v>
       </c>
-      <c r="K34" s="53"/>
-      <c r="L34" s="52">
+      <c r="K34" s="49"/>
+      <c r="L34" s="48">
         <v>2026</v>
       </c>
-      <c r="M34" s="53"/>
+      <c r="M34" s="49"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>22</v>
@@ -6878,52 +6898,56 @@
       </c>
       <c r="D41" s="9">
         <v>8263915</v>
       </c>
       <c r="E41" s="9">
         <v>5738291492</v>
       </c>
       <c r="F41" s="9">
         <v>6927888</v>
       </c>
       <c r="G41" s="9">
         <v>4916860981</v>
       </c>
       <c r="H41" s="9">
         <v>7913550</v>
       </c>
       <c r="I41" s="9">
         <v>5288475143</v>
       </c>
       <c r="J41" s="39">
         <v>9460532</v>
       </c>
       <c r="K41" s="39">
         <v>6696750965</v>
       </c>
-      <c r="L41" s="39"/>
-      <c r="M41" s="39"/>
+      <c r="L41" s="39">
+        <v>11949146</v>
+      </c>
+      <c r="M41" s="39">
+        <v>8235845992</v>
+      </c>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A42" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="9">
         <v>7162260</v>
       </c>
       <c r="C42" s="9">
         <v>4128984933</v>
       </c>
       <c r="D42" s="9">
         <v>8734264</v>
       </c>
       <c r="E42" s="9">
         <v>6089689956</v>
       </c>
       <c r="F42" s="9">
         <v>8043223</v>
       </c>
       <c r="G42" s="9">
         <v>5747337248</v>
       </c>
       <c r="H42" s="9">
         <v>9613287</v>
@@ -7108,90 +7132,90 @@
         <v>7478571</v>
       </c>
       <c r="G47" s="33">
         <v>5729743166</v>
       </c>
       <c r="H47" s="9">
         <v>11090856</v>
       </c>
       <c r="I47" s="9">
         <v>8019685688</v>
       </c>
       <c r="J47" s="39">
         <v>9714566</v>
       </c>
       <c r="K47" s="39">
         <v>6798321851</v>
       </c>
       <c r="L47" s="39"/>
       <c r="M47" s="39"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="H48" s="40"/>
       <c r="I48" s="40"/>
     </row>
     <row r="49" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="63" t="s">
+      <c r="B49" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="C49" s="64"/>
-[...9 lines deleted...]
-      <c r="M49" s="64"/>
+      <c r="C49" s="57"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="57"/>
+      <c r="F49" s="57"/>
+      <c r="G49" s="57"/>
+      <c r="H49" s="57"/>
+      <c r="I49" s="57"/>
+      <c r="J49" s="57"/>
+      <c r="K49" s="57"/>
+      <c r="L49" s="57"/>
+      <c r="M49" s="57"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B50" s="28">
         <v>2021</v>
       </c>
       <c r="C50" s="29"/>
       <c r="D50" s="28">
         <v>2022</v>
       </c>
       <c r="E50" s="29"/>
       <c r="F50" s="28">
         <v>2023</v>
       </c>
       <c r="G50" s="29"/>
-      <c r="H50" s="52">
+      <c r="H50" s="48">
         <v>2024</v>
       </c>
-      <c r="I50" s="53"/>
-      <c r="J50" s="52">
+      <c r="I50" s="49"/>
+      <c r="J50" s="48">
         <v>2025</v>
       </c>
-      <c r="K50" s="53"/>
-      <c r="L50" s="52">
+      <c r="K50" s="49"/>
+      <c r="L50" s="48">
         <v>2026</v>
       </c>
-      <c r="M50" s="53"/>
+      <c r="M50" s="49"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>22</v>
@@ -7426,52 +7450,56 @@
       </c>
       <c r="D57" s="9">
         <v>5115132</v>
       </c>
       <c r="E57" s="9">
         <v>2694340307.4200006</v>
       </c>
       <c r="F57" s="9">
         <v>6069417</v>
       </c>
       <c r="G57" s="9">
         <v>3306830465</v>
       </c>
       <c r="H57" s="9">
         <v>6687072</v>
       </c>
       <c r="I57" s="9">
         <v>2447189395</v>
       </c>
       <c r="J57" s="39">
         <v>7753149</v>
       </c>
       <c r="K57" s="39">
         <v>3898605449</v>
       </c>
-      <c r="L57" s="39"/>
-      <c r="M57" s="39"/>
+      <c r="L57" s="39">
+        <v>7923389</v>
+      </c>
+      <c r="M57" s="39">
+        <v>4325576706</v>
+      </c>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A58" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B58" s="9">
         <v>4671734</v>
       </c>
       <c r="C58" s="9">
         <v>2491621314.5900002</v>
       </c>
       <c r="D58" s="9">
         <v>5459831</v>
       </c>
       <c r="E58" s="9">
         <v>2943613316.8599997</v>
       </c>
       <c r="F58" s="9">
         <v>5703106</v>
       </c>
       <c r="G58" s="9">
         <v>3432203186</v>
       </c>
       <c r="H58" s="9">
         <v>7261552</v>
@@ -7663,196 +7691,196 @@
       </c>
       <c r="I63" s="9">
         <v>4281294531</v>
       </c>
       <c r="J63" s="39">
         <v>9239316</v>
       </c>
       <c r="K63" s="39">
         <v>4988844814</v>
       </c>
       <c r="L63" s="39"/>
       <c r="M63" s="39"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B64" s="40"/>
       <c r="C64" s="40"/>
       <c r="D64" s="40"/>
       <c r="E64" s="40"/>
       <c r="F64" s="40"/>
       <c r="G64" s="40"/>
       <c r="H64" s="41"/>
       <c r="I64" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="25">
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="H2:I2"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
     <mergeCell ref="L50:M50"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="B17:M17"/>
     <mergeCell ref="B33:M33"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
-    <mergeCell ref="B18:C18"/>
-[...7 lines deleted...]
-    <mergeCell ref="D34:E34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B4317E3-ACF1-41FE-978A-6E2C87B516A4}">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y9" sqref="Y9"/>
+      <selection activeCell="Y10" sqref="Y10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.109375" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.33203125" customWidth="1"/>
     <col min="14" max="14" width="9" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.33203125" customWidth="1"/>
     <col min="16" max="16" width="10.5546875" customWidth="1"/>
     <col min="17" max="17" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.5546875" customWidth="1"/>
     <col min="19" max="19" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.5546875" customWidth="1"/>
     <col min="21" max="21" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="16.109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.6640625" customWidth="1"/>
     <col min="25" max="25" width="19.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="61" t="s">
+      <c r="B1" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="C1" s="62"/>
-[...21 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="51">
+      <c r="B2" s="52">
         <v>2015</v>
       </c>
-      <c r="C2" s="51"/>
-      <c r="D2" s="52">
+      <c r="C2" s="52"/>
+      <c r="D2" s="48">
         <v>2016</v>
       </c>
-      <c r="E2" s="53"/>
-      <c r="F2" s="51">
+      <c r="E2" s="49"/>
+      <c r="F2" s="52">
         <v>2017</v>
       </c>
-      <c r="G2" s="51"/>
-      <c r="H2" s="52">
+      <c r="G2" s="52"/>
+      <c r="H2" s="48">
         <v>2018</v>
       </c>
-      <c r="I2" s="53"/>
-      <c r="J2" s="51">
+      <c r="I2" s="49"/>
+      <c r="J2" s="52">
         <v>2019</v>
       </c>
-      <c r="K2" s="51"/>
-      <c r="L2" s="51">
+      <c r="K2" s="52"/>
+      <c r="L2" s="52">
         <v>2020</v>
       </c>
-      <c r="M2" s="51"/>
-      <c r="N2" s="51">
+      <c r="M2" s="52"/>
+      <c r="N2" s="52">
         <v>2021</v>
       </c>
-      <c r="O2" s="51"/>
-      <c r="P2" s="51">
+      <c r="O2" s="52"/>
+      <c r="P2" s="52">
         <v>2022</v>
       </c>
-      <c r="Q2" s="51"/>
-      <c r="R2" s="51">
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52">
         <v>2023</v>
       </c>
-      <c r="S2" s="51"/>
-      <c r="T2" s="51">
+      <c r="S2" s="52"/>
+      <c r="T2" s="52">
         <v>2024</v>
       </c>
-      <c r="U2" s="51"/>
-      <c r="V2" s="52">
+      <c r="U2" s="52"/>
+      <c r="V2" s="48">
         <v>2025</v>
       </c>
-      <c r="W2" s="53"/>
-      <c r="X2" s="52">
+      <c r="W2" s="49"/>
+      <c r="X2" s="48">
         <v>2026</v>
       </c>
-      <c r="Y2" s="53"/>
+      <c r="Y2" s="49"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -8340,52 +8368,56 @@
       </c>
       <c r="P9" s="4">
         <v>7622</v>
       </c>
       <c r="Q9" s="4">
         <v>86532180386.059982</v>
       </c>
       <c r="R9" s="4">
         <v>7859</v>
       </c>
       <c r="S9" s="4">
         <v>106838824398</v>
       </c>
       <c r="T9" s="4">
         <v>7807</v>
       </c>
       <c r="U9" s="4">
         <v>105442694297</v>
       </c>
       <c r="V9" s="4">
         <v>8853</v>
       </c>
       <c r="W9" s="4">
         <v>108758829431</v>
       </c>
-      <c r="X9" s="4"/>
-      <c r="Y9" s="4"/>
+      <c r="X9" s="4">
+        <v>10626</v>
+      </c>
+      <c r="Y9" s="4">
+        <v>126134370612</v>
+      </c>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A10" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4">
         <v>5670</v>
       </c>
       <c r="C10" s="4">
         <v>65725443000</v>
       </c>
       <c r="D10" s="4">
         <v>5967</v>
       </c>
       <c r="E10" s="4">
         <v>58270622306.639999</v>
       </c>
       <c r="F10" s="4">
         <v>5717</v>
       </c>
       <c r="G10" s="4">
         <v>74849725711.429993</v>
       </c>
       <c r="H10" s="4">
         <v>5187</v>
@@ -8809,160 +8841,160 @@
     <mergeCell ref="B1:Y1"/>
     <mergeCell ref="V2:W2"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7D6ABDB-289F-43A0-921C-DA7E89BAEAF4}">
   <dimension ref="A1:Y16"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="N1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y9" sqref="Y9"/>
+    <sheetView showGridLines="0" topLeftCell="N1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="X10" sqref="X10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="15" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="19" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="15" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="18.33203125" customWidth="1"/>
     <col min="17" max="17" width="19.5546875" customWidth="1"/>
     <col min="18" max="18" width="18.33203125" customWidth="1"/>
     <col min="19" max="19" width="19.5546875" customWidth="1"/>
     <col min="20" max="20" width="12" customWidth="1"/>
     <col min="21" max="21" width="19.5546875" customWidth="1"/>
     <col min="22" max="23" width="17.6640625" customWidth="1"/>
     <col min="24" max="24" width="12.44140625" customWidth="1"/>
     <col min="25" max="25" width="18.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="61" t="s">
+      <c r="B1" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C1" s="62"/>
-[...21 lines deleted...]
-      <c r="Y1" s="62"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="51">
+      <c r="B2" s="52">
         <v>2015</v>
       </c>
-      <c r="C2" s="51"/>
-      <c r="D2" s="52">
+      <c r="C2" s="52"/>
+      <c r="D2" s="48">
         <v>2016</v>
       </c>
-      <c r="E2" s="53"/>
-      <c r="F2" s="51">
+      <c r="E2" s="49"/>
+      <c r="F2" s="52">
         <v>2017</v>
       </c>
-      <c r="G2" s="51"/>
-      <c r="H2" s="52">
+      <c r="G2" s="52"/>
+      <c r="H2" s="48">
         <v>2018</v>
       </c>
-      <c r="I2" s="53"/>
-      <c r="J2" s="51">
+      <c r="I2" s="49"/>
+      <c r="J2" s="52">
         <v>2019</v>
       </c>
-      <c r="K2" s="51"/>
-      <c r="L2" s="51">
+      <c r="K2" s="52"/>
+      <c r="L2" s="52">
         <v>2020</v>
       </c>
-      <c r="M2" s="51"/>
-      <c r="N2" s="51">
+      <c r="M2" s="52"/>
+      <c r="N2" s="52">
         <v>2021</v>
       </c>
-      <c r="O2" s="51"/>
-      <c r="P2" s="51">
+      <c r="O2" s="52"/>
+      <c r="P2" s="52">
         <v>2022</v>
       </c>
-      <c r="Q2" s="51"/>
-      <c r="R2" s="51">
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52">
         <v>2023</v>
       </c>
-      <c r="S2" s="51"/>
-      <c r="T2" s="51">
+      <c r="S2" s="52"/>
+      <c r="T2" s="52">
         <v>2024</v>
       </c>
-      <c r="U2" s="51"/>
-      <c r="V2" s="52">
+      <c r="U2" s="52"/>
+      <c r="V2" s="48">
         <v>2025</v>
       </c>
-      <c r="W2" s="53"/>
-      <c r="X2" s="52">
+      <c r="W2" s="49"/>
+      <c r="X2" s="48">
         <v>2026</v>
       </c>
-      <c r="Y2" s="53"/>
+      <c r="Y2" s="49"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -9450,52 +9482,56 @@
       </c>
       <c r="P9" s="4">
         <v>2541</v>
       </c>
       <c r="Q9" s="4">
         <v>46123635147.139999</v>
       </c>
       <c r="R9" s="4">
         <v>3413</v>
       </c>
       <c r="S9" s="4">
         <v>55439518933</v>
       </c>
       <c r="T9" s="4">
         <v>4019</v>
       </c>
       <c r="U9" s="4">
         <v>61554902642</v>
       </c>
       <c r="V9" s="27">
         <v>50515</v>
       </c>
       <c r="W9" s="27">
         <v>63741841148</v>
       </c>
-      <c r="X9" s="27"/>
-      <c r="Y9" s="27"/>
+      <c r="X9" s="27">
+        <v>23760</v>
+      </c>
+      <c r="Y9" s="27">
+        <v>74192224570</v>
+      </c>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A10" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="4">
         <v>1168</v>
       </c>
       <c r="C10" s="4">
         <v>32306902000</v>
       </c>
       <c r="D10" s="4">
         <v>952</v>
       </c>
       <c r="E10" s="4">
         <v>26997769395.470005</v>
       </c>
       <c r="F10" s="4">
         <v>824</v>
       </c>
       <c r="G10" s="4">
         <v>37072483433.809998</v>
       </c>
       <c r="H10" s="4">
         <v>829</v>
@@ -9940,94 +9976,50 @@
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...42 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C18889EDA50FE54AB4972CE3A9ED695A" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e003522f8e2c73adafff5fee0c2c5658">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="2a429eef-2111-4805-bf59-0cb632245aff" xmlns:ns3="0c002113-d65b-49f3-ad78-1ba78be737b8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d493cb31275d093c444f788c52622129" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="2a429eef-2111-4805-bf59-0cb632245aff"/>
     <xsd:import namespace="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -10255,86 +10247,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a429eef-2111-4805-bf59-0cb632245aff">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0c002113-d65b-49f3-ad78-1ba78be737b8" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="0c002113-d65b-49f3-ad78-1ba78be737b8">
+      <UserInfo>
+        <DisplayName>Nekomba, Jacky</DisplayName>
+        <AccountId>114</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nangolo, Miryam</DisplayName>
+        <AccountId>274</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Shilongo, Henock</DisplayName>
+        <AccountId>13</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nuab, Ernst</DisplayName>
+        <AccountId>15</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E861692B-CB38-4769-9A9C-1E48BF4C5AA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="2a429eef-2111-4805-bf59-0cb632245aff"/>
     <ds:schemaRef ds:uri="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C148BA5A-B5C2-4F0D-BA95-89BC26875627}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4036620F-DD3E-4FF3-8BE4-5D824BD368F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2a429eef-2111-4805-bf59-0cb632245aff"/>
+    <ds:schemaRef ds:uri="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82f1ab62-2277-4c0d-aa3e-21682a26c75c}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>