--- v9 (2026-07-21)
+++ v10 (2026-09-05)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/awe1282_bon_com_na/Documents/Documents/NPS/WebStats/2026/June/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/awe1282_bon_com_na/Documents/Documents/NPS/WebStats/2026/July/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="231" documentId="13_ncr:1_{1B585621-2B23-4A43-B042-7A850A183D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3E3B12FC-7E36-451F-A74D-CC51E513DD28}"/>
+  <xr:revisionPtr revIDLastSave="250" documentId="13_ncr:1_{1B585621-2B23-4A43-B042-7A850A183D10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FAAF5819-CC98-4702-90F3-9EF5080254A7}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="783" xr2:uid="{442349FA-63F8-4E17-A798-464D1FFE307B}"/>
+    <workbookView xWindow="31290" yWindow="2130" windowWidth="15540" windowHeight="11520" tabRatio="783" activeTab="4" xr2:uid="{442349FA-63F8-4E17-A798-464D1FFE307B}"/>
   </bookViews>
   <sheets>
     <sheet name="Disclaimer and Legend" sheetId="11" r:id="rId1"/>
     <sheet name="InterBank" sheetId="9" r:id="rId2"/>
     <sheet name="IntraBank" sheetId="12" r:id="rId3"/>
     <sheet name="Domestic Settlement System" sheetId="8" r:id="rId4"/>
     <sheet name="Regional Settlement System" sheetId="10" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">'Disclaimer and Legend'!$B$10</definedName>
     <definedName name="_ftn2" localSheetId="0">'Disclaimer and Legend'!$B$11</definedName>
     <definedName name="_ftnref1" localSheetId="0">'Disclaimer and Legend'!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="0">'Disclaimer and Legend'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -671,99 +671,99 @@
     <xf numFmtId="168" fontId="9" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma [0] 2" xfId="20" xr:uid="{63C593BC-B2B6-45E2-8A81-4097BE6B50DC}"/>
     <cellStyle name="Comma 10" xfId="27" xr:uid="{18E7BEC5-767E-412F-A4A5-44356033625B}"/>
     <cellStyle name="Comma 11" xfId="28" xr:uid="{C4D3776B-1D44-43C1-AD59-A88538A8E13B}"/>
     <cellStyle name="Comma 2" xfId="2" xr:uid="{D20739AD-8107-4388-B737-7D5061706021}"/>
     <cellStyle name="Comma 2 2" xfId="4" xr:uid="{72BAA446-DF25-4D7B-B134-C4D702DFDAEF}"/>
     <cellStyle name="Comma 2 3" xfId="16" xr:uid="{287B2B2E-AF8E-45A4-9607-84FCF2BACA55}"/>
     <cellStyle name="Comma 3" xfId="6" xr:uid="{31476EC8-7372-4273-A654-D986298528DB}"/>
     <cellStyle name="Comma 3 2" xfId="19" xr:uid="{CD7ED170-18D4-493D-BC8A-E96164FD1971}"/>
     <cellStyle name="Comma 3 3" xfId="18" xr:uid="{4D1771AB-1733-4E99-BF73-6981C2EBFF55}"/>
     <cellStyle name="Comma 4" xfId="8" xr:uid="{0BDB2997-080D-4175-A726-D3A7989AE495}"/>
     <cellStyle name="Comma 4 2" xfId="21" xr:uid="{2BFF13E2-51AF-4742-A88B-43EDEC4A24EC}"/>
     <cellStyle name="Comma 5" xfId="9" xr:uid="{A568FFF8-8D8D-4CB0-BEB6-059E43FDE1BF}"/>
     <cellStyle name="Comma 5 2" xfId="11" xr:uid="{0ADBF37A-9C90-42BF-8660-77F4D6864855}"/>
     <cellStyle name="Comma 5 3" xfId="10" xr:uid="{5B759B93-4ADB-4C70-9F5E-DCB4986683DD}"/>
     <cellStyle name="Comma 5 4" xfId="23" xr:uid="{F54429FD-87C9-4A46-A615-C35B5F0B8CA6}"/>
     <cellStyle name="Comma 6" xfId="24" xr:uid="{08B1DEA9-D303-4075-B1A8-382E2EC18B44}"/>
     <cellStyle name="Comma 7" xfId="15" xr:uid="{BAC0AB0A-EFA8-44B7-A824-8FDA4C7FDA8E}"/>
     <cellStyle name="Comma 8" xfId="25" xr:uid="{CC77022A-6BBE-496F-B143-C1A21DA82CF7}"/>
     <cellStyle name="Comma 9" xfId="26" xr:uid="{FF6F72B9-F7AA-470C-B3E0-E91EBAAE0815}"/>
     <cellStyle name="Hyperlink" xfId="12" builtinId="8"/>
@@ -1091,120 +1091,120 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{890005C8-3A8C-4F02-9FBD-FB8F1D4577B9}">
   <dimension ref="B2:J21"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="19.44140625" customWidth="1"/>
     <col min="3" max="3" width="63.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B2" s="55" t="s">
+      <c r="B2" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="55"/>
-[...5 lines deleted...]
-      <c r="I2" s="55"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
       <c r="J2" s="15"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="54" t="s">
+      <c r="B3" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="54"/>
+      <c r="C3" s="49"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="15"/>
     </row>
     <row r="4" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B4" s="54"/>
-      <c r="C4" s="54"/>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="15"/>
     </row>
     <row r="5" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B5" s="54"/>
-      <c r="C5" s="54"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="15"/>
     </row>
     <row r="6" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B6" s="54"/>
-      <c r="C6" s="54"/>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="15"/>
     </row>
     <row r="7" spans="2:10" ht="51.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="54"/>
-      <c r="C7" s="54"/>
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="15"/>
     </row>
     <row r="8" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
     </row>
     <row r="9" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B9" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
@@ -1336,208 +1336,208 @@
         <v>17</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
     </row>
     <row r="19" spans="2:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B19" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
     </row>
     <row r="20" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B20" s="53" t="s">
+      <c r="B20" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="53"/>
-[...6 lines deleted...]
-      <c r="J20" s="53"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="48"/>
+      <c r="E20" s="48"/>
+      <c r="F20" s="48"/>
+      <c r="G20" s="48"/>
+      <c r="H20" s="48"/>
+      <c r="I20" s="48"/>
+      <c r="J20" s="48"/>
     </row>
     <row r="21" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B21" s="53"/>
-[...7 lines deleted...]
-      <c r="J21" s="53"/>
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
+      <c r="G21" s="48"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="48"/>
+      <c r="J21" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B20:J21"/>
     <mergeCell ref="B3:C7"/>
     <mergeCell ref="B2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" location="_ftn2" display="_ftn2" xr:uid="{0103989F-6317-4DFA-9593-001C687A5223}"/>
     <hyperlink ref="B19" location="_ftnref1" display="_ftnref1" xr:uid="{C9B8EEA4-09BF-4219-ACBF-F76884DFC9DF}"/>
     <hyperlink ref="B20" location="_ftnref2" display="_ftnref2" xr:uid="{7C6E50CC-72E3-43CD-BE32-C2E68005F1A6}"/>
     <hyperlink ref="B14" location="_ftn1" display="_ftn1" xr:uid="{E0ABD4F0-CC95-41E9-84C1-C2A3B5487218}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E188560-D287-442C-9C71-08373E0511F2}">
   <dimension ref="A1:Y64"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A12" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y58" sqref="Y58"/>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="Y59" sqref="Y59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="19.5546875" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="12" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="18.88671875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="11.5546875" customWidth="1"/>
     <col min="13" max="13" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" customWidth="1"/>
     <col min="15" max="15" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="17.5546875" customWidth="1"/>
     <col min="19" max="19" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="17.5546875" customWidth="1"/>
     <col min="21" max="21" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="17.6640625" customWidth="1"/>
     <col min="24" max="24" width="19.88671875" customWidth="1"/>
     <col min="25" max="25" width="17.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="50" t="s">
+      <c r="B1" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="51"/>
-[...21 lines deleted...]
-      <c r="Y1" s="51"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="52">
+      <c r="B2" s="51">
         <v>2015</v>
       </c>
-      <c r="C2" s="52"/>
-      <c r="D2" s="48">
+      <c r="C2" s="51"/>
+      <c r="D2" s="52">
         <v>2016</v>
       </c>
-      <c r="E2" s="49"/>
-      <c r="F2" s="52">
+      <c r="E2" s="53"/>
+      <c r="F2" s="51">
         <v>2017</v>
       </c>
-      <c r="G2" s="52"/>
-      <c r="H2" s="48">
+      <c r="G2" s="51"/>
+      <c r="H2" s="52">
         <v>2018</v>
       </c>
-      <c r="I2" s="49"/>
-      <c r="J2" s="52">
+      <c r="I2" s="53"/>
+      <c r="J2" s="51">
         <v>2019</v>
       </c>
-      <c r="K2" s="52"/>
-      <c r="L2" s="52">
+      <c r="K2" s="51"/>
+      <c r="L2" s="51">
         <v>2020</v>
       </c>
-      <c r="M2" s="52"/>
-      <c r="N2" s="52">
+      <c r="M2" s="51"/>
+      <c r="N2" s="51">
         <v>2021</v>
       </c>
-      <c r="O2" s="52"/>
-      <c r="P2" s="52">
+      <c r="O2" s="51"/>
+      <c r="P2" s="51">
         <v>2022</v>
       </c>
-      <c r="Q2" s="52"/>
-      <c r="R2" s="52">
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51">
         <v>2023</v>
       </c>
-      <c r="S2" s="52"/>
-      <c r="T2" s="48">
+      <c r="S2" s="51"/>
+      <c r="T2" s="52">
         <v>2024</v>
       </c>
-      <c r="U2" s="49"/>
-      <c r="V2" s="48">
+      <c r="U2" s="53"/>
+      <c r="V2" s="52">
         <v>2025</v>
       </c>
-      <c r="W2" s="49"/>
-      <c r="X2" s="48">
+      <c r="W2" s="53"/>
+      <c r="X2" s="52">
         <v>2026</v>
       </c>
-      <c r="Y2" s="49"/>
+      <c r="Y2" s="53"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -2102,52 +2102,56 @@
       </c>
       <c r="P10" s="9">
         <v>768089</v>
       </c>
       <c r="Q10" s="9">
         <v>1463309627</v>
       </c>
       <c r="R10" s="9">
         <v>913079</v>
       </c>
       <c r="S10" s="9">
         <v>2001941116</v>
       </c>
       <c r="T10" s="9">
         <v>991330</v>
       </c>
       <c r="U10" s="9">
         <v>2348966834</v>
       </c>
       <c r="V10" s="27">
         <v>1010139</v>
       </c>
       <c r="W10" s="27">
         <v>1355624854</v>
       </c>
-      <c r="X10" s="27"/>
-      <c r="Y10" s="27"/>
+      <c r="X10" s="27">
+        <v>1066064</v>
+      </c>
+      <c r="Y10" s="27">
+        <v>2645016994</v>
+      </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A11" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="10">
         <v>483637</v>
       </c>
       <c r="C11" s="10">
         <v>799991456.98000002</v>
       </c>
       <c r="D11" s="10">
         <v>632027</v>
       </c>
       <c r="E11" s="11">
         <v>963476685.86000001</v>
       </c>
       <c r="F11" s="10">
         <v>560781</v>
       </c>
       <c r="G11" s="11">
         <v>981859302.25</v>
       </c>
       <c r="H11" s="10">
         <v>584126</v>
@@ -2499,127 +2503,127 @@
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="43"/>
       <c r="U16" s="43"/>
       <c r="V16" s="43"/>
       <c r="W16" s="43"/>
       <c r="X16" s="43"/>
       <c r="Y16" s="43"/>
     </row>
     <row r="17" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6"/>
-      <c r="B17" s="56" t="s">
+      <c r="B17" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="57"/>
-[...21 lines deleted...]
-      <c r="Y17" s="57"/>
+      <c r="C17" s="64"/>
+      <c r="D17" s="64"/>
+      <c r="E17" s="64"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="64"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="64"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="64"/>
+      <c r="M17" s="64"/>
+      <c r="N17" s="64"/>
+      <c r="O17" s="64"/>
+      <c r="P17" s="64"/>
+      <c r="Q17" s="64"/>
+      <c r="R17" s="64"/>
+      <c r="S17" s="64"/>
+      <c r="T17" s="64"/>
+      <c r="U17" s="64"/>
+      <c r="V17" s="64"/>
+      <c r="W17" s="64"/>
+      <c r="X17" s="64"/>
+      <c r="Y17" s="64"/>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A18" s="3"/>
-      <c r="B18" s="52">
+      <c r="B18" s="51">
         <v>2015</v>
       </c>
-      <c r="C18" s="52"/>
-      <c r="D18" s="48">
+      <c r="C18" s="51"/>
+      <c r="D18" s="52">
         <v>2016</v>
       </c>
-      <c r="E18" s="49"/>
-      <c r="F18" s="52">
+      <c r="E18" s="53"/>
+      <c r="F18" s="51">
         <v>2017</v>
       </c>
-      <c r="G18" s="52"/>
-      <c r="H18" s="48">
+      <c r="G18" s="51"/>
+      <c r="H18" s="52">
         <v>2018</v>
       </c>
-      <c r="I18" s="49"/>
-      <c r="J18" s="52">
+      <c r="I18" s="53"/>
+      <c r="J18" s="51">
         <v>2019</v>
       </c>
-      <c r="K18" s="52"/>
-      <c r="L18" s="52">
+      <c r="K18" s="51"/>
+      <c r="L18" s="51">
         <v>2020</v>
       </c>
-      <c r="M18" s="52"/>
-      <c r="N18" s="52">
+      <c r="M18" s="51"/>
+      <c r="N18" s="51">
         <v>2021</v>
       </c>
-      <c r="O18" s="52"/>
-      <c r="P18" s="52">
+      <c r="O18" s="51"/>
+      <c r="P18" s="51">
         <v>2022</v>
       </c>
-      <c r="Q18" s="52"/>
-      <c r="R18" s="52">
+      <c r="Q18" s="51"/>
+      <c r="R18" s="51">
         <v>2023</v>
       </c>
-      <c r="S18" s="52"/>
-      <c r="T18" s="48">
+      <c r="S18" s="51"/>
+      <c r="T18" s="52">
         <v>2024</v>
       </c>
-      <c r="U18" s="49"/>
-      <c r="V18" s="48">
+      <c r="U18" s="53"/>
+      <c r="V18" s="52">
         <v>2025</v>
       </c>
-      <c r="W18" s="49"/>
-      <c r="X18" s="48">
+      <c r="W18" s="53"/>
+      <c r="X18" s="52">
         <v>2026</v>
       </c>
-      <c r="Y18" s="49"/>
+      <c r="Y18" s="53"/>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A19" s="3"/>
       <c r="B19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="1" t="s">
@@ -3184,52 +3188,56 @@
       </c>
       <c r="P26" s="8">
         <v>1314254</v>
       </c>
       <c r="Q26" s="8">
         <v>27680669085</v>
       </c>
       <c r="R26" s="8">
         <v>1412527</v>
       </c>
       <c r="S26" s="8">
         <v>30178731719</v>
       </c>
       <c r="T26" s="8">
         <v>1609159</v>
       </c>
       <c r="U26" s="8">
         <v>36012828497</v>
       </c>
       <c r="V26" s="27">
         <v>1786120</v>
       </c>
       <c r="W26" s="27">
         <v>40146202317</v>
       </c>
-      <c r="X26" s="27"/>
-      <c r="Y26" s="27"/>
+      <c r="X26" s="27">
+        <v>1886255</v>
+      </c>
+      <c r="Y26" s="27">
+        <v>44086261279</v>
+      </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A27" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="10">
         <v>835419</v>
       </c>
       <c r="C27" s="10">
         <v>18816705975.600002</v>
       </c>
       <c r="D27" s="10">
         <v>968341</v>
       </c>
       <c r="E27" s="11">
         <v>23117717639.830002</v>
       </c>
       <c r="F27" s="10">
         <v>1023393</v>
       </c>
       <c r="G27" s="11">
         <v>23659523466.499996</v>
       </c>
       <c r="H27" s="10">
         <v>1065715</v>
@@ -3581,113 +3589,113 @@
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
     </row>
     <row r="33" spans="1:25" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="6"/>
-      <c r="B33" s="64" t="s">
+      <c r="B33" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="C33" s="64"/>
-[...15 lines deleted...]
-      <c r="S33" s="64"/>
+      <c r="C33" s="60"/>
+      <c r="D33" s="60"/>
+      <c r="E33" s="60"/>
+      <c r="F33" s="60"/>
+      <c r="G33" s="60"/>
+      <c r="H33" s="60"/>
+      <c r="I33" s="60"/>
+      <c r="J33" s="60"/>
+      <c r="K33" s="60"/>
+      <c r="L33" s="60"/>
+      <c r="M33" s="60"/>
+      <c r="N33" s="60"/>
+      <c r="O33" s="60"/>
+      <c r="P33" s="60"/>
+      <c r="Q33" s="60"/>
+      <c r="R33" s="60"/>
+      <c r="S33" s="60"/>
     </row>
     <row r="34" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A34" s="3"/>
-      <c r="B34" s="52">
+      <c r="B34" s="51">
         <v>2015</v>
       </c>
-      <c r="C34" s="52"/>
-      <c r="D34" s="48">
+      <c r="C34" s="51"/>
+      <c r="D34" s="52">
         <v>2016</v>
       </c>
-      <c r="E34" s="49"/>
-      <c r="F34" s="52">
+      <c r="E34" s="53"/>
+      <c r="F34" s="51">
         <v>2017</v>
       </c>
-      <c r="G34" s="52"/>
-      <c r="H34" s="48">
+      <c r="G34" s="51"/>
+      <c r="H34" s="52">
         <v>2018</v>
       </c>
-      <c r="I34" s="49"/>
-      <c r="J34" s="52">
+      <c r="I34" s="53"/>
+      <c r="J34" s="51">
         <v>2019</v>
       </c>
-      <c r="K34" s="52"/>
-      <c r="L34" s="52">
+      <c r="K34" s="51"/>
+      <c r="L34" s="51">
         <v>2020</v>
       </c>
-      <c r="M34" s="52"/>
-      <c r="N34" s="52">
+      <c r="M34" s="51"/>
+      <c r="N34" s="51">
         <v>2021</v>
       </c>
-      <c r="O34" s="52"/>
-      <c r="P34" s="52">
+      <c r="O34" s="51"/>
+      <c r="P34" s="51">
         <v>2022</v>
       </c>
-      <c r="Q34" s="52"/>
-      <c r="R34" s="52">
+      <c r="Q34" s="51"/>
+      <c r="R34" s="51">
         <v>2023</v>
       </c>
-      <c r="S34" s="52"/>
-      <c r="T34" s="48">
+      <c r="S34" s="51"/>
+      <c r="T34" s="52">
         <v>2024</v>
       </c>
-      <c r="U34" s="49"/>
+      <c r="U34" s="53"/>
       <c r="V34" s="45"/>
       <c r="W34" s="45"/>
       <c r="X34" s="45"/>
       <c r="Y34" s="45"/>
     </row>
     <row r="35" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A35" s="3"/>
       <c r="B35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>22</v>
       </c>
@@ -3750,679 +3758,679 @@
       </c>
       <c r="D36" s="10">
         <v>86764</v>
       </c>
       <c r="E36" s="11">
         <v>926117031.56999993</v>
       </c>
       <c r="F36" s="10">
         <v>52407</v>
       </c>
       <c r="G36" s="11">
         <v>458982400.11000001</v>
       </c>
       <c r="H36" s="10">
         <v>23569</v>
       </c>
       <c r="I36" s="11">
         <v>229964233.59</v>
       </c>
       <c r="J36" s="4">
         <v>11274</v>
       </c>
       <c r="K36" s="5">
         <v>114709632.44</v>
       </c>
-      <c r="L36" s="58" t="s">
+      <c r="L36" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="M36" s="59"/>
-      <c r="N36" s="58" t="s">
+      <c r="M36" s="55"/>
+      <c r="N36" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="O36" s="59"/>
-      <c r="P36" s="58" t="s">
+      <c r="O36" s="55"/>
+      <c r="P36" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="Q36" s="59"/>
-      <c r="R36" s="58" t="s">
+      <c r="Q36" s="55"/>
+      <c r="R36" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="S36" s="59"/>
-      <c r="T36" s="58" t="s">
+      <c r="S36" s="55"/>
+      <c r="T36" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="U36" s="59"/>
+      <c r="U36" s="55"/>
       <c r="V36" s="47"/>
       <c r="W36" s="47"/>
       <c r="X36" s="47"/>
       <c r="Y36" s="47"/>
     </row>
     <row r="37" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A37" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="10">
         <v>136840</v>
       </c>
       <c r="C37" s="10">
         <v>2178931261.9499998</v>
       </c>
       <c r="D37" s="10">
         <v>98303</v>
       </c>
       <c r="E37" s="11">
         <v>889975913.63999999</v>
       </c>
       <c r="F37" s="10">
         <v>61955</v>
       </c>
       <c r="G37" s="11">
         <v>553559025.76999998</v>
       </c>
       <c r="H37" s="10">
         <v>25167</v>
       </c>
       <c r="I37" s="11">
         <v>247061407.62</v>
       </c>
       <c r="J37" s="4">
         <v>2827</v>
       </c>
       <c r="K37" s="5">
         <v>33600934.990000002</v>
       </c>
-      <c r="L37" s="60"/>
-[...8 lines deleted...]
-      <c r="U37" s="61"/>
+      <c r="L37" s="56"/>
+      <c r="M37" s="57"/>
+      <c r="N37" s="56"/>
+      <c r="O37" s="57"/>
+      <c r="P37" s="56"/>
+      <c r="Q37" s="57"/>
+      <c r="R37" s="56"/>
+      <c r="S37" s="57"/>
+      <c r="T37" s="56"/>
+      <c r="U37" s="57"/>
       <c r="V37" s="47"/>
       <c r="W37" s="47"/>
       <c r="X37" s="47"/>
       <c r="Y37" s="47"/>
     </row>
     <row r="38" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="10">
         <v>150501</v>
       </c>
       <c r="C38" s="10">
         <v>2528697575.3299999</v>
       </c>
       <c r="D38" s="10">
         <v>98455</v>
       </c>
       <c r="E38" s="11">
         <v>918580493.61000001</v>
       </c>
       <c r="F38" s="10">
         <v>69174</v>
       </c>
       <c r="G38" s="11">
         <v>657716949.97000003</v>
       </c>
       <c r="H38" s="10">
         <v>25421</v>
       </c>
       <c r="I38" s="11">
         <v>261241505.27999997</v>
       </c>
       <c r="J38" s="4">
         <v>606</v>
       </c>
       <c r="K38" s="5">
         <v>9793615.370000001</v>
       </c>
-      <c r="L38" s="60"/>
-[...8 lines deleted...]
-      <c r="U38" s="61"/>
+      <c r="L38" s="56"/>
+      <c r="M38" s="57"/>
+      <c r="N38" s="56"/>
+      <c r="O38" s="57"/>
+      <c r="P38" s="56"/>
+      <c r="Q38" s="57"/>
+      <c r="R38" s="56"/>
+      <c r="S38" s="57"/>
+      <c r="T38" s="56"/>
+      <c r="U38" s="57"/>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="47"/>
       <c r="Y38" s="47"/>
     </row>
     <row r="39" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="10">
         <v>139016</v>
       </c>
       <c r="C39" s="10">
         <v>2336504090.7999997</v>
       </c>
       <c r="D39" s="10">
         <v>102642</v>
       </c>
       <c r="E39" s="11">
         <v>950324622.06000006</v>
       </c>
       <c r="F39" s="10">
         <v>58952</v>
       </c>
       <c r="G39" s="11">
         <v>552499661.16999996</v>
       </c>
       <c r="H39" s="10">
         <v>22475</v>
       </c>
       <c r="I39" s="11">
         <v>222872297.43000001</v>
       </c>
       <c r="J39" s="4">
         <v>297</v>
       </c>
       <c r="K39" s="5">
         <v>4182617.7699999996</v>
       </c>
-      <c r="L39" s="60"/>
-[...8 lines deleted...]
-      <c r="U39" s="61"/>
+      <c r="L39" s="56"/>
+      <c r="M39" s="57"/>
+      <c r="N39" s="56"/>
+      <c r="O39" s="57"/>
+      <c r="P39" s="56"/>
+      <c r="Q39" s="57"/>
+      <c r="R39" s="56"/>
+      <c r="S39" s="57"/>
+      <c r="T39" s="56"/>
+      <c r="U39" s="57"/>
       <c r="V39" s="47"/>
       <c r="W39" s="47"/>
       <c r="X39" s="47"/>
       <c r="Y39" s="47"/>
     </row>
     <row r="40" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A40" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="10">
         <v>119181</v>
       </c>
       <c r="C40" s="10">
         <v>1892656659.1699996</v>
       </c>
       <c r="D40" s="10">
         <v>82163</v>
       </c>
       <c r="E40" s="11">
         <v>763484164.45000005</v>
       </c>
       <c r="F40" s="10">
         <v>59829</v>
       </c>
       <c r="G40" s="11">
         <v>567160412.49999988</v>
       </c>
       <c r="H40" s="10">
         <v>27344</v>
       </c>
       <c r="I40" s="11">
         <v>290023425.46000004</v>
       </c>
       <c r="J40" s="4">
         <v>1711</v>
       </c>
       <c r="K40" s="5">
         <v>27696812.52</v>
       </c>
-      <c r="L40" s="60"/>
-[...8 lines deleted...]
-      <c r="U40" s="61"/>
+      <c r="L40" s="56"/>
+      <c r="M40" s="57"/>
+      <c r="N40" s="56"/>
+      <c r="O40" s="57"/>
+      <c r="P40" s="56"/>
+      <c r="Q40" s="57"/>
+      <c r="R40" s="56"/>
+      <c r="S40" s="57"/>
+      <c r="T40" s="56"/>
+      <c r="U40" s="57"/>
       <c r="V40" s="47"/>
       <c r="W40" s="47"/>
       <c r="X40" s="47"/>
       <c r="Y40" s="47"/>
     </row>
     <row r="41" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A41" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="10">
         <v>135083</v>
       </c>
       <c r="C41" s="10">
         <v>2068552388.8099999</v>
       </c>
       <c r="D41" s="10">
         <v>95330</v>
       </c>
       <c r="E41" s="11">
         <v>865314844.65999985</v>
       </c>
       <c r="F41" s="10">
         <v>63765</v>
       </c>
       <c r="G41" s="11">
         <v>593111825.26999998</v>
       </c>
       <c r="H41" s="10">
         <v>28440</v>
       </c>
       <c r="I41" s="11">
         <v>300136233.65000004</v>
       </c>
       <c r="J41" s="4">
         <v>1424</v>
       </c>
       <c r="K41" s="5">
         <v>21743314.330000002</v>
       </c>
-      <c r="L41" s="60"/>
-[...8 lines deleted...]
-      <c r="U41" s="61"/>
+      <c r="L41" s="56"/>
+      <c r="M41" s="57"/>
+      <c r="N41" s="56"/>
+      <c r="O41" s="57"/>
+      <c r="P41" s="56"/>
+      <c r="Q41" s="57"/>
+      <c r="R41" s="56"/>
+      <c r="S41" s="57"/>
+      <c r="T41" s="56"/>
+      <c r="U41" s="57"/>
       <c r="V41" s="47"/>
       <c r="W41" s="47"/>
       <c r="X41" s="47"/>
       <c r="Y41" s="47"/>
     </row>
     <row r="42" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A42" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="10">
         <v>146521</v>
       </c>
       <c r="C42" s="10">
         <v>2288392391.9400001</v>
       </c>
       <c r="D42" s="10">
         <v>88133</v>
       </c>
       <c r="E42" s="11">
         <v>801192829.73000002</v>
       </c>
       <c r="F42" s="10">
         <v>56799</v>
       </c>
       <c r="G42" s="11">
         <v>525214705.36999995</v>
       </c>
       <c r="H42" s="10">
         <v>26940</v>
       </c>
       <c r="I42" s="11">
         <v>286584798.42999995</v>
       </c>
-      <c r="J42" s="58" t="s">
+      <c r="J42" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="K42" s="59"/>
-[...9 lines deleted...]
-      <c r="U42" s="61"/>
+      <c r="K42" s="55"/>
+      <c r="L42" s="56"/>
+      <c r="M42" s="57"/>
+      <c r="N42" s="56"/>
+      <c r="O42" s="57"/>
+      <c r="P42" s="56"/>
+      <c r="Q42" s="57"/>
+      <c r="R42" s="56"/>
+      <c r="S42" s="57"/>
+      <c r="T42" s="56"/>
+      <c r="U42" s="57"/>
       <c r="V42" s="47"/>
       <c r="W42" s="47"/>
       <c r="X42" s="47"/>
       <c r="Y42" s="47"/>
     </row>
     <row r="43" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A43" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="10">
         <v>122595</v>
       </c>
       <c r="C43" s="10">
         <v>2081312236.5699997</v>
       </c>
       <c r="D43" s="10">
         <v>73811</v>
       </c>
       <c r="E43" s="11">
         <v>772398338.84000015</v>
       </c>
       <c r="F43" s="10">
         <v>56352</v>
       </c>
       <c r="G43" s="11">
         <v>552592778.21999991</v>
       </c>
       <c r="H43" s="10">
         <v>24942</v>
       </c>
       <c r="I43" s="11">
         <v>265766606.62</v>
       </c>
-      <c r="J43" s="60"/>
-[...10 lines deleted...]
-      <c r="U43" s="61"/>
+      <c r="J43" s="56"/>
+      <c r="K43" s="57"/>
+      <c r="L43" s="56"/>
+      <c r="M43" s="57"/>
+      <c r="N43" s="56"/>
+      <c r="O43" s="57"/>
+      <c r="P43" s="56"/>
+      <c r="Q43" s="57"/>
+      <c r="R43" s="56"/>
+      <c r="S43" s="57"/>
+      <c r="T43" s="56"/>
+      <c r="U43" s="57"/>
       <c r="V43" s="47"/>
       <c r="W43" s="47"/>
       <c r="X43" s="47"/>
       <c r="Y43" s="47"/>
     </row>
     <row r="44" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A44" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="10">
         <v>138225</v>
       </c>
       <c r="C44" s="10">
         <v>2607042901.1000004</v>
       </c>
       <c r="D44" s="14">
         <v>95028</v>
       </c>
       <c r="E44" s="11">
         <v>1116072753.04</v>
       </c>
       <c r="F44" s="10">
         <v>50206</v>
       </c>
       <c r="G44" s="11">
         <v>468340268.27999997</v>
       </c>
       <c r="H44" s="10">
         <v>23754</v>
       </c>
       <c r="I44" s="13">
         <v>250703178.03999999</v>
       </c>
-      <c r="J44" s="60"/>
-[...10 lines deleted...]
-      <c r="U44" s="61"/>
+      <c r="J44" s="56"/>
+      <c r="K44" s="57"/>
+      <c r="L44" s="56"/>
+      <c r="M44" s="57"/>
+      <c r="N44" s="56"/>
+      <c r="O44" s="57"/>
+      <c r="P44" s="56"/>
+      <c r="Q44" s="57"/>
+      <c r="R44" s="56"/>
+      <c r="S44" s="57"/>
+      <c r="T44" s="56"/>
+      <c r="U44" s="57"/>
       <c r="V44" s="47"/>
       <c r="W44" s="47"/>
       <c r="X44" s="47"/>
       <c r="Y44" s="47"/>
     </row>
     <row r="45" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A45" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="10">
         <v>152927</v>
       </c>
       <c r="C45" s="10">
         <v>2630992445.6100001</v>
       </c>
       <c r="D45" s="10">
         <v>79507</v>
       </c>
       <c r="E45" s="11">
         <v>709020524.84000003</v>
       </c>
       <c r="F45" s="10">
         <v>49179</v>
       </c>
       <c r="G45" s="11">
         <v>465261414.06</v>
       </c>
       <c r="H45" s="10">
         <v>25315</v>
       </c>
       <c r="I45" s="13">
         <v>257966918.89000005</v>
       </c>
-      <c r="J45" s="60"/>
-[...10 lines deleted...]
-      <c r="U45" s="61"/>
+      <c r="J45" s="56"/>
+      <c r="K45" s="57"/>
+      <c r="L45" s="56"/>
+      <c r="M45" s="57"/>
+      <c r="N45" s="56"/>
+      <c r="O45" s="57"/>
+      <c r="P45" s="56"/>
+      <c r="Q45" s="57"/>
+      <c r="R45" s="56"/>
+      <c r="S45" s="57"/>
+      <c r="T45" s="56"/>
+      <c r="U45" s="57"/>
       <c r="V45" s="47"/>
       <c r="W45" s="47"/>
       <c r="X45" s="47"/>
       <c r="Y45" s="47"/>
     </row>
     <row r="46" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A46" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="10">
         <v>114345</v>
       </c>
       <c r="C46" s="10">
         <v>1795663088.99</v>
       </c>
       <c r="D46" s="10">
         <v>84289</v>
       </c>
       <c r="E46" s="11">
         <v>764160252.39999998</v>
       </c>
       <c r="F46" s="10">
         <v>46343</v>
       </c>
       <c r="G46" s="11">
         <v>458426950.08000004</v>
       </c>
       <c r="H46" s="10">
         <v>22491</v>
       </c>
       <c r="I46" s="13">
         <v>245068871.33999997</v>
       </c>
-      <c r="J46" s="60"/>
-[...10 lines deleted...]
-      <c r="U46" s="61"/>
+      <c r="J46" s="56"/>
+      <c r="K46" s="57"/>
+      <c r="L46" s="56"/>
+      <c r="M46" s="57"/>
+      <c r="N46" s="56"/>
+      <c r="O46" s="57"/>
+      <c r="P46" s="56"/>
+      <c r="Q46" s="57"/>
+      <c r="R46" s="56"/>
+      <c r="S46" s="57"/>
+      <c r="T46" s="56"/>
+      <c r="U46" s="57"/>
       <c r="V46" s="47"/>
       <c r="W46" s="47"/>
       <c r="X46" s="47"/>
       <c r="Y46" s="47"/>
     </row>
     <row r="47" spans="1:25" hidden="1" x14ac:dyDescent="0.3">
       <c r="A47" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="10">
         <v>121075</v>
       </c>
       <c r="C47" s="10">
         <v>1923164913.8000004</v>
       </c>
       <c r="D47" s="10">
         <v>71580</v>
       </c>
       <c r="E47" s="11">
         <v>665875586.13999999</v>
       </c>
       <c r="F47" s="10">
         <v>37281</v>
       </c>
       <c r="G47" s="11">
         <v>403968134.64999998</v>
       </c>
       <c r="H47" s="10">
         <v>16477</v>
       </c>
       <c r="I47" s="13">
         <v>200451740.89000002</v>
       </c>
-      <c r="J47" s="62"/>
-[...10 lines deleted...]
-      <c r="U47" s="63"/>
+      <c r="J47" s="58"/>
+      <c r="K47" s="59"/>
+      <c r="L47" s="58"/>
+      <c r="M47" s="59"/>
+      <c r="N47" s="58"/>
+      <c r="O47" s="59"/>
+      <c r="P47" s="58"/>
+      <c r="Q47" s="59"/>
+      <c r="R47" s="58"/>
+      <c r="S47" s="59"/>
+      <c r="T47" s="58"/>
+      <c r="U47" s="59"/>
       <c r="V47" s="47"/>
       <c r="W47" s="47"/>
       <c r="X47" s="47"/>
       <c r="Y47" s="47"/>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.3">
       <c r="T48" s="44"/>
       <c r="U48" s="44"/>
       <c r="V48" s="44"/>
       <c r="W48" s="44"/>
       <c r="X48" s="44"/>
       <c r="Y48" s="44"/>
     </row>
     <row r="49" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="6"/>
-      <c r="B49" s="56" t="s">
+      <c r="B49" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="C49" s="57"/>
-[...21 lines deleted...]
-      <c r="Y49" s="57"/>
+      <c r="C49" s="64"/>
+      <c r="D49" s="64"/>
+      <c r="E49" s="64"/>
+      <c r="F49" s="64"/>
+      <c r="G49" s="64"/>
+      <c r="H49" s="64"/>
+      <c r="I49" s="64"/>
+      <c r="J49" s="64"/>
+      <c r="K49" s="64"/>
+      <c r="L49" s="64"/>
+      <c r="M49" s="64"/>
+      <c r="N49" s="64"/>
+      <c r="O49" s="64"/>
+      <c r="P49" s="64"/>
+      <c r="Q49" s="64"/>
+      <c r="R49" s="64"/>
+      <c r="S49" s="64"/>
+      <c r="T49" s="64"/>
+      <c r="U49" s="64"/>
+      <c r="V49" s="64"/>
+      <c r="W49" s="64"/>
+      <c r="X49" s="64"/>
+      <c r="Y49" s="64"/>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A50" s="6"/>
-      <c r="B50" s="48">
+      <c r="B50" s="52">
         <v>2015</v>
       </c>
-      <c r="C50" s="49"/>
-      <c r="D50" s="48">
+      <c r="C50" s="53"/>
+      <c r="D50" s="52">
         <v>2016</v>
       </c>
-      <c r="E50" s="49"/>
-      <c r="F50" s="48">
+      <c r="E50" s="53"/>
+      <c r="F50" s="52">
         <v>2017</v>
       </c>
-      <c r="G50" s="49"/>
-      <c r="H50" s="48">
+      <c r="G50" s="53"/>
+      <c r="H50" s="52">
         <v>2018</v>
       </c>
-      <c r="I50" s="49"/>
-      <c r="J50" s="48">
+      <c r="I50" s="53"/>
+      <c r="J50" s="52">
         <v>2019</v>
       </c>
-      <c r="K50" s="49"/>
-      <c r="L50" s="48">
+      <c r="K50" s="53"/>
+      <c r="L50" s="52">
         <v>2020</v>
       </c>
-      <c r="M50" s="49"/>
-      <c r="N50" s="48">
+      <c r="M50" s="53"/>
+      <c r="N50" s="52">
         <v>2021</v>
       </c>
-      <c r="O50" s="49"/>
-      <c r="P50" s="48">
+      <c r="O50" s="53"/>
+      <c r="P50" s="52">
         <v>2022</v>
       </c>
-      <c r="Q50" s="49"/>
-      <c r="R50" s="48">
+      <c r="Q50" s="53"/>
+      <c r="R50" s="52">
         <v>2023</v>
       </c>
-      <c r="S50" s="49"/>
-      <c r="T50" s="48">
+      <c r="S50" s="53"/>
+      <c r="T50" s="52">
         <v>2024</v>
       </c>
-      <c r="U50" s="49"/>
-      <c r="V50" s="48">
+      <c r="U50" s="53"/>
+      <c r="V50" s="52">
         <v>2025</v>
       </c>
-      <c r="W50" s="49"/>
-      <c r="X50" s="48">
+      <c r="W50" s="53"/>
+      <c r="X50" s="52">
         <v>2026</v>
       </c>
-      <c r="Y50" s="49"/>
+      <c r="Y50" s="53"/>
     </row>
     <row r="51" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A51" s="3"/>
       <c r="B51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I51" s="1" t="s">
@@ -4987,52 +4995,56 @@
       </c>
       <c r="P58" s="9">
         <v>6328531</v>
       </c>
       <c r="Q58" s="9">
         <v>3342677805</v>
       </c>
       <c r="R58" s="9">
         <v>7200853</v>
       </c>
       <c r="S58" s="9">
         <v>3699889014</v>
       </c>
       <c r="T58" s="9">
         <v>8044410</v>
       </c>
       <c r="U58" s="9">
         <v>4029690134</v>
       </c>
       <c r="V58" s="27">
         <v>9046560</v>
       </c>
       <c r="W58" s="27">
         <v>4657505495</v>
       </c>
-      <c r="X58" s="27"/>
-      <c r="Y58" s="27"/>
+      <c r="X58" s="27">
+        <v>9724369</v>
+      </c>
+      <c r="Y58" s="27">
+        <v>4789183189</v>
+      </c>
     </row>
     <row r="59" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A59" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="10">
         <v>1347512</v>
       </c>
       <c r="C59" s="10">
         <v>661130765</v>
       </c>
       <c r="D59" s="10">
         <v>1571555</v>
       </c>
       <c r="E59" s="11">
         <v>890049488.68000007</v>
       </c>
       <c r="F59" s="10">
         <v>2321085</v>
       </c>
       <c r="G59" s="11">
         <v>1242053478.9200003</v>
       </c>
       <c r="H59" s="10">
         <v>2880213</v>
@@ -5369,190 +5381,190 @@
         <v>5350554283</v>
       </c>
       <c r="V63" s="27">
         <v>10333851</v>
       </c>
       <c r="W63" s="27">
         <v>5465086114</v>
       </c>
       <c r="X63" s="27"/>
       <c r="Y63" s="27"/>
     </row>
     <row r="64" spans="1:25" x14ac:dyDescent="0.3">
       <c r="N64" s="40"/>
       <c r="O64" s="40"/>
       <c r="P64" s="40"/>
       <c r="Q64" s="40"/>
       <c r="R64" s="40"/>
       <c r="S64" s="40"/>
       <c r="T64" s="40"/>
       <c r="U64" s="40"/>
       <c r="V64" s="40"/>
       <c r="W64" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="56">
-    <mergeCell ref="J34:K34"/>
-[...7 lines deleted...]
-    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="X50:Y50"/>
+    <mergeCell ref="X2:Y2"/>
+    <mergeCell ref="B1:Y1"/>
+    <mergeCell ref="B17:Y17"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="B49:Y49"/>
+    <mergeCell ref="V2:W2"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="V50:W50"/>
+    <mergeCell ref="T2:U2"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="T36:U47"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="D2:E2"/>
+    <mergeCell ref="F2:G2"/>
+    <mergeCell ref="H2:I2"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="P2:Q2"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="J2:K2"/>
+    <mergeCell ref="N2:O2"/>
+    <mergeCell ref="L2:M2"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="T50:U50"/>
+    <mergeCell ref="P50:Q50"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="R50:S50"/>
     <mergeCell ref="B33:S33"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="R18:S18"/>
     <mergeCell ref="R36:S47"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="D50:E50"/>
     <mergeCell ref="F50:G50"/>
     <mergeCell ref="H50:I50"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="P36:Q47"/>
     <mergeCell ref="P34:Q34"/>
     <mergeCell ref="R34:S34"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="J18:K18"/>
-    <mergeCell ref="T50:U50"/>
-[...29 lines deleted...]
-    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="N36:O47"/>
+    <mergeCell ref="L36:M47"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="J42:K47"/>
+    <mergeCell ref="L34:M34"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{082B7053-981B-4194-97CB-ED8E1CD6027F}">
   <dimension ref="A1:M64"/>
   <sheetViews>
-    <sheetView topLeftCell="A39" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M58" sqref="M58"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="M59" sqref="M59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.33203125" customWidth="1"/>
     <col min="2" max="2" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.44140625" customWidth="1"/>
     <col min="7" max="7" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.44140625" customWidth="1"/>
     <col min="9" max="9" width="16.33203125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="16.77734375" customWidth="1"/>
     <col min="13" max="13" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.33203125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="17.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="50" t="s">
+      <c r="B1" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="51"/>
-[...9 lines deleted...]
-      <c r="M1" s="51"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B2" s="48">
+      <c r="B2" s="52">
         <v>2021</v>
       </c>
-      <c r="C2" s="49"/>
-      <c r="D2" s="48">
+      <c r="C2" s="53"/>
+      <c r="D2" s="52">
         <v>2022</v>
       </c>
-      <c r="E2" s="49"/>
-      <c r="F2" s="48">
+      <c r="E2" s="53"/>
+      <c r="F2" s="52">
         <v>2023</v>
       </c>
-      <c r="G2" s="49"/>
-      <c r="H2" s="48">
+      <c r="G2" s="53"/>
+      <c r="H2" s="52">
         <v>2024</v>
       </c>
-      <c r="I2" s="49"/>
-      <c r="J2" s="48">
+      <c r="I2" s="53"/>
+      <c r="J2" s="52">
         <v>2025</v>
       </c>
-      <c r="K2" s="49"/>
-      <c r="L2" s="48">
+      <c r="K2" s="53"/>
+      <c r="L2" s="52">
         <v>2026</v>
       </c>
-      <c r="M2" s="49"/>
+      <c r="M2" s="53"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>22</v>
@@ -5828,52 +5840,56 @@
       </c>
       <c r="D10" s="9">
         <v>549941.6</v>
       </c>
       <c r="E10" s="9">
         <v>4047538116.1720004</v>
       </c>
       <c r="F10" s="9">
         <v>637802</v>
       </c>
       <c r="G10" s="9">
         <v>3310646970</v>
       </c>
       <c r="H10" s="9">
         <v>705587</v>
       </c>
       <c r="I10" s="9">
         <v>2825754422</v>
       </c>
       <c r="J10" s="39">
         <v>724770</v>
       </c>
       <c r="K10" s="39">
         <v>3551016982</v>
       </c>
-      <c r="L10" s="39"/>
-      <c r="M10" s="39"/>
+      <c r="L10" s="39">
+        <v>836822</v>
+      </c>
+      <c r="M10" s="39">
+        <v>3823769082</v>
+      </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="9">
         <v>538855</v>
       </c>
       <c r="C11" s="9">
         <v>3965748080.2199926</v>
       </c>
       <c r="D11" s="9">
         <v>667109.25</v>
       </c>
       <c r="E11" s="9">
         <v>4358229331.6674995</v>
       </c>
       <c r="F11" s="9">
         <v>622392</v>
       </c>
       <c r="G11" s="9">
         <v>3193108072</v>
       </c>
       <c r="H11" s="9">
         <v>689273</v>
@@ -6028,90 +6044,90 @@
       </c>
       <c r="I15" s="9">
         <v>3969383564</v>
       </c>
       <c r="J15" s="39">
         <v>759582</v>
       </c>
       <c r="K15" s="39">
         <v>3907614351</v>
       </c>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="56" t="s">
+      <c r="B17" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="57"/>
-[...9 lines deleted...]
-      <c r="M17" s="57"/>
+      <c r="C17" s="64"/>
+      <c r="D17" s="64"/>
+      <c r="E17" s="64"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="64"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="64"/>
+      <c r="J17" s="64"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="64"/>
+      <c r="M17" s="64"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B18" s="52">
+      <c r="B18" s="51">
         <v>2021</v>
       </c>
-      <c r="C18" s="52"/>
-      <c r="D18" s="52">
+      <c r="C18" s="51"/>
+      <c r="D18" s="51">
         <v>2022</v>
       </c>
-      <c r="E18" s="52"/>
-      <c r="F18" s="52">
+      <c r="E18" s="51"/>
+      <c r="F18" s="51">
         <v>2023</v>
       </c>
-      <c r="G18" s="52"/>
-      <c r="H18" s="52">
+      <c r="G18" s="51"/>
+      <c r="H18" s="51">
         <v>2024</v>
       </c>
-      <c r="I18" s="52"/>
-      <c r="J18" s="48">
+      <c r="I18" s="51"/>
+      <c r="J18" s="52">
         <v>2025</v>
       </c>
-      <c r="K18" s="49"/>
-      <c r="L18" s="48">
+      <c r="K18" s="53"/>
+      <c r="L18" s="52">
         <v>2026</v>
       </c>
-      <c r="M18" s="49"/>
+      <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>22</v>
@@ -6387,52 +6403,56 @@
       </c>
       <c r="D26" s="8">
         <v>2946264</v>
       </c>
       <c r="E26" s="8">
         <v>61908401852</v>
       </c>
       <c r="F26" s="8">
         <v>3413562</v>
       </c>
       <c r="G26" s="8">
         <v>76294321280</v>
       </c>
       <c r="H26" s="8">
         <v>4619221</v>
       </c>
       <c r="I26" s="8">
         <v>64104967311</v>
       </c>
       <c r="J26" s="39">
         <v>5517962</v>
       </c>
       <c r="K26" s="39">
         <v>81060963884</v>
       </c>
-      <c r="L26" s="39"/>
-      <c r="M26" s="39"/>
+      <c r="L26" s="39">
+        <v>6489453</v>
+      </c>
+      <c r="M26" s="39">
+        <v>102383182093</v>
+      </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="8">
         <v>2896404</v>
       </c>
       <c r="C27" s="8">
         <v>40225870375.040001</v>
       </c>
       <c r="D27" s="8">
         <v>2923583</v>
       </c>
       <c r="E27" s="8">
         <v>48443669033</v>
       </c>
       <c r="F27" s="8">
         <v>2645242</v>
       </c>
       <c r="G27" s="8">
         <v>74541575897</v>
       </c>
       <c r="H27" s="8">
         <v>4414040</v>
@@ -6580,90 +6600,90 @@
         <v>4216756</v>
       </c>
       <c r="G31" s="8">
         <v>60369133976</v>
       </c>
       <c r="H31" s="8">
         <v>5214262</v>
       </c>
       <c r="I31" s="8">
         <v>69340141187</v>
       </c>
       <c r="J31" s="39">
         <v>5983306</v>
       </c>
       <c r="K31" s="39">
         <v>79855649123</v>
       </c>
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="H32" s="44"/>
       <c r="I32" s="44"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B33" s="56" t="s">
+      <c r="B33" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="C33" s="57"/>
-[...9 lines deleted...]
-      <c r="M33" s="57"/>
+      <c r="C33" s="64"/>
+      <c r="D33" s="64"/>
+      <c r="E33" s="64"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="64"/>
+      <c r="H33" s="64"/>
+      <c r="I33" s="64"/>
+      <c r="J33" s="64"/>
+      <c r="K33" s="64"/>
+      <c r="L33" s="64"/>
+      <c r="M33" s="64"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="B34" s="48">
+      <c r="B34" s="52">
         <v>2021</v>
       </c>
-      <c r="C34" s="49"/>
-      <c r="D34" s="48">
+      <c r="C34" s="53"/>
+      <c r="D34" s="52">
         <v>2022</v>
       </c>
-      <c r="E34" s="49"/>
-      <c r="F34" s="48">
+      <c r="E34" s="53"/>
+      <c r="F34" s="52">
         <v>2023</v>
       </c>
-      <c r="G34" s="49"/>
-      <c r="H34" s="48">
+      <c r="G34" s="53"/>
+      <c r="H34" s="52">
         <v>2024</v>
       </c>
-      <c r="I34" s="49"/>
-      <c r="J34" s="48">
+      <c r="I34" s="53"/>
+      <c r="J34" s="52">
         <v>2025</v>
       </c>
-      <c r="K34" s="49"/>
-      <c r="L34" s="48">
+      <c r="K34" s="53"/>
+      <c r="L34" s="52">
         <v>2026</v>
       </c>
-      <c r="M34" s="49"/>
+      <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>22</v>
@@ -6939,52 +6959,56 @@
       </c>
       <c r="D42" s="9">
         <v>8734264</v>
       </c>
       <c r="E42" s="9">
         <v>6089689956</v>
       </c>
       <c r="F42" s="9">
         <v>8043223</v>
       </c>
       <c r="G42" s="9">
         <v>5747337248</v>
       </c>
       <c r="H42" s="9">
         <v>9613287</v>
       </c>
       <c r="I42" s="9">
         <v>6575994038</v>
       </c>
       <c r="J42" s="39">
         <v>11559367</v>
       </c>
       <c r="K42" s="39">
         <v>7945059669</v>
       </c>
-      <c r="L42" s="39"/>
-      <c r="M42" s="39"/>
+      <c r="L42" s="39">
+        <v>10582702</v>
+      </c>
+      <c r="M42" s="39">
+        <v>7285389162</v>
+      </c>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A43" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="9">
         <v>7554448</v>
       </c>
       <c r="C43" s="9">
         <v>4301978975</v>
       </c>
       <c r="D43" s="9">
         <v>7135508</v>
       </c>
       <c r="E43" s="9">
         <v>5044981656</v>
       </c>
       <c r="F43" s="9">
         <v>8120580</v>
       </c>
       <c r="G43" s="9">
         <v>5699949593</v>
       </c>
       <c r="H43" s="9">
         <v>11487865</v>
@@ -7132,90 +7156,90 @@
         <v>7478571</v>
       </c>
       <c r="G47" s="33">
         <v>5729743166</v>
       </c>
       <c r="H47" s="9">
         <v>11090856</v>
       </c>
       <c r="I47" s="9">
         <v>8019685688</v>
       </c>
       <c r="J47" s="39">
         <v>9714566</v>
       </c>
       <c r="K47" s="39">
         <v>6798321851</v>
       </c>
       <c r="L47" s="39"/>
       <c r="M47" s="39"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="H48" s="40"/>
       <c r="I48" s="40"/>
     </row>
     <row r="49" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="56" t="s">
+      <c r="B49" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="C49" s="57"/>
-[...9 lines deleted...]
-      <c r="M49" s="57"/>
+      <c r="C49" s="64"/>
+      <c r="D49" s="64"/>
+      <c r="E49" s="64"/>
+      <c r="F49" s="64"/>
+      <c r="G49" s="64"/>
+      <c r="H49" s="64"/>
+      <c r="I49" s="64"/>
+      <c r="J49" s="64"/>
+      <c r="K49" s="64"/>
+      <c r="L49" s="64"/>
+      <c r="M49" s="64"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B50" s="28">
         <v>2021</v>
       </c>
       <c r="C50" s="29"/>
       <c r="D50" s="28">
         <v>2022</v>
       </c>
       <c r="E50" s="29"/>
       <c r="F50" s="28">
         <v>2023</v>
       </c>
       <c r="G50" s="29"/>
-      <c r="H50" s="48">
+      <c r="H50" s="52">
         <v>2024</v>
       </c>
-      <c r="I50" s="49"/>
-      <c r="J50" s="48">
+      <c r="I50" s="53"/>
+      <c r="J50" s="52">
         <v>2025</v>
       </c>
-      <c r="K50" s="49"/>
-      <c r="L50" s="48">
+      <c r="K50" s="53"/>
+      <c r="L50" s="52">
         <v>2026</v>
       </c>
-      <c r="M50" s="49"/>
+      <c r="M50" s="53"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>22</v>
@@ -7491,52 +7515,56 @@
       </c>
       <c r="D58" s="9">
         <v>5459831</v>
       </c>
       <c r="E58" s="9">
         <v>2943613316.8599997</v>
       </c>
       <c r="F58" s="9">
         <v>5703106</v>
       </c>
       <c r="G58" s="9">
         <v>3432203186</v>
       </c>
       <c r="H58" s="9">
         <v>7261552</v>
       </c>
       <c r="I58" s="9">
         <v>3626687915</v>
       </c>
       <c r="J58" s="39">
         <v>8455570</v>
       </c>
       <c r="K58" s="39">
         <v>4324044548</v>
       </c>
-      <c r="L58" s="39"/>
-      <c r="M58" s="39"/>
+      <c r="L58" s="39">
+        <v>8463702</v>
+      </c>
+      <c r="M58" s="39">
+        <v>4658756318</v>
+      </c>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A59" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="9">
         <v>4709678</v>
       </c>
       <c r="C59" s="9">
         <v>2500502746.5700002</v>
       </c>
       <c r="D59" s="9">
         <v>5720393</v>
       </c>
       <c r="E59" s="9">
         <v>2999074277.3700004</v>
       </c>
       <c r="F59" s="9">
         <v>6913893</v>
       </c>
       <c r="G59" s="9">
         <v>4088544593</v>
       </c>
       <c r="H59" s="9">
         <v>7575178</v>
@@ -7691,196 +7719,196 @@
       </c>
       <c r="I63" s="9">
         <v>4281294531</v>
       </c>
       <c r="J63" s="39">
         <v>9239316</v>
       </c>
       <c r="K63" s="39">
         <v>4988844814</v>
       </c>
       <c r="L63" s="39"/>
       <c r="M63" s="39"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.3">
       <c r="B64" s="40"/>
       <c r="C64" s="40"/>
       <c r="D64" s="40"/>
       <c r="E64" s="40"/>
       <c r="F64" s="40"/>
       <c r="G64" s="40"/>
       <c r="H64" s="41"/>
       <c r="I64" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="B18:C18"/>
-[...7 lines deleted...]
-    <mergeCell ref="D34:E34"/>
     <mergeCell ref="L50:M50"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="B17:M17"/>
     <mergeCell ref="B33:M33"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="H2:I2"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B4317E3-ACF1-41FE-978A-6E2C87B516A4}">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y10" sqref="Y10"/>
+      <selection activeCell="Y11" sqref="Y11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="21.109375" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.33203125" customWidth="1"/>
     <col min="14" max="14" width="9" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.33203125" customWidth="1"/>
     <col min="16" max="16" width="10.5546875" customWidth="1"/>
     <col min="17" max="17" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.5546875" customWidth="1"/>
     <col min="19" max="19" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.5546875" customWidth="1"/>
     <col min="21" max="21" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="16.109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.6640625" customWidth="1"/>
     <col min="25" max="25" width="19.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="50" t="s">
+      <c r="B1" s="61" t="s">
         <v>40</v>
       </c>
-      <c r="C1" s="51"/>
-[...21 lines deleted...]
-      <c r="Y1" s="51"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="52">
+      <c r="B2" s="51">
         <v>2015</v>
       </c>
-      <c r="C2" s="52"/>
-      <c r="D2" s="48">
+      <c r="C2" s="51"/>
+      <c r="D2" s="52">
         <v>2016</v>
       </c>
-      <c r="E2" s="49"/>
-      <c r="F2" s="52">
+      <c r="E2" s="53"/>
+      <c r="F2" s="51">
         <v>2017</v>
       </c>
-      <c r="G2" s="52"/>
-      <c r="H2" s="48">
+      <c r="G2" s="51"/>
+      <c r="H2" s="52">
         <v>2018</v>
       </c>
-      <c r="I2" s="49"/>
-      <c r="J2" s="52">
+      <c r="I2" s="53"/>
+      <c r="J2" s="51">
         <v>2019</v>
       </c>
-      <c r="K2" s="52"/>
-      <c r="L2" s="52">
+      <c r="K2" s="51"/>
+      <c r="L2" s="51">
         <v>2020</v>
       </c>
-      <c r="M2" s="52"/>
-      <c r="N2" s="52">
+      <c r="M2" s="51"/>
+      <c r="N2" s="51">
         <v>2021</v>
       </c>
-      <c r="O2" s="52"/>
-      <c r="P2" s="52">
+      <c r="O2" s="51"/>
+      <c r="P2" s="51">
         <v>2022</v>
       </c>
-      <c r="Q2" s="52"/>
-      <c r="R2" s="52">
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51">
         <v>2023</v>
       </c>
-      <c r="S2" s="52"/>
-      <c r="T2" s="52">
+      <c r="S2" s="51"/>
+      <c r="T2" s="51">
         <v>2024</v>
       </c>
-      <c r="U2" s="52"/>
-      <c r="V2" s="48">
+      <c r="U2" s="51"/>
+      <c r="V2" s="52">
         <v>2025</v>
       </c>
-      <c r="W2" s="49"/>
-      <c r="X2" s="48">
+      <c r="W2" s="53"/>
+      <c r="X2" s="52">
         <v>2026</v>
       </c>
-      <c r="Y2" s="49"/>
+      <c r="Y2" s="53"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -8445,52 +8473,56 @@
       </c>
       <c r="P10" s="4">
         <v>7765</v>
       </c>
       <c r="Q10" s="4">
         <v>101962991128</v>
       </c>
       <c r="R10" s="4">
         <v>7865</v>
       </c>
       <c r="S10" s="4">
         <v>101975400808</v>
       </c>
       <c r="T10" s="4">
         <v>9023</v>
       </c>
       <c r="U10" s="4">
         <v>109489185907</v>
       </c>
       <c r="V10" s="4">
         <v>10189</v>
       </c>
       <c r="W10" s="4">
         <v>129741901615</v>
       </c>
-      <c r="X10" s="4"/>
-      <c r="Y10" s="4"/>
+      <c r="X10" s="4">
+        <v>11328</v>
+      </c>
+      <c r="Y10" s="4">
+        <v>140106213482</v>
+      </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A11" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4">
         <v>5035</v>
       </c>
       <c r="C11" s="4">
         <v>53512629000</v>
       </c>
       <c r="D11" s="4">
         <v>6002</v>
       </c>
       <c r="E11" s="4">
         <v>60702871027.199997</v>
       </c>
       <c r="F11" s="4">
         <v>5514</v>
       </c>
       <c r="G11" s="4">
         <v>77352821814.419998</v>
       </c>
       <c r="H11" s="4">
         <v>5261</v>
@@ -8841,160 +8873,160 @@
     <mergeCell ref="B1:Y1"/>
     <mergeCell ref="V2:W2"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Public</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7D6ABDB-289F-43A0-921C-DA7E89BAEAF4}">
   <dimension ref="A1:Y16"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="N1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="X10" sqref="X10"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="N1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="Y11" sqref="Y11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="17.6640625" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="15" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="19" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="15" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="18.33203125" customWidth="1"/>
     <col min="17" max="17" width="19.5546875" customWidth="1"/>
     <col min="18" max="18" width="18.33203125" customWidth="1"/>
     <col min="19" max="19" width="19.5546875" customWidth="1"/>
     <col min="20" max="20" width="12" customWidth="1"/>
     <col min="21" max="21" width="19.5546875" customWidth="1"/>
     <col min="22" max="23" width="17.6640625" customWidth="1"/>
     <col min="24" max="24" width="12.44140625" customWidth="1"/>
     <col min="25" max="25" width="18.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="B1" s="50" t="s">
+      <c r="B1" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="C1" s="51"/>
-[...21 lines deleted...]
-      <c r="Y1" s="51"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
-      <c r="B2" s="52">
+      <c r="B2" s="51">
         <v>2015</v>
       </c>
-      <c r="C2" s="52"/>
-      <c r="D2" s="48">
+      <c r="C2" s="51"/>
+      <c r="D2" s="52">
         <v>2016</v>
       </c>
-      <c r="E2" s="49"/>
-      <c r="F2" s="52">
+      <c r="E2" s="53"/>
+      <c r="F2" s="51">
         <v>2017</v>
       </c>
-      <c r="G2" s="52"/>
-      <c r="H2" s="48">
+      <c r="G2" s="51"/>
+      <c r="H2" s="52">
         <v>2018</v>
       </c>
-      <c r="I2" s="49"/>
-      <c r="J2" s="52">
+      <c r="I2" s="53"/>
+      <c r="J2" s="51">
         <v>2019</v>
       </c>
-      <c r="K2" s="52"/>
-      <c r="L2" s="52">
+      <c r="K2" s="51"/>
+      <c r="L2" s="51">
         <v>2020</v>
       </c>
-      <c r="M2" s="52"/>
-      <c r="N2" s="52">
+      <c r="M2" s="51"/>
+      <c r="N2" s="51">
         <v>2021</v>
       </c>
-      <c r="O2" s="52"/>
-      <c r="P2" s="52">
+      <c r="O2" s="51"/>
+      <c r="P2" s="51">
         <v>2022</v>
       </c>
-      <c r="Q2" s="52"/>
-      <c r="R2" s="52">
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51">
         <v>2023</v>
       </c>
-      <c r="S2" s="52"/>
-      <c r="T2" s="52">
+      <c r="S2" s="51"/>
+      <c r="T2" s="51">
         <v>2024</v>
       </c>
-      <c r="U2" s="52"/>
-      <c r="V2" s="48">
+      <c r="U2" s="51"/>
+      <c r="V2" s="52">
         <v>2025</v>
       </c>
-      <c r="W2" s="49"/>
-      <c r="X2" s="48">
+      <c r="W2" s="53"/>
+      <c r="X2" s="52">
         <v>2026</v>
       </c>
-      <c r="Y2" s="49"/>
+      <c r="Y2" s="53"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
@@ -9559,52 +9591,56 @@
       </c>
       <c r="P10" s="4">
         <v>2498</v>
       </c>
       <c r="Q10" s="4">
         <v>52998527561</v>
       </c>
       <c r="R10" s="4">
         <v>3327</v>
       </c>
       <c r="S10" s="4">
         <v>57099266402</v>
       </c>
       <c r="T10" s="4">
         <v>4850</v>
       </c>
       <c r="U10" s="4">
         <v>60101852850</v>
       </c>
       <c r="V10" s="27">
         <v>53206</v>
       </c>
       <c r="W10" s="27">
         <v>70786408433</v>
       </c>
-      <c r="X10" s="27"/>
-      <c r="Y10" s="27"/>
+      <c r="X10" s="27">
+        <v>52783</v>
+      </c>
+      <c r="Y10" s="27">
+        <v>82767500220</v>
+      </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A11" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="4">
         <v>961</v>
       </c>
       <c r="C11" s="4">
         <v>27695921000</v>
       </c>
       <c r="D11" s="4">
         <v>1006</v>
       </c>
       <c r="E11" s="4">
         <v>31033215755.239998</v>
       </c>
       <c r="F11" s="4">
         <v>941</v>
       </c>
       <c r="G11" s="4">
         <v>41188079204.139999</v>
       </c>
       <c r="H11" s="4">
         <v>825</v>
@@ -10248,129 +10284,129 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a429eef-2111-4805-bf59-0cb632245aff">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="0c002113-d65b-49f3-ad78-1ba78be737b8" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <SharedWithUsers xmlns="0c002113-d65b-49f3-ad78-1ba78be737b8">
       <UserInfo>
         <DisplayName>Nekomba, Jacky</DisplayName>
         <AccountId>114</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Nangolo, Miryam</DisplayName>
         <AccountId>274</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Shilongo, Henock</DisplayName>
         <AccountId>13</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Nuab, Ernst</DisplayName>
         <AccountId>15</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E861692B-CB38-4769-9A9C-1E48BF4C5AA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="2a429eef-2111-4805-bf59-0cb632245aff"/>
     <ds:schemaRef ds:uri="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C148BA5A-B5C2-4F0D-BA95-89BC26875627}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4036620F-DD3E-4FF3-8BE4-5D824BD368F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2a429eef-2111-4805-bf59-0cb632245aff"/>
     <ds:schemaRef ds:uri="0c002113-d65b-49f3-ad78-1ba78be737b8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C148BA5A-B5C2-4F0D-BA95-89BC26875627}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82f1ab62-2277-4c0d-aa3e-21682a26c75c}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>