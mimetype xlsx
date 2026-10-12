--- v9 (2026-09-04)
+++ v10 (2026-10-12)
@@ -3,86 +3,86 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia.sharepoint.com/sites/ResearchandFinancialSectorDevelopment/Shared Documents/General/Statistics and Publications Division/BOP/Collection Worksheets/SARB exchange rate/Exchange rate files for upload/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="901" documentId="13_ncr:1_{4FD9D838-6195-41CB-98E4-0DD03D3D84F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7A571100-4A2A-48F7-8C57-9581C0D724C9}"/>
+  <xr:revisionPtr revIDLastSave="914" documentId="13_ncr:1_{4FD9D838-6195-41CB-98E4-0DD03D3D84F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0D92D5EE-571C-46B5-8C3D-C10B07546087}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{331A3A8E-16B5-41BF-8B54-89AF8887BA2D}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="773" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="47">
   <si>
     <t>Foreign Currency per Namibia Dollar (Period averages, N/a means data not available)</t>
   </si>
   <si>
     <t>US Dollar</t>
   </si>
   <si>
     <t>UK Pound</t>
   </si>
   <si>
     <t>Japan Yen</t>
   </si>
   <si>
     <t>Switzerland franc</t>
   </si>
   <si>
     <t>Sweden Krona</t>
   </si>
   <si>
     <t>Botswana Pula</t>
   </si>
   <si>
     <t>IMF SDR</t>
   </si>
   <si>
@@ -1098,55 +1098,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98138B93-9B6E-4C90-BDF5-C11534FE2318}">
-  <dimension ref="B2:R444"/>
+  <dimension ref="B2:R445"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A431" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F447" sqref="F447"/>
+      <pane ySplit="3" topLeftCell="A426" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J449" sqref="J449"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="4" max="4" width="12.44140625" customWidth="1"/>
     <col min="5" max="15" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="260" max="260" width="12.44140625" customWidth="1"/>
     <col min="261" max="262" width="10.5546875" bestFit="1" customWidth="1"/>
     <col min="263" max="263" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="264" max="266" width="10.5546875" bestFit="1" customWidth="1"/>
     <col min="267" max="267" width="10.5546875" customWidth="1"/>
     <col min="268" max="268" width="10.5546875" bestFit="1" customWidth="1"/>
     <col min="269" max="269" width="12.6640625" customWidth="1"/>
     <col min="270" max="270" width="13.33203125" customWidth="1"/>
     <col min="516" max="516" width="12.44140625" customWidth="1"/>
     <col min="517" max="518" width="10.5546875" bestFit="1" customWidth="1"/>
     <col min="519" max="519" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="520" max="522" width="10.5546875" bestFit="1" customWidth="1"/>
     <col min="523" max="523" width="10.5546875" customWidth="1"/>
     <col min="524" max="524" width="10.5546875" bestFit="1" customWidth="1"/>
     <col min="525" max="525" width="12.6640625" customWidth="1"/>
     <col min="526" max="526" width="13.33203125" customWidth="1"/>
     <col min="772" max="772" width="12.44140625" customWidth="1"/>
     <col min="773" max="774" width="10.5546875" bestFit="1" customWidth="1"/>
     <col min="775" max="775" width="11.5546875" bestFit="1" customWidth="1"/>
@@ -18107,89 +18107,127 @@
       <c r="H444" s="4">
         <v>20.029399999999999</v>
       </c>
       <c r="I444" s="4">
         <v>1.6998</v>
       </c>
       <c r="J444" s="4">
         <v>1.2043999999999999</v>
       </c>
       <c r="K444" s="4">
         <v>22.148899999999998</v>
       </c>
       <c r="L444" s="4">
         <v>18.755700000000001</v>
       </c>
       <c r="M444" s="4">
         <v>11.4876</v>
       </c>
       <c r="N444" s="4">
         <v>11.6303</v>
       </c>
       <c r="O444" s="4">
         <v>2.4018999999999999</v>
       </c>
     </row>
+    <row r="445" spans="3:17" x14ac:dyDescent="0.3">
+      <c r="D445" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E445" s="4">
+        <v>16.203800000000001</v>
+      </c>
+      <c r="F445" s="4">
+        <v>21.757300000000001</v>
+      </c>
+      <c r="G445" s="4">
+        <v>0.10369999999999999</v>
+      </c>
+      <c r="H445" s="4">
+        <v>19.791600000000003</v>
+      </c>
+      <c r="I445" s="4">
+        <v>1.6619999999999999</v>
+      </c>
+      <c r="J445" s="4">
+        <v>1.1943999999999999</v>
+      </c>
+      <c r="K445" s="4">
+        <v>22.153400000000001</v>
+      </c>
+      <c r="L445" s="4">
+        <v>18.664899999999999</v>
+      </c>
+      <c r="M445" s="4">
+        <v>11.546900000000001</v>
+      </c>
+      <c r="N445" s="4">
+        <v>11.614600000000001</v>
+      </c>
+      <c r="O445" s="4">
+        <v>2.4152</v>
+      </c>
+    </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="12570f71-645b-41be-b316-af6cb6d3d1b1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="89e6558f-5113-49e0-8f98-ced932a8e8dc" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005A5C19C3C43D934B93D2A323AFC1241B" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="23cc97882b7680b629782d6f41d7542e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="12570f71-645b-41be-b316-af6cb6d3d1b1" xmlns:ns3="89e6558f-5113-49e0-8f98-ced932a8e8dc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="31ef9691cfc004a447e85e06047e2d43" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <xsd:import namespace="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -18421,65 +18459,65 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7D452CB-54A5-407C-88A8-399C7044BCEA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01D5DD7D-06A2-44EB-94FB-D612F7FA7862}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C05B5CA8-EA44-4395-8CA3-B26E9692F8D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>