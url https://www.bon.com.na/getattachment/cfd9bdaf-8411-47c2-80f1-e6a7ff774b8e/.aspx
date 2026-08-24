--- v0 (2026-05-30)
+++ v1 (2026-08-24)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Supervison\Reg&amp;anal\WEBSITE DATA\Excel document 2019\Aggregated industry\Excel Documents 2026\Output tables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia-my.sharepoint.com/personal/lis1229_bon_com_na/Documents/Documents/Banks/Website Data/2026/June 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B6BA5EDF-229B-4F6F-8112-0BB737F9EE3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="13_ncr:1_{B6BA5EDF-229B-4F6F-8112-0BB737F9EE3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8D06AEFA-1A0B-4845-A7D9-72ED61246449}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BIR_101xlsx" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="139">
   <si>
     <t>Description</t>
@@ -484,80 +484,80 @@
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="11"/>
       <color rgb="FF35383A"/>
-      <name val="Times New Roman"/>
-[...6 lines deleted...]
-      <family val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF35383A"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF9F9F9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -584,140 +584,140 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="4" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="43" fontId="6" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="5" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="5" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="5" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="7" fillId="5" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="2" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{3F5B848C-AF4E-48B6-8D23-C8989B9459EC}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{F2259678-12F8-477D-B1DC-459971620C2F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1076,3597 +1076,4329 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O145"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A125" zoomScale="68" zoomScaleNormal="72" workbookViewId="0">
-      <selection activeCell="A153" sqref="A153"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="68" zoomScaleNormal="72" workbookViewId="0">
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="13" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="14" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="64.81640625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="39.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="42.81640625" style="1" customWidth="1"/>
     <col min="4" max="6" width="16" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="12" width="17.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.08984375" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="20.7265625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="8.90625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:15" ht="50.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:15" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="B3" s="29"/>
-[...12 lines deleted...]
-      <c r="O3" s="4"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
     </row>
     <row r="4" spans="1:15" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="29" t="s">
+      <c r="A4" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="B4" s="29"/>
-[...12 lines deleted...]
-      <c r="O4" s="4"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
     </row>
     <row r="5" spans="1:15" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="29" t="s">
+      <c r="A5" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="B5" s="29"/>
-[...12 lines deleted...]
-      <c r="O5" s="4"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A7" s="32" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="32" t="s">
+      <c r="A7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="32" t="s">
+      <c r="C7" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D7" s="7">
         <v>2026</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E7" s="7">
         <v>2026</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="7">
         <v>2026</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="7">
         <v>2026</v>
       </c>
-      <c r="H7" s="5">
+      <c r="H7" s="7">
         <v>2026</v>
       </c>
-      <c r="I7" s="5">
+      <c r="I7" s="7">
         <v>2026</v>
       </c>
-      <c r="J7" s="5">
+      <c r="J7" s="7">
         <v>2026</v>
       </c>
-      <c r="K7" s="5">
+      <c r="K7" s="7">
         <v>2026</v>
       </c>
-      <c r="L7" s="5">
+      <c r="L7" s="7">
         <v>2026</v>
       </c>
-      <c r="M7" s="5">
+      <c r="M7" s="7">
         <v>2026</v>
       </c>
-      <c r="N7" s="5">
+      <c r="N7" s="7">
         <v>2026</v>
       </c>
-      <c r="O7" s="5">
+      <c r="O7" s="7">
         <v>2026</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A8" s="32"/>
-[...2 lines deleted...]
-      <c r="D8" s="5" t="s">
+      <c r="A8" s="6"/>
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="5" t="s">
+      <c r="E8" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="F8" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="G8" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="H8" s="5" t="s">
+      <c r="H8" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I8" s="5" t="s">
+      <c r="I8" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J8" s="5" t="s">
+      <c r="J8" s="7" t="s">
         <v>137</v>
       </c>
-      <c r="K8" s="5" t="s">
+      <c r="K8" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="L8" s="5" t="s">
+      <c r="L8" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="M8" s="6" t="s">
+      <c r="M8" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="N8" s="6" t="s">
+      <c r="N8" s="8" t="s">
         <v>135</v>
       </c>
-      <c r="O8" s="6" t="s">
+      <c r="O8" s="8" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A9" s="32"/>
-[...2 lines deleted...]
-      <c r="D9" s="5" t="s">
+      <c r="A9" s="6"/>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="E9" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="5" t="s">
+      <c r="F9" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="5" t="s">
+      <c r="G9" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="H9" s="5" t="s">
+      <c r="H9" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="I9" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="J9" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="K9" s="5" t="s">
+      <c r="K9" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="L9" s="5" t="s">
+      <c r="L9" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="M9" s="6" t="s">
+      <c r="M9" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="N9" s="6" t="s">
+      <c r="N9" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="O9" s="6" t="s">
+      <c r="O9" s="8" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="1:15" s="11" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" s="13" customFormat="1" ht="28" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
-      <c r="D10" s="8">
+      <c r="D10" s="9">
         <v>3676675</v>
       </c>
-      <c r="E10" s="8">
+      <c r="E10" s="9">
         <v>3716737</v>
       </c>
-      <c r="F10" s="8">
+      <c r="F10" s="9">
         <v>4470793</v>
       </c>
-      <c r="G10" s="9"/>
-[...11 lines deleted...]
-      <c r="B11" s="13" t="s">
+      <c r="G10" s="10">
+        <v>4128760</v>
+      </c>
+      <c r="H10" s="10">
+        <v>4779064</v>
+      </c>
+      <c r="I10" s="10">
+        <v>3906156</v>
+      </c>
+      <c r="J10" s="11"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+    </row>
+    <row r="11" spans="1:15" s="13" customFormat="1" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="14"/>
+      <c r="B11" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="C11" s="13"/>
-      <c r="D11" s="14">
+      <c r="C11" s="15"/>
+      <c r="D11" s="16">
         <v>2790789</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="16">
         <v>2845108</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="16">
         <v>3728882</v>
       </c>
-      <c r="G11" s="15"/>
-[...7 lines deleted...]
-      <c r="O11" s="10"/>
+      <c r="G11" s="10">
+        <v>3390119</v>
+      </c>
+      <c r="H11" s="10">
+        <v>4059601</v>
+      </c>
+      <c r="I11" s="10">
+        <v>3037633</v>
+      </c>
+      <c r="J11" s="10"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="17"/>
+      <c r="N11" s="17"/>
+      <c r="O11" s="17"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A12" s="30"/>
-[...1 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="A12" s="14"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="D12" s="8">
+      <c r="D12" s="20">
         <v>2651362</v>
       </c>
-      <c r="E12" s="8">
+      <c r="E12" s="20">
         <v>2628080</v>
       </c>
-      <c r="F12" s="8">
+      <c r="F12" s="20">
         <v>3127672</v>
       </c>
-      <c r="G12" s="9"/>
-[...7 lines deleted...]
-      <c r="O12" s="16"/>
+      <c r="G12" s="11">
+        <v>2682344</v>
+      </c>
+      <c r="H12" s="11">
+        <v>2986214</v>
+      </c>
+      <c r="I12" s="11">
+        <v>2628406</v>
+      </c>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
     </row>
     <row r="13" spans="1:15" ht="16.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="30"/>
-[...1 lines deleted...]
-      <c r="C13" s="12" t="s">
+      <c r="A13" s="14"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="22">
         <v>139427</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="22">
         <v>217028</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="22">
         <v>601210</v>
       </c>
-      <c r="G13" s="9"/>
-[...11 lines deleted...]
-      <c r="B14" s="5" t="s">
+      <c r="G13" s="11">
+        <v>707775</v>
+      </c>
+      <c r="H13" s="11">
+        <v>1073387</v>
+      </c>
+      <c r="I13" s="11">
+        <v>409227</v>
+      </c>
+      <c r="J13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+    </row>
+    <row r="14" spans="1:15" s="13" customFormat="1" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="14"/>
+      <c r="B14" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="5"/>
-      <c r="D14" s="18">
+      <c r="C14" s="7"/>
+      <c r="D14" s="9">
         <v>459430</v>
       </c>
-      <c r="E14" s="18">
+      <c r="E14" s="9">
         <v>451564</v>
       </c>
-      <c r="F14" s="18">
+      <c r="F14" s="9">
         <v>405004</v>
       </c>
-      <c r="G14" s="15"/>
-[...7 lines deleted...]
-      <c r="O14" s="10"/>
+      <c r="G14" s="10">
+        <v>407452</v>
+      </c>
+      <c r="H14" s="10">
+        <v>395208</v>
+      </c>
+      <c r="I14" s="10">
+        <v>404167</v>
+      </c>
+      <c r="J14" s="10"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="17"/>
+      <c r="O14" s="17"/>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A15" s="30"/>
-[...1 lines deleted...]
-      <c r="C15" s="12" t="s">
+      <c r="A15" s="14"/>
+      <c r="B15" s="14"/>
+      <c r="C15" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D15" s="22">
         <v>406028</v>
       </c>
-      <c r="E15" s="17">
+      <c r="E15" s="22">
         <v>401777</v>
       </c>
-      <c r="F15" s="17">
+      <c r="F15" s="22">
         <v>404623</v>
       </c>
-      <c r="G15" s="9"/>
-[...7 lines deleted...]
-      <c r="O15" s="16"/>
+      <c r="G15" s="11">
+        <v>407037</v>
+      </c>
+      <c r="H15" s="11">
+        <v>394620</v>
+      </c>
+      <c r="I15" s="11">
+        <v>403617</v>
+      </c>
+      <c r="J15" s="11"/>
+      <c r="K15" s="11"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A16" s="30"/>
-[...1 lines deleted...]
-      <c r="C16" s="7" t="s">
+      <c r="A16" s="14"/>
+      <c r="B16" s="14"/>
+      <c r="C16" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="D16" s="8">
+      <c r="D16" s="20">
         <v>53402</v>
       </c>
-      <c r="E16" s="8">
+      <c r="E16" s="20">
         <v>49787</v>
       </c>
-      <c r="F16" s="8">
+      <c r="F16" s="20">
         <v>381</v>
       </c>
-      <c r="G16" s="9"/>
-[...11 lines deleted...]
-      <c r="B17" s="13" t="s">
+      <c r="G16" s="11">
+        <v>415</v>
+      </c>
+      <c r="H16" s="11">
+        <v>588</v>
+      </c>
+      <c r="I16" s="11">
+        <v>550</v>
+      </c>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+    </row>
+    <row r="17" spans="1:15" s="13" customFormat="1" ht="28" x14ac:dyDescent="0.25">
+      <c r="A17" s="14"/>
+      <c r="B17" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="13"/>
-      <c r="D17" s="14">
+      <c r="C17" s="15"/>
+      <c r="D17" s="16">
         <v>426456</v>
       </c>
-      <c r="E17" s="14">
+      <c r="E17" s="16">
         <v>420065</v>
       </c>
-      <c r="F17" s="14">
+      <c r="F17" s="16">
         <v>336907</v>
       </c>
-      <c r="G17" s="9"/>
-[...9 lines deleted...]
-    <row r="18" spans="1:15" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G17" s="11">
+        <v>331189</v>
+      </c>
+      <c r="H17" s="11">
+        <v>324255</v>
+      </c>
+      <c r="I17" s="11">
+        <v>464356</v>
+      </c>
+      <c r="J17" s="11"/>
+      <c r="K17" s="11"/>
+      <c r="L17" s="11"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+    </row>
+    <row r="18" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
-      <c r="D18" s="8">
+      <c r="D18" s="9">
         <v>154428891</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E18" s="9">
         <v>155269264</v>
       </c>
-      <c r="F18" s="8">
+      <c r="F18" s="9">
         <v>156981821</v>
       </c>
-      <c r="G18" s="9"/>
-[...10 lines deleted...]
-      <c r="A19" s="13" t="s">
+      <c r="G18" s="10">
+        <v>164980895</v>
+      </c>
+      <c r="H18" s="10">
+        <v>166180487</v>
+      </c>
+      <c r="I18" s="10">
+        <v>165400678</v>
+      </c>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="17"/>
+      <c r="O18" s="17"/>
+    </row>
+    <row r="19" spans="1:15" s="13" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="13" t="s">
+      <c r="B19" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="C19" s="13"/>
-      <c r="D19" s="14">
+      <c r="C19" s="15"/>
+      <c r="D19" s="16">
         <v>33735647</v>
       </c>
-      <c r="E19" s="14">
+      <c r="E19" s="16">
         <v>33648491</v>
       </c>
-      <c r="F19" s="14">
+      <c r="F19" s="16">
         <v>34365455</v>
       </c>
-      <c r="G19" s="15"/>
-[...7 lines deleted...]
-      <c r="O19" s="10"/>
+      <c r="G19" s="10">
+        <v>35014681</v>
+      </c>
+      <c r="H19" s="10">
+        <v>34976666</v>
+      </c>
+      <c r="I19" s="10">
+        <v>34455735</v>
+      </c>
+      <c r="J19" s="10"/>
+      <c r="K19" s="10"/>
+      <c r="L19" s="10"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="17"/>
+      <c r="O19" s="17"/>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A20" s="31"/>
-[...1 lines deleted...]
-      <c r="C20" s="7" t="s">
+      <c r="A20" s="18"/>
+      <c r="B20" s="18"/>
+      <c r="C20" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="D20" s="8">
+      <c r="D20" s="20">
         <v>9083815</v>
       </c>
-      <c r="E20" s="8">
+      <c r="E20" s="20">
         <v>8865643</v>
       </c>
-      <c r="F20" s="8">
+      <c r="F20" s="20">
         <v>8899851</v>
       </c>
-      <c r="G20" s="9"/>
-[...7 lines deleted...]
-      <c r="O20" s="16"/>
+      <c r="G20" s="11">
+        <v>9734214</v>
+      </c>
+      <c r="H20" s="11">
+        <v>9689338</v>
+      </c>
+      <c r="I20" s="11">
+        <v>9731242</v>
+      </c>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="12"/>
+      <c r="N20" s="12"/>
+      <c r="O20" s="12"/>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A21" s="31"/>
-[...1 lines deleted...]
-      <c r="C21" s="12" t="s">
+      <c r="A21" s="18"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="D21" s="17">
+      <c r="D21" s="22">
         <v>10616923</v>
       </c>
-      <c r="E21" s="17">
+      <c r="E21" s="22">
         <v>10529223</v>
       </c>
-      <c r="F21" s="17">
+      <c r="F21" s="22">
         <v>11034884</v>
       </c>
-      <c r="G21" s="9"/>
-[...7 lines deleted...]
-      <c r="O21" s="16"/>
+      <c r="G21" s="11">
+        <v>10878179</v>
+      </c>
+      <c r="H21" s="11">
+        <v>10934388</v>
+      </c>
+      <c r="I21" s="11">
+        <v>10201098</v>
+      </c>
+      <c r="J21" s="11"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="11"/>
+      <c r="M21" s="12"/>
+      <c r="N21" s="12"/>
+      <c r="O21" s="12"/>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A22" s="31"/>
-[...1 lines deleted...]
-      <c r="C22" s="7" t="s">
+      <c r="A22" s="18"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="D22" s="8">
+      <c r="D22" s="20">
         <v>3577559</v>
       </c>
-      <c r="E22" s="8">
+      <c r="E22" s="20">
         <v>3653213</v>
       </c>
-      <c r="F22" s="8">
+      <c r="F22" s="20">
         <v>3620363</v>
       </c>
-      <c r="G22" s="9"/>
-[...7 lines deleted...]
-      <c r="O22" s="16"/>
+      <c r="G22" s="11">
+        <v>3684810</v>
+      </c>
+      <c r="H22" s="11">
+        <v>3710706</v>
+      </c>
+      <c r="I22" s="11">
+        <v>3856702</v>
+      </c>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
+      <c r="O22" s="12"/>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A23" s="31"/>
-[...1 lines deleted...]
-      <c r="C23" s="12" t="s">
+      <c r="A23" s="18"/>
+      <c r="B23" s="18"/>
+      <c r="C23" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D23" s="22">
         <v>10005749</v>
       </c>
-      <c r="E23" s="17">
+      <c r="E23" s="22">
         <v>10135341</v>
       </c>
-      <c r="F23" s="17">
+      <c r="F23" s="22">
         <v>10341336</v>
       </c>
-      <c r="G23" s="9"/>
-[...7 lines deleted...]
-      <c r="O23" s="16"/>
+      <c r="G23" s="11">
+        <v>10217410</v>
+      </c>
+      <c r="H23" s="11">
+        <v>10196773</v>
+      </c>
+      <c r="I23" s="11">
+        <v>10233295</v>
+      </c>
+      <c r="J23" s="11"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="11"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
+      <c r="O23" s="12"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A24" s="31"/>
-[...1 lines deleted...]
-      <c r="C24" s="7" t="s">
+      <c r="A24" s="18"/>
+      <c r="B24" s="18"/>
+      <c r="C24" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="D24" s="8">
-[...16 lines deleted...]
-      <c r="O24" s="16"/>
+      <c r="D24" s="20">
+        <v>0</v>
+      </c>
+      <c r="E24" s="20">
+        <v>0</v>
+      </c>
+      <c r="F24" s="20">
+        <v>0</v>
+      </c>
+      <c r="G24" s="11">
+        <v>0</v>
+      </c>
+      <c r="H24" s="11">
+        <v>0</v>
+      </c>
+      <c r="I24" s="11">
+        <v>0</v>
+      </c>
+      <c r="J24" s="11"/>
+      <c r="K24" s="11"/>
+      <c r="L24" s="11"/>
+      <c r="M24" s="12"/>
+      <c r="N24" s="12"/>
+      <c r="O24" s="12"/>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A25" s="31"/>
-[...1 lines deleted...]
-      <c r="C25" s="12" t="s">
+      <c r="A25" s="18"/>
+      <c r="B25" s="18"/>
+      <c r="C25" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="D25" s="17">
+      <c r="D25" s="22">
         <v>451601</v>
       </c>
-      <c r="E25" s="17">
+      <c r="E25" s="22">
         <v>465071</v>
       </c>
-      <c r="F25" s="17">
+      <c r="F25" s="22">
         <v>469021</v>
       </c>
-      <c r="G25" s="9"/>
-[...10 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="G25" s="11">
+        <v>500068</v>
+      </c>
+      <c r="H25" s="11">
+        <v>445461</v>
+      </c>
+      <c r="I25" s="11">
+        <v>433398</v>
+      </c>
+      <c r="J25" s="11"/>
+      <c r="K25" s="11"/>
+      <c r="L25" s="11"/>
+      <c r="M25" s="12"/>
+      <c r="N25" s="12"/>
+      <c r="O25" s="12"/>
+    </row>
+    <row r="26" spans="1:15" s="13" customFormat="1" ht="33.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="5" t="s">
+      <c r="B26" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C26" s="5"/>
-      <c r="D26" s="18">
+      <c r="C26" s="7"/>
+      <c r="D26" s="9">
         <v>114163821</v>
       </c>
-      <c r="E26" s="18">
+      <c r="E26" s="9">
         <v>115123818</v>
       </c>
-      <c r="F26" s="18">
+      <c r="F26" s="9">
         <v>116041952</v>
       </c>
-      <c r="G26" s="15"/>
-[...7 lines deleted...]
-      <c r="O26" s="10"/>
+      <c r="G26" s="10">
+        <v>123223372</v>
+      </c>
+      <c r="H26" s="10">
+        <v>124649162</v>
+      </c>
+      <c r="I26" s="10">
+        <v>125012717</v>
+      </c>
+      <c r="J26" s="10"/>
+      <c r="K26" s="10"/>
+      <c r="L26" s="10"/>
+      <c r="M26" s="17"/>
+      <c r="N26" s="17"/>
+      <c r="O26" s="17"/>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A27" s="30"/>
-[...1 lines deleted...]
-      <c r="C27" s="12" t="s">
+      <c r="A27" s="14"/>
+      <c r="B27" s="14"/>
+      <c r="C27" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="D27" s="17">
+      <c r="D27" s="22">
         <v>38240441</v>
       </c>
-      <c r="E27" s="17">
+      <c r="E27" s="22">
         <v>38960400</v>
       </c>
-      <c r="F27" s="17">
+      <c r="F27" s="22">
         <v>40469265</v>
       </c>
-      <c r="G27" s="9"/>
-[...7 lines deleted...]
-      <c r="O27" s="16"/>
+      <c r="G27" s="11">
+        <v>43738705</v>
+      </c>
+      <c r="H27" s="11">
+        <v>45127115</v>
+      </c>
+      <c r="I27" s="11">
+        <v>42841802</v>
+      </c>
+      <c r="J27" s="11"/>
+      <c r="K27" s="11"/>
+      <c r="L27" s="11"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A28" s="30"/>
-[...1 lines deleted...]
-      <c r="C28" s="7" t="s">
+      <c r="A28" s="14"/>
+      <c r="B28" s="14"/>
+      <c r="C28" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="D28" s="8">
+      <c r="D28" s="20">
         <v>28898123</v>
       </c>
-      <c r="E28" s="8">
+      <c r="E28" s="20">
         <v>27434741</v>
       </c>
-      <c r="F28" s="8">
+      <c r="F28" s="20">
         <v>26049674</v>
       </c>
-      <c r="G28" s="9"/>
-[...7 lines deleted...]
-      <c r="O28" s="16"/>
+      <c r="G28" s="11">
+        <v>27568609</v>
+      </c>
+      <c r="H28" s="11">
+        <v>28720183</v>
+      </c>
+      <c r="I28" s="11">
+        <v>31202914</v>
+      </c>
+      <c r="J28" s="11"/>
+      <c r="K28" s="11"/>
+      <c r="L28" s="11"/>
+      <c r="M28" s="12"/>
+      <c r="N28" s="12"/>
+      <c r="O28" s="12"/>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A29" s="30"/>
-[...1 lines deleted...]
-      <c r="C29" s="12" t="s">
+      <c r="A29" s="14"/>
+      <c r="B29" s="14"/>
+      <c r="C29" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="D29" s="17">
+      <c r="D29" s="22">
         <v>898799</v>
       </c>
-      <c r="E29" s="17">
+      <c r="E29" s="22">
         <v>955698</v>
       </c>
-      <c r="F29" s="17">
+      <c r="F29" s="22">
         <v>988509</v>
       </c>
-      <c r="G29" s="9"/>
-[...7 lines deleted...]
-      <c r="O29" s="16"/>
+      <c r="G29" s="11">
+        <v>1032269</v>
+      </c>
+      <c r="H29" s="11">
+        <v>1063418</v>
+      </c>
+      <c r="I29" s="11">
+        <v>1057277</v>
+      </c>
+      <c r="J29" s="11"/>
+      <c r="K29" s="11"/>
+      <c r="L29" s="11"/>
+      <c r="M29" s="12"/>
+      <c r="N29" s="12"/>
+      <c r="O29" s="12"/>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A30" s="30"/>
-[...1 lines deleted...]
-      <c r="C30" s="7" t="s">
+      <c r="A30" s="14"/>
+      <c r="B30" s="14"/>
+      <c r="C30" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="D30" s="8">
+      <c r="D30" s="20">
         <v>16613304</v>
       </c>
-      <c r="E30" s="8">
+      <c r="E30" s="20">
         <v>17352750</v>
       </c>
-      <c r="F30" s="8">
+      <c r="F30" s="20">
         <v>18587354</v>
       </c>
-      <c r="G30" s="9"/>
-[...7 lines deleted...]
-      <c r="O30" s="16"/>
+      <c r="G30" s="11">
+        <v>19775222</v>
+      </c>
+      <c r="H30" s="11">
+        <v>18356708</v>
+      </c>
+      <c r="I30" s="11">
+        <v>18974166</v>
+      </c>
+      <c r="J30" s="11"/>
+      <c r="K30" s="11"/>
+      <c r="L30" s="11"/>
+      <c r="M30" s="12"/>
+      <c r="N30" s="12"/>
+      <c r="O30" s="12"/>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A31" s="30"/>
-[...1 lines deleted...]
-      <c r="C31" s="12" t="s">
+      <c r="A31" s="14"/>
+      <c r="B31" s="14"/>
+      <c r="C31" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="D31" s="17">
+      <c r="D31" s="22">
         <v>18173219</v>
       </c>
-      <c r="E31" s="17">
+      <c r="E31" s="22">
         <v>19704546</v>
       </c>
-      <c r="F31" s="17">
+      <c r="F31" s="22">
         <v>18904013</v>
       </c>
-      <c r="G31" s="9"/>
-[...7 lines deleted...]
-      <c r="O31" s="16"/>
+      <c r="G31" s="11">
+        <v>18735953</v>
+      </c>
+      <c r="H31" s="11">
+        <v>19034583</v>
+      </c>
+      <c r="I31" s="11">
+        <v>19524669</v>
+      </c>
+      <c r="J31" s="11"/>
+      <c r="K31" s="11"/>
+      <c r="L31" s="11"/>
+      <c r="M31" s="12"/>
+      <c r="N31" s="12"/>
+      <c r="O31" s="12"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A32" s="30"/>
-[...1 lines deleted...]
-      <c r="C32" s="7" t="s">
+      <c r="A32" s="14"/>
+      <c r="B32" s="14"/>
+      <c r="C32" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="D32" s="8">
+      <c r="D32" s="20">
         <v>11339935</v>
       </c>
-      <c r="E32" s="8">
+      <c r="E32" s="20">
         <v>10715683</v>
       </c>
-      <c r="F32" s="8">
+      <c r="F32" s="20">
         <v>11043137</v>
       </c>
-      <c r="G32" s="9"/>
-[...11 lines deleted...]
-      <c r="B33" s="19" t="s">
+      <c r="G32" s="11">
+        <v>12372614</v>
+      </c>
+      <c r="H32" s="11">
+        <v>12347155</v>
+      </c>
+      <c r="I32" s="11">
+        <v>11411889</v>
+      </c>
+      <c r="J32" s="11"/>
+      <c r="K32" s="11"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="12"/>
+      <c r="N32" s="12"/>
+      <c r="O32" s="12"/>
+    </row>
+    <row r="33" spans="1:15" s="27" customFormat="1" ht="28" x14ac:dyDescent="0.25">
+      <c r="A33" s="14"/>
+      <c r="B33" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="C33" s="19"/>
-      <c r="D33" s="20">
+      <c r="C33" s="23"/>
+      <c r="D33" s="24">
         <v>6529423</v>
       </c>
-      <c r="E33" s="20">
+      <c r="E33" s="24">
         <v>6496955</v>
       </c>
-      <c r="F33" s="20">
+      <c r="F33" s="24">
         <v>6574414</v>
       </c>
-      <c r="G33" s="21"/>
-[...7 lines deleted...]
-      <c r="O33" s="22"/>
+      <c r="G33" s="25">
+        <v>6742842</v>
+      </c>
+      <c r="H33" s="25">
+        <v>6554659</v>
+      </c>
+      <c r="I33" s="25">
+        <v>5932226</v>
+      </c>
+      <c r="J33" s="25"/>
+      <c r="K33" s="25"/>
+      <c r="L33" s="25"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26"/>
+      <c r="O33" s="26"/>
     </row>
     <row r="34" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="30"/>
-[...1 lines deleted...]
-      <c r="C34" s="7" t="s">
+      <c r="A34" s="14"/>
+      <c r="B34" s="18"/>
+      <c r="C34" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="D34" s="9">
-[...16 lines deleted...]
-      <c r="O34" s="16"/>
+      <c r="D34" s="11">
+        <v>0</v>
+      </c>
+      <c r="E34" s="11">
+        <v>0</v>
+      </c>
+      <c r="F34" s="11">
+        <v>0</v>
+      </c>
+      <c r="G34" s="11">
+        <v>0</v>
+      </c>
+      <c r="H34" s="11">
+        <v>0</v>
+      </c>
+      <c r="I34" s="11">
+        <v>0</v>
+      </c>
+      <c r="J34" s="11"/>
+      <c r="K34" s="11"/>
+      <c r="L34" s="11"/>
+      <c r="M34" s="12"/>
+      <c r="N34" s="12"/>
+      <c r="O34" s="12"/>
     </row>
     <row r="35" spans="1:15" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="30"/>
-[...1 lines deleted...]
-      <c r="C35" s="12" t="s">
+      <c r="A35" s="14"/>
+      <c r="B35" s="18"/>
+      <c r="C35" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="D35" s="9">
-[...5 lines deleted...]
-      <c r="F35" s="9">
+      <c r="D35" s="11">
+        <v>0</v>
+      </c>
+      <c r="E35" s="11">
+        <v>0</v>
+      </c>
+      <c r="F35" s="11">
         <v>76907</v>
       </c>
-      <c r="G35" s="9"/>
-[...7 lines deleted...]
-      <c r="O35" s="16"/>
+      <c r="G35" s="11">
+        <v>74245</v>
+      </c>
+      <c r="H35" s="11">
+        <v>74714</v>
+      </c>
+      <c r="I35" s="11">
+        <v>75167</v>
+      </c>
+      <c r="J35" s="11"/>
+      <c r="K35" s="11"/>
+      <c r="L35" s="11"/>
+      <c r="M35" s="12"/>
+      <c r="N35" s="12"/>
+      <c r="O35" s="12"/>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A36" s="30"/>
-[...1 lines deleted...]
-      <c r="C36" s="7" t="s">
+      <c r="A36" s="14"/>
+      <c r="B36" s="18"/>
+      <c r="C36" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="D36" s="8">
+      <c r="D36" s="20">
         <v>4181740</v>
       </c>
-      <c r="E36" s="8">
+      <c r="E36" s="20">
         <v>4168805</v>
       </c>
-      <c r="F36" s="8">
+      <c r="F36" s="20">
         <v>4169402</v>
       </c>
-      <c r="G36" s="9"/>
-[...7 lines deleted...]
-      <c r="O36" s="16"/>
+      <c r="G36" s="11">
+        <v>4484463</v>
+      </c>
+      <c r="H36" s="11">
+        <v>4331921</v>
+      </c>
+      <c r="I36" s="11">
+        <v>3908914</v>
+      </c>
+      <c r="J36" s="11"/>
+      <c r="K36" s="11"/>
+      <c r="L36" s="11"/>
+      <c r="M36" s="12"/>
+      <c r="N36" s="12"/>
+      <c r="O36" s="12"/>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A37" s="30"/>
-[...1 lines deleted...]
-      <c r="C37" s="12" t="s">
+      <c r="A37" s="14"/>
+      <c r="B37" s="18"/>
+      <c r="C37" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="D37" s="9">
+      <c r="D37" s="11">
         <v>46336</v>
       </c>
-      <c r="E37" s="9">
-[...13 lines deleted...]
-      <c r="O37" s="16"/>
+      <c r="E37" s="11">
+        <v>0</v>
+      </c>
+      <c r="F37" s="11">
+        <v>0</v>
+      </c>
+      <c r="G37" s="11">
+        <v>0</v>
+      </c>
+      <c r="H37" s="11">
+        <v>0</v>
+      </c>
+      <c r="I37" s="11">
+        <v>0</v>
+      </c>
+      <c r="J37" s="11"/>
+      <c r="K37" s="11"/>
+      <c r="L37" s="11"/>
+      <c r="M37" s="12"/>
+      <c r="N37" s="12"/>
+      <c r="O37" s="12"/>
     </row>
     <row r="38" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="30"/>
-[...1 lines deleted...]
-      <c r="C38" s="7" t="s">
+      <c r="A38" s="14"/>
+      <c r="B38" s="18"/>
+      <c r="C38" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="D38" s="8">
+      <c r="D38" s="20">
         <v>2301347</v>
       </c>
-      <c r="E38" s="8">
+      <c r="E38" s="20">
         <v>2328150</v>
       </c>
-      <c r="F38" s="8">
+      <c r="F38" s="20">
         <v>2328105</v>
       </c>
-      <c r="G38" s="9"/>
-[...10 lines deleted...]
-      <c r="A39" s="13" t="s">
+      <c r="G38" s="11">
+        <v>2184134</v>
+      </c>
+      <c r="H38" s="11">
+        <v>2148024</v>
+      </c>
+      <c r="I38" s="11">
+        <v>1948145</v>
+      </c>
+      <c r="J38" s="11"/>
+      <c r="K38" s="11"/>
+      <c r="L38" s="11"/>
+      <c r="M38" s="12"/>
+      <c r="N38" s="12"/>
+      <c r="O38" s="12"/>
+    </row>
+    <row r="39" spans="1:15" s="13" customFormat="1" ht="28" x14ac:dyDescent="0.25">
+      <c r="A39" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="B39" s="13"/>
-[...1 lines deleted...]
-      <c r="D39" s="14">
+      <c r="B39" s="15"/>
+      <c r="C39" s="15"/>
+      <c r="D39" s="16">
         <v>158105566</v>
       </c>
-      <c r="E39" s="14">
+      <c r="E39" s="16">
         <v>158986001</v>
       </c>
-      <c r="F39" s="14">
+      <c r="F39" s="16">
         <v>161452614</v>
       </c>
-      <c r="G39" s="15"/>
-[...10 lines deleted...]
-      <c r="A40" s="5" t="s">
+      <c r="G39" s="10">
+        <v>169109655</v>
+      </c>
+      <c r="H39" s="10">
+        <v>170959551</v>
+      </c>
+      <c r="I39" s="10">
+        <v>169306834</v>
+      </c>
+      <c r="J39" s="10"/>
+      <c r="K39" s="10"/>
+      <c r="L39" s="10"/>
+      <c r="M39" s="17"/>
+      <c r="N39" s="17"/>
+      <c r="O39" s="17"/>
+    </row>
+    <row r="40" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B40" s="5"/>
-[...15 lines deleted...]
-      <c r="A41" s="13" t="s">
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="9"/>
+      <c r="E40" s="9"/>
+      <c r="F40" s="9"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="10"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="17"/>
+      <c r="N40" s="17"/>
+      <c r="O40" s="17"/>
+    </row>
+    <row r="41" spans="1:15" s="13" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B41" s="13"/>
-[...1 lines deleted...]
-      <c r="D41" s="14">
+      <c r="B41" s="15"/>
+      <c r="C41" s="15"/>
+      <c r="D41" s="16">
         <v>8642076</v>
       </c>
-      <c r="E41" s="14">
+      <c r="E41" s="16">
         <v>9755695</v>
       </c>
-      <c r="F41" s="14">
+      <c r="F41" s="16">
         <v>9178232</v>
       </c>
-      <c r="G41" s="15"/>
-[...7 lines deleted...]
-      <c r="O41" s="10"/>
+      <c r="G41" s="10">
+        <v>8771392</v>
+      </c>
+      <c r="H41" s="10">
+        <v>6397971</v>
+      </c>
+      <c r="I41" s="10">
+        <v>7774914</v>
+      </c>
+      <c r="J41" s="10"/>
+      <c r="K41" s="10"/>
+      <c r="L41" s="10"/>
+      <c r="M41" s="17"/>
+      <c r="N41" s="17"/>
+      <c r="O41" s="17"/>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A42" s="31"/>
-      <c r="B42" s="7" t="s">
+      <c r="A42" s="18"/>
+      <c r="B42" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="C42" s="7"/>
-      <c r="D42" s="8">
+      <c r="C42" s="19"/>
+      <c r="D42" s="20">
         <v>202597</v>
       </c>
-      <c r="E42" s="8">
+      <c r="E42" s="20">
         <v>376226</v>
       </c>
-      <c r="F42" s="8">
+      <c r="F42" s="20">
         <v>489071</v>
       </c>
-      <c r="G42" s="9"/>
-[...7 lines deleted...]
-      <c r="O42" s="16"/>
+      <c r="G42" s="11">
+        <v>692473</v>
+      </c>
+      <c r="H42" s="11">
+        <v>855529</v>
+      </c>
+      <c r="I42" s="11">
+        <v>340363</v>
+      </c>
+      <c r="J42" s="11"/>
+      <c r="K42" s="11"/>
+      <c r="L42" s="11"/>
+      <c r="M42" s="12"/>
+      <c r="N42" s="12"/>
+      <c r="O42" s="12"/>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A43" s="31"/>
-      <c r="B43" s="12" t="s">
+      <c r="A43" s="18"/>
+      <c r="B43" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="C43" s="12"/>
-      <c r="D43" s="17">
+      <c r="C43" s="21"/>
+      <c r="D43" s="22">
         <v>408659</v>
       </c>
-      <c r="E43" s="17">
+      <c r="E43" s="22">
         <v>423402</v>
       </c>
-      <c r="F43" s="17">
+      <c r="F43" s="22">
         <v>422270</v>
       </c>
-      <c r="G43" s="9"/>
-[...7 lines deleted...]
-      <c r="O43" s="16"/>
+      <c r="G43" s="11">
+        <v>416076</v>
+      </c>
+      <c r="H43" s="11">
+        <v>414102</v>
+      </c>
+      <c r="I43" s="11">
+        <v>398621</v>
+      </c>
+      <c r="J43" s="11"/>
+      <c r="K43" s="11"/>
+      <c r="L43" s="11"/>
+      <c r="M43" s="12"/>
+      <c r="N43" s="12"/>
+      <c r="O43" s="12"/>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A44" s="31"/>
-      <c r="B44" s="7" t="s">
+      <c r="A44" s="18"/>
+      <c r="B44" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="C44" s="7"/>
-[...3 lines deleted...]
-      <c r="E44" s="8">
+      <c r="C44" s="19"/>
+      <c r="D44" s="20">
+        <v>0</v>
+      </c>
+      <c r="E44" s="20">
         <v>823978</v>
       </c>
-      <c r="F44" s="8">
+      <c r="F44" s="20">
         <v>923464</v>
       </c>
-      <c r="G44" s="9"/>
-[...7 lines deleted...]
-      <c r="O44" s="16"/>
+      <c r="G44" s="11">
+        <v>342086</v>
+      </c>
+      <c r="H44" s="11">
+        <v>0</v>
+      </c>
+      <c r="I44" s="11">
+        <v>0</v>
+      </c>
+      <c r="J44" s="11"/>
+      <c r="K44" s="11"/>
+      <c r="L44" s="11"/>
+      <c r="M44" s="12"/>
+      <c r="N44" s="12"/>
+      <c r="O44" s="12"/>
     </row>
     <row r="45" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="31"/>
-      <c r="B45" s="12" t="s">
+      <c r="A45" s="18"/>
+      <c r="B45" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="C45" s="12"/>
-      <c r="D45" s="17">
+      <c r="C45" s="21"/>
+      <c r="D45" s="22">
         <v>3452119</v>
       </c>
-      <c r="E45" s="17">
+      <c r="E45" s="22">
         <v>3483833</v>
       </c>
-      <c r="F45" s="17">
+      <c r="F45" s="22">
         <v>3190749</v>
       </c>
-      <c r="G45" s="9"/>
-[...7 lines deleted...]
-      <c r="O45" s="16"/>
+      <c r="G45" s="11">
+        <v>3144685</v>
+      </c>
+      <c r="H45" s="11">
+        <v>3183295</v>
+      </c>
+      <c r="I45" s="11">
+        <v>3587237</v>
+      </c>
+      <c r="J45" s="11"/>
+      <c r="K45" s="11"/>
+      <c r="L45" s="11"/>
+      <c r="M45" s="12"/>
+      <c r="N45" s="12"/>
+      <c r="O45" s="12"/>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A46" s="31"/>
-      <c r="B46" s="7" t="s">
+      <c r="A46" s="18"/>
+      <c r="B46" s="19" t="s">
         <v>40</v>
       </c>
-      <c r="C46" s="7"/>
-      <c r="D46" s="8">
+      <c r="C46" s="19"/>
+      <c r="D46" s="20">
         <v>1089267</v>
       </c>
-      <c r="E46" s="8">
+      <c r="E46" s="20">
         <v>1170784</v>
       </c>
-      <c r="F46" s="8">
+      <c r="F46" s="20">
         <v>1004382</v>
       </c>
-      <c r="G46" s="9"/>
-[...7 lines deleted...]
-      <c r="O46" s="16"/>
+      <c r="G46" s="11">
+        <v>1114400</v>
+      </c>
+      <c r="H46" s="11">
+        <v>866709</v>
+      </c>
+      <c r="I46" s="11">
+        <v>2293458</v>
+      </c>
+      <c r="J46" s="11"/>
+      <c r="K46" s="11"/>
+      <c r="L46" s="11"/>
+      <c r="M46" s="12"/>
+      <c r="N46" s="12"/>
+      <c r="O46" s="12"/>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A47" s="31"/>
-      <c r="B47" s="12" t="s">
+      <c r="A47" s="18"/>
+      <c r="B47" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C47" s="12"/>
-      <c r="D47" s="17">
+      <c r="C47" s="21"/>
+      <c r="D47" s="22">
         <v>2961303</v>
       </c>
-      <c r="E47" s="17">
+      <c r="E47" s="22">
         <v>2814895</v>
       </c>
-      <c r="F47" s="17">
+      <c r="F47" s="22">
         <v>2130398</v>
       </c>
-      <c r="G47" s="9"/>
-[...7 lines deleted...]
-      <c r="O47" s="16"/>
+      <c r="G47" s="11">
+        <v>1941891</v>
+      </c>
+      <c r="H47" s="11">
+        <v>263809</v>
+      </c>
+      <c r="I47" s="11">
+        <v>183760</v>
+      </c>
+      <c r="J47" s="11"/>
+      <c r="K47" s="11"/>
+      <c r="L47" s="11"/>
+      <c r="M47" s="12"/>
+      <c r="N47" s="12"/>
+      <c r="O47" s="12"/>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A48" s="31"/>
-      <c r="B48" s="7" t="s">
+      <c r="A48" s="18"/>
+      <c r="B48" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="C48" s="7"/>
-      <c r="D48" s="8">
+      <c r="C48" s="19"/>
+      <c r="D48" s="20">
         <v>305600</v>
       </c>
-      <c r="E48" s="8">
+      <c r="E48" s="20">
         <v>317759</v>
       </c>
-      <c r="F48" s="8">
+      <c r="F48" s="20">
         <v>334955</v>
       </c>
-      <c r="G48" s="9"/>
-[...7 lines deleted...]
-      <c r="O48" s="16"/>
+      <c r="G48" s="11">
+        <v>430382</v>
+      </c>
+      <c r="H48" s="11">
+        <v>368067</v>
+      </c>
+      <c r="I48" s="11">
+        <v>340842</v>
+      </c>
+      <c r="J48" s="11"/>
+      <c r="K48" s="11"/>
+      <c r="L48" s="11"/>
+      <c r="M48" s="12"/>
+      <c r="N48" s="12"/>
+      <c r="O48" s="12"/>
     </row>
     <row r="49" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A49" s="31"/>
-      <c r="B49" s="12" t="s">
+      <c r="A49" s="18"/>
+      <c r="B49" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="C49" s="12"/>
-      <c r="D49" s="17">
+      <c r="C49" s="21"/>
+      <c r="D49" s="22">
         <v>222531</v>
       </c>
-      <c r="E49" s="17">
+      <c r="E49" s="22">
         <v>344818</v>
       </c>
-      <c r="F49" s="17">
+      <c r="F49" s="22">
         <v>682943</v>
       </c>
-      <c r="G49" s="9"/>
-[...10 lines deleted...]
-      <c r="A50" s="5" t="s">
+      <c r="G49" s="11">
+        <v>689399</v>
+      </c>
+      <c r="H49" s="11">
+        <v>446460</v>
+      </c>
+      <c r="I49" s="11">
+        <v>630633</v>
+      </c>
+      <c r="J49" s="11"/>
+      <c r="K49" s="11"/>
+      <c r="L49" s="11"/>
+      <c r="M49" s="12"/>
+      <c r="N49" s="12"/>
+      <c r="O49" s="12"/>
+    </row>
+    <row r="50" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B50" s="5"/>
-[...1 lines deleted...]
-      <c r="D50" s="18">
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="9">
         <v>166747642</v>
       </c>
-      <c r="E50" s="18">
+      <c r="E50" s="9">
         <v>168741696</v>
       </c>
-      <c r="F50" s="18">
+      <c r="F50" s="9">
         <v>170630846</v>
       </c>
-      <c r="G50" s="15"/>
-[...10 lines deleted...]
-      <c r="A51" s="13" t="s">
+      <c r="G50" s="10">
+        <v>177881047</v>
+      </c>
+      <c r="H50" s="10">
+        <v>177357522</v>
+      </c>
+      <c r="I50" s="10">
+        <v>177081748</v>
+      </c>
+      <c r="J50" s="10"/>
+      <c r="K50" s="10"/>
+      <c r="L50" s="10"/>
+      <c r="M50" s="17"/>
+      <c r="N50" s="17"/>
+      <c r="O50" s="17"/>
+    </row>
+    <row r="51" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="B51" s="13"/>
-[...1 lines deleted...]
-      <c r="D51" s="14">
+      <c r="B51" s="15"/>
+      <c r="C51" s="15"/>
+      <c r="D51" s="16">
         <v>24957834</v>
       </c>
-      <c r="E51" s="14">
+      <c r="E51" s="16">
         <v>24461550</v>
       </c>
-      <c r="F51" s="14">
+      <c r="F51" s="16">
         <v>24501444</v>
       </c>
-      <c r="G51" s="15"/>
-[...11 lines deleted...]
-      <c r="B52" s="7" t="s">
+      <c r="G51" s="10">
+        <v>24937255</v>
+      </c>
+      <c r="H51" s="10">
+        <v>25314744</v>
+      </c>
+      <c r="I51" s="10">
+        <v>25773207</v>
+      </c>
+      <c r="J51" s="10"/>
+      <c r="K51" s="10"/>
+      <c r="L51" s="10"/>
+      <c r="M51" s="17"/>
+      <c r="N51" s="17"/>
+      <c r="O51" s="17"/>
+    </row>
+    <row r="52" spans="1:15" ht="28" x14ac:dyDescent="0.25">
+      <c r="A52" s="18"/>
+      <c r="B52" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="C52" s="7"/>
-      <c r="D52" s="8">
+      <c r="C52" s="19"/>
+      <c r="D52" s="20">
         <v>910546</v>
       </c>
-      <c r="E52" s="8">
+      <c r="E52" s="20">
         <v>910546</v>
       </c>
-      <c r="F52" s="8">
+      <c r="F52" s="20">
         <v>910546</v>
       </c>
-      <c r="G52" s="9"/>
-[...7 lines deleted...]
-      <c r="O52" s="16"/>
+      <c r="G52" s="11">
+        <v>910546</v>
+      </c>
+      <c r="H52" s="11">
+        <v>1010546</v>
+      </c>
+      <c r="I52" s="11">
+        <v>1010546</v>
+      </c>
+      <c r="J52" s="11"/>
+      <c r="K52" s="11"/>
+      <c r="L52" s="11"/>
+      <c r="M52" s="12"/>
+      <c r="N52" s="12"/>
+      <c r="O52" s="12"/>
     </row>
     <row r="53" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A53" s="31"/>
-[...1 lines deleted...]
-      <c r="C53" s="12" t="s">
+      <c r="A53" s="18"/>
+      <c r="B53" s="14"/>
+      <c r="C53" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="D53" s="17">
+      <c r="D53" s="22">
         <v>695461</v>
       </c>
-      <c r="E53" s="17">
+      <c r="E53" s="22">
         <v>695461</v>
       </c>
-      <c r="F53" s="17">
+      <c r="F53" s="22">
         <v>695461</v>
       </c>
-      <c r="G53" s="9"/>
-[...7 lines deleted...]
-      <c r="O53" s="16"/>
+      <c r="G53" s="11">
+        <v>695461</v>
+      </c>
+      <c r="H53" s="11">
+        <v>795461</v>
+      </c>
+      <c r="I53" s="11">
+        <v>795461</v>
+      </c>
+      <c r="J53" s="11"/>
+      <c r="K53" s="11"/>
+      <c r="L53" s="11"/>
+      <c r="M53" s="12"/>
+      <c r="N53" s="12"/>
+      <c r="O53" s="12"/>
     </row>
     <row r="54" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A54" s="31"/>
-[...1 lines deleted...]
-      <c r="C54" s="7" t="s">
+      <c r="A54" s="18"/>
+      <c r="B54" s="14"/>
+      <c r="C54" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="D54" s="8">
+      <c r="D54" s="20">
         <v>215085</v>
       </c>
-      <c r="E54" s="8">
+      <c r="E54" s="20">
         <v>215085</v>
       </c>
-      <c r="F54" s="8">
+      <c r="F54" s="20">
         <v>215085</v>
       </c>
-      <c r="G54" s="9"/>
-[...7 lines deleted...]
-      <c r="O54" s="16"/>
+      <c r="G54" s="11">
+        <v>215085</v>
+      </c>
+      <c r="H54" s="11">
+        <v>215085</v>
+      </c>
+      <c r="I54" s="11">
+        <v>215085</v>
+      </c>
+      <c r="J54" s="11"/>
+      <c r="K54" s="11"/>
+      <c r="L54" s="11"/>
+      <c r="M54" s="12"/>
+      <c r="N54" s="12"/>
+      <c r="O54" s="12"/>
     </row>
     <row r="55" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A55" s="31"/>
-      <c r="B55" s="12" t="s">
+      <c r="A55" s="18"/>
+      <c r="B55" s="21" t="s">
         <v>49</v>
       </c>
-      <c r="C55" s="12"/>
-      <c r="D55" s="17">
+      <c r="C55" s="21"/>
+      <c r="D55" s="22">
         <v>2323167</v>
       </c>
-      <c r="E55" s="17">
+      <c r="E55" s="22">
         <v>2323167</v>
       </c>
-      <c r="F55" s="17">
+      <c r="F55" s="22">
         <v>2323167</v>
       </c>
-      <c r="G55" s="9"/>
-[...7 lines deleted...]
-      <c r="O55" s="16"/>
+      <c r="G55" s="11">
+        <v>2323167</v>
+      </c>
+      <c r="H55" s="11">
+        <v>2323167</v>
+      </c>
+      <c r="I55" s="11">
+        <v>2323167</v>
+      </c>
+      <c r="J55" s="11"/>
+      <c r="K55" s="11"/>
+      <c r="L55" s="11"/>
+      <c r="M55" s="12"/>
+      <c r="N55" s="12"/>
+      <c r="O55" s="12"/>
     </row>
     <row r="56" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A56" s="31"/>
-      <c r="B56" s="7" t="s">
+      <c r="A56" s="18"/>
+      <c r="B56" s="19" t="s">
         <v>50</v>
       </c>
-      <c r="C56" s="7"/>
-      <c r="D56" s="8">
+      <c r="C56" s="19"/>
+      <c r="D56" s="20">
         <v>239940</v>
       </c>
-      <c r="E56" s="8">
+      <c r="E56" s="20">
         <v>238005</v>
       </c>
-      <c r="F56" s="8">
+      <c r="F56" s="20">
         <v>239950</v>
       </c>
-      <c r="G56" s="9"/>
-[...11 lines deleted...]
-      <c r="B57" s="12" t="s">
+      <c r="G56" s="11">
+        <v>251566</v>
+      </c>
+      <c r="H56" s="11">
+        <v>255017</v>
+      </c>
+      <c r="I56" s="11">
+        <v>294971</v>
+      </c>
+      <c r="J56" s="11"/>
+      <c r="K56" s="11"/>
+      <c r="L56" s="11"/>
+      <c r="M56" s="12"/>
+      <c r="N56" s="12"/>
+      <c r="O56" s="12"/>
+    </row>
+    <row r="57" spans="1:15" ht="28" x14ac:dyDescent="0.25">
+      <c r="A57" s="18"/>
+      <c r="B57" s="21" t="s">
         <v>51</v>
       </c>
-      <c r="C57" s="12"/>
-      <c r="D57" s="17">
+      <c r="C57" s="21"/>
+      <c r="D57" s="22">
         <v>21484181</v>
       </c>
-      <c r="E57" s="17">
+      <c r="E57" s="22">
         <v>20989832</v>
       </c>
-      <c r="F57" s="17">
+      <c r="F57" s="22">
         <v>21027781</v>
       </c>
-      <c r="G57" s="9"/>
-[...7 lines deleted...]
-      <c r="O57" s="16"/>
+      <c r="G57" s="11">
+        <v>21451976</v>
+      </c>
+      <c r="H57" s="11">
+        <v>21726014</v>
+      </c>
+      <c r="I57" s="11">
+        <v>22144523</v>
+      </c>
+      <c r="J57" s="11"/>
+      <c r="K57" s="11"/>
+      <c r="L57" s="11"/>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+      <c r="O57" s="12"/>
     </row>
     <row r="58" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A58" s="31"/>
-[...1 lines deleted...]
-      <c r="C58" s="7" t="s">
+      <c r="A58" s="18"/>
+      <c r="B58" s="18"/>
+      <c r="C58" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="D58" s="8">
+      <c r="D58" s="20">
         <v>7939258</v>
       </c>
-      <c r="E58" s="8">
+      <c r="E58" s="20">
         <v>7940594</v>
       </c>
-      <c r="F58" s="8">
+      <c r="F58" s="20">
         <v>7938681</v>
       </c>
-      <c r="G58" s="9"/>
-[...7 lines deleted...]
-      <c r="O58" s="16"/>
+      <c r="G58" s="11">
+        <v>7940847</v>
+      </c>
+      <c r="H58" s="11">
+        <v>7942062</v>
+      </c>
+      <c r="I58" s="11">
+        <v>8568565</v>
+      </c>
+      <c r="J58" s="11"/>
+      <c r="K58" s="11"/>
+      <c r="L58" s="11"/>
+      <c r="M58" s="12"/>
+      <c r="N58" s="12"/>
+      <c r="O58" s="12"/>
     </row>
     <row r="59" spans="1:15" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="31"/>
-[...1 lines deleted...]
-      <c r="C59" s="12" t="s">
+      <c r="A59" s="18"/>
+      <c r="B59" s="18"/>
+      <c r="C59" s="21" t="s">
         <v>53</v>
       </c>
-      <c r="D59" s="17">
+      <c r="D59" s="22">
         <v>13544923</v>
       </c>
-      <c r="E59" s="17">
+      <c r="E59" s="22">
         <v>13049238</v>
       </c>
-      <c r="F59" s="17">
+      <c r="F59" s="22">
         <v>13089100</v>
       </c>
-      <c r="G59" s="9"/>
-[...10 lines deleted...]
-      <c r="A60" s="5" t="s">
+      <c r="G59" s="11">
+        <v>13511129</v>
+      </c>
+      <c r="H59" s="11">
+        <v>13783952</v>
+      </c>
+      <c r="I59" s="11">
+        <v>13575958</v>
+      </c>
+      <c r="J59" s="11"/>
+      <c r="K59" s="11"/>
+      <c r="L59" s="11"/>
+      <c r="M59" s="12"/>
+      <c r="N59" s="12"/>
+      <c r="O59" s="12"/>
+    </row>
+    <row r="60" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="B60" s="5"/>
-[...21 lines deleted...]
-      <c r="A61" s="13" t="s">
+      <c r="B60" s="7"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="9">
+        <v>0</v>
+      </c>
+      <c r="E60" s="9">
+        <v>0</v>
+      </c>
+      <c r="F60" s="9">
+        <v>0</v>
+      </c>
+      <c r="G60" s="10">
+        <v>0</v>
+      </c>
+      <c r="H60" s="10">
+        <v>0</v>
+      </c>
+      <c r="I60" s="10">
+        <v>0</v>
+      </c>
+      <c r="J60" s="10"/>
+      <c r="K60" s="10"/>
+      <c r="L60" s="10"/>
+      <c r="M60" s="17"/>
+      <c r="N60" s="17"/>
+      <c r="O60" s="17"/>
+    </row>
+    <row r="61" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="15" t="s">
         <v>55</v>
       </c>
-      <c r="B61" s="13"/>
-[...1 lines deleted...]
-      <c r="D61" s="14">
+      <c r="B61" s="15"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="16">
         <v>191705476</v>
       </c>
-      <c r="E61" s="14">
+      <c r="E61" s="16">
         <v>193203246</v>
       </c>
-      <c r="F61" s="14">
+      <c r="F61" s="16">
         <v>195132290</v>
       </c>
-      <c r="G61" s="15"/>
-[...10 lines deleted...]
-      <c r="A62" s="5" t="s">
+      <c r="G61" s="10">
+        <v>202818302</v>
+      </c>
+      <c r="H61" s="10">
+        <v>202672266</v>
+      </c>
+      <c r="I61" s="10">
+        <v>202854955</v>
+      </c>
+      <c r="J61" s="10"/>
+      <c r="K61" s="10"/>
+      <c r="L61" s="10"/>
+      <c r="M61" s="17"/>
+      <c r="N61" s="17"/>
+      <c r="O61" s="17"/>
+    </row>
+    <row r="62" spans="1:15" s="13" customFormat="1" ht="28" x14ac:dyDescent="0.25">
+      <c r="A62" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="B62" s="5"/>
-[...1 lines deleted...]
-      <c r="D62" s="18">
+      <c r="B62" s="7"/>
+      <c r="C62" s="7"/>
+      <c r="D62" s="9">
         <v>20337225</v>
       </c>
-      <c r="E62" s="18">
+      <c r="E62" s="9">
         <v>19809352</v>
       </c>
-      <c r="F62" s="18">
+      <c r="F62" s="9">
         <v>21345002</v>
       </c>
-      <c r="G62" s="15"/>
-[...7 lines deleted...]
-      <c r="O62" s="10"/>
+      <c r="G62" s="10">
+        <v>25383479</v>
+      </c>
+      <c r="H62" s="10">
+        <v>23895497</v>
+      </c>
+      <c r="I62" s="10">
+        <v>22069694</v>
+      </c>
+      <c r="J62" s="10"/>
+      <c r="K62" s="10"/>
+      <c r="L62" s="10"/>
+      <c r="M62" s="17"/>
+      <c r="N62" s="17"/>
+      <c r="O62" s="17"/>
     </row>
     <row r="63" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A63" s="30"/>
-      <c r="B63" s="12" t="s">
+      <c r="A63" s="14"/>
+      <c r="B63" s="21" t="s">
         <v>57</v>
       </c>
-      <c r="C63" s="12"/>
-      <c r="D63" s="17">
+      <c r="C63" s="21"/>
+      <c r="D63" s="22">
         <v>1548831</v>
       </c>
-      <c r="E63" s="17">
+      <c r="E63" s="22">
         <v>1372279</v>
       </c>
-      <c r="F63" s="17">
+      <c r="F63" s="22">
         <v>1585265</v>
       </c>
-      <c r="G63" s="9"/>
-[...11 lines deleted...]
-      <c r="B64" s="7" t="s">
+      <c r="G63" s="11">
+        <v>1722299</v>
+      </c>
+      <c r="H63" s="11">
+        <v>1626006</v>
+      </c>
+      <c r="I63" s="11">
+        <v>1582391</v>
+      </c>
+      <c r="J63" s="11"/>
+      <c r="K63" s="11"/>
+      <c r="L63" s="11"/>
+      <c r="M63" s="12"/>
+      <c r="N63" s="12"/>
+      <c r="O63" s="12"/>
+    </row>
+    <row r="64" spans="1:15" ht="28" x14ac:dyDescent="0.25">
+      <c r="A64" s="14"/>
+      <c r="B64" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="C64" s="7"/>
-      <c r="D64" s="8">
+      <c r="C64" s="19"/>
+      <c r="D64" s="20">
         <v>102307</v>
       </c>
-      <c r="E64" s="8">
+      <c r="E64" s="20">
         <v>132175</v>
       </c>
-      <c r="F64" s="8">
+      <c r="F64" s="20">
         <v>144042</v>
       </c>
-      <c r="G64" s="9"/>
-[...11 lines deleted...]
-      <c r="B65" s="12" t="s">
+      <c r="G64" s="11">
+        <v>132339</v>
+      </c>
+      <c r="H64" s="11">
+        <v>146328</v>
+      </c>
+      <c r="I64" s="11">
+        <v>201892</v>
+      </c>
+      <c r="J64" s="11"/>
+      <c r="K64" s="11"/>
+      <c r="L64" s="11"/>
+      <c r="M64" s="12"/>
+      <c r="N64" s="12"/>
+      <c r="O64" s="12"/>
+    </row>
+    <row r="65" spans="1:15" ht="28" x14ac:dyDescent="0.25">
+      <c r="A65" s="14"/>
+      <c r="B65" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="C65" s="12"/>
-      <c r="D65" s="17">
+      <c r="C65" s="21"/>
+      <c r="D65" s="22">
         <v>5465564</v>
       </c>
-      <c r="E65" s="17">
+      <c r="E65" s="22">
         <v>4562136</v>
       </c>
-      <c r="F65" s="17">
+      <c r="F65" s="22">
         <v>7082326</v>
       </c>
-      <c r="G65" s="9"/>
-[...7 lines deleted...]
-      <c r="O65" s="16"/>
+      <c r="G65" s="11">
+        <v>8052835</v>
+      </c>
+      <c r="H65" s="11">
+        <v>7489641</v>
+      </c>
+      <c r="I65" s="11">
+        <v>7491658</v>
+      </c>
+      <c r="J65" s="11"/>
+      <c r="K65" s="11"/>
+      <c r="L65" s="11"/>
+      <c r="M65" s="12"/>
+      <c r="N65" s="12"/>
+      <c r="O65" s="12"/>
     </row>
     <row r="66" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A66" s="30"/>
-[...1 lines deleted...]
-      <c r="C66" s="7" t="s">
+      <c r="A66" s="14"/>
+      <c r="B66" s="18"/>
+      <c r="C66" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="D66" s="8">
+      <c r="D66" s="20">
         <v>1649746</v>
       </c>
-      <c r="E66" s="8">
+      <c r="E66" s="20">
         <v>1639012</v>
       </c>
-      <c r="F66" s="8">
+      <c r="F66" s="20">
         <v>1667576</v>
       </c>
-      <c r="G66" s="9"/>
-[...7 lines deleted...]
-      <c r="O66" s="16"/>
+      <c r="G66" s="11">
+        <v>1689122</v>
+      </c>
+      <c r="H66" s="11">
+        <v>1724888</v>
+      </c>
+      <c r="I66" s="11">
+        <v>1763246</v>
+      </c>
+      <c r="J66" s="11"/>
+      <c r="K66" s="11"/>
+      <c r="L66" s="11"/>
+      <c r="M66" s="12"/>
+      <c r="N66" s="12"/>
+      <c r="O66" s="12"/>
     </row>
     <row r="67" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A67" s="30"/>
-[...1 lines deleted...]
-      <c r="C67" s="12" t="s">
+      <c r="A67" s="14"/>
+      <c r="B67" s="18"/>
+      <c r="C67" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="D67" s="17">
+      <c r="D67" s="22">
         <v>1833175</v>
       </c>
-      <c r="E67" s="17">
+      <c r="E67" s="22">
         <v>1859568</v>
       </c>
-      <c r="F67" s="17">
+      <c r="F67" s="22">
         <v>3388537</v>
       </c>
-      <c r="G67" s="9"/>
-[...7 lines deleted...]
-      <c r="O67" s="16"/>
+      <c r="G67" s="11">
+        <v>3562681</v>
+      </c>
+      <c r="H67" s="11">
+        <v>3364982</v>
+      </c>
+      <c r="I67" s="11">
+        <v>3004298</v>
+      </c>
+      <c r="J67" s="11"/>
+      <c r="K67" s="11"/>
+      <c r="L67" s="11"/>
+      <c r="M67" s="12"/>
+      <c r="N67" s="12"/>
+      <c r="O67" s="12"/>
     </row>
     <row r="68" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A68" s="30"/>
-[...1 lines deleted...]
-      <c r="C68" s="7" t="s">
+      <c r="A68" s="14"/>
+      <c r="B68" s="18"/>
+      <c r="C68" s="19" t="s">
         <v>62</v>
       </c>
-      <c r="D68" s="8">
+      <c r="D68" s="20">
         <v>1982643</v>
       </c>
-      <c r="E68" s="8">
+      <c r="E68" s="20">
         <v>1063556</v>
       </c>
-      <c r="F68" s="8">
+      <c r="F68" s="20">
         <v>2026213</v>
       </c>
-      <c r="G68" s="9"/>
-[...11 lines deleted...]
-      <c r="B69" s="12" t="s">
+      <c r="G68" s="11">
+        <v>2801032</v>
+      </c>
+      <c r="H68" s="11">
+        <v>2399771</v>
+      </c>
+      <c r="I68" s="11">
+        <v>2724114</v>
+      </c>
+      <c r="J68" s="11"/>
+      <c r="K68" s="11"/>
+      <c r="L68" s="11"/>
+      <c r="M68" s="12"/>
+      <c r="N68" s="12"/>
+      <c r="O68" s="12"/>
+    </row>
+    <row r="69" spans="1:15" ht="28" x14ac:dyDescent="0.25">
+      <c r="A69" s="14"/>
+      <c r="B69" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="C69" s="12"/>
-      <c r="D69" s="17">
+      <c r="C69" s="21"/>
+      <c r="D69" s="22">
         <v>13220523</v>
       </c>
-      <c r="E69" s="17">
+      <c r="E69" s="22">
         <v>13742762</v>
       </c>
-      <c r="F69" s="17">
+      <c r="F69" s="22">
         <v>12533369</v>
       </c>
-      <c r="G69" s="9"/>
-[...7 lines deleted...]
-      <c r="O69" s="16"/>
+      <c r="G69" s="11">
+        <v>15476006</v>
+      </c>
+      <c r="H69" s="11">
+        <v>14633522</v>
+      </c>
+      <c r="I69" s="11">
+        <v>12793753</v>
+      </c>
+      <c r="J69" s="11"/>
+      <c r="K69" s="11"/>
+      <c r="L69" s="11"/>
+      <c r="M69" s="12"/>
+      <c r="N69" s="12"/>
+      <c r="O69" s="12"/>
     </row>
     <row r="70" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A70" s="30"/>
-[...1 lines deleted...]
-      <c r="C70" s="7" t="s">
+      <c r="A70" s="14"/>
+      <c r="B70" s="18"/>
+      <c r="C70" s="19" t="s">
         <v>64</v>
       </c>
-      <c r="D70" s="8">
+      <c r="D70" s="20">
         <v>4252252</v>
       </c>
-      <c r="E70" s="8">
+      <c r="E70" s="20">
         <v>3700414</v>
       </c>
-      <c r="F70" s="8">
+      <c r="F70" s="20">
         <v>4263932</v>
       </c>
-      <c r="G70" s="9"/>
-[...7 lines deleted...]
-      <c r="O70" s="16"/>
+      <c r="G70" s="11">
+        <v>4852599</v>
+      </c>
+      <c r="H70" s="11">
+        <v>3485506</v>
+      </c>
+      <c r="I70" s="11">
+        <v>4031595</v>
+      </c>
+      <c r="J70" s="11"/>
+      <c r="K70" s="11"/>
+      <c r="L70" s="11"/>
+      <c r="M70" s="12"/>
+      <c r="N70" s="12"/>
+      <c r="O70" s="12"/>
     </row>
     <row r="71" spans="1:15" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="30"/>
-[...1 lines deleted...]
-      <c r="C71" s="12" t="s">
+      <c r="A71" s="14"/>
+      <c r="B71" s="18"/>
+      <c r="C71" s="21" t="s">
         <v>65</v>
       </c>
-      <c r="D71" s="17">
+      <c r="D71" s="22">
         <v>8968271</v>
       </c>
-      <c r="E71" s="17">
+      <c r="E71" s="22">
         <v>10042348</v>
       </c>
-      <c r="F71" s="17">
+      <c r="F71" s="22">
         <v>8269437</v>
       </c>
-      <c r="G71" s="9"/>
-[...10 lines deleted...]
-      <c r="A72" s="5" t="s">
+      <c r="G71" s="11">
+        <v>10623407</v>
+      </c>
+      <c r="H71" s="11">
+        <v>11148016</v>
+      </c>
+      <c r="I71" s="11">
+        <v>8762158</v>
+      </c>
+      <c r="J71" s="11"/>
+      <c r="K71" s="11"/>
+      <c r="L71" s="11"/>
+      <c r="M71" s="12"/>
+      <c r="N71" s="12"/>
+      <c r="O71" s="12"/>
+    </row>
+    <row r="72" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B72" s="5"/>
-[...1 lines deleted...]
-      <c r="D72" s="18">
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="9">
         <v>28789994</v>
       </c>
-      <c r="E72" s="18">
+      <c r="E72" s="9">
         <v>29477462</v>
       </c>
-      <c r="F72" s="18">
+      <c r="F72" s="9">
         <v>31157075</v>
       </c>
-      <c r="G72" s="15"/>
-[...11 lines deleted...]
-      <c r="B73" s="12" t="s">
+      <c r="G72" s="10">
+        <v>33326562</v>
+      </c>
+      <c r="H72" s="10">
+        <v>34640761</v>
+      </c>
+      <c r="I72" s="10">
+        <v>35873845</v>
+      </c>
+      <c r="J72" s="10"/>
+      <c r="K72" s="10"/>
+      <c r="L72" s="10"/>
+      <c r="M72" s="17"/>
+      <c r="N72" s="17"/>
+      <c r="O72" s="17"/>
+    </row>
+    <row r="73" spans="1:15" ht="28" x14ac:dyDescent="0.25">
+      <c r="A73" s="14"/>
+      <c r="B73" s="21" t="s">
         <v>67</v>
       </c>
-      <c r="C73" s="12"/>
-[...17 lines deleted...]
-      <c r="O73" s="16"/>
+      <c r="C73" s="21"/>
+      <c r="D73" s="22">
+        <v>0</v>
+      </c>
+      <c r="E73" s="22">
+        <v>0</v>
+      </c>
+      <c r="F73" s="22">
+        <v>0</v>
+      </c>
+      <c r="G73" s="11">
+        <v>0</v>
+      </c>
+      <c r="H73" s="11">
+        <v>0</v>
+      </c>
+      <c r="I73" s="11">
+        <v>0</v>
+      </c>
+      <c r="J73" s="11"/>
+      <c r="K73" s="11"/>
+      <c r="L73" s="11"/>
+      <c r="M73" s="12"/>
+      <c r="N73" s="12"/>
+      <c r="O73" s="12"/>
     </row>
     <row r="74" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A74" s="30"/>
-      <c r="B74" s="7" t="s">
+      <c r="A74" s="14"/>
+      <c r="B74" s="19" t="s">
         <v>68</v>
       </c>
-      <c r="C74" s="7"/>
-      <c r="D74" s="8">
+      <c r="C74" s="19"/>
+      <c r="D74" s="20">
         <v>22742035</v>
       </c>
-      <c r="E74" s="8">
+      <c r="E74" s="20">
         <v>23202800</v>
       </c>
-      <c r="F74" s="8">
+      <c r="F74" s="20">
         <v>25305659</v>
       </c>
-      <c r="G74" s="9"/>
-[...7 lines deleted...]
-      <c r="O74" s="16"/>
+      <c r="G74" s="11">
+        <v>27287773</v>
+      </c>
+      <c r="H74" s="11">
+        <v>28638063</v>
+      </c>
+      <c r="I74" s="11">
+        <v>29752385</v>
+      </c>
+      <c r="J74" s="11"/>
+      <c r="K74" s="11"/>
+      <c r="L74" s="11"/>
+      <c r="M74" s="12"/>
+      <c r="N74" s="12"/>
+      <c r="O74" s="12"/>
     </row>
     <row r="75" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A75" s="30"/>
-      <c r="B75" s="12" t="s">
+      <c r="A75" s="14"/>
+      <c r="B75" s="21" t="s">
         <v>69</v>
       </c>
-      <c r="C75" s="12"/>
-      <c r="D75" s="17">
+      <c r="C75" s="21"/>
+      <c r="D75" s="22">
         <v>6052755</v>
       </c>
-      <c r="E75" s="17">
+      <c r="E75" s="22">
         <v>6279401</v>
       </c>
-      <c r="F75" s="17">
+      <c r="F75" s="22">
         <v>5856291</v>
       </c>
-      <c r="G75" s="9"/>
-[...7 lines deleted...]
-      <c r="O75" s="16"/>
+      <c r="G75" s="11">
+        <v>6043842</v>
+      </c>
+      <c r="H75" s="11">
+        <v>6007605</v>
+      </c>
+      <c r="I75" s="11">
+        <v>6126707</v>
+      </c>
+      <c r="J75" s="11"/>
+      <c r="K75" s="11"/>
+      <c r="L75" s="11"/>
+      <c r="M75" s="12"/>
+      <c r="N75" s="12"/>
+      <c r="O75" s="12"/>
     </row>
     <row r="76" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A76" s="30"/>
-      <c r="B76" s="7" t="s">
+      <c r="A76" s="14"/>
+      <c r="B76" s="19" t="s">
         <v>70</v>
       </c>
-      <c r="C76" s="7"/>
-      <c r="D76" s="8">
+      <c r="C76" s="19"/>
+      <c r="D76" s="20">
         <v>4796</v>
       </c>
-      <c r="E76" s="8">
+      <c r="E76" s="20">
         <v>4739</v>
       </c>
-      <c r="F76" s="8">
+      <c r="F76" s="20">
         <v>4875</v>
       </c>
-      <c r="G76" s="9"/>
-[...10 lines deleted...]
-      <c r="A77" s="13" t="s">
+      <c r="G76" s="11">
+        <v>5053</v>
+      </c>
+      <c r="H76" s="11">
+        <v>4907</v>
+      </c>
+      <c r="I76" s="11">
+        <v>5247</v>
+      </c>
+      <c r="J76" s="11"/>
+      <c r="K76" s="11"/>
+      <c r="L76" s="11"/>
+      <c r="M76" s="12"/>
+      <c r="N76" s="12"/>
+      <c r="O76" s="12"/>
+    </row>
+    <row r="77" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="15" t="s">
         <v>71</v>
       </c>
-      <c r="B77" s="13"/>
-[...1 lines deleted...]
-      <c r="D77" s="14">
+      <c r="B77" s="15"/>
+      <c r="C77" s="15"/>
+      <c r="D77" s="16">
         <v>130276840</v>
       </c>
-      <c r="E77" s="14">
+      <c r="E77" s="16">
         <v>130620814</v>
       </c>
-      <c r="F77" s="14">
+      <c r="F77" s="16">
         <v>130998605</v>
       </c>
-      <c r="G77" s="15"/>
-[...7 lines deleted...]
-      <c r="O77" s="10"/>
+      <c r="G77" s="10">
+        <v>132708672</v>
+      </c>
+      <c r="H77" s="10">
+        <v>134031745</v>
+      </c>
+      <c r="I77" s="10">
+        <v>134559593</v>
+      </c>
+      <c r="J77" s="10"/>
+      <c r="K77" s="10"/>
+      <c r="L77" s="10"/>
+      <c r="M77" s="17"/>
+      <c r="N77" s="17"/>
+      <c r="O77" s="17"/>
     </row>
     <row r="78" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A78" s="31"/>
-      <c r="B78" s="7" t="s">
+      <c r="A78" s="18"/>
+      <c r="B78" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="C78" s="7"/>
-      <c r="D78" s="9">
+      <c r="C78" s="19"/>
+      <c r="D78" s="11">
         <v>448599</v>
       </c>
-      <c r="E78" s="9">
+      <c r="E78" s="11">
         <v>599201</v>
       </c>
-      <c r="F78" s="9">
+      <c r="F78" s="11">
         <v>602491</v>
       </c>
-      <c r="G78" s="9"/>
-[...7 lines deleted...]
-      <c r="O78" s="16"/>
+      <c r="G78" s="11">
+        <v>1744053</v>
+      </c>
+      <c r="H78" s="11">
+        <v>3079575</v>
+      </c>
+      <c r="I78" s="11">
+        <v>2255515</v>
+      </c>
+      <c r="J78" s="11"/>
+      <c r="K78" s="11"/>
+      <c r="L78" s="11"/>
+      <c r="M78" s="12"/>
+      <c r="N78" s="12"/>
+      <c r="O78" s="12"/>
     </row>
     <row r="79" spans="1:15" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="31"/>
-      <c r="B79" s="12" t="s">
+      <c r="A79" s="18"/>
+      <c r="B79" s="21" t="s">
         <v>73</v>
       </c>
-      <c r="C79" s="12"/>
-[...17 lines deleted...]
-      <c r="O79" s="16"/>
+      <c r="C79" s="21"/>
+      <c r="D79" s="11">
+        <v>0</v>
+      </c>
+      <c r="E79" s="11">
+        <v>0</v>
+      </c>
+      <c r="F79" s="11">
+        <v>0</v>
+      </c>
+      <c r="G79" s="11">
+        <v>0</v>
+      </c>
+      <c r="H79" s="11">
+        <v>0</v>
+      </c>
+      <c r="I79" s="11">
+        <v>0</v>
+      </c>
+      <c r="J79" s="11"/>
+      <c r="K79" s="11"/>
+      <c r="L79" s="11"/>
+      <c r="M79" s="12"/>
+      <c r="N79" s="12"/>
+      <c r="O79" s="12"/>
     </row>
     <row r="80" spans="1:15" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="31"/>
-      <c r="B80" s="7" t="s">
+      <c r="A80" s="18"/>
+      <c r="B80" s="19" t="s">
         <v>74</v>
       </c>
-      <c r="C80" s="7"/>
-      <c r="D80" s="8">
+      <c r="C80" s="19"/>
+      <c r="D80" s="20">
         <v>915771</v>
       </c>
-      <c r="E80" s="8">
+      <c r="E80" s="20">
         <v>762509</v>
       </c>
-      <c r="F80" s="8">
+      <c r="F80" s="20">
         <v>980300</v>
       </c>
-      <c r="G80" s="9"/>
-[...11 lines deleted...]
-      <c r="B81" s="12" t="s">
+      <c r="G80" s="11">
+        <v>750606</v>
+      </c>
+      <c r="H80" s="11">
+        <v>860169</v>
+      </c>
+      <c r="I80" s="11">
+        <v>1073788</v>
+      </c>
+      <c r="J80" s="11"/>
+      <c r="K80" s="11"/>
+      <c r="L80" s="11"/>
+      <c r="M80" s="12"/>
+      <c r="N80" s="12"/>
+      <c r="O80" s="12"/>
+    </row>
+    <row r="81" spans="1:15" ht="28" x14ac:dyDescent="0.25">
+      <c r="A81" s="18"/>
+      <c r="B81" s="21" t="s">
         <v>75</v>
       </c>
-      <c r="C81" s="12"/>
-      <c r="D81" s="17">
+      <c r="C81" s="21"/>
+      <c r="D81" s="22">
         <v>16861806</v>
       </c>
-      <c r="E81" s="17">
+      <c r="E81" s="22">
         <v>17285131</v>
       </c>
-      <c r="F81" s="17">
+      <c r="F81" s="22">
         <v>17788799</v>
       </c>
-      <c r="G81" s="9"/>
-[...7 lines deleted...]
-      <c r="O81" s="16"/>
+      <c r="G81" s="11">
+        <v>17849965</v>
+      </c>
+      <c r="H81" s="11">
+        <v>18111794</v>
+      </c>
+      <c r="I81" s="11">
+        <v>18371293</v>
+      </c>
+      <c r="J81" s="11"/>
+      <c r="K81" s="11"/>
+      <c r="L81" s="11"/>
+      <c r="M81" s="12"/>
+      <c r="N81" s="12"/>
+      <c r="O81" s="12"/>
     </row>
     <row r="82" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A82" s="31"/>
-      <c r="B82" s="7" t="s">
+      <c r="A82" s="18"/>
+      <c r="B82" s="19" t="s">
         <v>76</v>
       </c>
-      <c r="C82" s="7"/>
-      <c r="D82" s="8">
+      <c r="C82" s="19"/>
+      <c r="D82" s="20">
         <v>45127222</v>
       </c>
-      <c r="E82" s="17">
+      <c r="E82" s="22">
         <v>45180303</v>
       </c>
-      <c r="F82" s="8">
+      <c r="F82" s="20">
         <v>45254622</v>
       </c>
-      <c r="G82" s="9"/>
-[...7 lines deleted...]
-      <c r="O82" s="16"/>
+      <c r="G82" s="11">
+        <v>45292503</v>
+      </c>
+      <c r="H82" s="11">
+        <v>45452165</v>
+      </c>
+      <c r="I82" s="11">
+        <v>45365911</v>
+      </c>
+      <c r="J82" s="11"/>
+      <c r="K82" s="11"/>
+      <c r="L82" s="11"/>
+      <c r="M82" s="12"/>
+      <c r="N82" s="12"/>
+      <c r="O82" s="12"/>
     </row>
     <row r="83" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A83" s="31"/>
-      <c r="B83" s="12" t="s">
+      <c r="A83" s="18"/>
+      <c r="B83" s="21" t="s">
         <v>77</v>
       </c>
-      <c r="C83" s="12"/>
-      <c r="D83" s="17">
+      <c r="C83" s="21"/>
+      <c r="D83" s="22">
         <v>12491112</v>
       </c>
-      <c r="E83" s="17">
+      <c r="E83" s="22">
         <v>12502025</v>
       </c>
-      <c r="F83" s="17">
+      <c r="F83" s="22">
         <v>12622579</v>
       </c>
-      <c r="G83" s="9"/>
-[...7 lines deleted...]
-      <c r="O83" s="16"/>
+      <c r="G83" s="11">
+        <v>12494555</v>
+      </c>
+      <c r="H83" s="11">
+        <v>12499710</v>
+      </c>
+      <c r="I83" s="11">
+        <v>12623514</v>
+      </c>
+      <c r="J83" s="11"/>
+      <c r="K83" s="11"/>
+      <c r="L83" s="11"/>
+      <c r="M83" s="12"/>
+      <c r="N83" s="12"/>
+      <c r="O83" s="12"/>
     </row>
     <row r="84" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A84" s="31"/>
-      <c r="B84" s="7" t="s">
+      <c r="A84" s="18"/>
+      <c r="B84" s="19" t="s">
         <v>78</v>
       </c>
-      <c r="C84" s="7"/>
-      <c r="D84" s="8">
+      <c r="C84" s="19"/>
+      <c r="D84" s="20">
         <v>10454888</v>
       </c>
-      <c r="E84" s="17">
+      <c r="E84" s="22">
         <v>10415676</v>
       </c>
-      <c r="F84" s="8">
+      <c r="F84" s="20">
         <v>10423880</v>
       </c>
-      <c r="G84" s="9"/>
-[...7 lines deleted...]
-      <c r="O84" s="16"/>
+      <c r="G84" s="11">
+        <v>10403956</v>
+      </c>
+      <c r="H84" s="11">
+        <v>10421134</v>
+      </c>
+      <c r="I84" s="11">
+        <v>10432060</v>
+      </c>
+      <c r="J84" s="11"/>
+      <c r="K84" s="11"/>
+      <c r="L84" s="11"/>
+      <c r="M84" s="12"/>
+      <c r="N84" s="12"/>
+      <c r="O84" s="12"/>
     </row>
     <row r="85" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A85" s="31"/>
-      <c r="B85" s="12" t="s">
+      <c r="A85" s="18"/>
+      <c r="B85" s="21" t="s">
         <v>79</v>
       </c>
-      <c r="C85" s="12"/>
-      <c r="D85" s="17">
+      <c r="C85" s="21"/>
+      <c r="D85" s="22">
         <v>29171021</v>
       </c>
-      <c r="E85" s="17">
+      <c r="E85" s="22">
         <v>29077159</v>
       </c>
-      <c r="F85" s="17">
+      <c r="F85" s="22">
         <v>29287174</v>
       </c>
-      <c r="G85" s="9"/>
-[...7 lines deleted...]
-      <c r="O85" s="16"/>
+      <c r="G85" s="11">
+        <v>29020689</v>
+      </c>
+      <c r="H85" s="11">
+        <v>29070667</v>
+      </c>
+      <c r="I85" s="11">
+        <v>28646164</v>
+      </c>
+      <c r="J85" s="11"/>
+      <c r="K85" s="11"/>
+      <c r="L85" s="11"/>
+      <c r="M85" s="12"/>
+      <c r="N85" s="12"/>
+      <c r="O85" s="12"/>
     </row>
     <row r="86" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A86" s="31"/>
-      <c r="B86" s="7" t="s">
+      <c r="A86" s="18"/>
+      <c r="B86" s="19" t="s">
         <v>80</v>
       </c>
-      <c r="C86" s="7"/>
-      <c r="D86" s="8">
+      <c r="C86" s="19"/>
+      <c r="D86" s="20">
         <v>11995059</v>
       </c>
-      <c r="E86" s="17">
+      <c r="E86" s="22">
         <v>12146300</v>
       </c>
-      <c r="F86" s="8">
+      <c r="F86" s="20">
         <v>11643271</v>
       </c>
-      <c r="G86" s="9"/>
-[...7 lines deleted...]
-      <c r="O86" s="16"/>
+      <c r="G86" s="11">
+        <v>12714138</v>
+      </c>
+      <c r="H86" s="11">
+        <v>11885355</v>
+      </c>
+      <c r="I86" s="11">
+        <v>12112258</v>
+      </c>
+      <c r="J86" s="11"/>
+      <c r="K86" s="11"/>
+      <c r="L86" s="11"/>
+      <c r="M86" s="12"/>
+      <c r="N86" s="12"/>
+      <c r="O86" s="12"/>
     </row>
     <row r="87" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A87" s="31"/>
-      <c r="B87" s="12" t="s">
+      <c r="A87" s="18"/>
+      <c r="B87" s="21" t="s">
         <v>81</v>
       </c>
-      <c r="C87" s="12"/>
-      <c r="D87" s="17">
+      <c r="C87" s="21"/>
+      <c r="D87" s="22">
         <v>902549</v>
       </c>
-      <c r="E87" s="17">
+      <c r="E87" s="22">
         <v>912088</v>
       </c>
-      <c r="F87" s="17">
+      <c r="F87" s="22">
         <v>911597</v>
       </c>
-      <c r="G87" s="9"/>
-[...7 lines deleted...]
-      <c r="O87" s="16"/>
+      <c r="G87" s="11">
+        <v>930033</v>
+      </c>
+      <c r="H87" s="11">
+        <v>932111</v>
+      </c>
+      <c r="I87" s="11">
+        <v>939534</v>
+      </c>
+      <c r="J87" s="11"/>
+      <c r="K87" s="11"/>
+      <c r="L87" s="11"/>
+      <c r="M87" s="12"/>
+      <c r="N87" s="12"/>
+      <c r="O87" s="12"/>
     </row>
     <row r="88" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A88" s="31"/>
-      <c r="B88" s="7" t="s">
+      <c r="A88" s="18"/>
+      <c r="B88" s="19" t="s">
         <v>82</v>
       </c>
-      <c r="C88" s="7"/>
-      <c r="D88" s="8">
+      <c r="C88" s="19"/>
+      <c r="D88" s="20">
         <v>88713</v>
       </c>
-      <c r="E88" s="17">
+      <c r="E88" s="22">
         <v>23768</v>
       </c>
-      <c r="F88" s="8">
+      <c r="F88" s="20">
         <v>14333</v>
       </c>
-      <c r="G88" s="9"/>
-[...7 lines deleted...]
-      <c r="O88" s="16"/>
+      <c r="G88" s="11">
+        <v>0</v>
+      </c>
+      <c r="H88" s="11">
+        <v>0</v>
+      </c>
+      <c r="I88" s="11">
+        <v>0</v>
+      </c>
+      <c r="J88" s="11"/>
+      <c r="K88" s="11"/>
+      <c r="L88" s="11"/>
+      <c r="M88" s="12"/>
+      <c r="N88" s="12"/>
+      <c r="O88" s="12"/>
     </row>
     <row r="89" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A89" s="31"/>
-      <c r="B89" s="12" t="s">
+      <c r="A89" s="18"/>
+      <c r="B89" s="21" t="s">
         <v>83</v>
       </c>
-      <c r="C89" s="12"/>
-      <c r="D89" s="17">
+      <c r="C89" s="21"/>
+      <c r="D89" s="22">
         <v>453</v>
       </c>
-      <c r="E89" s="17">
-[...13 lines deleted...]
-      <c r="O89" s="16"/>
+      <c r="E89" s="22">
+        <v>0</v>
+      </c>
+      <c r="F89" s="22">
+        <v>0</v>
+      </c>
+      <c r="G89" s="11">
+        <v>0</v>
+      </c>
+      <c r="H89" s="11">
+        <v>0</v>
+      </c>
+      <c r="I89" s="11">
+        <v>0</v>
+      </c>
+      <c r="J89" s="11"/>
+      <c r="K89" s="11"/>
+      <c r="L89" s="11"/>
+      <c r="M89" s="12"/>
+      <c r="N89" s="12"/>
+      <c r="O89" s="12"/>
     </row>
     <row r="90" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A90" s="31"/>
-      <c r="B90" s="7" t="s">
+      <c r="A90" s="18"/>
+      <c r="B90" s="19" t="s">
         <v>84</v>
       </c>
-      <c r="C90" s="7"/>
-      <c r="D90" s="8">
+      <c r="C90" s="19"/>
+      <c r="D90" s="20">
         <v>1250046</v>
       </c>
-      <c r="E90" s="17">
+      <c r="E90" s="22">
         <v>1255010</v>
       </c>
-      <c r="F90" s="8">
+      <c r="F90" s="20">
         <v>1258265</v>
       </c>
-      <c r="G90" s="9"/>
-[...7 lines deleted...]
-      <c r="O90" s="16"/>
+      <c r="G90" s="11">
+        <v>1238891</v>
+      </c>
+      <c r="H90" s="11">
+        <v>1238231</v>
+      </c>
+      <c r="I90" s="11">
+        <v>1246602</v>
+      </c>
+      <c r="J90" s="11"/>
+      <c r="K90" s="11"/>
+      <c r="L90" s="11"/>
+      <c r="M90" s="12"/>
+      <c r="N90" s="12"/>
+      <c r="O90" s="12"/>
     </row>
     <row r="91" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A91" s="31"/>
-      <c r="B91" s="12" t="s">
+      <c r="A91" s="18"/>
+      <c r="B91" s="21" t="s">
         <v>85</v>
       </c>
-      <c r="C91" s="12"/>
-      <c r="D91" s="17">
+      <c r="C91" s="21"/>
+      <c r="D91" s="22">
         <v>569601</v>
       </c>
-      <c r="E91" s="17">
+      <c r="E91" s="22">
         <v>461644</v>
       </c>
-      <c r="F91" s="17">
+      <c r="F91" s="22">
         <v>211294</v>
       </c>
-      <c r="G91" s="9"/>
-[...7 lines deleted...]
-      <c r="O91" s="16"/>
+      <c r="G91" s="11">
+        <v>269283</v>
+      </c>
+      <c r="H91" s="11">
+        <v>480834</v>
+      </c>
+      <c r="I91" s="11">
+        <v>1492954</v>
+      </c>
+      <c r="J91" s="11"/>
+      <c r="K91" s="11"/>
+      <c r="L91" s="11"/>
+      <c r="M91" s="12"/>
+      <c r="N91" s="12"/>
+      <c r="O91" s="12"/>
     </row>
     <row r="92" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A92" s="31"/>
-      <c r="B92" s="7" t="s">
+      <c r="A92" s="18"/>
+      <c r="B92" s="19" t="s">
         <v>70</v>
       </c>
-      <c r="C92" s="7"/>
-      <c r="D92" s="8">
+      <c r="C92" s="19"/>
+      <c r="D92" s="20">
         <v>1985905</v>
       </c>
-      <c r="E92" s="8">
+      <c r="E92" s="20">
         <v>1927408</v>
       </c>
-      <c r="F92" s="8">
+      <c r="F92" s="20">
         <v>1905690</v>
       </c>
-      <c r="G92" s="9"/>
-[...7 lines deleted...]
-      <c r="O92" s="16"/>
+      <c r="G92" s="11">
+        <v>1875662</v>
+      </c>
+      <c r="H92" s="11">
+        <v>1848351</v>
+      </c>
+      <c r="I92" s="11">
+        <v>1933242</v>
+      </c>
+      <c r="J92" s="11"/>
+      <c r="K92" s="11"/>
+      <c r="L92" s="11"/>
+      <c r="M92" s="12"/>
+      <c r="N92" s="12"/>
+      <c r="O92" s="12"/>
     </row>
     <row r="93" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A93" s="31"/>
-      <c r="B93" s="12" t="s">
+      <c r="A93" s="18"/>
+      <c r="B93" s="21" t="s">
         <v>86</v>
       </c>
-      <c r="C93" s="12"/>
-      <c r="D93" s="17">
+      <c r="C93" s="21"/>
+      <c r="D93" s="22">
         <v>1282501</v>
       </c>
-      <c r="E93" s="17">
+      <c r="E93" s="22">
         <v>1234896</v>
       </c>
-      <c r="F93" s="17">
+      <c r="F93" s="22">
         <v>1289951</v>
       </c>
-      <c r="G93" s="9"/>
-[...7 lines deleted...]
-      <c r="O93" s="16"/>
+      <c r="G93" s="11">
+        <v>1250286</v>
+      </c>
+      <c r="H93" s="11">
+        <v>1202878</v>
+      </c>
+      <c r="I93" s="11">
+        <v>1134439</v>
+      </c>
+      <c r="J93" s="11"/>
+      <c r="K93" s="11"/>
+      <c r="L93" s="11"/>
+      <c r="M93" s="12"/>
+      <c r="N93" s="12"/>
+      <c r="O93" s="12"/>
     </row>
     <row r="94" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A94" s="31"/>
-      <c r="B94" s="7" t="s">
+      <c r="A94" s="18"/>
+      <c r="B94" s="19" t="s">
         <v>87</v>
       </c>
-      <c r="C94" s="7"/>
-      <c r="D94" s="8">
+      <c r="C94" s="19"/>
+      <c r="D94" s="20">
         <v>679315</v>
       </c>
-      <c r="E94" s="8">
+      <c r="E94" s="20">
         <v>741510</v>
       </c>
-      <c r="F94" s="8">
+      <c r="F94" s="20">
         <v>752142</v>
       </c>
-      <c r="G94" s="9"/>
-[...10 lines deleted...]
-      <c r="A95" s="13" t="s">
+      <c r="G94" s="11">
+        <v>757528</v>
+      </c>
+      <c r="H94" s="11">
+        <v>748969</v>
+      </c>
+      <c r="I94" s="11">
+        <v>645663</v>
+      </c>
+      <c r="J94" s="11"/>
+      <c r="K94" s="11"/>
+      <c r="L94" s="11"/>
+      <c r="M94" s="12"/>
+      <c r="N94" s="12"/>
+      <c r="O94" s="12"/>
+    </row>
+    <row r="95" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="15" t="s">
         <v>88</v>
       </c>
-      <c r="B95" s="13"/>
-[...1 lines deleted...]
-      <c r="D95" s="14">
+      <c r="B95" s="15"/>
+      <c r="C95" s="15"/>
+      <c r="D95" s="16">
         <v>126329119</v>
       </c>
-      <c r="E95" s="14">
+      <c r="E95" s="16">
         <v>126717000</v>
       </c>
-      <c r="F95" s="14">
+      <c r="F95" s="16">
         <v>127050822</v>
       </c>
-      <c r="G95" s="15"/>
-[...10 lines deleted...]
-      <c r="A96" s="5" t="s">
+      <c r="G95" s="10">
+        <v>128825196</v>
+      </c>
+      <c r="H95" s="10">
+        <v>130231547</v>
+      </c>
+      <c r="I95" s="10">
+        <v>130846249</v>
+      </c>
+      <c r="J95" s="10"/>
+      <c r="K95" s="10"/>
+      <c r="L95" s="10"/>
+      <c r="M95" s="17"/>
+      <c r="N95" s="17"/>
+      <c r="O95" s="17"/>
+    </row>
+    <row r="96" spans="1:15" s="13" customFormat="1" ht="28" x14ac:dyDescent="0.25">
+      <c r="A96" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="B96" s="5"/>
-[...1 lines deleted...]
-      <c r="D96" s="18">
+      <c r="B96" s="7"/>
+      <c r="C96" s="7"/>
+      <c r="D96" s="9">
         <v>6829278</v>
       </c>
-      <c r="E96" s="18">
+      <c r="E96" s="9">
         <v>6912395</v>
       </c>
-      <c r="F96" s="18">
+      <c r="F96" s="9">
         <v>5544027</v>
       </c>
-      <c r="G96" s="15"/>
-[...7 lines deleted...]
-      <c r="O96" s="10"/>
+      <c r="G96" s="10">
+        <v>5250438</v>
+      </c>
+      <c r="H96" s="10">
+        <v>3578018</v>
+      </c>
+      <c r="I96" s="10">
+        <v>3481311</v>
+      </c>
+      <c r="J96" s="10"/>
+      <c r="K96" s="10"/>
+      <c r="L96" s="10"/>
+      <c r="M96" s="17"/>
+      <c r="N96" s="17"/>
+      <c r="O96" s="17"/>
     </row>
     <row r="97" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A97" s="30"/>
-      <c r="B97" s="12" t="s">
+      <c r="A97" s="14"/>
+      <c r="B97" s="21" t="s">
         <v>90</v>
       </c>
-      <c r="C97" s="12"/>
-      <c r="D97" s="17">
+      <c r="C97" s="21"/>
+      <c r="D97" s="22">
         <v>1789406</v>
       </c>
-      <c r="E97" s="17">
+      <c r="E97" s="22">
         <v>1945206</v>
       </c>
-      <c r="F97" s="17">
+      <c r="F97" s="22">
         <v>1034628</v>
       </c>
-      <c r="G97" s="9"/>
-[...7 lines deleted...]
-      <c r="O97" s="16"/>
+      <c r="G97" s="11">
+        <v>951778</v>
+      </c>
+      <c r="H97" s="11">
+        <v>937812</v>
+      </c>
+      <c r="I97" s="11">
+        <v>907165</v>
+      </c>
+      <c r="J97" s="11"/>
+      <c r="K97" s="11"/>
+      <c r="L97" s="11"/>
+      <c r="M97" s="12"/>
+      <c r="N97" s="12"/>
+      <c r="O97" s="12"/>
     </row>
     <row r="98" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A98" s="30"/>
-      <c r="B98" s="7" t="s">
+      <c r="A98" s="14"/>
+      <c r="B98" s="19" t="s">
         <v>91</v>
       </c>
-      <c r="C98" s="7"/>
-[...17 lines deleted...]
-      <c r="O98" s="16"/>
+      <c r="C98" s="19"/>
+      <c r="D98" s="20">
+        <v>0</v>
+      </c>
+      <c r="E98" s="20">
+        <v>0</v>
+      </c>
+      <c r="F98" s="20">
+        <v>0</v>
+      </c>
+      <c r="G98" s="11">
+        <v>0</v>
+      </c>
+      <c r="H98" s="11">
+        <v>0</v>
+      </c>
+      <c r="I98" s="11">
+        <v>0</v>
+      </c>
+      <c r="J98" s="11"/>
+      <c r="K98" s="11"/>
+      <c r="L98" s="11"/>
+      <c r="M98" s="12"/>
+      <c r="N98" s="12"/>
+      <c r="O98" s="12"/>
     </row>
     <row r="99" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A99" s="30"/>
-      <c r="B99" s="12" t="s">
+      <c r="A99" s="14"/>
+      <c r="B99" s="21" t="s">
         <v>92</v>
       </c>
-      <c r="C99" s="12"/>
-      <c r="D99" s="17">
+      <c r="C99" s="21"/>
+      <c r="D99" s="22">
         <v>2822799</v>
       </c>
-      <c r="E99" s="17">
+      <c r="E99" s="22">
         <v>2742247</v>
       </c>
-      <c r="F99" s="17">
+      <c r="F99" s="22">
         <v>2148593</v>
       </c>
-      <c r="G99" s="9"/>
-[...7 lines deleted...]
-      <c r="O99" s="16"/>
+      <c r="G99" s="11">
+        <v>1935647</v>
+      </c>
+      <c r="H99" s="11">
+        <v>288351</v>
+      </c>
+      <c r="I99" s="11">
+        <v>209832</v>
+      </c>
+      <c r="J99" s="11"/>
+      <c r="K99" s="11"/>
+      <c r="L99" s="11"/>
+      <c r="M99" s="12"/>
+      <c r="N99" s="12"/>
+      <c r="O99" s="12"/>
     </row>
     <row r="100" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A100" s="30"/>
-      <c r="B100" s="7" t="s">
+      <c r="A100" s="14"/>
+      <c r="B100" s="19" t="s">
         <v>62</v>
       </c>
-      <c r="C100" s="7"/>
-      <c r="D100" s="8">
+      <c r="C100" s="19"/>
+      <c r="D100" s="20">
         <v>2217073</v>
       </c>
-      <c r="E100" s="8">
+      <c r="E100" s="20">
         <v>2224942</v>
       </c>
-      <c r="F100" s="8">
+      <c r="F100" s="20">
         <v>2360806</v>
       </c>
-      <c r="G100" s="9"/>
-[...10 lines deleted...]
-      <c r="A101" s="13" t="s">
+      <c r="G100" s="11">
+        <v>2363013</v>
+      </c>
+      <c r="H100" s="11">
+        <v>2351855</v>
+      </c>
+      <c r="I100" s="11">
+        <v>2364314</v>
+      </c>
+      <c r="J100" s="11"/>
+      <c r="K100" s="11"/>
+      <c r="L100" s="11"/>
+      <c r="M100" s="12"/>
+      <c r="N100" s="12"/>
+      <c r="O100" s="12"/>
+    </row>
+    <row r="101" spans="1:15" s="13" customFormat="1" ht="28" x14ac:dyDescent="0.25">
+      <c r="A101" s="15" t="s">
         <v>93</v>
       </c>
-      <c r="B101" s="13"/>
-[...1 lines deleted...]
-      <c r="D101" s="14">
+      <c r="B101" s="15"/>
+      <c r="C101" s="15"/>
+      <c r="D101" s="16">
         <v>3276332</v>
       </c>
-      <c r="E101" s="14">
+      <c r="E101" s="16">
         <v>3293349</v>
       </c>
-      <c r="F101" s="14">
+      <c r="F101" s="16">
         <v>3398108</v>
       </c>
-      <c r="G101" s="15"/>
-[...11 lines deleted...]
-      <c r="B102" s="7" t="s">
+      <c r="G101" s="10">
+        <v>3486311</v>
+      </c>
+      <c r="H101" s="10">
+        <v>3626750</v>
+      </c>
+      <c r="I101" s="10">
+        <v>3651314</v>
+      </c>
+      <c r="J101" s="10"/>
+      <c r="K101" s="10"/>
+      <c r="L101" s="10"/>
+      <c r="M101" s="17"/>
+      <c r="N101" s="17"/>
+      <c r="O101" s="17"/>
+    </row>
+    <row r="102" spans="1:15" ht="28" x14ac:dyDescent="0.25">
+      <c r="A102" s="18"/>
+      <c r="B102" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="C102" s="7"/>
-      <c r="D102" s="8">
+      <c r="C102" s="19"/>
+      <c r="D102" s="20">
         <v>1356915</v>
       </c>
-      <c r="E102" s="8">
+      <c r="E102" s="20">
         <v>1383923</v>
       </c>
-      <c r="F102" s="8">
+      <c r="F102" s="20">
         <v>1479797</v>
       </c>
-      <c r="G102" s="9"/>
-[...7 lines deleted...]
-      <c r="O102" s="16"/>
+      <c r="G102" s="11">
+        <v>1550438</v>
+      </c>
+      <c r="H102" s="11">
+        <v>1682417</v>
+      </c>
+      <c r="I102" s="11">
+        <v>1695878</v>
+      </c>
+      <c r="J102" s="11"/>
+      <c r="K102" s="11"/>
+      <c r="L102" s="11"/>
+      <c r="M102" s="12"/>
+      <c r="N102" s="12"/>
+      <c r="O102" s="12"/>
     </row>
     <row r="103" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A103" s="31"/>
-      <c r="B103" s="12" t="s">
+      <c r="A103" s="18"/>
+      <c r="B103" s="21" t="s">
         <v>95</v>
       </c>
-      <c r="C103" s="12"/>
-[...17 lines deleted...]
-      <c r="O103" s="16"/>
+      <c r="C103" s="21"/>
+      <c r="D103" s="22">
+        <v>0</v>
+      </c>
+      <c r="E103" s="22">
+        <v>0</v>
+      </c>
+      <c r="F103" s="22">
+        <v>0</v>
+      </c>
+      <c r="G103" s="11">
+        <v>0</v>
+      </c>
+      <c r="H103" s="11">
+        <v>0</v>
+      </c>
+      <c r="I103" s="11">
+        <v>0</v>
+      </c>
+      <c r="J103" s="11"/>
+      <c r="K103" s="11"/>
+      <c r="L103" s="11"/>
+      <c r="M103" s="12"/>
+      <c r="N103" s="12"/>
+      <c r="O103" s="12"/>
     </row>
     <row r="104" spans="1:15" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="31"/>
-      <c r="B104" s="7" t="s">
+      <c r="A104" s="18"/>
+      <c r="B104" s="19" t="s">
         <v>96</v>
       </c>
-      <c r="C104" s="7"/>
-      <c r="D104" s="8">
+      <c r="C104" s="19"/>
+      <c r="D104" s="20">
         <v>1919417</v>
       </c>
-      <c r="E104" s="8">
+      <c r="E104" s="20">
         <v>1909426</v>
       </c>
-      <c r="F104" s="8">
+      <c r="F104" s="20">
         <v>1918311</v>
       </c>
-      <c r="G104" s="9"/>
-[...10 lines deleted...]
-      <c r="A105" s="13" t="s">
+      <c r="G104" s="11">
+        <v>1935873</v>
+      </c>
+      <c r="H104" s="11">
+        <v>1944333</v>
+      </c>
+      <c r="I104" s="11">
+        <v>1955436</v>
+      </c>
+      <c r="J104" s="11"/>
+      <c r="K104" s="11"/>
+      <c r="L104" s="11"/>
+      <c r="M104" s="12"/>
+      <c r="N104" s="12"/>
+      <c r="O104" s="12"/>
+    </row>
+    <row r="105" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="15" t="s">
         <v>97</v>
       </c>
-      <c r="B105" s="13"/>
-[...1 lines deleted...]
-      <c r="D105" s="14">
+      <c r="B105" s="15"/>
+      <c r="C105" s="15"/>
+      <c r="D105" s="16">
         <v>51279</v>
       </c>
-      <c r="E105" s="14">
+      <c r="E105" s="16">
         <v>51608</v>
       </c>
-      <c r="F105" s="14">
+      <c r="F105" s="16">
         <v>917481</v>
       </c>
-      <c r="G105" s="15"/>
-[...11 lines deleted...]
-      <c r="B106" s="7" t="s">
+      <c r="G105" s="10">
+        <v>825933</v>
+      </c>
+      <c r="H105" s="10">
+        <v>873415</v>
+      </c>
+      <c r="I105" s="10">
+        <v>879906</v>
+      </c>
+      <c r="J105" s="10"/>
+      <c r="K105" s="10"/>
+      <c r="L105" s="10"/>
+      <c r="M105" s="17"/>
+      <c r="N105" s="17"/>
+      <c r="O105" s="17"/>
+    </row>
+    <row r="106" spans="1:15" ht="28" x14ac:dyDescent="0.25">
+      <c r="A106" s="18"/>
+      <c r="B106" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="C106" s="7"/>
-      <c r="D106" s="8">
+      <c r="C106" s="19"/>
+      <c r="D106" s="20">
         <v>51279</v>
       </c>
-      <c r="E106" s="8">
+      <c r="E106" s="20">
         <v>51608</v>
       </c>
-      <c r="F106" s="8">
+      <c r="F106" s="20">
         <v>917481</v>
       </c>
-      <c r="G106" s="9"/>
-[...7 lines deleted...]
-      <c r="O106" s="16"/>
+      <c r="G106" s="11">
+        <v>825933</v>
+      </c>
+      <c r="H106" s="11">
+        <v>873415</v>
+      </c>
+      <c r="I106" s="11">
+        <v>879906</v>
+      </c>
+      <c r="J106" s="11"/>
+      <c r="K106" s="11"/>
+      <c r="L106" s="11"/>
+      <c r="M106" s="12"/>
+      <c r="N106" s="12"/>
+      <c r="O106" s="12"/>
     </row>
     <row r="107" spans="1:15" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="31"/>
-      <c r="B107" s="12" t="s">
+      <c r="A107" s="18"/>
+      <c r="B107" s="21" t="s">
         <v>96</v>
       </c>
-      <c r="C107" s="12"/>
-[...17 lines deleted...]
-      <c r="O107" s="16"/>
+      <c r="C107" s="21"/>
+      <c r="D107" s="11">
+        <v>0</v>
+      </c>
+      <c r="E107" s="11">
+        <v>0</v>
+      </c>
+      <c r="F107" s="11">
+        <v>0</v>
+      </c>
+      <c r="G107" s="11">
+        <v>0</v>
+      </c>
+      <c r="H107" s="11">
+        <v>0</v>
+      </c>
+      <c r="I107" s="11">
+        <v>0</v>
+      </c>
+      <c r="J107" s="11"/>
+      <c r="K107" s="11"/>
+      <c r="L107" s="11"/>
+      <c r="M107" s="12"/>
+      <c r="N107" s="12"/>
+      <c r="O107" s="12"/>
     </row>
     <row r="108" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A108" s="31"/>
-      <c r="B108" s="7" t="s">
+      <c r="A108" s="18"/>
+      <c r="B108" s="19" t="s">
         <v>98</v>
       </c>
-      <c r="C108" s="7"/>
-[...20 lines deleted...]
-      <c r="A109" s="13" t="s">
+      <c r="C108" s="19"/>
+      <c r="D108" s="11">
+        <v>0</v>
+      </c>
+      <c r="E108" s="11">
+        <v>0</v>
+      </c>
+      <c r="F108" s="11">
+        <v>0</v>
+      </c>
+      <c r="G108" s="11">
+        <v>0</v>
+      </c>
+      <c r="H108" s="11">
+        <v>0</v>
+      </c>
+      <c r="I108" s="11">
+        <v>0</v>
+      </c>
+      <c r="J108" s="11"/>
+      <c r="K108" s="11"/>
+      <c r="L108" s="11"/>
+      <c r="M108" s="12"/>
+      <c r="N108" s="12"/>
+      <c r="O108" s="12"/>
+    </row>
+    <row r="109" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="B109" s="13"/>
-[...21 lines deleted...]
-      <c r="A110" s="5" t="s">
+      <c r="B109" s="15"/>
+      <c r="C109" s="15"/>
+      <c r="D109" s="11">
+        <v>0</v>
+      </c>
+      <c r="E109" s="11">
+        <v>0</v>
+      </c>
+      <c r="F109" s="11">
+        <v>0</v>
+      </c>
+      <c r="G109" s="10">
+        <v>0</v>
+      </c>
+      <c r="H109" s="10">
+        <v>0</v>
+      </c>
+      <c r="I109" s="10">
+        <v>0</v>
+      </c>
+      <c r="J109" s="10"/>
+      <c r="K109" s="10"/>
+      <c r="L109" s="10"/>
+      <c r="M109" s="17"/>
+      <c r="N109" s="17"/>
+      <c r="O109" s="17"/>
+    </row>
+    <row r="110" spans="1:15" s="13" customFormat="1" ht="28" x14ac:dyDescent="0.25">
+      <c r="A110" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="B110" s="5"/>
-[...1 lines deleted...]
-      <c r="D110" s="18">
+      <c r="B110" s="7"/>
+      <c r="C110" s="7"/>
+      <c r="D110" s="9">
         <v>6041</v>
       </c>
-      <c r="E110" s="18">
+      <c r="E110" s="9">
         <v>6041</v>
       </c>
-      <c r="F110" s="18">
+      <c r="F110" s="9">
         <v>6041</v>
       </c>
-      <c r="G110" s="15"/>
-[...10 lines deleted...]
-      <c r="A111" s="13" t="s">
+      <c r="G110" s="10">
+        <v>6041</v>
+      </c>
+      <c r="H110" s="10">
+        <v>6041</v>
+      </c>
+      <c r="I110" s="10">
+        <v>6041</v>
+      </c>
+      <c r="J110" s="10"/>
+      <c r="K110" s="10"/>
+      <c r="L110" s="10"/>
+      <c r="M110" s="17"/>
+      <c r="N110" s="17"/>
+      <c r="O110" s="17"/>
+    </row>
+    <row r="111" spans="1:15" s="13" customFormat="1" ht="28" x14ac:dyDescent="0.25">
+      <c r="A111" s="15" t="s">
         <v>101</v>
       </c>
-      <c r="B111" s="13"/>
-[...12 lines deleted...]
-      <c r="O111" s="10"/>
+      <c r="B111" s="15"/>
+      <c r="C111" s="15"/>
+      <c r="D111" s="16"/>
+      <c r="E111" s="16"/>
+      <c r="F111" s="16"/>
+      <c r="G111" s="10"/>
+      <c r="H111" s="10"/>
+      <c r="I111" s="10"/>
+      <c r="J111" s="10"/>
+      <c r="K111" s="10"/>
+      <c r="L111" s="10"/>
+      <c r="M111" s="17"/>
+      <c r="N111" s="17"/>
+      <c r="O111" s="17"/>
     </row>
     <row r="112" spans="1:15" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="31"/>
-      <c r="B112" s="7" t="s">
+      <c r="A112" s="18"/>
+      <c r="B112" s="19" t="s">
         <v>102</v>
       </c>
-      <c r="C112" s="7"/>
-[...15 lines deleted...]
-      <c r="B113" s="12" t="s">
+      <c r="C112" s="19"/>
+      <c r="D112" s="20"/>
+      <c r="E112" s="20"/>
+      <c r="F112" s="20"/>
+      <c r="G112" s="11"/>
+      <c r="H112" s="11"/>
+      <c r="I112" s="11"/>
+      <c r="J112" s="11"/>
+      <c r="K112" s="11"/>
+      <c r="L112" s="11"/>
+      <c r="M112" s="12"/>
+      <c r="N112" s="12"/>
+      <c r="O112" s="12"/>
+    </row>
+    <row r="113" spans="1:15" ht="28" x14ac:dyDescent="0.25">
+      <c r="A113" s="18"/>
+      <c r="B113" s="21" t="s">
         <v>103</v>
       </c>
-      <c r="C113" s="12"/>
-[...15 lines deleted...]
-      <c r="B114" s="7" t="s">
+      <c r="C113" s="21"/>
+      <c r="D113" s="22"/>
+      <c r="E113" s="22"/>
+      <c r="F113" s="22"/>
+      <c r="G113" s="11"/>
+      <c r="H113" s="11"/>
+      <c r="I113" s="11"/>
+      <c r="J113" s="11"/>
+      <c r="K113" s="11"/>
+      <c r="L113" s="11"/>
+      <c r="M113" s="12"/>
+      <c r="N113" s="12"/>
+      <c r="O113" s="12"/>
+    </row>
+    <row r="114" spans="1:15" ht="28" x14ac:dyDescent="0.25">
+      <c r="A114" s="18"/>
+      <c r="B114" s="19" t="s">
         <v>104</v>
       </c>
-      <c r="C114" s="7"/>
-[...11 lines deleted...]
-      <c r="O114" s="16"/>
+      <c r="C114" s="19"/>
+      <c r="D114" s="20"/>
+      <c r="E114" s="20"/>
+      <c r="F114" s="20"/>
+      <c r="G114" s="11"/>
+      <c r="H114" s="11"/>
+      <c r="I114" s="11"/>
+      <c r="J114" s="11"/>
+      <c r="K114" s="11"/>
+      <c r="L114" s="11"/>
+      <c r="M114" s="12"/>
+      <c r="N114" s="12"/>
+      <c r="O114" s="12"/>
     </row>
     <row r="115" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A115" s="31"/>
-      <c r="B115" s="12" t="s">
+      <c r="A115" s="18"/>
+      <c r="B115" s="21" t="s">
         <v>105</v>
       </c>
-      <c r="C115" s="12"/>
-[...11 lines deleted...]
-      <c r="O115" s="16"/>
+      <c r="C115" s="21"/>
+      <c r="D115" s="22"/>
+      <c r="E115" s="22"/>
+      <c r="F115" s="22"/>
+      <c r="G115" s="11"/>
+      <c r="H115" s="11"/>
+      <c r="I115" s="11"/>
+      <c r="J115" s="11"/>
+      <c r="K115" s="11"/>
+      <c r="L115" s="11"/>
+      <c r="M115" s="12"/>
+      <c r="N115" s="12"/>
+      <c r="O115" s="12"/>
     </row>
     <row r="116" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A116" s="31"/>
-      <c r="B116" s="7" t="s">
+      <c r="A116" s="18"/>
+      <c r="B116" s="19" t="s">
         <v>106</v>
       </c>
-      <c r="C116" s="7"/>
-[...14 lines deleted...]
-      <c r="A117" s="13" t="s">
+      <c r="C116" s="19"/>
+      <c r="D116" s="20"/>
+      <c r="E116" s="20"/>
+      <c r="F116" s="20"/>
+      <c r="G116" s="11"/>
+      <c r="H116" s="11"/>
+      <c r="I116" s="11"/>
+      <c r="J116" s="11"/>
+      <c r="K116" s="11"/>
+      <c r="L116" s="11"/>
+      <c r="M116" s="12"/>
+      <c r="N116" s="12"/>
+      <c r="O116" s="12"/>
+    </row>
+    <row r="117" spans="1:15" s="13" customFormat="1" ht="28" x14ac:dyDescent="0.25">
+      <c r="A117" s="15" t="s">
         <v>107</v>
       </c>
-      <c r="B117" s="13"/>
-[...1 lines deleted...]
-      <c r="D117" s="14">
+      <c r="B117" s="15"/>
+      <c r="C117" s="15"/>
+      <c r="D117" s="16">
         <v>10162930</v>
       </c>
-      <c r="E117" s="14">
+      <c r="E117" s="16">
         <v>10263393</v>
       </c>
-      <c r="F117" s="14">
+      <c r="F117" s="16">
         <v>9865657</v>
       </c>
-      <c r="G117" s="15"/>
-[...10 lines deleted...]
-      <c r="A118" s="5" t="s">
+      <c r="G117" s="10">
+        <v>9568723</v>
+      </c>
+      <c r="H117" s="10">
+        <v>8084224</v>
+      </c>
+      <c r="I117" s="10">
+        <v>8018572</v>
+      </c>
+      <c r="J117" s="10"/>
+      <c r="K117" s="10"/>
+      <c r="L117" s="10"/>
+      <c r="M117" s="17"/>
+      <c r="N117" s="17"/>
+      <c r="O117" s="17"/>
+    </row>
+    <row r="118" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="7" t="s">
         <v>108</v>
       </c>
-      <c r="B118" s="5"/>
-[...1 lines deleted...]
-      <c r="D118" s="18">
+      <c r="B118" s="7"/>
+      <c r="C118" s="7"/>
+      <c r="D118" s="9">
         <v>3036393</v>
       </c>
-      <c r="E118" s="18">
+      <c r="E118" s="9">
         <v>3029400</v>
       </c>
-      <c r="F118" s="18">
+      <c r="F118" s="9">
         <v>3024849</v>
       </c>
-      <c r="G118" s="15"/>
-[...7 lines deleted...]
-      <c r="O118" s="10"/>
+      <c r="G118" s="10">
+        <v>3017430</v>
+      </c>
+      <c r="H118" s="10">
+        <v>3011183</v>
+      </c>
+      <c r="I118" s="10">
+        <v>3103736</v>
+      </c>
+      <c r="J118" s="10"/>
+      <c r="K118" s="10"/>
+      <c r="L118" s="10"/>
+      <c r="M118" s="17"/>
+      <c r="N118" s="17"/>
+      <c r="O118" s="17"/>
     </row>
     <row r="119" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A119" s="30"/>
-      <c r="B119" s="12" t="s">
+      <c r="A119" s="14"/>
+      <c r="B119" s="21" t="s">
         <v>109</v>
       </c>
-      <c r="C119" s="12"/>
-      <c r="D119" s="17">
+      <c r="C119" s="21"/>
+      <c r="D119" s="22">
         <v>1580334</v>
       </c>
-      <c r="E119" s="17">
+      <c r="E119" s="22">
         <v>1584033</v>
       </c>
-      <c r="F119" s="17">
+      <c r="F119" s="22">
         <v>1570848</v>
       </c>
-      <c r="G119" s="9"/>
-[...7 lines deleted...]
-      <c r="O119" s="16"/>
+      <c r="G119" s="11">
+        <v>1562540</v>
+      </c>
+      <c r="H119" s="11">
+        <v>1552291</v>
+      </c>
+      <c r="I119" s="11">
+        <v>1543855</v>
+      </c>
+      <c r="J119" s="11"/>
+      <c r="K119" s="11"/>
+      <c r="L119" s="11"/>
+      <c r="M119" s="12"/>
+      <c r="N119" s="12"/>
+      <c r="O119" s="12"/>
     </row>
     <row r="120" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A120" s="30"/>
-      <c r="B120" s="7" t="s">
+      <c r="A120" s="14"/>
+      <c r="B120" s="19" t="s">
         <v>110</v>
       </c>
-      <c r="C120" s="7"/>
-      <c r="D120" s="8">
+      <c r="C120" s="19"/>
+      <c r="D120" s="20">
         <v>175613</v>
       </c>
-      <c r="E120" s="8">
+      <c r="E120" s="20">
         <v>174957</v>
       </c>
-      <c r="F120" s="8">
+      <c r="F120" s="20">
         <v>171449</v>
       </c>
-      <c r="G120" s="9"/>
-[...11 lines deleted...]
-      <c r="B121" s="12" t="s">
+      <c r="G120" s="11">
+        <v>167168</v>
+      </c>
+      <c r="H120" s="11">
+        <v>172932</v>
+      </c>
+      <c r="I120" s="11">
+        <v>168346</v>
+      </c>
+      <c r="J120" s="11"/>
+      <c r="K120" s="11"/>
+      <c r="L120" s="11"/>
+      <c r="M120" s="12"/>
+      <c r="N120" s="12"/>
+      <c r="O120" s="12"/>
+    </row>
+    <row r="121" spans="1:15" ht="28" x14ac:dyDescent="0.25">
+      <c r="A121" s="14"/>
+      <c r="B121" s="21" t="s">
         <v>111</v>
       </c>
-      <c r="C121" s="12"/>
-      <c r="D121" s="17">
+      <c r="C121" s="21"/>
+      <c r="D121" s="22">
         <v>1600228</v>
       </c>
-      <c r="E121" s="17">
+      <c r="E121" s="22">
         <v>1603495</v>
       </c>
-      <c r="F121" s="17">
+      <c r="F121" s="22">
         <v>1601391</v>
       </c>
-      <c r="G121" s="9"/>
-[...7 lines deleted...]
-      <c r="O121" s="16"/>
+      <c r="G121" s="11">
+        <v>1606843</v>
+      </c>
+      <c r="H121" s="11">
+        <v>1618239</v>
+      </c>
+      <c r="I121" s="11">
+        <v>1723159</v>
+      </c>
+      <c r="J121" s="11"/>
+      <c r="K121" s="11"/>
+      <c r="L121" s="11"/>
+      <c r="M121" s="12"/>
+      <c r="N121" s="12"/>
+      <c r="O121" s="12"/>
     </row>
     <row r="122" spans="1:15" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="30"/>
-      <c r="B122" s="7" t="s">
+      <c r="A122" s="14"/>
+      <c r="B122" s="19" t="s">
         <v>112</v>
       </c>
-      <c r="C122" s="7"/>
-      <c r="D122" s="8">
+      <c r="C122" s="19"/>
+      <c r="D122" s="20">
         <v>563109</v>
       </c>
-      <c r="E122" s="8">
+      <c r="E122" s="20">
         <v>560868</v>
       </c>
-      <c r="F122" s="8">
+      <c r="F122" s="20">
         <v>558227</v>
       </c>
-      <c r="G122" s="9"/>
-[...7 lines deleted...]
-      <c r="O122" s="16"/>
+      <c r="G122" s="11">
+        <v>568105</v>
+      </c>
+      <c r="H122" s="11">
+        <v>565328</v>
+      </c>
+      <c r="I122" s="11">
+        <v>572823</v>
+      </c>
+      <c r="J122" s="11"/>
+      <c r="K122" s="11"/>
+      <c r="L122" s="11"/>
+      <c r="M122" s="12"/>
+      <c r="N122" s="12"/>
+      <c r="O122" s="12"/>
     </row>
     <row r="123" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A123" s="30"/>
-      <c r="B123" s="12" t="s">
+      <c r="A123" s="14"/>
+      <c r="B123" s="21" t="s">
         <v>113</v>
       </c>
-      <c r="C123" s="12"/>
-      <c r="D123" s="17">
+      <c r="C123" s="21"/>
+      <c r="D123" s="22">
         <v>882891</v>
       </c>
-      <c r="E123" s="17">
+      <c r="E123" s="22">
         <v>893953</v>
       </c>
-      <c r="F123" s="17">
+      <c r="F123" s="22">
         <v>877066</v>
       </c>
-      <c r="G123" s="9"/>
-[...10 lines deleted...]
-      <c r="A124" s="5" t="s">
+      <c r="G123" s="11">
+        <v>887226</v>
+      </c>
+      <c r="H123" s="11">
+        <v>897607</v>
+      </c>
+      <c r="I123" s="11">
+        <v>904447</v>
+      </c>
+      <c r="J123" s="11"/>
+      <c r="K123" s="11"/>
+      <c r="L123" s="11"/>
+      <c r="M123" s="12"/>
+      <c r="N123" s="12"/>
+      <c r="O123" s="12"/>
+    </row>
+    <row r="124" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="B124" s="5"/>
-[...1 lines deleted...]
-      <c r="D124" s="18">
+      <c r="B124" s="7"/>
+      <c r="C124" s="7"/>
+      <c r="D124" s="9">
         <v>3049815</v>
       </c>
-      <c r="E124" s="18">
+      <c r="E124" s="9">
         <v>3906639</v>
       </c>
-      <c r="F124" s="18">
+      <c r="F124" s="9">
         <v>2688885</v>
       </c>
-      <c r="G124" s="15"/>
-[...7 lines deleted...]
-      <c r="O124" s="10"/>
+      <c r="G124" s="10">
+        <v>2696912</v>
+      </c>
+      <c r="H124" s="10">
+        <v>2809054</v>
+      </c>
+      <c r="I124" s="10">
+        <v>2942859</v>
+      </c>
+      <c r="J124" s="10"/>
+      <c r="K124" s="10"/>
+      <c r="L124" s="10"/>
+      <c r="M124" s="17"/>
+      <c r="N124" s="17"/>
+      <c r="O124" s="17"/>
     </row>
     <row r="125" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="30"/>
-      <c r="B125" s="12" t="s">
+      <c r="A125" s="14"/>
+      <c r="B125" s="21" t="s">
         <v>115</v>
       </c>
-      <c r="C125" s="12"/>
-      <c r="D125" s="17">
+      <c r="C125" s="21"/>
+      <c r="D125" s="22">
         <v>346922</v>
       </c>
-      <c r="E125" s="17">
+      <c r="E125" s="22">
         <v>336640</v>
       </c>
-      <c r="F125" s="17">
+      <c r="F125" s="22">
         <v>338183</v>
       </c>
-      <c r="G125" s="9"/>
-[...7 lines deleted...]
-      <c r="O125" s="16"/>
+      <c r="G125" s="11">
+        <v>334397</v>
+      </c>
+      <c r="H125" s="11">
+        <v>324700</v>
+      </c>
+      <c r="I125" s="11">
+        <v>296854</v>
+      </c>
+      <c r="J125" s="11"/>
+      <c r="K125" s="11"/>
+      <c r="L125" s="11"/>
+      <c r="M125" s="12"/>
+      <c r="N125" s="12"/>
+      <c r="O125" s="12"/>
     </row>
     <row r="126" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A126" s="30"/>
-      <c r="B126" s="7" t="s">
+      <c r="A126" s="14"/>
+      <c r="B126" s="19" t="s">
         <v>40</v>
       </c>
-      <c r="C126" s="7"/>
-      <c r="D126" s="8">
+      <c r="C126" s="19"/>
+      <c r="D126" s="20">
         <v>998101</v>
       </c>
-      <c r="E126" s="8">
+      <c r="E126" s="20">
         <v>1856121</v>
       </c>
-      <c r="F126" s="8">
+      <c r="F126" s="20">
         <v>574350</v>
       </c>
-      <c r="G126" s="9"/>
-[...7 lines deleted...]
-      <c r="O126" s="16"/>
+      <c r="G126" s="11">
+        <v>523945</v>
+      </c>
+      <c r="H126" s="11">
+        <v>668459</v>
+      </c>
+      <c r="I126" s="11">
+        <v>793140</v>
+      </c>
+      <c r="J126" s="11"/>
+      <c r="K126" s="11"/>
+      <c r="L126" s="11"/>
+      <c r="M126" s="12"/>
+      <c r="N126" s="12"/>
+      <c r="O126" s="12"/>
     </row>
     <row r="127" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A127" s="30"/>
-      <c r="B127" s="12" t="s">
+      <c r="A127" s="14"/>
+      <c r="B127" s="21" t="s">
         <v>116</v>
       </c>
-      <c r="C127" s="12"/>
-      <c r="D127" s="17">
+      <c r="C127" s="21"/>
+      <c r="D127" s="22">
         <v>525263</v>
       </c>
-      <c r="E127" s="17">
+      <c r="E127" s="22">
         <v>505757</v>
       </c>
-      <c r="F127" s="17">
+      <c r="F127" s="22">
         <v>535245</v>
       </c>
-      <c r="G127" s="9"/>
-[...7 lines deleted...]
-      <c r="O127" s="16"/>
+      <c r="G127" s="11">
+        <v>492338</v>
+      </c>
+      <c r="H127" s="11">
+        <v>504078</v>
+      </c>
+      <c r="I127" s="11">
+        <v>552921</v>
+      </c>
+      <c r="J127" s="11"/>
+      <c r="K127" s="11"/>
+      <c r="L127" s="11"/>
+      <c r="M127" s="12"/>
+      <c r="N127" s="12"/>
+      <c r="O127" s="12"/>
     </row>
     <row r="128" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="30"/>
-      <c r="B128" s="7" t="s">
+      <c r="A128" s="14"/>
+      <c r="B128" s="19" t="s">
         <v>117</v>
       </c>
-      <c r="C128" s="7"/>
-      <c r="D128" s="8">
+      <c r="C128" s="19"/>
+      <c r="D128" s="20">
         <v>324826</v>
       </c>
-      <c r="E128" s="8">
+      <c r="E128" s="20">
         <v>332816</v>
       </c>
-      <c r="F128" s="8">
+      <c r="F128" s="20">
         <v>343626</v>
       </c>
-      <c r="G128" s="9"/>
-[...7 lines deleted...]
-      <c r="O128" s="16"/>
+      <c r="G128" s="11">
+        <v>339185</v>
+      </c>
+      <c r="H128" s="11">
+        <v>336543</v>
+      </c>
+      <c r="I128" s="11">
+        <v>321030</v>
+      </c>
+      <c r="J128" s="11"/>
+      <c r="K128" s="11"/>
+      <c r="L128" s="11"/>
+      <c r="M128" s="12"/>
+      <c r="N128" s="12"/>
+      <c r="O128" s="12"/>
     </row>
     <row r="129" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A129" s="30"/>
-      <c r="B129" s="12" t="s">
+      <c r="A129" s="14"/>
+      <c r="B129" s="21" t="s">
         <v>118</v>
       </c>
-      <c r="C129" s="12"/>
-      <c r="D129" s="17">
+      <c r="C129" s="21"/>
+      <c r="D129" s="22">
         <v>391114</v>
       </c>
-      <c r="E129" s="17">
+      <c r="E129" s="22">
         <v>389127</v>
       </c>
-      <c r="F129" s="17">
+      <c r="F129" s="22">
         <v>383949</v>
       </c>
-      <c r="G129" s="9"/>
-[...7 lines deleted...]
-      <c r="O129" s="16"/>
+      <c r="G129" s="11">
+        <v>378800</v>
+      </c>
+      <c r="H129" s="11">
+        <v>451565</v>
+      </c>
+      <c r="I129" s="11">
+        <v>445069</v>
+      </c>
+      <c r="J129" s="11"/>
+      <c r="K129" s="11"/>
+      <c r="L129" s="11"/>
+      <c r="M129" s="12"/>
+      <c r="N129" s="12"/>
+      <c r="O129" s="12"/>
     </row>
     <row r="130" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A130" s="30"/>
-      <c r="B130" s="7" t="s">
+      <c r="A130" s="14"/>
+      <c r="B130" s="19" t="s">
         <v>62</v>
       </c>
-      <c r="C130" s="7"/>
-      <c r="D130" s="8">
+      <c r="C130" s="19"/>
+      <c r="D130" s="20">
         <v>463589</v>
       </c>
-      <c r="E130" s="8">
+      <c r="E130" s="20">
         <v>486178</v>
       </c>
-      <c r="F130" s="8">
+      <c r="F130" s="20">
         <v>513532</v>
       </c>
-      <c r="G130" s="9"/>
-[...10 lines deleted...]
-      <c r="A131" s="13" t="s">
+      <c r="G130" s="11">
+        <v>628247</v>
+      </c>
+      <c r="H130" s="11">
+        <v>523709</v>
+      </c>
+      <c r="I130" s="11">
+        <v>533845</v>
+      </c>
+      <c r="J130" s="11"/>
+      <c r="K130" s="11"/>
+      <c r="L130" s="11"/>
+      <c r="M130" s="12"/>
+      <c r="N130" s="12"/>
+      <c r="O130" s="12"/>
+    </row>
+    <row r="131" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="15" t="s">
         <v>119</v>
       </c>
-      <c r="B131" s="13"/>
-[...12 lines deleted...]
-      <c r="O131" s="10"/>
+      <c r="B131" s="15"/>
+      <c r="C131" s="15"/>
+      <c r="D131" s="16"/>
+      <c r="E131" s="16"/>
+      <c r="F131" s="16"/>
+      <c r="G131" s="11"/>
+      <c r="H131" s="11"/>
+      <c r="I131" s="11"/>
+      <c r="J131" s="11"/>
+      <c r="K131" s="11"/>
+      <c r="L131" s="11"/>
+      <c r="M131" s="17"/>
+      <c r="N131" s="17"/>
+      <c r="O131" s="17"/>
     </row>
     <row r="132" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A132" s="31"/>
-      <c r="B132" s="7" t="s">
+      <c r="A132" s="18"/>
+      <c r="B132" s="19" t="s">
         <v>120</v>
       </c>
-      <c r="C132" s="7"/>
-[...11 lines deleted...]
-      <c r="O132" s="16"/>
+      <c r="C132" s="19"/>
+      <c r="D132" s="20"/>
+      <c r="E132" s="20"/>
+      <c r="F132" s="20"/>
+      <c r="G132" s="11"/>
+      <c r="H132" s="11"/>
+      <c r="I132" s="11"/>
+      <c r="J132" s="11"/>
+      <c r="K132" s="11"/>
+      <c r="L132" s="11"/>
+      <c r="M132" s="12"/>
+      <c r="N132" s="12"/>
+      <c r="O132" s="12"/>
     </row>
     <row r="133" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A133" s="31"/>
-      <c r="B133" s="12" t="s">
+      <c r="A133" s="18"/>
+      <c r="B133" s="21" t="s">
         <v>121</v>
       </c>
-      <c r="C133" s="12"/>
-[...11 lines deleted...]
-      <c r="O133" s="16"/>
+      <c r="C133" s="21"/>
+      <c r="D133" s="22"/>
+      <c r="E133" s="22"/>
+      <c r="F133" s="22"/>
+      <c r="G133" s="11"/>
+      <c r="H133" s="11"/>
+      <c r="I133" s="11"/>
+      <c r="J133" s="11"/>
+      <c r="K133" s="11"/>
+      <c r="L133" s="11"/>
+      <c r="M133" s="12"/>
+      <c r="N133" s="12"/>
+      <c r="O133" s="12"/>
     </row>
     <row r="134" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A134" s="31"/>
-      <c r="B134" s="7" t="s">
+      <c r="A134" s="18"/>
+      <c r="B134" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="C134" s="7"/>
-[...14 lines deleted...]
-      <c r="A135" s="13" t="s">
+      <c r="C134" s="19"/>
+      <c r="D134" s="20"/>
+      <c r="E134" s="20"/>
+      <c r="F134" s="20"/>
+      <c r="G134" s="11"/>
+      <c r="H134" s="11"/>
+      <c r="I134" s="11"/>
+      <c r="J134" s="11"/>
+      <c r="K134" s="11"/>
+      <c r="L134" s="11"/>
+      <c r="M134" s="12"/>
+      <c r="N134" s="12"/>
+      <c r="O134" s="12"/>
+    </row>
+    <row r="135" spans="1:15" s="13" customFormat="1" ht="28" x14ac:dyDescent="0.25">
+      <c r="A135" s="15" t="s">
         <v>122</v>
       </c>
-      <c r="B135" s="13"/>
-[...1 lines deleted...]
-      <c r="D135" s="14">
+      <c r="B135" s="15"/>
+      <c r="C135" s="15"/>
+      <c r="D135" s="16">
         <v>191705476</v>
       </c>
-      <c r="E135" s="14">
+      <c r="E135" s="16">
         <v>193203246</v>
       </c>
-      <c r="F135" s="14">
+      <c r="F135" s="16">
         <v>195132290</v>
       </c>
-      <c r="G135" s="15"/>
-[...7 lines deleted...]
-      <c r="O135" s="10"/>
+      <c r="G135" s="10">
+        <v>202818302</v>
+      </c>
+      <c r="H135" s="10">
+        <v>202672266</v>
+      </c>
+      <c r="I135" s="10">
+        <v>202854955</v>
+      </c>
+      <c r="J135" s="10"/>
+      <c r="K135" s="10"/>
+      <c r="L135" s="10"/>
+      <c r="M135" s="17"/>
+      <c r="N135" s="17"/>
+      <c r="O135" s="17"/>
     </row>
     <row r="136" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A136" s="7" t="s">
+      <c r="A136" s="19" t="s">
         <v>123</v>
       </c>
-      <c r="B136" s="7"/>
-[...12 lines deleted...]
-      <c r="O136" s="16"/>
+      <c r="B136" s="19"/>
+      <c r="C136" s="19"/>
+      <c r="D136" s="20"/>
+      <c r="E136" s="20"/>
+      <c r="F136" s="20"/>
+      <c r="G136" s="11"/>
+      <c r="H136" s="11"/>
+      <c r="I136" s="11"/>
+      <c r="J136" s="11"/>
+      <c r="K136" s="11"/>
+      <c r="L136" s="11"/>
+      <c r="M136" s="12"/>
+      <c r="N136" s="12"/>
+      <c r="O136" s="12"/>
     </row>
     <row r="137" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A137" s="12" t="s">
+      <c r="A137" s="21" t="s">
         <v>124</v>
       </c>
-      <c r="B137" s="12"/>
-[...1 lines deleted...]
-      <c r="D137" s="17">
+      <c r="B137" s="21"/>
+      <c r="C137" s="21"/>
+      <c r="D137" s="22">
         <v>5407997</v>
       </c>
-      <c r="E137" s="17">
+      <c r="E137" s="22">
         <v>5526450</v>
       </c>
-      <c r="F137" s="17">
+      <c r="F137" s="22">
         <v>4861326</v>
       </c>
-      <c r="G137" s="9"/>
-[...7 lines deleted...]
-      <c r="O137" s="16"/>
+      <c r="G137" s="11">
+        <v>4878931</v>
+      </c>
+      <c r="H137" s="11">
+        <v>5015618</v>
+      </c>
+      <c r="I137" s="11">
+        <v>4950493</v>
+      </c>
+      <c r="J137" s="11"/>
+      <c r="K137" s="11"/>
+      <c r="L137" s="11"/>
+      <c r="M137" s="12"/>
+      <c r="N137" s="12"/>
+      <c r="O137" s="12"/>
     </row>
     <row r="138" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A138" s="7" t="s">
+      <c r="A138" s="19" t="s">
         <v>125</v>
       </c>
-      <c r="B138" s="7"/>
-[...1 lines deleted...]
-      <c r="D138" s="8">
+      <c r="B138" s="19"/>
+      <c r="C138" s="19"/>
+      <c r="D138" s="20">
         <v>12059492</v>
       </c>
-      <c r="E138" s="8">
+      <c r="E138" s="20">
         <v>12410761</v>
       </c>
-      <c r="F138" s="8">
+      <c r="F138" s="20">
         <v>13022587</v>
       </c>
-      <c r="G138" s="9"/>
-[...7 lines deleted...]
-      <c r="O138" s="16"/>
+      <c r="G138" s="11">
+        <v>12617683</v>
+      </c>
+      <c r="H138" s="11">
+        <v>13674223</v>
+      </c>
+      <c r="I138" s="11">
+        <v>14082147</v>
+      </c>
+      <c r="J138" s="11"/>
+      <c r="K138" s="11"/>
+      <c r="L138" s="11"/>
+      <c r="M138" s="12"/>
+      <c r="N138" s="12"/>
+      <c r="O138" s="12"/>
     </row>
     <row r="139" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A139" s="12" t="s">
+      <c r="A139" s="21" t="s">
         <v>126</v>
       </c>
-      <c r="B139" s="12"/>
-[...21 lines deleted...]
-      <c r="A140" s="7" t="s">
+      <c r="B139" s="21"/>
+      <c r="C139" s="21"/>
+      <c r="D139" s="22">
+        <v>0</v>
+      </c>
+      <c r="E139" s="22">
+        <v>0</v>
+      </c>
+      <c r="F139" s="22">
+        <v>0</v>
+      </c>
+      <c r="G139" s="11">
+        <v>0</v>
+      </c>
+      <c r="H139" s="11">
+        <v>52454141</v>
+      </c>
+      <c r="I139" s="11">
+        <v>0</v>
+      </c>
+      <c r="J139" s="11"/>
+      <c r="K139" s="11"/>
+      <c r="L139" s="11"/>
+      <c r="M139" s="12"/>
+      <c r="N139" s="12"/>
+      <c r="O139" s="12"/>
+    </row>
+    <row r="140" spans="1:15" ht="28" x14ac:dyDescent="0.25">
+      <c r="A140" s="19" t="s">
         <v>127</v>
       </c>
-      <c r="B140" s="7"/>
-[...1 lines deleted...]
-      <c r="D140" s="8">
+      <c r="B140" s="19"/>
+      <c r="C140" s="19"/>
+      <c r="D140" s="20">
         <v>144738835</v>
       </c>
-      <c r="E140" s="8">
+      <c r="E140" s="20">
         <v>152123518</v>
       </c>
-      <c r="F140" s="8">
+      <c r="F140" s="20">
         <v>153461509</v>
       </c>
-      <c r="G140" s="9"/>
-[...7 lines deleted...]
-      <c r="O140" s="16"/>
+      <c r="G140" s="11">
+        <v>111955569</v>
+      </c>
+      <c r="H140" s="11">
+        <v>159004700</v>
+      </c>
+      <c r="I140" s="11">
+        <v>162633208</v>
+      </c>
+      <c r="J140" s="11"/>
+      <c r="K140" s="11"/>
+      <c r="L140" s="11"/>
+      <c r="M140" s="12"/>
+      <c r="N140" s="12"/>
+      <c r="O140" s="12"/>
     </row>
     <row r="141" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A141" s="12" t="s">
+      <c r="A141" s="21" t="s">
         <v>128</v>
       </c>
-      <c r="B141" s="12"/>
-[...1 lines deleted...]
-      <c r="D141" s="17">
+      <c r="B141" s="21"/>
+      <c r="C141" s="21"/>
+      <c r="D141" s="22">
         <v>176920710</v>
       </c>
-      <c r="E141" s="17">
+      <c r="E141" s="22">
         <v>178191841</v>
       </c>
-      <c r="F141" s="17">
+      <c r="F141" s="22">
         <v>179553005</v>
       </c>
-      <c r="G141" s="9"/>
-[...10 lines deleted...]
-      <c r="A142" s="5" t="s">
+      <c r="G141" s="11">
+        <v>129856135</v>
+      </c>
+      <c r="H141" s="11">
+        <v>185315869</v>
+      </c>
+      <c r="I141" s="11">
+        <v>187307166</v>
+      </c>
+      <c r="J141" s="11"/>
+      <c r="K141" s="11"/>
+      <c r="L141" s="11"/>
+      <c r="M141" s="12"/>
+      <c r="N141" s="12"/>
+      <c r="O141" s="12"/>
+    </row>
+    <row r="142" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="7" t="s">
         <v>129</v>
       </c>
-      <c r="B142" s="5"/>
-[...1 lines deleted...]
-      <c r="D142" s="18">
+      <c r="B142" s="7"/>
+      <c r="C142" s="7"/>
+      <c r="D142" s="9">
         <v>-32181875</v>
       </c>
-      <c r="E142" s="18">
+      <c r="E142" s="9">
         <v>-26068323</v>
       </c>
-      <c r="F142" s="18">
+      <c r="F142" s="9">
         <v>-26091496</v>
       </c>
-      <c r="G142" s="15"/>
-[...7 lines deleted...]
-      <c r="O142" s="10"/>
+      <c r="G142" s="10">
+        <v>-17900566</v>
+      </c>
+      <c r="H142" s="10">
+        <v>-26311169</v>
+      </c>
+      <c r="I142" s="10">
+        <v>-24673958</v>
+      </c>
+      <c r="J142" s="10"/>
+      <c r="K142" s="10"/>
+      <c r="L142" s="10"/>
+      <c r="M142" s="17"/>
+      <c r="N142" s="17"/>
+      <c r="O142" s="17"/>
     </row>
     <row r="143" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A143" s="12"/>
-[...13 lines deleted...]
-      <c r="O143" s="16"/>
+      <c r="A143" s="21"/>
+      <c r="B143" s="21"/>
+      <c r="C143" s="21"/>
+      <c r="D143" s="22"/>
+      <c r="E143" s="22"/>
+      <c r="F143" s="28"/>
+      <c r="G143" s="11"/>
+      <c r="H143" s="11"/>
+      <c r="I143" s="11"/>
+      <c r="J143" s="11"/>
+      <c r="K143" s="29"/>
+      <c r="L143" s="29"/>
+      <c r="M143" s="12"/>
+      <c r="N143" s="12"/>
+      <c r="O143" s="12"/>
     </row>
     <row r="144" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A144" s="7"/>
-[...2 lines deleted...]
-      <c r="D144" s="8">
+      <c r="A144" s="19"/>
+      <c r="B144" s="19"/>
+      <c r="C144" s="19"/>
+      <c r="D144" s="20">
         <v>64774</v>
       </c>
-      <c r="E144" s="8">
+      <c r="E144" s="20">
         <v>64413</v>
       </c>
-      <c r="F144" s="26">
+      <c r="F144" s="30">
         <v>68579</v>
       </c>
-      <c r="G144" s="9"/>
-[...7 lines deleted...]
-      <c r="O144" s="16"/>
+      <c r="G144" s="11">
+        <v>68143</v>
+      </c>
+      <c r="H144" s="11">
+        <v>74694</v>
+      </c>
+      <c r="I144" s="11">
+        <v>72081</v>
+      </c>
+      <c r="J144" s="11"/>
+      <c r="K144" s="31"/>
+      <c r="L144" s="31"/>
+      <c r="M144" s="12"/>
+      <c r="N144" s="12"/>
+      <c r="O144" s="12"/>
     </row>
     <row r="145" spans="4:15" x14ac:dyDescent="0.25">
-      <c r="D145" s="28"/>
-[...10 lines deleted...]
-      <c r="O145" s="28"/>
+      <c r="D145" s="32"/>
+      <c r="E145" s="32"/>
+      <c r="F145" s="32"/>
+      <c r="G145" s="32"/>
+      <c r="H145" s="32"/>
+      <c r="I145" s="32"/>
+      <c r="J145" s="32"/>
+      <c r="K145" s="32"/>
+      <c r="L145" s="32"/>
+      <c r="M145" s="32"/>
+      <c r="N145" s="32"/>
+      <c r="O145" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="30">
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A97:A100"/>
+    <mergeCell ref="A102:A104"/>
+    <mergeCell ref="A63:A71"/>
+    <mergeCell ref="B66:B68"/>
+    <mergeCell ref="B70:B71"/>
+    <mergeCell ref="A73:A76"/>
+    <mergeCell ref="A78:A94"/>
+    <mergeCell ref="A27:A38"/>
+    <mergeCell ref="A52:A59"/>
+    <mergeCell ref="B53:B54"/>
+    <mergeCell ref="B58:B59"/>
+    <mergeCell ref="A20:A25"/>
+    <mergeCell ref="B20:B25"/>
     <mergeCell ref="A132:A134"/>
     <mergeCell ref="A106:A108"/>
     <mergeCell ref="A112:A116"/>
     <mergeCell ref="A119:A123"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="B34:B38"/>
     <mergeCell ref="A42:A49"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="B7:B9"/>
     <mergeCell ref="A125:A130"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="A11:A17"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="B27:B32"/>
-    <mergeCell ref="A3:E3"/>
-[...12 lines deleted...]
-    <mergeCell ref="B20:B25"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K008000 Office Use Only\General</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{690f1d11-5c3d-456a-9da0-35035890fcce}" enabled="1" method="Standard" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>