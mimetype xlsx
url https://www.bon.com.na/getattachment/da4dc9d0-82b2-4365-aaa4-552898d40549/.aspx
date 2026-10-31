--- v9 (2026-09-04)
+++ v10 (2026-10-31)
@@ -3,84 +3,84 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankofnamibia.sharepoint.com/sites/ResearchandFinancialSectorDevelopment/Shared Documents/General/Statistics and Publications Division/BOP/Collection Worksheets/SARB exchange rate/Exchange rate files for upload/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="353" documentId="13_ncr:1_{208209DA-5778-435E-A859-EB29CD013950}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AF628AF2-9D19-460A-871B-B7AAD1D8B8DD}"/>
+  <xr:revisionPtr revIDLastSave="361" documentId="13_ncr:1_{208209DA-5778-435E-A859-EB29CD013950}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A6938E8D-2F58-4297-A70C-43AD4D0C706F}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NEER" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="26">
   <si>
     <t xml:space="preserve">Nominal effective exchange rate </t>
   </si>
   <si>
     <t>2015=100</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>trade</t>
   </si>
   <si>
     <t>weighted</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
@@ -124,50 +124,53 @@
         <family val="2"/>
       </rPr>
       <t>[1]</t>
     </r>
   </si>
   <si>
     <t>Import</t>
   </si>
   <si>
     <t>Weighted</t>
   </si>
   <si>
     <t>Export</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>[1] The currencies included (with their respective weights )in this basket are as follows: ZAR(0.52), Pula (0.08), Euro (0.14), United Arab Emirates -Dirham  (0.04), Indian Rupee (0.05), Chinese Yuan (0.14) and USD (0.03).</t>
+  </si>
+  <si>
+    <t>August</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="0.0000000000000000000"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -592,57 +595,57 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M198"/>
+  <dimension ref="A1:M199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C167" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="F179" sqref="F179"/>
+      <selection pane="bottomRight" activeCell="F175" sqref="F175:H182"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="9.109375" style="8"/>
     <col min="3" max="4" width="9.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="23.88671875" style="8" customWidth="1"/>
     <col min="8" max="8" width="23.109375" style="8" customWidth="1"/>
     <col min="9" max="16384" width="9.109375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="19.2" x14ac:dyDescent="0.4">
       <c r="A1" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="7"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
@@ -3665,144 +3668,152 @@
       <c r="E180" s="21">
         <v>94.011329113674094</v>
       </c>
       <c r="F180" s="30"/>
       <c r="G180" s="30"/>
       <c r="H180" s="30"/>
     </row>
     <row r="181" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B181" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C181" s="21">
         <v>92.965680900838976</v>
       </c>
       <c r="D181" s="21">
         <v>78.108174669550507</v>
       </c>
       <c r="E181" s="21">
         <v>94.091995795190911</v>
       </c>
       <c r="F181" s="30"/>
       <c r="G181" s="30"/>
       <c r="H181" s="30"/>
     </row>
     <row r="182" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B182" s="14"/>
-[...2 lines deleted...]
-      <c r="E182" s="21"/>
+      <c r="B182" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C182" s="21">
+        <v>93.961498124580302</v>
+      </c>
+      <c r="D182" s="21">
+        <v>79.056819940086726</v>
+      </c>
+      <c r="E182" s="21">
+        <v>94.429655194700175</v>
+      </c>
       <c r="F182" s="30"/>
       <c r="G182" s="30"/>
       <c r="H182" s="30"/>
     </row>
     <row r="183" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B183" s="14"/>
       <c r="C183" s="21"/>
       <c r="D183" s="21"/>
       <c r="E183" s="21"/>
       <c r="F183" s="30"/>
       <c r="G183" s="30"/>
       <c r="H183" s="30"/>
     </row>
     <row r="184" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A184" s="8" t="s">
+      <c r="B184" s="14"/>
+      <c r="C184" s="21"/>
+      <c r="D184" s="21"/>
+      <c r="E184" s="21"/>
+      <c r="F184" s="30"/>
+      <c r="G184" s="30"/>
+      <c r="H184" s="30"/>
+    </row>
+    <row r="185" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A185" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="E184" s="28"/>
-[...1 lines deleted...]
-    <row r="185" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E185" s="28"/>
     </row>
     <row r="186" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E186" s="28"/>
     </row>
     <row r="187" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E187" s="28"/>
     </row>
     <row r="188" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E188" s="28"/>
     </row>
     <row r="189" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E189" s="28"/>
     </row>
     <row r="190" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E190" s="28"/>
     </row>
     <row r="191" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E191" s="28"/>
     </row>
     <row r="192" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E192" s="28"/>
     </row>
     <row r="193" spans="5:5" x14ac:dyDescent="0.3">
       <c r="E193" s="28"/>
     </row>
     <row r="194" spans="5:5" x14ac:dyDescent="0.3">
       <c r="E194" s="28"/>
     </row>
     <row r="195" spans="5:5" x14ac:dyDescent="0.3">
       <c r="E195" s="28"/>
     </row>
     <row r="196" spans="5:5" x14ac:dyDescent="0.3">
       <c r="E196" s="28"/>
     </row>
     <row r="197" spans="5:5" x14ac:dyDescent="0.3">
       <c r="E197" s="28"/>
     </row>
     <row r="198" spans="5:5" x14ac:dyDescent="0.3">
       <c r="E198" s="28"/>
+    </row>
+    <row r="199" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E199" s="28"/>
     </row>
   </sheetData>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005A5C19C3C43D934B93D2A323AFC1241B" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="23cc97882b7680b629782d6f41d7542e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="12570f71-645b-41be-b316-af6cb6d3d1b1" xmlns:ns3="89e6558f-5113-49e0-8f98-ced932a8e8dc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="31ef9691cfc004a447e85e06047e2d43" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <xsd:import namespace="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -4030,87 +4041,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="12570f71-645b-41be-b316-af6cb6d3d1b1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="89e6558f-5113-49e0-8f98-ced932a8e8dc" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC84A2E1-E182-4DDA-8DA7-DF4794553298}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD70717C-0BA9-435C-9892-48AAF8056E34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC84A2E1-E182-4DDA-8DA7-DF4794553298}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D147E46F-B128-49D1-9C93-293878A5B586}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="12570f71-645b-41be-b316-af6cb6d3d1b1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="89e6558f-5113-49e0-8f98-ced932a8e8dc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{82f1ab62-2277-4c0d-aa3e-21682a26c75c}" enabled="1" method="Privileged" siteId="{7fbedcc9-7201-4aa8-8786-7001cf6a0802}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>